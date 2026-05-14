--- v0 (2026-02-04)
+++ v1 (2026-05-14)
@@ -54,7328 +54,7328 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEREP</t>
   </si>
   <si>
     <t>Denúncia/Representação</t>
   </si>
   <si>
     <t>Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3194/denuncia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3194/denuncia.pdf</t>
   </si>
   <si>
     <t>Representação - Construção da Ponte sobre o Ribeirão do Corte, localizada no final da Rua João Pinheiro, Bairro Capoeiras.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2384/2020-06-05_denuncia-eduardo_assis_1.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2384/2020-06-05_denuncia-eduardo_assis_1.pdf</t>
   </si>
   <si>
     <t>Representação para apuração de suspeitas de irregularidades na aquisição de um terreno rural, situado na fazenda Córrego da Porteira, antigo lixão do Município. (Área de 5,8 hectares, avaliado em 100 mil reais)(Requerimento de instauração de CPI).</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Júnior Boi</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3183/2020-06-16_denuncia_verjuniorfaztaboaosaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3183/2020-06-16_denuncia_verjuniorfaztaboaosaae.pdf</t>
   </si>
   <si>
     <t>Denúncia para apuração de suspeitas de irregularidades na desapropriação de uma área constituída de 1.000,00m² de campos situada na Fazenda Taboão, com a finalidade de construção e abrigo do reservatório de armazenamento e distribuição de água pelo SAAE-Piumhi.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2695/relatorio_no_020-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2695/relatorio_no_020-2020.pdf</t>
   </si>
   <si>
     <t>Relatório Conclusivo/Circunstanciado de análise dos gastos com combustíveis utilizados na frota municipal.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3028/emenda_geral_no_01-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3028/emenda_geral_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Supressiva n° 01/2020 ao Projeto de Lei Complementar n° 04/2019 que “Dispõe sobre a organização administrativa do Serviço Autônomo de Água e Esgoto de Piumhi - Minas Gerais, sua reestruturação e a competência de seus órgãos e sobre a reestruturação do Plano de Carreiras, de Cargos e Vencimentos dos Servidores da Autarquia e dá outras providências”.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CLJR - Comissão de Legislação, Justiça e Redação, CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1537/2020-02-12_emenda_geral_no_cm_002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1537/2020-02-12_emenda_geral_no_cm_002.pdf</t>
   </si>
   <si>
     <t>Emenda Geral nº CM-002/2020 (Emenda Modificativa nº 001/2020 ao Projeto de Lei nº 005/2020) que “Dispõe sobre a gratificação do Conselheiro Tutelar, nos termos da Lei Municipal nº 2.390/2019 e dá outras providências”.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1571/emenda_geral_no_03-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1571/emenda_geral_no_03-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 01/2020 ao Projeto de Lei Complementar nº 04/2019 que “Dispõe sobre a organização administrativa do Serviço Autônomo de_x000D_
 Água e Esgoto de Piumhi – Minas Gerais, sua reestruturação e a competência de seus órgãos e sobre a reestruturação do Plano de Carreiras, de Cargos e_x000D_
 Vencimentos dos Servidores da Autarquia e dá outras providências”.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>Astésio</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3031/emenda_geral_no_04-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3031/emenda_geral_no_04-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 02/2020 ao Projeto de Lei Complementar n° 04/2019 que “Dispõe sobre a organização administrativa do Serviço Autónomo de Água e Esgoto de Piumhi - Minas Gerais, sua reestruturação e a competência de seus órgãos e sobre a reestruturação do Plano de Carreiras, de Cargos e Vencimentos dos Servidores da Autarquia e dá outras providências”.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2228/2020-04-13_emenda_geral_no_cm-005.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2228/2020-04-13_emenda_geral_no_cm-005.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva n° 01/2020 ao Projeto de Lei n° 012/2020 que “Autoriza o Poder Executivo a remanejar total e/ou parcialmente os valores que são objeto de Emendas Impositivas n° 01 e 02 ao Projeto de Lei Orçamentária para o exercício de 2020 e Emenda Impositiva n° 3 ao Projeto de Lei Orçamentária para o exercício de 2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2321/2020-06-08_emenda_mod_006_ao_pl_006_-_boina.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2321/2020-06-08_emenda_mod_006_ao_pl_006_-_boina.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1° da Lei Municipal n° 2.417/2019 que Institui no âmbito municipal de Piumhi-MG o “Prêmio Boina de Ouro • Policial Nota 10”, e dá outras providências.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2635/2020-11-04_emenda_geral_no_07-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2635/2020-11-04_emenda_geral_no_07-2020.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 01/2020 ao Projeto de Lei nº 047/2020 que “Dispõe sobre o atendimento preferencial às pessoas com fibromialgia nos locais que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2687/2020-11-23_emenda_geral_no_cm-008_-_pr_006.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2687/2020-11-23_emenda_geral_no_cm-008_-_pr_006.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2020 ao Projeto de Resolução nº 006/2020 que “Regulamenta os procedimentos para a realização do curso preparatório de noção básica da Lei Orgânica, Regimento Interno e demais normas internas da Câmara Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Astésio, Fernando Detetive, Guininho do Mané, Júnior Boi, Sargento Zé Welington, Seabra da Farmácia, Segundinho, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2993/2020-12-03_emenda_geral_no_cm-009_-_pl_044.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2993/2020-12-03_emenda_geral_no_cm-009_-_pl_044.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 01 ao Projeto de Lei n° 44/2020, de 28 de agosto de 2020 que “Estima a receita e fixa a despesa do Município para o exercício de 2021”.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2994/2020-12-03_emenda_geral_no_cm-010_-_pl_044.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2994/2020-12-03_emenda_geral_no_cm-010_-_pl_044.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 02 ao Projeto de Lei n° 44/2020, de 28 de agosto de 2020 que “Estima a receita e fixa a despesa do Município para o exercício de 2021”.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Gleisson Professor de Biologia</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2995/2020-12-03_emenda_geral_no_cm-011_-_pl_044.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2995/2020-12-03_emenda_geral_no_cm-011_-_pl_044.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 03 ao Projeto de Lei n° 44/2020, de 28 de agosto de 2020 que “Estima a receita e fixa a despesa do Município para o exercício de 2021”.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1555/2020-01-28-indicacao_no_001..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1555/2020-01-28-indicacao_no_001..pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a pavimentação asfáltica da Rua Alcedino Lourenço, no Bairro Capoeiras.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1556/2020-01-28-indicacao_no_002..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1556/2020-01-28-indicacao_no_002..pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a pavimentação asfáltica no cruzamento das Ruas Raul Soares com Doze de Outubro.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1557/2020-01-28-indicacao_no_003..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1557/2020-01-28-indicacao_no_003..pdf</t>
   </si>
   <si>
     <t>Solicita efetuar revitalização de massa asfáltica nas Ruas Ilicínia, Lavras, e Uberlândia, no Bairro Lagoa de Trás.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1558/2020-01-28-indicacao_no_004..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1558/2020-01-28-indicacao_no_004..pdf</t>
   </si>
   <si>
     <t>Passarela para pedestres constituída de massa asfáltica, com faixa de pedestres em sua superfície, no cruzamento da Rua Tereza Hostalácio com Rua dos Inconfidentes.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1559/2020-01-28-indicacao_no_005..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1559/2020-01-28-indicacao_no_005..pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado um braço de iluminação no poste existente no cruzamento da Rua Luiz Farinelli com Rua Vitor Soares Silva, no bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1560/2020-01-28-indicacao_no_006..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1560/2020-01-28-indicacao_no_006..pdf</t>
   </si>
   <si>
     <t>Solicita construção de calçada na Rua Clodomiro Clóvis Cunha, no bairro Capoeiras.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1561/2020-01-28-indicacao_no_007..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1561/2020-01-28-indicacao_no_007..pdf</t>
   </si>
   <si>
     <t>Solicita a construção de corrimão na ponte existente, com passarela na Rua Clodomiro Clóvis Cunha, no bairro Capoeiras.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>Segundinho</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1562/2020-01-30-indicacao_no_008..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1562/2020-01-30-indicacao_no_008..pdf</t>
   </si>
   <si>
     <t>Solicita que seja construído banheiros de alvenaria e colocação de bebedouro na Cruz do Monte.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1563/2020-01-30-indicacao_no_009..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1563/2020-01-30-indicacao_no_009..pdf</t>
   </si>
   <si>
     <t>Encaminhar a esta Casa - No prazo de tramitação do Projeto de Lei Complementar 04/2019 (SAAE) - Projeto de Lei alterando a Lei Complementar 052/2018, igualando o percentual de progressão de todos os servidores efetivos/carreira da Prefeitura Municipal ao percentual percebido pelos servidores do SAAE (de 2,5%), concedendo-o anualmente a todos os servidores conforme garante o parágrafo único do art. 34 do Estatuto do Servidor Público Municipal.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>Guininho do Mané</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1590/2020-02-04-indicacao_no_010..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1590/2020-02-04-indicacao_no_010..pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas placas indicando os nomes das ruas no Bairro Pérola Negra.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1591/2020-02-04-indicacao_no_011..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1591/2020-02-04-indicacao_no_011..pdf</t>
   </si>
   <si>
     <t>Solicita que sejam tomadas providências quanto à boca de lobo localizada na Rua Joaquim Tristão de Rezende próximo ao número 2961.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1573/2020-02-05_indicacao_no_012..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1573/2020-02-05_indicacao_no_012..pdf</t>
   </si>
   <si>
     <t>Solicita placas de Proibido Estacionar em um dos lados da Rua Floriano Peixoto.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Guininho do Mané, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1532/2020-02-05-indicacao_no_013..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1532/2020-02-05-indicacao_no_013..pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto a sinalização do Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1533/2020-02-07-indicacao_no_014..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1533/2020-02-07-indicacao_no_014..pdf</t>
   </si>
   <si>
     <t>Solicita poda de árvore e capina de sarjeta localizadas na Rua Umbelina Leonel Zanote.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1583/2020-02-07-indicacao_no_015..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1583/2020-02-07-indicacao_no_015..pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da massa asfáltica da Rua Doze de Outubro.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1584/2020-02-07-indicacao_no_016..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1584/2020-02-07-indicacao_no_016..pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Conselheiro Lafaiete, no lado oposto a rede de distribuição de energia elétrica da Cemig.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1585/2020-02-11_indicacao_no_017..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1585/2020-02-11_indicacao_no_017..pdf</t>
   </si>
   <si>
     <t>Solicita que seja patrolada a estrada que dá acesso à Penedos.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1586/2020-02-11_indicacao_no_018..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1586/2020-02-11_indicacao_no_018..pdf</t>
   </si>
   <si>
     <t>Solicita que seja patrolada a estrada da Região dos Motas.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1587/2020-02-11_indicacao_no_019..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1587/2020-02-11_indicacao_no_019..pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada limpeza na Praça do Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1588/2020-02-11_indicacao_no_020..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1588/2020-02-11_indicacao_no_020..pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e instalação de lixeiras em frente o Projeto CIAME.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1589/2020-02-11_indicacao_no_021..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1589/2020-02-11_indicacao_no_021..pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto a situação do Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1594/2020-02-13_indicacao_no_022..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1594/2020-02-13_indicacao_no_022..pdf</t>
   </si>
   <si>
     <t>Encaminhar a esta Casa - Projeto de Lei com objetivo de estender o percentual de reajuste do cargo de supervisor escolar para os cargos de secretária escolar e auxiliar de secretária escolar (de 11,64%).</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1613/2020-02-17_indicacao_no_023..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1613/2020-02-17_indicacao_no_023..pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da massa asfáltica da Rua Bueno Brandão, no Bairro Elisa Leonel, no trecho compreendido do cruzamento desta via, com a Rua Conselheiro Lafaiete, até o cruzamento da referida via, com a Rua Nossa Senhora do Livramento.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1612/2020-02-17_indicacao_no_024..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1612/2020-02-17_indicacao_no_024..pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Dona Tereza Hostalácio, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da Cemig.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1600/2020-02-18_indicacao_no_025..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1600/2020-02-18_indicacao_no_025..pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas placas indicativas na esquina da Rua Julios Bil com a Rua Lavras, Bairro Lagoa de Trás.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1601/2020-02-18_indicacao_no_026..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1601/2020-02-18_indicacao_no_026..pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas placas indicativas na esquina da Rua Clarimundo José da Silveira com a Rua Júpiter, Bairro Atalaia.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1605/2020-02-18_indicacao_no_027..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1605/2020-02-18_indicacao_no_027..pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas placas indicativas na esquina da Rua Antônio Sansoni com a Rua Marechal Deodoro da Fonseca, Bairro Jardim Santo Antônio.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Sargento Zé Welington</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1611/2020-02-18_indicacao_no_028..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1611/2020-02-18_indicacao_no_028..pdf</t>
   </si>
   <si>
     <t>Solicita que seja retirado o entulho da esquina da Rua Heitor Hostalácio com Gustavo Sanches no Bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1610/2020-02-18_indicacao_no_029..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1610/2020-02-18_indicacao_no_029..pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada limpeza no lote localizado na Rua Umbelina Leonel Zanote próximo ao número 125.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1644/2020-03-02_indicacao_no_030..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1644/2020-03-02_indicacao_no_030..pdf</t>
   </si>
   <si>
     <t>Solicita que seja pintadas faixas de pedestres em torno da Praça da Mãe Carinho.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1645/2020-03-02_indicacao_no_031.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1645/2020-03-02_indicacao_no_031.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada revitalização das ruas do Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1646/2020-03-02_indicacao_no_032.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1646/2020-03-02_indicacao_no_032.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construída uma praça Bairro Vicente de Paula II.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1647/2020-03-02_indicacao_no_033.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1647/2020-03-02_indicacao_no_033.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da massa asfáltica da Rua Raul Soares, no Bairro Elisa Leonel, no trecho compreendido do cruzamento desta via, com a Rua Conselheiro Lafaiete, até o cruzamento da referida via, com a Rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1648/2020-03-02_indicacao_no_034.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1648/2020-03-02_indicacao_no_034.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Getúlio Vargas, em toda a sua extensão, no lado oposto a rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1649/2020-03-02_indicacao_no_035.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1649/2020-03-02_indicacao_no_035.pdf</t>
   </si>
   <si>
     <t>Solicita redutor de velocidade na Rua Rodolfo Mourão com Francisco Júlio Neves.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2042/2020-03-09-indicacao_no_036.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2042/2020-03-09-indicacao_no_036.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da massa asfáltica da Rua Pará de Minas, no Bairro Elisa Leonel.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2043/2020-03-09-indicacao_no_037.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2043/2020-03-09-indicacao_no_037.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Nossa Senhora do Livramento, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1864/2020-03-16_indicacao_no_038.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1864/2020-03-16_indicacao_no_038.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da massa asfáltica da Praça Francisco Campos (as duas pistas), em frente ao Centro Estadual de Educação Continuada (CESEC) "Sebastião Gonçalves da Silva".</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1865/2020-03-16_indicacao_no_039.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1865/2020-03-16_indicacao_no_039.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Santo Antônio, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1878/2020-03-23-indicacao_no_040.pdf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1878/2020-03-23-indicacao_no_040.pdf.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da massa asfáltica da Rua Santo Hilário, no Bairro Elisa Leonel.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1879/2020-03-23-indicacao_no_041.pdf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1879/2020-03-23-indicacao_no_041.pdf.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Dom Pedro II, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Astésio, Gleisson Professor de Biologia, Sargento Zé Welington, Segundinho</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/2020-03-23_indicacao_no_042.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/2020-03-23_indicacao_no_042.pdf</t>
   </si>
   <si>
     <t>Encaminhar a esta Casa Legislativa - Em Regime de Urgência - Projeto de Lei autorizando a isenção de pagamento da tarifa de água e esgoto cobrada mensalmente pelo SAAE de Piumhi/MG, pelo prazo de noventa dias, ou seja, equivalente à três meses/parcelas (com previsão de prorrogação, se necessário) abrangendo toda a população - pessoas físicas e jurídicas do município.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1880/2020-03-23-indicacao_no_043.pdf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1880/2020-03-23-indicacao_no_043.pdf.pdf</t>
   </si>
   <si>
     <t>Encaminhar a esta Casa Legislativa - Em Regime de Urgência - Projeto de Lei autorizando o desconto de 50% sobre o valor do IPTU devido pela população no exercício de 2020, bem como a ampliação do prazo de pagamento por até 120 (cento e vinte) dias, ou seja, até 31/08/2020, sem juros, multas e correção monetária, abrangendo toda a população - pessoas físicas e jurídicas do município.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1881/2020-03-24-indicacao_no_044.pdf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1881/2020-03-24-indicacao_no_044.pdf.pdf</t>
   </si>
   <si>
     <t>Solicita que seja concedida uma atenção especial por parte do Poder Executivo com relação à falta de prestação de serviços dos Correios Rua José Gonçalves de Deus, Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1882/2020-03-24_-_indicacao_no_045.pdf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1882/2020-03-24_-_indicacao_no_045.pdf.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam tomadas providências, em caráter de urgência, na Estrada da Confusão.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1883/2020-03-25-indicacao_no_046.pdf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1883/2020-03-25-indicacao_no_046.pdf.pdf</t>
   </si>
   <si>
     <t>Garantir a continuidade da distribuição da alimentação (merenda escolar) a todos os alunos da rede pública municipal que tiveram as aulas suspensas em razão da pandemia provocada pelo Coronavírus - COVID-19.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/2020-03-27_indicacao_no_047.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/2020-03-27_indicacao_no_047.pdf</t>
   </si>
   <si>
     <t>Adotar medidas de combate ao Coronavírus, utilizando-se da desinfecção com cloro à 1% (um por cento dos logradouros públicos municipais e, principalmente dos veículos (caminhões e utilitários) de outros municípios que chegam e circulam em Piumhi para fazer entregas de mercadorias/produtos e outras atividades.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1899/2020-03-30-indicacao_no_048.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1899/2020-03-30-indicacao_no_048.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da massa asfáltica da Rua Pimenta, no Bairro Elisa Leonel.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1903/2020-03-30-indicacao_no_049.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1903/2020-03-30-indicacao_no_049.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Arthur Rodrigues da Costa, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Astésio, Fernando Detetive, Gleisson Professor de Biologia, Guininho do Mané, Júnior Boi, Sargento Zé Welington, Seabra da Farmácia, Segundinho, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/2020-04-03_indicacao_no_050_-_recurso_santa_casa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/2020-04-03_indicacao_no_050_-_recurso_santa_casa.pdf</t>
   </si>
   <si>
     <t>Remanejamento de programação  de Emenda Impositiva.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1901/2020-04-03-indicacao_no_051.pdf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1901/2020-04-03-indicacao_no_051.pdf.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado um redutor de velocidade na Rua Artede Almada Alvin, Bairro Novo Tempo.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1902/2020-04-03-indicacao_no_052.pdf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1902/2020-04-03-indicacao_no_052.pdf.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado uma caçamba para destinação de lixo na estrada que dá acesso ao Sítio Taboão, próximo ao Motel Lumini.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1904/2020-04-06-indicacao_no_053.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1904/2020-04-06-indicacao_no_053.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da massa asfáltica da Rua Dr. Eduardo Heringer, no Bairro Jardim América.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1905/2020-04-06-indicacao_no_054.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1905/2020-04-06-indicacao_no_054.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Armando Viotti, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2044/2020-04-07_indicacao_no_055.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2044/2020-04-07_indicacao_no_055.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da estrada que dá acesso à Cruz do Monte.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1933/2020-04-07_indicacao_no_056.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1933/2020-04-07_indicacao_no_056.pdf</t>
   </si>
   <si>
     <t>Alterar a destinação dos recursos (próprios) do transporte escolar, bem como dos recursos destinados à comunicação e publicidade, para a aquisição de cestas básicas a serem destinadas às pessoas consideradas de baixa renda, durante o período de combate à pandemia coronavírus COVID-19.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1906/2020-04-07-indicacao_no_057.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1906/2020-04-07-indicacao_no_057.pdf</t>
   </si>
   <si>
     <t>Solicita que seja cobrada a taxa mínima da tarifa de Água e Esgoto cobrada mensalmente pelo SAAE de Piumhi, pelo prazo de 90 (noventa) dias, ou seja, equivalente à três meses/parcelas (com previsão de prorrogação, se necessário) abrangendo toda a população - pessoas físicas e jurídicas do município.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2045/2020-04-07_indicacao_no_058.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2045/2020-04-07_indicacao_no_058.pdf</t>
   </si>
   <si>
     <t>Solicita providências para Rua Antônio Goulart Silva.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/2020-04-13_indicacao_no_059.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/2020-04-13_indicacao_no_059.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da massa asfáltica da Rua David da Costa Lima, no Bairro Elisa Leonel.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1910/2020-04-13-indicacao_no_060.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1910/2020-04-13-indicacao_no_060.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Miguel Couto, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/2020-04-13_indicacao_no_061.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/2020-04-13_indicacao_no_061.pdf</t>
   </si>
   <si>
     <t>Encaminhar a esta Casa Legislativa - Em Regime de Urgência - Projeto de Lei autorizando o repasse de parte dos mais de R$15.000.000,00 (quinze milhões de reais) acumulados e sem utilização pelo SAAE de Piumhi/MG, à Santa Casa de Misericórdia e/ou à Secretaria de Saúde de nosso município para auxiliar no combate à pandemia provocada pelo coronavírus COVID-19.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/2020-04-17_indicacao_no_062.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/2020-04-17_indicacao_no_062.pdf</t>
   </si>
   <si>
     <t>Seja editado Decreto Municipal autorizando o funcionamento imediato do comércio local, com as medidas de seguranças descritas e sugeridas na justificativa abaixo.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/2020-04-17_indicacao_no_063.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/2020-04-17_indicacao_no_063.pdf</t>
   </si>
   <si>
     <t>Distribuição de alimentos da merenda escolar às famílias dos estudantes que tiveram suspensas as aulas na rede pública de educação básica devido à pandemia do Coronavírus.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/2020-04-17_indicacao_no_064.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/2020-04-17_indicacao_no_064.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à situação que se encontra o final da Rua Floriano Peixoto e solicita a construção de rede pluvial e rede de esgoto.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1946/2020-04-23_indicacao_no_065..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1946/2020-04-23_indicacao_no_065..pdf</t>
   </si>
   <si>
     <t>Solicita que seja editado o Decreto Municipal nº 4.756/2020, a fim de que seja seguida a recomendação e obrigatoriedade na utilização de máscaras de proteção facial pela população de todo município.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1966/2020-05-07_indicacao_no_066.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1966/2020-05-07_indicacao_no_066.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da massa asfáltica da Rua Conselheiro Lafaiete, no trecho compreendido entre a Praça Tuiuti, até o cruzamento da referida rua, com a Rua José Palhares, no Bairro Eliza Leonel.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1970/2020-05-07_indicacao_no_067.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1970/2020-05-07_indicacao_no_067.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Benedito Valadares, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1971/2020-05-07_indicacao_no_068.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1971/2020-05-07_indicacao_no_068.pdf</t>
   </si>
   <si>
     <t>Solicita que a coleta de resíduos sólidos no Bairro Morada do Sol, seja efetuada diariamente, em todas as ruas do referido bairro.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/2020-05-15_indicacao_no_069.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/2020-05-15_indicacao_no_069.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da massa asfáltica da Rua Tenente Freitas nos seguintes trechos: • Do cruzamento da referida rua, com a Rua Getúlio Vargas, até o cruzamento da referida rua, com a Rua Santo Antônio. • Do cruzamento da referida rua, com a Rua Dom Pedro II, até o cruzamento da referida rua, com a Rua Dr. Eduardo Heringer.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1986/2020-05-15_indicacao_no_070.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1986/2020-05-15_indicacao_no_070.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Ramiro Júlio Ferreira, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2009/2020-05-20_indicacao_no_071.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2009/2020-05-20_indicacao_no_071.pdf</t>
   </si>
   <si>
     <t>Solicita que seja arrumado o mata-burro localizado na Região do Mimoso, divisa com Maracujá.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2010/2020-05-22_indicacao_no_072.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2010/2020-05-22_indicacao_no_072.pdf</t>
   </si>
   <si>
     <t>Solicita que seja retirado o poste de energia que se encontra na porta da garagem da Rua Higino Soares de Souza, em frente ao número 78, Bairro Américo Arantes.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2011/2020-05-22_indicacao_no_073.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2011/2020-05-22_indicacao_no_073.pdf</t>
   </si>
   <si>
     <t>Solicita que seja retirado um tronco de árvore que está amarrado com um cabo de aço, segurando o poste de energia da Rua Orlando Lara nº 61, no Bairro São Francisco.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2012/2020-05-22_indicacao_no_074.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2012/2020-05-22_indicacao_no_074.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na iluminação da Rua Doutor Higino no Centro.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2013/2020-05-22_indicacao_no_075.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2013/2020-05-22_indicacao_no_075.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na ponte que liga a Região dos Farias à Cabrestos.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2014/2020-05-22_indicacao_no_076.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2014/2020-05-22_indicacao_no_076.pdf</t>
   </si>
   <si>
     <t>Solicita que seja concertado o mata-burro localizado próximo à Fazenda Capela conhecida como Fazenda do Muchula.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2015/2020-05-22_indicacao_no_077.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2015/2020-05-22_indicacao_no_077.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na iluminação da Rua Treze de Maio e melhorias no asfalto.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2016/2020-05-22_indicacao_no_078.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2016/2020-05-22_indicacao_no_078.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da massa asfáltica da Rua Dom Pedro II, no trecho compreendido entre o cruzamento da referida rua, com a Rua Tenente Freitas, até o cruzamento da dita Rua Dom Pedro II com a Rua José Gonçalves Sobrinho, Bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2017/2020-05-22_indicacao_no_079.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2017/2020-05-22_indicacao_no_079.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Bossuet Costa, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2051/2020-05-29_indicacao_no_080.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2051/2020-05-29_indicacao_no_080.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a construção de um "canteiro central", ao redor das três árvores, próximas ao cruzamento da Rua Nossa Senhora do Livramento com Bossuet Costa.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2052/2020-05-29_indicacao_no_081.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2052/2020-05-29_indicacao_no_081.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Joaquim Beijo, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2062/2020-06-03_indicacao_no_082.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2062/2020-06-03_indicacao_no_082.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à falta de iluminação pública na Rua Anielo Camarano próximo ao número 209, Bairro São Francisco.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2063/2020-06-04_indicacao_no_083.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2063/2020-06-04_indicacao_no_083.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à falta de iluminação pública na Rua João Pinheiro, no trecho entre a ponte até o asfalto.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2064/2020-06-04_indicacao_no_084.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2064/2020-06-04_indicacao_no_084.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à falta de iluminação pública na Rua Regina Soares de Barros, próximo ao Haras do Banana.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2065/2020-06-04_indicacao_no_085.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2065/2020-06-04_indicacao_no_085.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a Rua Luiz Ventura, localizada no Bairro Capoeira.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2066/2020-06-04_indicacao_no_086.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2066/2020-06-04_indicacao_no_086.pdf</t>
   </si>
   <si>
     <t>Solicita que seja retirado o poste de energia que se encontra na porta da garagem da Rua Chico Ferreira, em frente ao número 23, Bairro Lagoa de Trás.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2067/2020-06-04_indicacao_no_087.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2067/2020-06-04_indicacao_no_087.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à precariedade de iluminação pública na Praça Zeca Soares.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2068/2020-06-04_indicacao_no_088.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2068/2020-06-04_indicacao_no_088.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar reparo na pavimentação asfáltica, no cruzamento da Rua Dom Pedro II com Modesto Caldeira.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2069/2020-06-04_indicacao_no_089.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2069/2020-06-04_indicacao_no_089.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua São Vicente, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2131/2020-06-10_indicacao_no_090.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2131/2020-06-10_indicacao_no_090.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar reparo na pavimentação asfáltica da Rua João Leite, no Bairro Jardim Santo Antônio.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2132/2020-06-10_indicacao_no_091.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2132/2020-06-10_indicacao_no_091.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Modesto Caldeira, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2133/2020-06-10_indicacao_no_092.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2133/2020-06-10_indicacao_no_092.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado uma faixa elevada para travessia de pedestres na Rua Alpinópolis, próximo ao número 137, na esquina da Rua Santo Antônio do Monte.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2146/2020-06-18_indicacao_no_093.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2146/2020-06-18_indicacao_no_093.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas lonas ao redor das baias do canil municipal.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2147/2020-06-18_indicacao_no_094.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2147/2020-06-18_indicacao_no_094.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam pintadas as faixas de pedestres e as placas de pare nas Ruas Getúlio Vargas com Armando Viotti e Nossa Senhora do Livramento com Armando Viotti.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2148/2020-06-19_indicacao_no_095.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2148/2020-06-19_indicacao_no_095.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar reparo na pavimentação asfáltica da Rua Jacó Polcaro, no Bairro Cidade Nobre.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2149/2020-06-19_indicacao_no_096.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2149/2020-06-19_indicacao_no_096.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Jacó Polcaro, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2152/2020-06-23_indicacao_no_097.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2152/2020-06-23_indicacao_no_097.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à precariedade da iluminação pública da Rua Semeão Goulart dos Santos.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2153/2020-06-23_indicacao_no_098.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2153/2020-06-23_indicacao_no_098.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a capina na Rua Tereza Hostalácio, próximo à Fábrica da Vila Caipira.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2154/2020-06-26_indicacao_no_099.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2154/2020-06-26_indicacao_no_099.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da estrada rural que inicia-se no final da Rua José Sabino da Silva, no Bairro Capoeiras até a divisa do município de Pimenta.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2155/2020-06-26_indicacao_no_100.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2155/2020-06-26_indicacao_no_100.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Tenente Freitas, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2180/2020-07-03_indicacao_no_101.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2180/2020-07-03_indicacao_no_101.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua João Leite, no Bairro Jardim Santo Antônio, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2181/2020-07-03_indicacao_no_102.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2181/2020-07-03_indicacao_no_102.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar reparo no posicionamento de bloquetes no cruzamento da Rua Dom Pedro II com Rua Benjamin Soares de Melo.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2244/2020-07-08_indicacao_no_103.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2244/2020-07-08_indicacao_no_103.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado braço de energia elétrica no poste localizado na Rua Anielo Camarano próximo ao número 31.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2245/2020-07-08_indicacao_no_104.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2245/2020-07-08_indicacao_no_104.pdf</t>
   </si>
   <si>
     <t>Solicita revitalização da massa asfáltica na esquina da Rua Bueno Brandão com a Rua Tereza Hostalácio.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2246/2020-07-08_indicacao_no_105.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2246/2020-07-08_indicacao_no_105.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a Rua Antônio Goulart Silva, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2247/2020-07-08_indicacao_no_106.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2247/2020-07-08_indicacao_no_106.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Clóvis Couto, no Bairro Jardim Santo Antônio, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2248/2020-07-08_indicacao_no_107.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2248/2020-07-08_indicacao_no_107.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a revitalização da Praça na Rua Salviano Damascena, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2249/2020-07-08_indicacao_no_108.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2249/2020-07-08_indicacao_no_108.pdf</t>
   </si>
   <si>
     <t>Solicita a realização do reposicionamento adequado dos bloquetes na Rua Bossuet Costa, em frente às residências de números 30 e 40.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2394/2020-07-30_indicacao_no_109.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2394/2020-07-30_indicacao_no_109.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas placas de identificação nominal nas ruas do Bairro Jardim Betel.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2395/2020-07-30_indicacao_no_110.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2395/2020-07-30_indicacao_no_110.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado um braço de energia elétrica no poste localizado na esquina da Rua Arthur de Lima com a Rua Tonico Almada.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2396/2020-07-30_indicacao_no_111.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2396/2020-07-30_indicacao_no_111.pdf</t>
   </si>
   <si>
     <t>Solicita que seja reposicionada a placa de Proibido estacionar localizada na Rua Tonico Almada, defronte o número 31.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2397/2020-07-30_indicacao_no_112.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2397/2020-07-30_indicacao_no_112.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Severo Veloso, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da Cemig.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2398/2020-07-30_indicacao_no_113.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2398/2020-07-30_indicacao_no_113.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado um braço de energia elétrica no poste localizado na esquina da Rua Higino Soares de Souza com a Rua Lenir de Souza Rezende.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2417/2020-08-06_indicacao_no_114.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2417/2020-08-06_indicacao_no_114.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada troca de mata-burro e melhorias na estrada que dá acesso à Região das Roseiras.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2418/2020-08-07_indicacao_no_115.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2418/2020-08-07_indicacao_no_115.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Francisco Camarano, no Bairro Jardim Santo Antônio, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2423/2020-08-14_indicacao_no_116.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2423/2020-08-14_indicacao_no_116.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Raul Soares, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2428/2020-08-19_indicacao_no_117.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2428/2020-08-19_indicacao_no_117.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a limpeza das manilhas localizadas na estrada do Caxambu próximo à Cachoeira da Belinha.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2429/2020-08-19_indicacao_no_118.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2429/2020-08-19_indicacao_no_118.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a limpeza dos poços localizados na estrada que dá acesso aos Balbinos, Santa Julha e Varjão.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2430/2020-08-19_indicacao_no_119.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2430/2020-08-19_indicacao_no_119.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a limpeza das manilhas localizadas na estrada do Maracujá, próximo ao entroncamento com a Estrada da Confusão.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2431/2020-08-19_indicacao_no_120.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2431/2020-08-19_indicacao_no_120.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à situação da Estrada São Rafael, Mimoso e Córrego das Almas.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2432/2020-08-19_indicacao_no_121.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2432/2020-08-19_indicacao_no_121.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a limpeza na Avenida Dário de Melo e que sejam instaladas placas de Proibido Jogar Lixo.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2433/2020-08-19_indicacao_no_122.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2433/2020-08-19_indicacao_no_122.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construída uma passarela de pedestres ao lado direito sentido centro para o Bairro na ponte localizada na Rua Amazonas.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2434/2020-08-19_indicacao_no_123.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2434/2020-08-19_indicacao_no_123.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a Estrada da Região das Roseiras.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2435/2020-08-19_indicacao_no_124.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2435/2020-08-19_indicacao_no_124.pdf</t>
   </si>
   <si>
     <t>Solicita providências para o mata-burro localizado na estrada que liga Camilos à Mata das Capoeiras.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2446/2020-08-21_indicacao_no_125.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2446/2020-08-21_indicacao_no_125.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Bueno Brandão, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2452/2020-08-21_indicacao_no_126.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2452/2020-08-21_indicacao_no_126.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias para a Rua Amazonas.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2453/2020-08-28_indicacao_no_127.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2453/2020-08-28_indicacao_no_127.pdf</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2454/2020-08-28_indicacao_no_128.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2454/2020-08-28_indicacao_no_128.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a instalação de redutor de velocidade na Rua Conselheiro Lafaiete próximo aos números 726, 964 e 1164.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2455/2020-08-28_indicacao_no_128.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2455/2020-08-28_indicacao_no_128.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a estrada do Jacu.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2456/2020-08-28_indicacao_no_130.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2456/2020-08-28_indicacao_no_130.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada revitalização do bueiro localizado na Rua Emília Batista Lopes.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/5498/2020-09-01_indicacao_no_131.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/5498/2020-09-01_indicacao_no_131.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja realizado um convênio entre os bancos de Piumhi, com a Prefeitura Municipal e SAAE.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2467/2020-09-04_indicacao_no_132.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2467/2020-09-04_indicacao_no_132.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Vigário José Florêncio, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2481/2020-09-11_indicacao_no_133.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2481/2020-09-11_indicacao_no_133.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Silviano Brandão, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da Cemig.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2497/2020-09-18_indicacao_no_134.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2497/2020-09-18_indicacao_no_134.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua João Pinheiro, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2498/2020-09-18_indicacao_no_135.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2498/2020-09-18_indicacao_no_135.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto ao lote localizado entre as Ruas Santo Antônio e Dom Pedro II.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2509/2020-09-18_ind_136_ver_shirley.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2509/2020-09-18_ind_136_ver_shirley.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto ao bueiro localizado na Rua Osmani de Lima próximo ao nº 308.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2510/2020-09-23_ind_137_ver_shirley.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2510/2020-09-23_ind_137_ver_shirley.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto árvore localizada na Rua Geni Arantes Lima, bairro Nova Piumhi, falta de iluminação pública e bueiros entupidos.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2511/2020-09-25_ind_138_ver_gleisson.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2511/2020-09-25_ind_138_ver_gleisson.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Visconde de Ouro Preto, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2592/2020-10-02_ind_139_sinalizacao_b_novo_tempo_-_shirley.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2592/2020-10-02_ind_139_sinalizacao_b_novo_tempo_-_shirley.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à falta de sinalização de trânsito nas ruas do Bairro Novo Tempo.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2593/2020-10-02_ind_140_estradas_rurais_-_magno.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2593/2020-10-02_ind_140_estradas_rurais_-_magno.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à melhoria e a manutenção das estradas rurais. Requisito de prevenção, ante remediação.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2594/2020-10-02_ind_141_poste_acesso_garagem_-_magno.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2594/2020-10-02_ind_141_poste_acesso_garagem_-_magno.pdf</t>
   </si>
   <si>
     <t>Solicita providências para retirada de poste de iluminação pública que impossibilita o acesso à garagem residencial.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2595/2020-10-02_ind_142_ponte_regiao_farias-confusao-cabresto_-_shirley.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2595/2020-10-02_ind_142_ponte_regiao_farias-confusao-cabresto_-_shirley.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à ponte localizada na região dos Farias, estrada que liga a Confusão aos Cabrestos.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2596/2020-10-19_ind_143_arborizacao_rua_capitao_parreira_-_gleisson.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2596/2020-10-19_ind_143_arborizacao_rua_capitao_parreira_-_gleisson.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Capitão Parreira, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2599/2020-10-23_indicacao_no_144-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2599/2020-10-23_indicacao_no_144-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja trocada a lâmpada do poste localizado na Rua Emília Batista Lopes, próximo ao número 346.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2600/2020-10-23_indicacao_no_145-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2600/2020-10-23_indicacao_no_145-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja reposicionado poste de iluminação pública localizado na Rua Dom Pedro II em frente ao número 1239.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Fernando Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2601/2020-10-23_indicacao_no_146-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2601/2020-10-23_indicacao_no_146-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado quebra-molas na Rua do Carvalho, próximo ao cruzamento da Rua Capitão Parreira.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2602/2020-10-23_indicacao_no_147-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2602/2020-10-23_indicacao_no_147-2020.pdf</t>
   </si>
   <si>
     <t>Solicita providências para retirada do haras do Gustavo, localizado no Bairro Geraldo Sansoni.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2603/2020-10-23_indicacao_no_148-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2603/2020-10-23_indicacao_no_148-2020.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Tabelião Ovídio Arantes, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2604/2020-10-23_indicacao_no_149-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2604/2020-10-23_indicacao_no_149-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instalados redutores de velocidade ao longo da Rua Heitor Hostalácio, Bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2605/2020-10-23_indicacao_no_150-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2605/2020-10-23_indicacao_no_150-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalada placa de proibido estacionar veículos de grande porte em um dos lados da Rua José Inácio Terra.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2615/2020-10-28_indicacao_no_151-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2615/2020-10-28_indicacao_no_151-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de regulamentação da Lei Federal nº 13.935, de 11 de dezembro de 2019.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2616/2020-10-29_indicacao_no_152-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2616/2020-10-29_indicacao_no_152-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam designados agentes para realizar o serviço de limpeza publica no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2617/2020-10-29_indicacao_no_153-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2617/2020-10-29_indicacao_no_153-2020.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Arthur de Lima, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2618/2020-10-29_indicacao_no_154-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2618/2020-10-29_indicacao_no_154-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da sinalização horizontal (sinalização de solo), dos logradouros adjacentes ao Estádio Poliesportivo de Piumhi e Instituto Federal de Minas Gerais.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2619/2020-10-29_indicacao_no_155-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2619/2020-10-29_indicacao_no_155-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja efetuada a patrola na estrada que dá acesso aos Balbinos, Santa Júlia e Varjão.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2642/2020-11-06_indicacao_no_156.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2642/2020-11-06_indicacao_no_156.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Amazonas, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG no trecho compreendido entre o entroncamento com a Praça Dr. Avelino de Queiroz até o  entroncamento com a Avenida José Alvarenga.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2643/2020-11-06_indicacao_no_157.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2643/2020-11-06_indicacao_no_157.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Avenida José Alvarenga, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2644/2020-11-06_indicacao_no_161.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2644/2020-11-06_indicacao_no_161.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a situação da Região dos Taboões.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2679/2020-11-11_ind_162_ver_shirley__rua_homero_arantes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2679/2020-11-11_ind_162_ver_shirley__rua_homero_arantes.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a Rua Homero Arantes.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2680/2020-11-13_ind_163_ver_shirley_rua_geni_arantes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2680/2020-11-13_ind_163_ver_shirley_rua_geni_arantes.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a Rua Geni Arantes.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2681/2020-11-13_ind_164_ver_shirley_plantio_arvores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2681/2020-11-13_ind_164_ver_shirley_plantio_arvores.pdf</t>
   </si>
   <si>
     <t>Solicita plantio de árvores nas ruas Judite Cândida Almada nº 26, Francisca Gonçalves nº 53 e Silviano Brandão nº 388.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2688/2020-11-20_indicacao_no_165.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2688/2020-11-20_indicacao_no_165.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar a arborização da Rua Treze de Maio, em toda a sua extensão, no lado oposto à rede de distribuição de energia elétrica da CEMIG.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2722/2020-11-25_ind_166_ver_gleisson_proposta_pl_educacao_ambiental.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2722/2020-11-25_ind_166_ver_gleisson_proposta_pl_educacao_ambiental.pdf</t>
   </si>
   <si>
     <t>Proposta de inclusão da Educação Ambiental Humanitária em bem-estar animal na Educação Escolar e dá outras providências.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2723/2020-11-26_ind_167_ver_shirley_rua_marechal_deodoro_1.051.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2723/2020-11-26_ind_167_ver_shirley_rua_marechal_deodoro_1.051.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a residência de nº 1051 da Rua Marechal Deodoro da Fonseca.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2724/2020-11-26_ind_168_ver_shirley_estrada_mata-burro_condominio_marcinho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2724/2020-11-26_ind_168_ver_shirley_estrada_mata-burro_condominio_marcinho.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza da estrada e do mata-burro localizado na estrada próximo ao Condomínio do Marcinho.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2725/2020-11-26_ind_169_ver_shirley_estrada_acesso_faz_matinha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2725/2020-11-26_ind_169_ver_shirley_estrada_acesso_faz_matinha.pdf</t>
   </si>
   <si>
     <t>Solicita providências para estrada que dá acesso à Fazenda Matinha, próximo ao Motel Luna.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2726/2020-11-26_ind_170_ver_shirley__rua_simeao_goulart.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2726/2020-11-26_ind_170_ver_shirley__rua_simeao_goulart.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a Rua Semeão Goulart dos Santos.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2727/2020-11-27_ind_171_ver_jose_ant_camargo_j__jose_welington_proibido_estacionar.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2727/2020-11-27_ind_171_ver_jose_ant_camargo_j__jose_welington_proibido_estacionar.pdf</t>
   </si>
   <si>
     <t>Solicita placas de proibido estacionar em um dos lados da Rua Sacramento, no trecho da esquina da Rua Juiz de Fora até a esquina da Rua Lagoa de Trás.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2728/2020-11-27_ind_172_ver_shrirley__limpeza_r_tereza_host_e_francisco_camarano.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2728/2020-11-27_ind_172_ver_shrirley__limpeza_r_tereza_host_e_francisco_camarano.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada limpeza pública nas Ruas Tereza Hostalácio, e Francisco Camarano.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2729/2020-11-27_ind_173_ver_shirley_repintar_faixas_pedestres_r_tereza_h_franc_camarano_tenente_f.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2729/2020-11-27_ind_173_ver_shirley_repintar_faixas_pedestres_r_tereza_h_franc_camarano_tenente_f.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam repintadas as faixas de pedestres do cruzamento das Ruas Tereza Hostalácio com Francisco Camarano e Tereza Hostalácio com Tenente de Freitas.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2730/2020-11-27_ind_174_ver_jose_ant_camargo_j_50_tarifa_de_agua.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2730/2020-11-27_ind_174_ver_jose_ant_camargo_j_50_tarifa_de_agua.pdf</t>
   </si>
   <si>
     <t>Solicita redução de 50% das tarifas de água das associações de Piumhi.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2744/2020-12-10_ind_175_ver_gleisson__amigo_fiel_cao_vicer_mulheres_peito.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2744/2020-12-10_ind_175_ver_gleisson__amigo_fiel_cao_vicer_mulheres_peito.pdf</t>
   </si>
   <si>
     <t>Incluir do Projeto nº 060/2020, através de Mensagem Aditiva, recursos financeiros no valor de R$30.000,00 (trinta mil reais) para cada uma das seguintes Associações: Associação de Proteção aos animais de rua Amigos Fiel - APARAF; Associação de Proteção aos animais de rua de Piumhi - Cão Viver Associados e Associação das Mulheres de Peito.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>MSGA</t>
   </si>
   <si>
     <t>Mensagem Aditiva</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2427/mensagem_aditiva.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2427/mensagem_aditiva.pdf</t>
   </si>
   <si>
     <t>Mensagem aditiva ao Projeto de Lei nº 36/2020.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2579/2020-09-30_oficio_no_290_mensagem_aditiva.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2579/2020-09-30_oficio_no_290_mensagem_aditiva.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município para o Exercício de 2021.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2777/2020-12-14_oficio_no_366.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2777/2020-12-14_oficio_no_366.pdf</t>
   </si>
   <si>
     <t>Estamos encaminhando, em anexo, Mensagem Modificativa/Aditiva ao Projeto de Lei n° 60/2020, que “Autoriza a liberação de recursos, contribuições e auxílio financeiro no exercício financeiro de 2021 e dá outras providências” para apreciação dessa Douta Câmara Municipal.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2786/2020-09-10_oficio_no_263-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2786/2020-09-10_oficio_no_263-2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Aditiva ao Projeto de Lei nº 042/2020 que "Autoriza o Poder Executivo a remanejar parcialmente o valor que é objeto de emenda impositiva n° 02 inserida na lei n° 2.453/2019, “que estima a receita e fixa a despesa do município para o exercício de 2020”, e dá outras providências".</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2003/2020-05-29_mocao_no_01.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2003/2020-05-29_mocao_no_01.pdf</t>
   </si>
   <si>
     <t>O Vereador do Poder Legislativo de Piumhi/MG, que esta subscreve, com amparo no art. 137, Parágrafo Único, do Regimento Interno, solicita a V. Exª., ouvida a Casa, que seja consignada, MOÇÃO DE PESAR pelo falecimento do SR. JOSÉ LOURENÇO DE OLIVEIRA (ZÉ TOCO), ocorrido no dia 27 de maio de 2020.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2614/2020-10-23_mocao_no_002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2614/2020-10-23_mocao_no_002.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento ao Sr. José Augusto de Andrade, pela competência eficiência e dedicação demonstradas no exercício de seus 25 anos no jornalismo Piumhiense.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>Fernando Detetive, Seabra da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2634/2020-10-29_mocao_no_003.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2634/2020-10-29_mocao_no_003.pdf</t>
   </si>
   <si>
     <t>O Vereador do Poder Legislativo de Piumhi/MG, que esta subscreve, com amparo no art. 137, Parágrafo Único, do Regimento Interno, solicita a V. Exª., ouvida a Casa, que seja consignada, MOÇÃO DE RECONHECIMENTO ao JORNAL ALTO SÃO FRANCISCO, pelos 100 anos de prestação de serviços levando informações ao seus leitores e à população com seriedade e responsabilidade social.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2645/2020-11-16_mocao_pesar_04_dr._rui.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2645/2020-11-16_mocao_pesar_04_dr._rui.pdf</t>
   </si>
   <si>
     <t>O Vereador do Poder Legislativo de Piumhi/MG, que esta subscreve, com amparo no art. 137, Parágrafo Único, do Regimento Interno, solicita a V. Exª., ouvida a Casa, que seja consignada, MOÇÃO DE PESAR pelo falecimento do DR. RUI MANUEL DOS PRAZERES XAVIER, ocorrido no dia 14 de novembro de 2020.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>OFREQ</t>
   </si>
   <si>
     <t>Ofício/Requerimento</t>
   </si>
   <si>
     <t>DIPRC - CPI Denúncia Irregularidades Construção da ponte sobre o Ribeirão do Corte</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2112/representacao_no._001-_pedido_prazo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2112/representacao_no._001-_pedido_prazo.pdf</t>
   </si>
   <si>
     <t>A Comissão Parlamentar de Inquérito, instituída pela Portaria nº 09/2020, nos termos do § 4º, do artigo 73 do Regimento Interno desta Casa, requer prorrogação de prazo, por mais 60 (sessenta) dias, para conclusão dos trabalhos. A necessidade de prorrogação se dá em virtude dos pedidos formulados pelo Município para dilação do prazo de encaminhamento da documentação solicitada, o que retardou os trabalhos. Requer Deferimento.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>CPI-ASIDFT - CPI - Apuração de suspeita de irregularidades na desapropriação Fazenda Taboão</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2810/2020-11-27_of_152-comissao_cpi_fazenda_taboao_contratacao_corretor_imoveis.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2810/2020-11-27_of_152-comissao_cpi_fazenda_taboao_contratacao_corretor_imoveis.pdf</t>
   </si>
   <si>
     <t>A Comissão Parlamentar de Inquérito, instituída pela Portaria n. 31/2020, neste ato representado por seu Presidente, para fins de apuração de suspeitas de irregularidades na desapropriação de uma área constituída de “1.000,00m2” de campos, situado na Fazenda Taboão, com a finalidade de construção e abrigo do reservatório de armazenamento e distribuição de água pelo SAAE-Piumhi, com base no artigo 74, II e V do Regimento Interno da Câmara Municipal, requer a contratação do senhor Evanizio Reis - Corretor de Imóveis, inscrito no CREA MG sob o n. 74750/D e este apresentou orçamento no valor de R$1.500,00 (Hum mil e quinhentos reais), o qual foi protocolizado nesta Casa em 23/11/2020, já juntado aos autos, tendo em vista que apresentou o menor preço, para efetuar à avaliação do imóvel objeto da Representação n° 003/2020.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>OFSOL</t>
   </si>
   <si>
     <t>Ofício/Solicitação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1523/2020-01-13_oficio_no_001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1523/2020-01-13_oficio_no_001.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, à saber: A Vereadora abaixo subscrita, foi recentemente procurada por moradores do Bairro Bela Vista o qual solicitaram providências em relação a situação que vem acontecendo. Trata-se de um barranco próximo a residência de n° 136 localizada na Rua Marcílio Olinto de Oliveira. Como podemos ver os vídeos, em anexo, devido às chuvas a lama tem invadido a casa da munícipe que não sabe o que fazer. Diante de tal situação, solicito que seja tomadas as devidas providências para que seja resolvido o problema deste local.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1526/2020-01-13_oficio_no_002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1526/2020-01-13_oficio_no_002.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, à saber: A  vereadora abaixo subscrita, foi recentemente procurada por moradores do município o qual parabenizaram pelas pinturas e sinalizações do trânsito e questionaram a falta das faixas de pedestres como podemos ver as fotos, em anexo. Diante de tal situação, solicito que seja realizada a pintura das faixas de pedestres nos locais onde foram pintadas as demarcações.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1527/2020-01-13_oficio_no_003.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1527/2020-01-13_oficio_no_003.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, à saber: A vereadora abaixo subscrita, foi recentemente procurada pela Sra. Mariza, a qual informou que a rua onde mora não possui nenhuma sinalização e ressaltou que o local sempre ocorre acidentes. Trata-se da esquina da Rua Eli Barcelos com a Rua Guaxupé, a munícipe relatou que já pediu ao setor de_x000D_
 obras várias vezes quebra molas e placas de pare e não foi atendida. Diante de tal situação, solicito que sejam tomadas as devidas providências para que seja atendida a solicitação.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1524/2020-01-13_oficio_no_004.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1524/2020-01-13_oficio_no_004.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, à saber:_x000D_
 Trata-se da rua Antônio Goulart Silva, esgoto do Bairro Pérola Negra deságua na rua. Ainda, esse mesmo esgoto, conflita com o esgoto do Sítio Pâmela, juntando tudo na referida rua, segundo os moradores, já foi efetuado um boletim de ocorrência, antes do natal e nada foi resolvido. Quando chove, a água da chuva invade as casas dos munícipes do referido local. Os mesmos solicitaram ao Edson baiano para q passasse o trator e desnivelasse a rua, pois quando chove, a água empossa num determinado trecho, não havendo, portanto, o seu desaguamento. Segundo o morador, a resposta foi q deixasse assim como estava. Eles solicitam atenção quanto a essa situação, além do desnivelamento da rua de forma a água não empossar, solicitam também que seja realizada limpeza pública. Como é visto nas fotos, o lixo se acumula nós encostamentos e não há meio fio em toda...</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1528/2020-01-17_oficio_no_005.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1528/2020-01-17_oficio_no_005.pdf</t>
   </si>
   <si>
     <t>A Comissão Permanente de Legislação Justiça e , representada por seu presidente José Segundo Faria, vem através deste (em caráter extraordinário em razão do recesso parlamentar) e,com fundamento na ressalva prevista no inciso II, do art. 143, do Regimento Interno desta Casa Legislativa, expor e ao final requerer o que segue abaixo: Trata-se de vários questionamentos trazidos à Câmara de Vereadores, por candidatos que participaram do Processo Seletivo Simplificado realizado pelo município de Piumhi através do Edital n. 08 de 07 de janeiro de 2020. Os questionamentos apontam supostas irregularidades na realização do referido Processo Seletivo, que demandam averiguação por parte da Câmara de Vereadores através da Comissão de Legislação e Justiça. Desta forma, é o presente para requerer de V.Exa, a disponibilização e envio à Comissão de Legislação e Justiça (até às 16h do dia 22/01/2020), do ORIGINAL de todo Processo Seletivo (Portarias, Comissão, Publicações, Edital etc...), inclusive ...</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1570/2020-01-31_oficio_no_007-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1570/2020-01-31_oficio_no_007-vereadora.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, à saber:_x000D_
 A Vereadora abaixo subscrita, foi recentemente procurada por moradores o qual solicitaram providências em relação a situação que vem acontecendo._x000D_
 Trata-se de uma residência localizada na Rua Maria Salomé n° 315, o qual tem gerado transtornos e aborrecimentos aos vizinhos. Como podemos ver as fotos, em anexo, o mato tomou conta da calçada e da residência, o que tem originado diversos animais peçonhentos e mau cheiro, sem contar a sujeira de dentro da residência. Diante de tal situação, solicito que seja notificado o setor de limpeza pública para que seja resolvido o problema, tendo em vista que a proprietária já foi notificada e nada foi feito.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1569/2020-01-31_oficio_no_008-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1569/2020-01-31_oficio_no_008-vereadora.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, à saber:_x000D_
 A Vereadora abaixo subscrita, foi recentemente procurada pelos pais Claúdio Augusto Santos e Márcia Heleotério, residentes na Rua José Inácio Terra, número 152, o qual informaram a necessidade de trabalhar e precisam de uma vaga em alguma creche do município para o filho ‘G.A.S’ nascido em 04/02/2018. Solicito então que seja atendido o pedido dos munícipes diante de tal situação Sendo só para o momento, SUBSCREVE-ME e ASSINO.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1595/2020-02-04_oficio_no_009-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1595/2020-02-04_oficio_no_009-comissao.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, no uso de suas atribuições regimentais, vêm através deste solicitar informações a respeito da fase em que se encontram os procedimentos relativos às Permutas dos lotes nas áreas de APP e áreas de risco no âmbito do Município de Piumhi._x000D_
 O pedido se justifica em razão das solicitações em que este Vereador vem recebendo, onde os munícipes ressaltaram que estão pagando IPTU e não podem construir. Sendo só para o momento, segue em anexo cópia do abaixo-assinado, aguardando manifestação no prazo legal (art. 23 da Lei Orgânica Municipal). Sendo só para o momento, subscrevemo-nos e assinamos.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1596/2020-02-04_oficio_no_010-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1596/2020-02-04_oficio_no_010-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe que sejam atendidas as Indicações e reivindicações dos moradores do Município de Piumhi. Na oportunidade, segue em anexo, cópia das Indicações já apresentadas e não atendidas de 2017 até o presente momento._x000D_
 Sendo só para o momento, segue em anexo cópia do abaixo-assinado, aguardando manifestação no prazo legal (art. 23 da Lei Orgânica Municipal)._x000D_
 Sendo só para o momento, subscrevemo-nos e assinamos.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1597/2020-02-04_oficio_no_011-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1597/2020-02-04_oficio_no_011-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para reiterar a Indicação n° 53/2019, em anexo, já apresentada e não atendida._x000D_
 Sendo só para o momento, segue em anexo cópia do abaixo-assinado, aguardando manifestação no prazo legal (art. 23 da Lei Orgânica Municipal)._x000D_
 Sendo só para o momento, subscrevemo-nos e assinamos.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1574/2020-02-04_oficio_no_012-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1574/2020-02-04_oficio_no_012-vereadora.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, à saber:_x000D_
 A Vereadora abaixo subscrita, foi recentemente procurada pelos pais Douglas Henrique Souza Machado e Taís Gonçalves do Nascimento, residentes na Rua José Terra, número 136, o qual informaram a necessidade de trabalhar e precisam de uma vaga em alguma creche do município, de preferência próximo à sua residência, para a filha ‘T.E.N.M’ nascida em 29/09/2016. Diante de tal situação, solicito então que seja atendido o pedido dos munícipes.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>Astésio, Fernando Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1575/2020-02-07_oficio_no_013-vereadores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1575/2020-02-07_oficio_no_013-vereadores.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente servimo-nos do presente expediente para solicitar-lhe especial atenção ao assunto abaixo a saber :_x000D_
 Trata-se de pedido de apoio formulado pelo Instituto Federal de Educação, Ciência e Tecnologia de Minas Gerais - Campus Avançado Piumhi, datado de 06 de agosto de 2019, no sentido de transformar o IFMG Campus Avançado Piumhi em Campus, (doc. em anexo). Para viabilizar a ampliação das áreas e ofertas de cursos, capacitar e modificar a vida de diversas pessoas é de extrema relevância a transformação em Campus Expansão - 70/45, objetivando a verticalização do ensino na unidade, com a abertura de novos cursos superiores, técnico e integrado ao ensino médio. Desta forma, servimo-nos do presente expediente para encaminhar-lhe o ofício n° 51/2019/PIR- GAB/PIR-DGE/PIR/IFMG, solicitando desde já empenho de V. Exa à demanda apresentada, para que seja viabilizada a transformação do instituto, de Campus Avançado para Campus. Na certeza de contarmos com vosso...</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1576/2020-02-07_oficio_no_014-vereadores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1576/2020-02-07_oficio_no_014-vereadores.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente servimo-nos do presente expediente para solicitar-lhe especial atenção ao assunto abaixo a saber: Trata-se de pedido de apoio formulado pelo Instituto Federal de Educação, Ciência e Tecnologia de Minas Gerais - Campus Avançado Piumhi, datado de 06 de agosto de 2019, no sentido de transformar o IFMG Campus Avançado Piumhi em Campus, (doc. em anexo). Para viabilizar a ampliação das áreas e ofertas de cursos, capacitar e modificar a vida de diversas pessoas é de extrema relevância a transformação em Campus Expansão - 70/45, objetivando a verticalização do ensino na unidade, com a abertura de novos cursos superiores, técnico e integrado ao ensino médio. Desta forma, servimo-nos do presente expediente para encaminhar-lhe o ofício n° 51/2019/PIR- GAB/PIR-DGE/PIR/IFMG, solicitando desde já empenho de V. Exa à demanda apresentada, para que seja viabilizada a transformação do Instituto, de Campus Avançado para Campus. Na certeza de contarmos com vosso atendimento,</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1577/2020-02-07_oficio_no_015-vereadores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1577/2020-02-07_oficio_no_015-vereadores.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente solicitamos especial atenção sobre o assunto abaixo o qual foi protocolado no gabinete do Dr. Wagner Pinto de Souza, Chefe da Polícia Civil Delegado Geral e Dr. Kleyverson Rezende Chefe da Divisão de Habilitação. A Câmara Municipal de Piumhi buscando prosseguir com o acordo realizado junto ao Departamento de Trânsito do Estado de Minas Gerais para aplicação das provas eletrônicas de Legislação em nosso Município, através do CAC (Centro de Atendimento ao Cidadão), adequou seu espaço físico para atendimento da demanda, de forma a atender as necessidades de nossa população. Foi realizado contato com o setor técnico da Polícia Civil, o qual solicitaram que fosse instalado o Sistema “Browser Prodenge” e aconselharam que o uso do “Mikro Tik” para isolamento da rede por questão de segurança. Dessa forma, cumprido os requisitos necessários, solicitamos intervenção de V. Exa. junto ao Chefe da Polícia Civil Dr. Wagner Pinto de Souza Delegado Geral, para que seja...</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1578/2020-02-07_oficio_no_016-vereadores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1578/2020-02-07_oficio_no_016-vereadores.pdf</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1598/2020-02-11_oficio_no_017-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1598/2020-02-11_oficio_no_017-comissao.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, solicita especial atenção sobre o assunto abaixo a saber: Trata-se da Indicação encaminhada por estes vereadores sugerindo a implantação do cartão alimentação para os servidores públicos do Município de Piumhi. Conforme é de conhecimento público a Câmara de vereadores aprovou recentemente o Projeto de Lei que autoriza a implantação do cartão alimentação a seus servidores, sendo que o processo licitatório para a seleção da empresa gerenciadora já se encontra em andamento. Cientes de que o cartão alimentação propicia maior liberdade aos servidores em suas compras, bem como aquece a economia local, é o presente para solicitar de V. Exa. informações acerca da Indicação encaminhada ao Executivo no ano de 2019, manifestando-se por escrito, no prazo legal acerca do posicionamento da Administração, mais precisamente: Se irá implantar o cartão alimentação para seus servidores e quais os procedimentos já foram adotados para efetivação...</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1599/2020-02-11_oficio_no_018-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1599/2020-02-11_oficio_no_018-comissao.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, solicita especial atenção sobre o assunto abaixo a saber: Trata-se da Indicação encaminhada por estes vereadores sugerindo a implantação do cartão alimentação para os servidores públicos do Município de Piumhi. Conforme é de conhecimento público a Câmara de vereadores aprovou recentemente o Projeto de Lei que autoriza a implantação do cartão alimentação a seus servidores, sendo que o processo licitatório para a seleção da empresa gerenciadora já se encontra em andamento. Cientes de que o cartão alimentação propicia maior liberdade aos servidores em suas compras, bem como aquece a economia local, é o presente para solicitar de V. Exa. informações acerca da Indicação encaminhada ao SAAE no ano de 2019, manifestando-se por escrito, no prazo legal acerca do posicionamento da Autarquia, mais precisamente: Se irá implantar o cartão alimentação para seus servidores e quais os procedimentos já foram adotados para efetivação...</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1604/2020-02-17_oficio_no_019-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1604/2020-02-17_oficio_no_019-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente solicito especial atenção sobre o assunto abaixo a saber: Solicito que seja agendada uma reunião juntamente com o Chefe da Polícia Civil Delegado Geral Dr. Wagner Pinto de Souza e o Chefe da Divisão de Habilitação Dr. Kleyverson Rezende, para tratarmos assuntos referentes aplicação das provas eletrônicas de Legislação em nosso Município.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1603/2020-02-17_oficio_no_020-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1603/2020-02-17_oficio_no_020-vereadora.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, à saber:_x000D_
 A Vereadora abaixo subscrita, foi recentemente procurada pela Sra. Lavínia da Cruz da Silva, residentes na Rua Grijalva Soares terra, o qual informaram a necessidade de trabalhar e precisam de uma vaga em alguma creche do município, de preferência próximo à sua residência, para a filha ‘T.E.C.S’ nascida em 30/01/2017. Diante de tal situação, solicito então que seja atendido o pedido dos munícipes.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1602/2020-02-17_oficio_no_021-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1602/2020-02-17_oficio_no_021-comissao.pdf</t>
   </si>
   <si>
     <t>A Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, através de sua presidente Shirley Elaine Gonçalves Faria, serve-se do presente expediente para, nos termos constantes da ressalva prevista no inciso II, do art. 143, do Regimento Interno desta Casa, que dispensa a deliberação plenária para os casos em que o pedido for subscrito pelas Comissões Permanente/Temporárias, REQUERER de V.Sa. especial atenção ao assunto abaixo, à saber: Trata-se das festividades de carnaval a serem realizadas neste ano de 2020, cujos procedimentos de contratação de (equipamentos/serviços/shows) presumem já estarem efetivados e, portanto, empenhados, uma vez que já se encontra montada a estrutura que abrigará o evento na Praça Matriz de nossa cidade. Assim, para viabilizar os trabalhos de fiscalização das contratações e gastos dos recursos públicos, que são inerentes à Câmara de Vereadores, solicitamos sejam encaminhados a esta Comissão - ANTES DA REALIZAÇÃO DO EVENTO - cópia de...</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1609/2020-02-18_oficio_no_022-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1609/2020-02-18_oficio_no_022-gabpres.pdf</t>
   </si>
   <si>
     <t>Em nome de todos os vereadores do Poder Legislativo de Piumhi, cumprimento-o cordialmente e solicito que seja agendada uma reunião com o Secretário de Estado de Transportes e Obras Públicas, Sr. Marco Aurélio Barcelos, e o diretor-geral do DEER-MG, Sr. Fabrício Sampaio para tratar dos assuntos referentes à obra recentemente iniciada no perímetro urbano de Piumhi, mais precisamente a falta de uma passagem de pedestres no trevo que liga a Avenida JK com a Rua José Brito. Na oportunidade, encaminho em anexo, arquivo digital contendo as melhorias a serem realizadas na MG - 050._x000D_
 Na certeza de contar com vosso pronto atendimento, desde já agradeço e coloco-me a disposição para trabalharmos juntos em prol do Município de Piumhi-MG.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1607/2020-02-20_oficio_no_023-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1607/2020-02-20_oficio_no_023-comissao.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, solicita especial atenção sobre o assunto abaixo a saber: Trata-se dos Projetos de Leis n° 44/2019 e 47/2019 aprovado pelos vereadores do Poder Legislativo de Piumhi. Conforme é de conhecimento público a Câmara de vereadores aprovou recentemente o Projeto de Lei que “Autoriza o Poder Executivo Municipal a participar do Programa Minha Casa, Minha Vida - PMCMV e autoriza a doação de lotes vinculados ao respectivo programa para pessoas físicas de baixa renda que se enquadrem na forma e nas condições estabelecidas pela lei n° 11.977/2009 e dá outras providências”. Cientes de que o projeto beneficiará a população Piumhiense, é o presente para solicitar de V. Exa. informações acerca do andamento, manifestando-se por escrito, no prazo legal acerca do posicionamento da Administração, mais precisamente: quando irá ocorrer e quais os procedimentos já foram adotados; Qual a previsão de conclusão dos procedimentos que irão garantir aos munícipes...</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>Fernando Detetive, Júnior Boi, Seabra da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1632/2020-02-20_oficio_no_024-2020-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1632/2020-02-20_oficio_no_024-2020-gabpres.pdf</t>
   </si>
   <si>
     <t>Cumprimento-o cordialmente e solicito que seja agendada uma reunião com o Secretário de Estado de Transportes e Obras Públicas, Sr. Marco Aurélio Barcelos, para tratar dos assuntos referentes à obra recentemente iniciada no perímetro urbano de Piumhi, mais precisamente a falta de uma passagem de pedestres no trevo que liga a Avenida JK com a Rua José Brito. Na certeza de contar com vosso pronto atendimento, desde já agradeço e coloco-me a disposição para trabalharmos juntos em prol do Município de Piumhi-MG.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1606/2020-02-20_oficio_no_025-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1606/2020-02-20_oficio_no_025-vereadora.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, à saber:_x000D_
 A Vereadora abaixo subscrita, foi recentemente procurada pela Sra. Natalia Aparecida Silva, residentes na Rua Higino Leonel n° 90, Elisa Leonel, bairro o qual informou a necessidade de trabalhar e precisa de uma vaga em alguma creche do município, de preferência próximo à sua residência, para o filho 'H.R.S.S' nascido em 01/08/2017 e a filha 'K.R.S.S'. Diante de tal situação, solicito então que seja atendido o pedido dos munícipes. Sendo só para o momento, SUBSCREVE-ME e ASSINO.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1615/2020-02-27_oficio_no_026-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1615/2020-02-27_oficio_no_026-vereador.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo subscrito, foi procurado pelos moradores da residência localizada na Rua Deusmiro Teodoro de Oliveira n° 219 Vila Agreni._x000D_
 Como é de conhecimento público o referido local está “largado". O setor responsável da Administração esteve no referido local e foi iniciado um serviço e logo paralisado. Como podemos ver as fotos, em anexo, a residência já está com algumas trincas, o que tem gerado preocupação para os proprietários._x000D_
 Diante de tal situação, solicito que seja tomadas as devidas providências para atender a reivindicação dos moradores e trazer mais segurança aos mesmos.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1614/2020-02-28_oficio_no_027-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1614/2020-02-28_oficio_no_027-vereadora.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, a saber:_x000D_
 Como já é de conhecimento público as estradas estão em estados caóticos, e recentemente fui procurada por vários produtores rurais que cobraram e solicitaram que fosse tomada alguma providência. Trata-se das estradas que dão acesso a região dos ‘‘Farias", “Rochedo (após o lixão)", “Mata das Capoeiras”, próximo a “ponte do São Leão”, “Balbino/Varjão”, “Maracujá”, “Córrego das Almas”, “Campos”, “Três boieiras (1km após pedágio sentido capitólio ‘estrada à esquerda’, “Jacu (desvio do pedágio)", “Paciência/Laranjeiras”. As estradas acima citadas estão precárias e tem dificultado o trânsito nas mesmas. Como podemos ver os vídeos, em anexo, as enxurradas estão tomando conta da estrada, gerando transtorno a todos que precisam dela. Os produtores rurais estão desapontados com o que vem acontecendo e pedem intercessão da Administração, pois sem reparo nas...</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1633/2020-02-27_oficio_no_028-2020-csppmuc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1633/2020-02-27_oficio_no_028-2020-csppmuc.pdf</t>
   </si>
   <si>
     <t>A Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, através de sua presidente Shirley Elaine Gonçalves Faria, serve-se do presente expediente para, nos termos constantes da ressalva prevista no inciso II, do art. 143, do Regimento Interno desta Casa, que dispensa a deliberação plenária para os casos em que o pedido for subscrito pelas Comissões Permanente/Temporárias, REQUERER de V.Sa. especial atenção ao assunto abaixo, à saber: Para continuidade da análise da regularidade do controle de combustível da frota municipal, requer seja enviado a esta Comissão, no prazo legal, cópia do Anexo denominado “Listagem de Abastecimentos Realizados Filtrado por Combustível" relativo ao período de junho/2019 à fevereiro/2020, bem como cópia das respectivas notas fiscais. Na oportunidade, salientamos que as referidas cópias poderão ser encaminhadas a esta Casa em meio físico (xerox) ou em mídia digital.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1634/2020-03-02_oficio_no_029-2020-csppmuc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1634/2020-03-02_oficio_no_029-2020-csppmuc.pdf</t>
   </si>
   <si>
     <t>A Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, através de sua presidente Shirley Elaine Gonçalves Faria, serve-se do presente expediente para, nos termos constantes da ressalva prevista no inciso II, do art. 143, do Regimento Interno desta Casa, que dispensa a deliberação plenária para os casos em que o pedido for subscrito pelas Comissões Permanente/Temporárias, REQUERER de V.Sa. especial atenção ao assunto abaixo, à saber: Solicito que seja encaminhado a esta Casa Legislativa quanto foi gasto com as manutenções das estradas rurais do Município de Piumhi.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1635/2020-03-03_oficio_no_030-2020-gabpres_sol.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1635/2020-03-03_oficio_no_030-2020-gabpres_sol.pdf</t>
   </si>
   <si>
     <t>Em atendimento a solicitação dos moradores da Rua Getúlio Vargas, no trecho entre seu início na Praça Dr. Avelino de Queiroz e Praça Guia Lopes, encaminho o abaixo assinado, em anexo, para que seja definido a mão única no sentido Hospital da Santa Casa de Misericórdia com permissão de estacionamento na mão de quem sobe a referida rua.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1636/2020-03-03_oficio_no_031-2020-gabpres_sol.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1636/2020-03-03_oficio_no_031-2020-gabpres_sol.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente solicitamos especial atenção sobre o assunto abaixo o qual foi realizada reunião no gabinete do Dr. Wagner Pinto de Souza, Chefe da Polícia Civil Delegado Geral e Dr. Kleyverson Rezende Chefe da Divisão de Habilitação. A Câmara Municipal de Piumhi buscando prosseguir com o acordo realizado junto ao Departamento de Trânsito do Estado de Minas Gerais para aplicação das provas eletrônicas de Legislação em nosso Município, através do CAC (Centro de Atendimento ao Cidadão), adequou seu espaço físico para atendimento da demanda, de forma a atender as necessidades de nossa população. Esta Casa Legislativa dispõe de um link de 200mbps compartilhado e 30mbps dedicado. Diante de tal situação, solicito a adesão ao link da Rede Governo, com sede na Câmara Municipal de Piumhi, localizada na Rua Visconde de Ouro Preto n° 435, Bairro Centro, Piumhi-MG CEP: 37925-000.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1650/2020-03-04_oficio_no_032-2020-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1650/2020-03-04_oficio_no_032-2020-gabpres.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE FINANÇAS E ORÇAMENTO, no uso de suas atribuições regimentais, serve-se do presente expediente, para nos termos constantes da ressalva prevista no inciso I, do art. 143 do Regimento Interno desta Casa, que dispensa deliberação plenária para os casos em que o pedido for subscrito pelas Comissões Permanentes/Temporárias, REQUERER de Vossa Excelência, cópia integral (em mídia eletrônica - PDF) do Processo Licitatório n° 172 - TP n° 06/2019 - Objeto: Construção Galpão Feira Livre. Sendo só para o momento, aguardamos providências no prazo legal (art. 23 da Lei Orgânica Municipal).</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1652/2020-03-06_oficio_no_033-2020-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1652/2020-03-06_oficio_no_033-2020-gabpres.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Piumhi, através de seu Presidente, Antônio Astésio Tavares, INTIMA Vossa Excelência para, querendo, manifestar-se acerca da matéria constante do Parecer Prévio - TCEMG, em anexo. Salienta-se que, caso entenda necessária tal manifestação, seja apresentada ao Departamento de Apoio - Seção Legislativa da Câmara Municipal, no prazo improrrogável de 10 (dez) dias, contados do recebimento desta. Na oportunidade, comunico a Vossa Excelência que o julgamento do Processo originado do referido Parecer Prévio ocorrerá em data de 06/04/2020 (segunda-feira) às 20h30, na Sessão Extraordinária designada especificamente para esse fim, conforme Portaria n° 10, de 6 de março de 2020, em anexo.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1651/2020-03-06_oficio_no_034-2020-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1651/2020-03-06_oficio_no_034-2020-gabpres.pdf</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1638/2020-03-06_oficio_no_035-2020-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1638/2020-03-06_oficio_no_035-2020-gabpres.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, a saber:_x000D_
 Como já é de conhecimento público o trânsito do município de Piumhi está sendo reestruturado, algumas mudanças positivas e outras negativas. Como podemos ver as fotos, em anexo, o estacionamento de veículos foi trocado de lado na Rua Padre Abel trecho entre a Praça dos Carroceiros e Praça Guia Lopes, e os moradores estão desapontados com a falta de atenção do responsável pela troca do estacionamento. Os moradores estão incapacitados de sair e entrar em suas casas, tendo em vista que sempre tem carros estacionados defronte as garagens. Foi relatado por uma moradora que esteve em contato com a polícia militar que alegou não poder fazer nada por ter placas de estacionamento (15 minutos e pisca alerta ligado) o que não acontece. Ao entrar em contato com o Sr. Wallace, o mesmo respondeu que os moradores precisam ter paciência e que vai tentar atender...</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1640/2020-03-06_oficio_no_036-2020-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1640/2020-03-06_oficio_no_036-2020-vereadora.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, à saber: Trata-se da situação que vem acontecendo com os filhos da Sra. Renata, que reside na Fazenda Bom Sucesso (entrada para Mutambo) que informou que após a terceirização da linha escolar os seus filhos tem chegado em por volta das 19:30 em casa, o que anteriormente era 17:50. A mesma relatou que ao procurar a Secretária de Educação foi informada que se estivesse achando ruim que ela mesma levasse as crianças, informou também que o ônibus passa em frente a sua residência e anda mais 15km para levar outras crianças e só na volta deixa os seus filhos. Diante dessa situação, solicito que as crianças sejam entregues aos seus familiares como era realizado antes da terceirização dos ônibus, juntamente com o setor de transporte para que sejam resolvidos os problemas.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1641/2020-03-06_oficio_no_037-2020-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1641/2020-03-06_oficio_no_037-2020-comissao.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado a esta Comissão as seguintes informações/documentos: a) Relatório com gastos de apostilas de inglês e agendas, dos anos de 2017, 2018, 2019 e 2020, bem como cópias de contratos das aquisições de todo o material didático utilizado nos referidos anos; b) Cópia dos processos licitatórios e notas ficais dos gastos com esses materiais didáticos;_x000D_
 c) Como será cumprido todo o planejamento bimestral, visto que os alunos já estão sendo prejudicados devido à falta dos materiais? d) Cópia do contrato de serviços de XEROX que são pagos pela Pasta da Educação Municipal de Piumhi; e) Cópia de qualquer determinação da SER/Passos que ampare a retirada da disciplina de Inglês.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1639/2020-03-06_oficio_no_038-2020-gabpres_-_sol.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1639/2020-03-06_oficio_no_038-2020-gabpres_-_sol.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, a saber:_x000D_
 Trata-se da situação da estrada para o Maracujá. Esta Vereadora foi procurada por alguns produtores rurais que informaram que havia uma ponte para que as águas das chuvas passassem por baixo da ponte e as manilhas finas não comportam o volume de água e a cada chuva uma parte do aterro é levada devido a correnteza. O referido local é possui um grande fluxo de veículos que passam por esta estrada e a ponte está gerando risco aos transitantes. Diante de tal situação, solicito que sejam tomadas as providências para que seja concertada a referida ponte.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2508/2020-03-12_oficio_no_039-2020-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2508/2020-03-12_oficio_no_039-2020-comissao.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, através de seus membros e do Vereador abaixo subscrito, com fulcro nas disposições contidas nos arts. 21, IX, § 1º e 28, XIII e XVIII da Lei Orgânica Municipal c/c arts. 138 e 188 do Regimento Interno, vem através deste, CONVOCAR a Sra. Maria Amélia Mourão Fernandes Nogueira, Secretária Municipal de Educação, e a Sra. Dânia Soares Terra, Supervisora Geral, para apresentarem-se na 8ª Sessão Ordinária a realizar-se às 19h30 do dia 23/03/2020 (segunda-feira), na sede da Câmara Municipal de Piumhi-MG, na Sala das Sessões “Vereador José Soares de Oliveira Sobrinho”, a fim de prestar INFORMAÇÕES e ESCLARECIMENTOS acerca dos questionamentos abordados pela Presidente da CSPPMUC, Vereadora Shirley Elaine Gonçalves Faria, na 6ª Sessão Ordinária realizada no dia 09/03/2020 (íntegra dos questionamentos em anexo), objetivamente em relação aos livros didáticos, merenda escolar, agenda do aluno, planejamento anual...</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1670/2020-03-12_oficio_no_040-2020-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1670/2020-03-12_oficio_no_040-2020-comissao.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO PARLAMENTAR DE INQUÉRITO, constituída em 02/03/2020 pela Portaria n° 9, de 28 de fevereiro de 2020, após deliberação ocorrida na 2ª Reunião da CPI para apuração dos fatos narrados na Representação relativa à construção da ponte sobre o Ribeirão do Corte, localizada no final da Rua João Pinheiro (Bairro Capoeiras) vem, respeitosamente à presença de Vossa Excelência requerer o encaminhamento - no prazo de 10 (dez) dias - das seguintes informações/documentos...</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1671/2020-03-12_oficio_no_041-2020-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1671/2020-03-12_oficio_no_041-2020-comissao.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO PARLAMENTAR DE INQUÉRITO, constituída em 02/03/2020 pela Portaria n° 9, de 28 de fevereiro de 2020, após deliberação ocorrida na 2ª Reunião da CPI para apuração dos fatos narrados na Representação relativa à construção da ponte sobre o Ribeirão do Corte, localizada no final da Rua João Pinheiro (Bairro Capoeiras) vem, respeitosamente à presença de V. Sa expor e, ao final requerer o que segue abaixo:</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1672/2020-03-13_oficio_no_042-2020-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1672/2020-03-13_oficio_no_042-2020-vereadora.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, a saber: Trata-se dos alunos do Ensino Médio do IFMG - Campus Avançado Piumhi. Essa Vereadora foi procurada pelos pais dos alunos que informaram que as crianças não possuem transporte escolar, sendo direto dos adolescentes. Solicito que seja disponibilizado um ônibus escolar para atender a demanda dos alunos necessitados que estudam no Instituto Federal no período das 07:30 às 16:40.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1673/2020-03-13_oficio_no_043-2020-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1673/2020-03-13_oficio_no_043-2020-vereadora.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, a saber:_x000D_
 Trata-se dos alunos da situação da estrada que dá acesso a Mata das Capoeiras, próximo a fazenda Ana Paula, foi informado pelos proprietários próximo ao local que devido ao período de chuvas a estrada está em péssima condição, estrada essa que serve de passagem para os ônibus escolares. Como podemos ver os vídeos, em anexo, os ônibus não estão conseguindo transitar, atolando e gerando transtornos a todos. Diante de tal situação, requeiro que sejam tomadas as devidas providências para que seja resolvido esse problema.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1674/2020-03-13_oficio_no_044-2020-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1674/2020-03-13_oficio_no_044-2020-comissao.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente para requerer cópia da folha de pagamento dos Secretários Escolares e dos Auxiliares de Secretaria Escolar do ano 2018 até o presente momento.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>Astésio, Fernando Detetive, Sargento Zé Welington, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1669/2020-03-13_oficio_no_045-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1669/2020-03-13_oficio_no_045-vereador.pdf</t>
   </si>
   <si>
     <t>Ofício/Solicitação nº 045/2020/VEREADOR de 13/03/2020, solicita que seja instalada uma caçamba defronte ao Aterro Sanitário Municipal, tendo em vista que os munícipes estão descartando seus lixos na rua, o que tem gerado transtorno e mau cheiro.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>Astésio, Sargento Zé Welington</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1886/2020-03-25-oficio_no_046-vereadores.pdf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1886/2020-03-25-oficio_no_046-vereadores.pdf.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, servimos do presente para solicitar-lhe a inclusão dos militares da Polícia Militar, Rodoviária, Meio Ambiente, Corpo de Bombeiros e a Polícia Civil, no calendário de vacinação contra a gripe. Tal medida é de fundamental importância, tendo em vista que os profissionais susoditos estão na linha de frente ao combate à pandemia do COVID19, e estão sujeitos devido ao grande número de contato com terceiros, ao contágio com o vírus da gripe, o que acarretará debilidade no sistema imunológico dos mesmos, o que tornará mais vulneráveis em possível contaminação com o COVID 19. Diante do exposto requeremos a inclusão e a posterior vacinação dos Militares.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1887/2020-03-27_-_oficio_no_047-vereadores..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1887/2020-03-27_-_oficio_no_047-vereadores..pdf</t>
   </si>
   <si>
     <t>Em atenção à solicitação do Sr. José Alves Pinto, encaminhada a V.Exa. em 25 de junho de 2019, versando sobre a necessidade de reparo em ponte de estrada rural, sirvo-me do presente expediente para solicitar-lhe especial atenção e empenho ao assunto abaixo, a saber: Trata-se da ponte de acesso a comunidade de Penedos pela via MG 050, instalada no canal do rio Piumhi próximo a fazenda do Dr, Cesar, na localidade chamada de Porto. A ponte encontra-se com sua capacidade de carga limitada à 10 toneladas, através de uma placa instalada por esta prefeitura...</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1900/2020-04-02-oficio_no048-comiissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1900/2020-04-02-oficio_no048-comiissao.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO PARLAMENTAR DE INQUÉRITO, através de seu presidente, informa a esse Executivo que foi deferido o pedido de prorrogação do prazo para encaminhar os documentos, requeridos através do Ofício n° 040/2020/Comissão, por mais 10 dias úteis.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1907/2020-04-07-oficio_no_049-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1907/2020-04-07-oficio_no_049-vereador.pdf</t>
   </si>
   <si>
     <t>Trata-se da iluminação pública do nosso município. Este Vereador foi procurado diversas vezes por vários moradores que reivindicaram e informaram que o telefone disponibilizado não atende e quando consegue falar o problema não é resolvido. Várias solicitações de instalações de postes, braços de energia elétrica, troca de lâmpadas realizadas não foram atendidas. Diante do exposto, solicito que sejam tomadas providências quanto a ineficiência do serviço prestado pela empreiteira da Cemig.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1909/2020-04-07-oficio_no_050.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1909/2020-04-07-oficio_no_050.pdf</t>
   </si>
   <si>
     <t>Trata-se da informação encaminhada referente ao valor gasto com as manutenções das estradas rurais do Município de Piumhi. Diante do exposto, solicito que sejam encaminhados os seguintes documentos complementares para subsidiar o relatório: a) Notas de empenho e suas respectivas notas fiscais; b) cópia dos processos licitatórios ou despensas de licitação, se for o caso;</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1908/2020-04-07-oficio_no_051-_vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1908/2020-04-07-oficio_no_051-_vereador.pdf</t>
   </si>
   <si>
     <t>Trata-se de um assunto que tem repercutido nas redes sociais e nos grupos dos comerciantes do Município. O Decreto n° 4.735/2020 determina a suspensão das atividades do comércio em geral e recomenda medidas complementares de enfrentamento da pandemia provocada pelo vírus, no âmbito do Município. Esse vereador foi procurado por proprietários de lojas de materiais de construção que apresentaram um vídeo, em anexo, e questionaram sobre a paralisação. Foi informado que as lojas do Município de Formiga-MG estão fazendo entregas em diversas obras em Piumhi. Diante do exposto, solicito que os fiscais servidores da Prefeitura Municipal sejam destinados para averiguar e fiscalizar os caminhões que entram e saem de Piumhi, haja vista que os proprietários das lojas estão acatando o decreto municipal e o comercio de cidades vizinhas estão desacatando.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/2020-04-13_oficio__no_052-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/2020-04-13_oficio__no_052-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. a Indicação n° 02/2020, em anexo, já apresentada e não atendida.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1950/2020-04-23_oficio_no_053-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1950/2020-04-23_oficio_no_053-gabpres.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Piumhi recebeu o Abaixo-assinado dos moradores da Rua João Pinheiro/Condomínio Morada Feliz, referente a instalação de “Haras” na referida rua, o qual constou no expediente da 12ª Sessão Ordinária. Consta no referido documento a informação do envio simultâneo ao Poder Executivo, à Promotoria de Justiça e ao Departamento de Vigilância Sanitária. Esta Casa solicita informações acerca das providências tomadas pela Administração Municipal quanto à instalação do haras no perímetro urbano.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1951/2020-04-24_-_oficio_no_054_-_vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1951/2020-04-24_-_oficio_no_054_-_vereador.pdf</t>
   </si>
   <si>
     <t>Solicita alteração dos horários de funcionamento do comércio.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1963/2020-04-29_oficio_no_055.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1963/2020-04-29_oficio_no_055.pdf</t>
   </si>
   <si>
     <t>A Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, através de sua presidente Shirley Elaine Gonçalves Faria, serve-se do presente expediente para, nos termos constantes da ressalva prevista no inciso II, do art. 143, do Regimento Interno desta Casa, que dispensa a deliberação plenária para os casos em que o pedido for subscrito pelas Comissões Permanente/Temporárias, REQUERER de V.Sa. especial atenção ao assunto abaixo, à saber: Para continuidade da análise da regularidade da construção da ponte localizada na Rua João Pinheiro, que dá acesso ao Bairro Capoeiras, solicito que seja informado se o convênio teve sua vigência prorrogada e sendo positiva resposta, solicito que seja encaminhada cópia dos respectivos termos aditivos. Na oportunidade, salientamos que as referidas cópias poderão ser encaminhadas a esta Casa em meio físico (xerox) ou em mídia digital.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1964/2020-04-29_oficio_no_056-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1964/2020-04-29_oficio_no_056-vereador.pdf</t>
   </si>
   <si>
     <t>O Vereador José Segundo Faria, em atendimento ao pedido dos pastores das Igrejas Evangélicas, vem através deste Ofício solicitar ao Chefe do Poder Executivo, que seja flexibilizada a abertura dos templos das Igrejas, conforme abaixo assinado, em anexo.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1965/2020-04-29_oficio_no_057-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1965/2020-04-29_oficio_no_057-vereador.pdf</t>
   </si>
   <si>
     <t>O Vereador José Segundo Faria, vem através deste Ofício, reiterar a Indicação n° 47/2020, em anexo, já apresentada e não atendida. Foi apresentada resposta através do Ofício n°77/2020, o qual o Chefe do Poder Executivo informou que a medida não é eficaz. Em consulta com o Município de Arcos, foi informado que a medida adotada está sendo um sucesso. Diante de tal situação, solicito que seja estudada a possibilidade de atender o referido pedido.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1972/2020-05-05_oficio_no_058-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1972/2020-05-05_oficio_no_058-gabpres.pdf</t>
   </si>
   <si>
     <t>O Presidente da Câmara Municipal de Piumhi, foi procurado por diversos moradores próximo ao cruzamento das Ruas Luiz Farinelli e Ludgero da Costa Lima no Bairro Nova Piumhi, os quais solicitaram que seja instalada sinalização de “parada obrigatória” e faixa de travessia de pedestres no referido cruzamento, garantido assim, melhoria na segurança de todos os munícipes que utilizam as referidas vias supracitadas.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1974/2020-05-08_oficio_no_059-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1974/2020-05-08_oficio_no_059-gabpres.pdf</t>
   </si>
   <si>
     <t>O Vice-Presidente da Câmara Municipal de Piumhi, abaixo subscrito, vem através deste Ofício solicitar a V.Exa., que através da Secretaria de Saúde sejam instituídas barreiras sanitárias, com aferição de temperatura e medição dos níveis de oxigênio no sangue, com a participação de membros da vigilância epidemiológica da Secretária de Saúde, voluntários além da Polícia Militar, nas entradas e saídas do Município de Piumhi-MG com intuito de monitorar e controlar a pandemia do COVID-19, seguindo assim orientações da Organização Mundial de Saúde.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1973/2020-05-08_oficio_no_060-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1973/2020-05-08_oficio_no_060-vereador.pdf</t>
   </si>
   <si>
     <t>O Vice-Presidente da Câmara Municipal de Piumhi, abaixo subscrito, vem através deste Ofício solicita-lhe, que seja disponibilizado através do carro próprio para atender eventos no município, água para os cidadãos que estão nas filas da agência da Caixa Econômica Federal e da Casa Lotérica, tendo em vista, que os mesmos estão permanecendo várias horas nas filas. Ao ensejo, parabenizo as medidas adotas pelo Diretor Executivo no enfrentamento à pandemia, protegendo e atendendo toda a nossa população.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1975/2020-05-11_oficio_no_061-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1975/2020-05-11_oficio_no_061-comissao.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre a existência de irregularidades na situação funcional de alguns servidores do SAAE, os quais estariam em “desvio de função” no exercício de suas atividades e, além de servidores que estariam aposentados, recebendo seu vencimento pelo INSS e continuando a exercer a mesma função em que fora aposentada e recebendo peia Autarquia...</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1976/2020-05-11_oficio_no_062-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1976/2020-05-11_oficio_no_062-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, solicito desta Diretoria do Departamento de Edificações e Estradas de Rodagem - DEER - intervenção na Rodovia MG-341, que interliga os municípios de Piumhi, Vargem Bonita e São Roque de Minas, uma vez que a estrada encontra-se em mal estado de conservação, apresentando muitas “crateras” na pista de rolagem, além de elevado tamanho de vegetação herbácea nas margens da referida rodovia, dificultando a visualização da sinalização vertical...</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1977/2020-05-12_oficio_no_063-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1977/2020-05-12_oficio_no_063-vereador.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, vem através deste Ofício, solicitar-lhe que seja instalada sinalização de “parada obrigatória” vertical e horizontal no cruzamento da Rua Eli Barcelos com a Rua Bom Jardim, garantido assim, melhoria na segurança de todos os munícipes que utilizam as referidas vias supracitadas.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1978/2020-05-12_oficio_no_064-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1978/2020-05-12_oficio_no_064-vereador.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, vem através deste Ofício, solicitar-lhe que sejam tomadas providências quanto a situação da estrada da Região da Confusão, próximo a Fazenda do Sr. “Américo” e Serra do Sr. “Vandinho Bilico”, tendo em vista que a referida estrada está precisando de uma atenção maior principalmente com o início das safras.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1979/2020-05-12_oficio_no_065-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1979/2020-05-12_oficio_no_065-vereador.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, vem através deste Ofício, solicitar-lhe que seja recolhido o lixo da caçamba localizada na Comunidade da lagoa dos Martins, tendo em vista, que a mesma se encontra cheia, tem sujado a estrada, gerando transtornos e mal cheiro no local.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1980/2020-05-12_oficio_no_066-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1980/2020-05-12_oficio_no_066-vereador.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, vem através deste Ofício, solicitar-lhe que sejam tomadas providências quanto a situação da estrada da Região da Mutuca, tendo em vista que com o início da safra de café, devemos dar qualidade nas estradas, para que não aconteça danos nos veículos da produção.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1981/2020-05-12_oficio_no_067-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1981/2020-05-12_oficio_no_067-vereador.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, vem através deste Ofício, solicitar-lhe que seja instalada sinalização de “parada obrigatória” vertical e horizontal nos cruzamentos do Bairro Nova Piumhi, garantido assim, melhoria na segurança de todos os munícipes que utilizam as referidas vias do bairro.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1982/2020-05-13_oficio_no_068_-_vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1982/2020-05-13_oficio_no_068_-_vereador.pdf</t>
   </si>
   <si>
     <t>Complemento ao Ofício nº 62/2020/VEREADOR sobre a rodovia MG 341, solicitando a revitalização da sinalização horizontal que compreende a pintura de solo com faixas indicativas de conversões, redutores de velocidade, pintura das margens da rodovia, o que melhorará as condições de tráfego, dando maior visibilidade aos motoristas.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1983/2020-05-14_oficio_no_069-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1983/2020-05-14_oficio_no_069-vereador.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, vem através deste Ofício, solicitar-lhe seja atendida a reivindicação dos profissionais de saúde Técnicos (as) de Enfermagem e Enfermeiros (as), amparados no artigo 5º inciso XXXIV letra (a) da Constituição Federal e artigo 89 da Lei Municipal 1005/89 (Estatuto do Servidor Público de Piumhi-MG), devido às suas atribuições profissionais diárias, estes servidores requerentes, têm direito ao adicional de insalubridade grau máximo (exposição a agentes patogênicos (Bactérias e vírus), durante os procedimentos preventivos e curativos, implementados na política Nacional de Atenção Básica (chefia) para aquelas Enfermeiras coordenadoras de Postos de Saúde da Família - PSF.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/2020-05-14_oficio_no_070-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/2020-05-14_oficio_no_070-vereador.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, vem através deste Ofício, solicitar-lhe seja estudada a possibilidade de pagar insalubridade para os motoristas TFD (transporte fora domicílio), que viajam pela Secretária de saúde, tendo em vista, a pandemia do Coronavírus -COVID 19 e os mesmos tem contato direto com os pacientes, gerando risco para suas vidas.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1969/2020-05-18_oficio_no_071-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1969/2020-05-18_oficio_no_071-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente e com intuito de prestar esclarecimentos à população, em especial os moradores do Bairro Morada do Sol, venho solicitar deste Executivo esclarecimentos sobre os seguintes fatos: Em 30 de março de 2017 apresentei a este Executivo, Indicação visando a edificações de praças em áreas institucionais nos Bairros Morada do Sol, Lagoa de Trás e Capoeiras, uma vez que em tais localidades não existem praças, que uma vez construídas irão trazer lazer e entretenimento aos moradores, além do que, os terrenos receberão infraestrutura de forma a mantê-los limpos e cuidados, evitando descarte de lixos e entulhos, sem contar o grande volume de vegetação herbácea existentes. Ocorre que, recentemente, fui procurado por moradores do Bairro Morada do Sol, os quais relataram e encaminharam anexos fotográficos de uma placa instalada em uma área institucional, mais exatamente,</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2018/2020-05-18_oficio_no_072-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2018/2020-05-18_oficio_no_072-vereador.pdf</t>
   </si>
   <si>
     <t>Solicita empenho no sentido de estar adquirindo e implantando equipamento (no caso específico, antena) para receber e transmitir o sinal necessário à viabilização das aulas pela televisão, através do Programa Se Liga na Educação.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2019/2020-05-22_oficio_no_073-vereadores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2019/2020-05-22_oficio_no_073-vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, vêm através deste Ofício, solicitar ao Poder Executivo, na pessoa do Prefeito Municipal, Sr. Adeberto José de Melo, que seja realizada a limpeza dos Poços de contenção de água localizados na região dos "Farias", tendo em vista que com a limpeza e manutenção correta, impede que a água corra para a estrada principal, gerando assim mais transtornos aos transeuntes da estrada.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2053/2020-05-25_oficio_no_074-vereadores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2053/2020-05-25_oficio_no_074-vereadores.pdf</t>
   </si>
   <si>
     <t>O Vereador José Segundo Faria, em atendimento à solicitação dos moradores da Rua Dona Tereza Hostalácio, vem através deste Ofício solicitar-lhe a retirada ou padronização do redutor de velocidade constante na referida rua, entre os números 929 e 930, tendo em vista, que o mesmo está_x000D_
 causando transtornos aos moradores, danos nas residências (trincas nas paredes e problemas nos telhados) e perturbando o sossego no período noturno. Na oportunidade, encaminho abaixo assinado dos moradores.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2048/2020-05-25_oficio_no_075-vereadores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2048/2020-05-25_oficio_no_075-vereadores.pdf</t>
   </si>
   <si>
     <t>O Verador José Segundo Faria, vem através deste Ofício parabenizar o setor de Divisão de Trânsito e Mobilidade Urbana, na pessoa do Sr. Wallace Santana, pelo ótimo trabalho que vem sido desenvolvido no trânsito do nosso Município e solicitar-lhe que sejam repintados os redutores de velocidades e as faixas de pedestres que estiverem necessitadas. Certo de que a presente solicitação será atendida, apresento votos de estima e consideração,</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>Seabra da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2049/2020-05-25_oficio_no_076-cee.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2049/2020-05-25_oficio_no_076-cee.pdf</t>
   </si>
   <si>
     <t>O presidente da Comissão Especial de Estudos, Sr. José Seabra de Oliveira, por deliberação de seus membros na Primeira Reunião realizada em 25/05/2020, vem respeitosamente à presença de V.Exa. informar-lhe que foi instaurada nesta Casa Legislativa, Comissão de Estudos com o objetivo de proceder à análise das conclusões constantes do Relatório da CSPPMUC, bem como a documentação que o instrui, solicitando, neste ato, a manifestação urgente do Poder Executivo acerca das supostas irregularidades apontadas, cujo resumo transcreve-se a seguir: a) prática de obstrução ao exercício das atividades fiscalizatórias da Comissão de Serviços, por parte do chefe do Poder Executivo, ao deixar de enviar a documentação solicitada em tempo hábil para a fiscalização no local do evento; b) fracionamento de licitação; c) utilização da modalidade Convite para algumas situações do evento, em afronta ao princípio da economicidade; d) altos custos nas despesas contratadas se levado em conta o tamanho do evento</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2050/2020-05-26_oficio_no_077-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2050/2020-05-26_oficio_no_077-gabpres.pdf</t>
   </si>
   <si>
     <t>É do conhecimento desta Câmara Municipal que o Programa Interlegis é referência nacional de instrumento de apoio no processo de modernização e integração do Poder Legislativo brasileiro, colaborando de forma efetiva no cumprimento das leis 12.527/2011, de Acesso à Informação, e Lei Complementar 101/2000, sobre a transparência na atuação de órgãos públicos. Da mesma forma, esta Casa reconhece que o Interlegis realiza sua missão, em grande parte, com a transferência de tecnologia - disponibilização de forma gratuita de ferramentas tecnológicas desenvolvidas para as câmaras -, e ações de capacitação, conhecidas como oficinas. A fim de poder ter acesso aos produtos e serviços oferecidos pelo Programa, estamos formalizando nosso interesse em firmar com o Senado Federal ACORDO DE COOPERAÇÃO TÉCNICA, de acordo com as orientações recebidas. Estamos convencidos de que a parceria será de grande impacto para a modernização da nossa casa legislativa, para a segurança dos dados, para...</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2134/2020-06-05_oficio_no_078-vereadores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2134/2020-06-05_oficio_no_078-vereadores.pdf</t>
   </si>
   <si>
     <t>Este Vereador foi recentemente procurado por alguns usuários da Casa de Apoio de Passos- MG, que relataram que o local encontra-se fechado e as chaves estão ficando com os motoristas, devido à pandemia da Covid-19. Informaram que a pessoa responsável pela organização e limpeza da casa está afastada de suas funções, devida à gestação (grupo de risco), e foi informado que a limpeza não está sendo realizada. Sabemos que o referido local é utilizado pelos idosos e doentes necessitados, e como representante do povo, solicito-lhe que seja informado como está sendo realizado o funcionamento e que seja disponibilizado um servidor para efetuar a limpeza semanal.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2135/2020-06-08__oficio_no_079-vereadores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2135/2020-06-08__oficio_no_079-vereadores.pdf</t>
   </si>
   <si>
     <t>O Vereador José Segundo Faria, serve-se do presente expediente para solicitar-lhe especial no sentido de estudar em conjunto com o Comitê Gestor dos assuntos relacionados à Pandemia Coronavírus COVID-19, a possibilidade de flexibilização das regras de isolamento social de forma a permitir o funcionamento dos bares, restaurantes e academias de nossa cidade.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2136/2020-06-08_oficio_no_080-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2136/2020-06-08_oficio_no_080-comissao.pdf</t>
   </si>
   <si>
     <t>A Comissão de Serviços e políticas públicas Municipais, Urbanismo e Cidadania, através de sua Presidente Sra. Shirley Elaine Gonçalves Faria, serve-se do presente expediente para solicitar-lhe informações/esclarecimentos sobre as medidas adotadas acerca da pandemia causada pela COVID-19._x000D_
 a) Os servidores da “linha de frente” dos Programa de Saúde da Família - PSF's estão devidamente equipados com os equipamentos de proteção individual - EPI, conforme exigência da OMS? b) Esses profissionais fizeram os testes rápidos para saberem se podem continuar atuando na área de saúde com segurança? c) Como estão sendo realizados estes testes rápidos? d) Qual o prazo de validade dos testes rápidos? e) Já houve algum caso positivo em funcionário público? f) Qual a quantidade de testes à disposição do SUS? g) Quantos casos foram notificados em todos os PSF's do Município, além dos casos confirmados pela Santa Casa de Piumhi? Certo de que a presente solicitação será atendida, apresento votos...</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2137/2020-06-08_oficio_no_081-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2137/2020-06-08_oficio_no_081-comissao.pdf</t>
   </si>
   <si>
     <t>A Comissão Parlamentar de Inquérito, instituída pela Portaria n. 09/2020, para fins de apuração de possíveis irregularidades na construção da Ponte sobre o Ribeirão do Corte - Bairro Capoeiras - vem com base no artigo 74, II, do Regimento Interno da Câmara Municipal, solicitar informações e requerer documentação relativa ao servidor Floriano Rodrigues, Engenheiro inscrito no CREA sob o n. 16682/D, RG n. M-1.554.133 SSP/MG, intitulado como Fiscal da referida Obra, relativas a possíveis afastamentos do servidor para tratamento de saúde, no período dos últimos 02 (dois) anos. Tais informações tornam-se necessárias para compor o processo administrativo de forma a otimizar as decisões da Comissão. Certo de que a presente solicitação será atendida, apresento votos de estima e consideração.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2138/2020-06-10_oficio_no_082-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2138/2020-06-10_oficio_no_082-comissao.pdf</t>
   </si>
   <si>
     <t>Esta Vereadora foi procurada pelos proprietários dos quiosques localizados na cobertura da Feira Livre- Arlindo Caetano de Oliveira, que relataram que foram surpreendidos e notificados pela atual Administração que a partir do mês de junho de 2020 os mesmos teriam que pagar um aluguel referente à R$ 800,00 pelo imóvel. Foi informado por uma das proprietárias reivindicantes que em meados do ano de 2004 que o Estado de Minas Gerais em parceria com a Prefeitura de Piumhi, “pois o local pertencia à Escola Estadual Professor José Vicente”, o espaço havia sido cedido e os proprietários arcaram com todo o custo da construção do estabelecimento, e ficou acordado entre as partes que os proprietários seriam responsáveis por pagar todos os impostos, como água, luz e o alvará para funcionamento. Diante dessas informações, solicito que seja informada a veracidade dos fatos e encaminhada toda a documentação referente à concessão do imóvel supracitado.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2139/2020-06-10_oficio_no_083-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2139/2020-06-10_oficio_no_083-comissao.pdf</t>
   </si>
   <si>
     <t>A Comissão de Serviços e políticas públicas Municipais, Urbanismo e Cidadania, através de sua Presidente Sra. Shirley Elaine Gonçalves Faria, serve-se do presente expediente para solicitar-lhe que seja encaminhada a esta Comissão Permanente cópia de toda a documentação referente aos procedimentos de aquisição/desapropriação de um terreno com a matricula n° 36.016, datada 05/10/2015, com área de 0,1000ha de campos, ou seja 1.000,00m² de campos, situada na Fazenda Taboão, no Município de Piumhi- MG, pelo valor de RS 90.000, conforme registro em anexo. Certo de que a presente solicitação será atendida, apresento votos de estima e consideração.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2150/2020-06-17_oficio_no_084-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2150/2020-06-17_oficio_no_084-vereadora.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe especial atenção ao assunto abaixo, à saber: Conforme se tornou público no município, esta Comissão Parlamentar de Inquérito tem origem na denúncia apresentada por esta vereadora subscritora, com o objetivo de averiguar supostas irregularidades existentes na construção da ponte de acesso ao bairro Capoeiras e Nova Piumhi. Nesse sentido, após tomar conhecimento das matérias veiculadas pelo prefeito municipal na última semana (Rádios Onda Oeste e Piumhi FM), me pronunciei na Sessão Plenária do dia 15/06/2020, apontando alguns questionamentos a partir das afirmações feitas pelo chefe do Poder Executivo, entendendo assim, que tais fatos devem ser objeto de conhecimento desta Comissão, a fim de que sejam averiguados no bojo desse Inquérito, cuja matéria está intimamente relacionada e conectada. Desta forma, é o presente para requerer juntada do texto e questionamentos lidos na referida sessão, solicitando...</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2151/2020-06-19_of_085-vergleisson_reitera_ind_138-2017_zoonoses.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2151/2020-06-19_of_085-vergleisson_reitera_ind_138-2017_zoonoses.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. a Indicação n° 138/2017, em anexo, já apresentada e não atendida.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2156/2020-06-23_oficio_no_086-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2156/2020-06-23_oficio_no_086-vereador.pdf</t>
   </si>
   <si>
     <t>Este Vereador foi recentemente procurado por moradores do Bairro Alvorada, os quais informaram que não estão recebendo suas correspondências, encomendas no referido bairro acima supracitado, e alegaram que muitos não tem condições de ir à Agência dos Correios para efetuar a retirada. Diante dessa situação, solicito a V. S.a que estude a possibilidade de incluir o Bairro Alvorada nos quadros de entrega da agência.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2157/2020-06-24_oficio_no_087-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2157/2020-06-24_oficio_no_087-comissao.pdf</t>
   </si>
   <si>
     <t>A Comissão Parlamentar de Inquérito, instituída pela Portaria nº 09/2020, neste ato representado por seu Presidente, para fins de apuração de possíveis irregularidades na construção da Ponte sobre o Ribeirão do Corte - Bairro Capoeiras - vem com base no artigo 74, II, do Regimento Interno da Câmara Municipal, solicitar informações e requerer esclarecimentos sobre os questionamentos apresentados pela Vereadora denunciante Shirley Elaine Gonçalves Faria. Tais informações tornam-se necessárias para compor o processo administrativo de forma a otimizar as decisões da Comissão.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2158/2020-06-26_oficio_no_088-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2158/2020-06-26_oficio_no_088-comissao.pdf</t>
   </si>
   <si>
     <t>A Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, através de sua presidente Shirley Elaine Gonçalves Faria, serve-se do presente expediente para, nos termos constantes da ressalva prevista no inciso II, do art. 143, do Regimento Interno desta Casa, que dispensa a_x000D_
 deliberação plenária para os casos em que o pedido for subscrito pelas Comissões Permanente/Temporárias, REQUERER de V.Exa. especial atenção ao pedido de informações abaixo, à saber: Trata-se de questões relacionadas aos servidores ocupantes dos cargos efetivos de “Secretária Escolar”, questões estas, objeto de indagações e busca de respostas e solução para a situação aqui abordada. De acordo com a maioria das servidoras (es) que compõe a classe das “Secretárias Escolares”, perdura há algum tempo no âmbito da pasta da Educação, situação privilegiada para algumas Secretárias em detrimento de outras (os), mais precisamente no que se refere à remuneração da classe. Em análise à situação apontada...</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2182/2020-07-01_oficio_no_089-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2182/2020-07-01_oficio_no_089-comissao.pdf</t>
   </si>
   <si>
     <t>A Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania , através de sua presidente Shirley Elaine Gonçalves Faria, serve-se do presente expediente para, nos termos constantes da ressalva prevista no inciso II, do art. 143, do Regimento Interno desta Casa, que dispensa a deliberação plenária para os casos em que o pedido for subscrito pelas Comissões Permanente/Temporárias, REQUERER de V.Exa. especial atenção ao pedido de informações abaixo, à saber: A presente solicitação de informações visa instruir o Processo de Fiscalização do Controle de Frota do Município (mais precisamente o controle de gastos com combustíveis) que já se encontra na fase conclusiva. Conforme consta o ofício n° 132/2019 subscrito em data de 26/12/2019, V.S.a foi nomeado para o cargo de Controlador Geral do Município de Piumhi/MG, no dia 20 de novembro de 2019, por meio do Decreto n° 4.668...</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2183/2020-07-03_oficio_no_090-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2183/2020-07-03_oficio_no_090-comissao.pdf</t>
   </si>
   <si>
     <t>Esta Vereadora, abaixo subscrita vem através deste Ofício, solicitar à Secretaria Municipal de Saúde, na pessoa da Sra. Aline Barbosa Silva Castro que seja prestado o mesmo suporte para todos os servidores da área de saúde, sem diferenças de cargos. Esta solicitação visa atender as reivindicações de vários servidores que informaram que apenas os médicos, técnicos de enfermagem e auxiliares de enfermagens são considerados “linha de frente” e os demais servidores como as secretárias dos Psfs, auxiliares de serviços gerais e agentes de saúde estão tendo o mesmo contato com os pacientes e receberam o equipamento de proteção individual diferente (apenas máscara de tecido). Diante de tal situação, solicito que seja disponibilizado para todos os servidores do quadro de saúde máscaras de acrílico para proteção._x000D_
 Na oportunidade, solicito que sejam implantadas barreiras sanitárias, com aferição de temperatura e medição dos níveis de oxigênio no sangue, com a participação de membros...</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2184/2020-07-03_oficio_no_091-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2184/2020-07-03_oficio_no_091-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para encaminhar a V.Exa. Ofício s/n de autoria do Sr. Matheus Santos Soares, farmacêutico e Gestor da Farmácia Barufarma, o qual o mesmo enviou para a Secretária Municipal de Saúde, sugerindo o uso coletivo do medicamento Camphora 1M FC. Diante da disposição do Sr. Matheus, solicito que seja estudada juntamente com o Comitê Gestor de Contingenciamento a possibilidade de aderir ao uso desse medicamento como forma de profilaxia complementar na pandemia causada pela COVID-19.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2250/2020-07-07_oficio_no_092-vereadores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2250/2020-07-07_oficio_no_092-vereadores.pdf</t>
   </si>
   <si>
     <t>Com cordiais saudações, servimo-nos do presente para recorrermos aos bons préstimos de Vossa Excelência, para solicitar apoio, considerando que tramitam na ALMG - Assembleia Legislativa de Minas Gerais a PEC 55/2020 (Proposta de Emenda à Constituição Estadual) e Projetos de Reforma à Previdência com o PLC 46/2020 (Projeto de Lei Complementar), que visam majorar as alíquotas da previdência social dos Servidores Públicos Estaduais, com desrespeito a diversos princípios constitucionais, sem os debates com as categorias e a sociedade, ocasionando o desmonte de direitos e garantias conquistados desde a Constituição da República de 1988. Na oportunidade, encaminhamos o Ofício de autoria da Sra. Renata Soares Figueiredo Costa, Delegada Sindical dos Serventuários da Justiça da Comarca de Piumhi e Sr. Jáderson Ferreira de Souza, professor da Rede Estadual, em anexo, os quais buscaram fortalecimento dos vínculos representativos junto à Câmara dos Vereadores de Piumhi, para que sejam...</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2251/2020-07-08_oficio_no_093-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2251/2020-07-08_oficio_no_093-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para sugerir e ao mesmo tempo solicitar, em razão da crise econômica enfrentada pelo nosso país causada pela pandemia do coronavírus - COVID 19 - que gerou uma espiral de empobrecimento absoluto, de modo que a renda per capita em reais caiu, diminuindo o poder aquisitivo do cidadão, solicitar estudos prévios para a aplicação da Lei Complementar n.61/2018 (“dispõe sobre protesto extrajudicial DE CERTIDÕES DE DÍVIDA ATIVA DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS DO MUNICÍPIO DE PIUMHI, E DÁ OUTRAS PROVIDÊNCIAS’'). Sabemos que esta Administração em conjunto com o Comité de Enfrentamento à Pandemia já tomaram decisões com abertura do comércio local, que estão ajudando na retomada da economia, ainda que de forma bastante lenta. Sabemos também que várias pessoas trabalham como informais, que estão sem renda durante a pandemia, embora o governo tenha tentado diminuir o impacto com programas sociais...</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2252/2020-07-09_oficio_no_094-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2252/2020-07-09_oficio_no_094-gabpres.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar de V.Exa. o envio a esta Casa Legislativa da Declaração de Bens / 2019 (IRPF) dos Agentes Públicos, conforme dispõe os artigos 54 e 65 da Lei Orgânica Municipal. Solicitamos a gentiliza de encaminhar a documentação em mídia eletrônica - PDF evitando o acúmulo nos arquivos. Na oportunidade, salientamos que os Agentes Públicos isentos de Declaração de Imposto de Renda deverão encaminhar a Declaração de Bens, conforme modelo em anexo.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2253/2020-07-09_oficio_no_095-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2253/2020-07-09_oficio_no_095-gabpres.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar de V.Exa. o envio a esta Casa Legislativa da Declaração de Bens / 2019 (IRPF) dos Agentes Públicos desta Autarquia, conforme dispõe os artigos 54 e 65 da Lei Orgânica Municipal. Solicitamos a gentiliza de encaminhar a documentação em mídia eletrônica - PDF evitando o acúmulo nos arquivos. Na oportunidade, salientamos que os Agentes Públicos isentos de Declaração de Imposto de Renda deverão encaminhar a Declaração de Bens, conforme modelo em anexo.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2399/2020-07-15_oficio_no_096-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2399/2020-07-15_oficio_no_096-comissao.pdf</t>
   </si>
   <si>
     <t>Os membros Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, servem do presente expediente para, nos termos constantes da ressalva prevista no inciso II, do art. 143, do Regimento Interno desta Casa, que dispensa a deliberação plenária para os casos em que o pedido for subscrito pelas Comissões Permanente/Temporárias, REQUERER de V.Exa. NOVAMENTE, esclarecimentos e documentos, tendo em vista que as informações apresentadas no ofício SAAE-PIU-111/2020 datado em 29/05/2020, não foram satisfatórias. A presente solicitação de informações, tem como justificativa, atender as denúncias recebidas pelos próprios servidores desta Autarquia, tendo em vista, que é papel do Vereador legislar, fiscalizar e exercer o controle externo do Poder Executivo e da Autarquia...</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2400/2020-07-15_oficio_no_097-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2400/2020-07-15_oficio_no_097-vereadora.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar de V.Exa. atenção especial ao assunto abaixo a saber:_x000D_
 Esta Vereadora foi recentemente procurada por diversos transeuntes e proprietários das fazendas na região das laranjeiras que informaram e apresentaram reivindicações em relação aos supostos “quebra-molas” que foram feitos por um morador local. Foi informado por um cidadão que teve o seu para-choque danificado devido a esta lombada e devido à falta de sinalização que o mesmo não foi o primeiro a ter prejuízos com seu veículo. Diante dessa situação, solicito que através do departamento responsável seja averiguado a situação descrita acima e que seja tomada as devidas providências. Certos de poder contar com a atenção deste Executivo é que renovamos protestos de estima e consideração.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2401/2020-07-21_oficio_no_098-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2401/2020-07-21_oficio_no_098-comissao.pdf</t>
   </si>
   <si>
     <t>A Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, através de sua presidente Shirley Elaine Gonçalves Faria, serve-se do presente expediente para, nos termos constantes da ressalva prevista no inciso II, do art. 143, do Regimento interno desta Casa, que dispensa a deliberação plenária para os casos em que o pedido for subscrito pelas Comissões Permanente/Temporárias, REQUERER de V.Exa. especial atenção ao pedido de informações abaixo, à saber: A presente solicitação de informações visa informar aos cidadãos piumhienses que cobram diariamente dos Vereadores do Poder Legislativo, a prestação de contas das ações realizadas por esse Executivo, em combate à pandemia da COVID-19._x000D_
 Assim, esta Comissão solicita de V.Exa., as seguintes informações: a) Qual o valor o Município de Piumhi já recebeu para combate; b) Qual o valor ainda está para receber; c) Para onde foi destinada esta verba; d) Como foi gasta a verba já recebida; e) encaminhar comprovantes de todos...</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2402/2020-07-21_oficio_no_099-veradora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2402/2020-07-21_oficio_no_099-veradora.pdf</t>
   </si>
   <si>
     <t>A Vereadora Shirley Elaine Gonçalves Faria, serve-se do presente expediente para sugerir e solicitar à V.Exa., que junto ao Comitê Gestor de enfrentamento à pandemia da COVID-19, estude a possibilidade de aderir a iniciativa da Secretária Municipal de Saúde de Doresópolis, na doação de KITS de medicamentos constituídos de ivermectina, azitromicina, hidroxicloroquina, sulfato de zinco, vitamina D e prednisolona, para tratamento precoce da COVID-19. Tendo em vista que essa é uma medida para diminuir o risco de complicações clínicas dos pacientes sintomáticos e importe medida para controle da doença.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2403/2020-07-23_oficio_no_100-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2403/2020-07-23_oficio_no_100-vereador.pdf</t>
   </si>
   <si>
     <t>O Vereador José Welinton da Silva, atendendo a solicitação dos servidores públicos, serve- se do presente expediente para solicitar à V.Exa., junto à Secretária Municipal de Saúde a disponibilização de testes da COVID-19 para os motoristas da saúde que estão viajando, e para os agentes de saúde que estão trabalhando no SUS, tendo em vista que estão tendo contato com os pacientes diariamente. Na oportunidade, encaminho cópia da lista com os nomes dos servidores solicitantes.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2405/2020-07-23_oficio_no_101-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2405/2020-07-23_oficio_no_101-comissao.pdf</t>
   </si>
   <si>
     <t>A Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, através de sua presidente Shirley Elaine Gonçalves Faria, serve-se do presente expediente para, nos termos constantes da ressalva prevista no inciso II, do art. 143, do Regimento Interno desta Casa, que dispensa a deliberação plenária para os casos em que o pedido for subscrito pelas Comissões Permanente/Temporárias, REQUERER de V.Exa. especial atenção ao pedido de informações abaixo, à saber: A presente solicitação de informações visa informar aos cidadãos piumhienses que cobram providências diariamente dos Vereadores do Poder Legislativo. Esta Vereadora recebeu uma “denúncia” que o Sr. Prefeito Municipal Adeberto José de Melo, realizou no período do mês de junho até o presente momento 18 novas contrações, entre elas alguns odontólogos.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2406/2020-07-30_oficio_no_102-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2406/2020-07-30_oficio_no_102-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. a Indicação n° 117/2017, em anexo, já apresentada e não atendida.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2419/2020-08-05_oficio_no_103-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2419/2020-08-05_oficio_no_103-vereador.pdf</t>
   </si>
   <si>
     <t>O Vereador José Segundo Faria, atendendo a solicitação dos servidores públicos, serve-se do presente expediente para solicitar à V.Exa, seja concedida uma gratificação a ser incorporada, de forma temporária, enquanto perdurar a pandemia do COVID-19, na remuneração dos profissionais da saúde que estão na linha de frente, especificamente motoristas e agentes de saúde que estão trabalhando no SUS, tendo em vista que estão tendo contato com os pacientes diariamente. É de nosso conhecimento que estão sendo encaminhadas verbas pelo Governo Federal para o combate ao novo coronavírus, as quais poderão ser destinadas a esta finalidade.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2420/2020-08-07_oficio_no_104-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2420/2020-08-07_oficio_no_104-vereador.pdf</t>
   </si>
   <si>
     <t>O Vereador José Segundo Faria, ao ver as mudanças realizadas pelo Departamento de Trânsito, serve-se do presente expediente para solicitar a Vossa Senhoria que seja alterado o trecho da Rua Santo Antônio precisamente da esquina da Rua Francisco Camarano, até a esquina da Rua Tenente de Freitas, para mão dupla, tendo em vista, a alteração do trecho da Rua Francisco Camarano à Rua Marechal Deodoro.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2421/2020-08-07_oficio_no_105-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2421/2020-08-07_oficio_no_105-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. a Indicação n° 131/2017, em anexo, já apresentada e não atendida.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2425/2020-08-10_oficio_no_106-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2425/2020-08-10_oficio_no_106-vereadora.pdf</t>
   </si>
   <si>
     <t>A Vereadora Shirley Elaine Gonçalves Faria, serve-se do presente para solicitar ao Chefe do Poder Executivo, que estude a possibilidade da flexibilização das academias e dos centros de ginasticas em nosso município. Em tempos de pandemia temos muito a fazer para minimizar as possibilidades de contágio da doença e seus fatores agravantes. E a atividade física é uma arma que pode auxiliar muito nesse processo. Os benefícios dos exercícios são inúmeros, inclusive quando se trata da questão imunológica. A atividade não só previne o contágio do novo coronavírus, mas deixa o organismo mais resistente e protegido contra outras doenças que podem ser fatores determinantes para potencializar ação do vírus. Fortalecendo o sistema imunológico, a resposta do organismo será mais eficiente contra casos de infecção e, é também com esse propósito, que a prática de atividades físicas pode atuar.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2426/2020-08-14_oficio_no_107-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2426/2020-08-14_oficio_no_107-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. a Indicação n° 133/2017, em anexo, já apresentada e não atendida.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2436/2020-08-18_oficio_no_108-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2436/2020-08-18_oficio_no_108-gabpres.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente para, com fulcro no art. 188 do Regimento Interno desta Casa Legislativa c/c os arts. 21, IX, § 1º e 28, XIII e XVIII da Lei Orgânica Municipal, requerer a convocação de V.S.a para apresentar-se na 28ª Sessão Ordinária a realizar-se às 19h30 do dia 24/08/2020 (segunda-feira), na sede da Câmara Municipal de Piumhi-MG na Sala das Sessões “Vereador José Soares de Oliveira Sobrinho”, a fim de prestar esclarecimentos acerca das alterações realizadas no trânsito, entre outros temas relacionados à mobilidade urbana. Na oportunidade, encaminho cópia do Requerimento n° 072/2020, aprovado por unanimidade por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2437/2020-08-18_oficio_no_109-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2437/2020-08-18_oficio_no_109-gabpres.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente para, com fulcro no art. 188 do Regimento Interno desta Casa Legislativa c/c os arts. 21, IX, § 1º e 28, XIII e XVIII da Lei Orgânica Municipal, requerer a convocação de V.S.a para apresentar-se na 28ª Sessão Ordinária a realizar-se às 19h30 do dia 24/08/2020 (segunda-feira), na sede da Câmara Municipal de Piumhi-MG na Sala das Sessões “Vereador José Soares de Oliveira Sobrinho”, a fim de prestar esclarecimentos acerca das alterações realizadas no trânsito, entre outros temas relacionados à mobilidade urbana. Na oportunidade, encaminho cópia do Requerimento n° 073/2020, aprovado por unanimidade por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2438/2020-08-19_oficio_no_110-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2438/2020-08-19_oficio_no_110-comissao.pdf</t>
   </si>
   <si>
     <t>Comissão Parlamentar de Inquérito, instituída pela Portaria nº 09/2020, neste ato representado por seu Presidente, para fins de apuração de possíveis irregularidades na construção da Ponte sobre o Ribeirão do Corte - Bairro Capoeiras - vem com base no artigo 74, II e V do Regimento Interno da Câmara Municipal, solicitar informações sobre a atual situação da obra, contendo informações sobre o percentual executado, para que possamos finalizar nossos trabalhos. Solicitamos que referidas informações sejam encaminhadas no prazo de 05 (cinco) dias úteis, considerando a aproximação do prazo final para que esta Comissão emita o relatório final.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2466/2020-03-13_oficio_no_111-2020-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2466/2020-03-13_oficio_no_111-2020-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho vimos através deste solicitar-lhe especial atenção ao assunto abaixo, à saber: Trata-se do Ofício nº 03/2020 expedido pela Secretaria Municipal de Piumhi, Sra. Maria Amélia Mourão Fernandes Nogueira, comunicando a suspensão do atendimento escolar no período de 18/03/2020 à 22/03/2020, em acatamento as orientações e determinações da Secretaria Estadual de Educação e de Saúde, relativamente a pandemia coronavírus (COVID-19)...</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2442/2020-08-21_oficio_no_112-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2442/2020-08-21_oficio_no_112-vereadora.pdf</t>
   </si>
   <si>
     <t>A Vereadora Shirley Elaine Gonçalves Faria, serve-se do presente para solicitar atenção ao assunto abaixo a saber: Esta Vereadora foi recentemente procurada por vários moradores, que apresentaram diversas necessidades da Rua Antônio Goulart Silva, localizada no Bairro Bela Vista. A rua não possui asfalto e com a falta de atenção da atual Administração a rua está com muitos buracos, muita terra, falta de iluminação adequada e um grave problema no período das chuvas...</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2443/2020-08-21_oficio_no_113-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2443/2020-08-21_oficio_no_113-comissao.pdf</t>
   </si>
   <si>
     <t>A Presidente da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, Sra. Shirley Elaine Gonçalves Faria, serve-se do presente para solicitar atenção ao assunto abaixo a saber: Conforme o Projeto de Lei n° 07/2019, aprovado nesta Casa Legislativa no ano de 2019, e sancionada por V. Exa. a Lei n° 2.393/2019 que “Autoriza o Município de Piumhi a celebrar o convênio com o Município de Capitólio e dá outras providências”, para construção em parceria, de uma ponte nas divisas dos Municípios na Comunidade do Socorro, esta Vereadora/ Presidente da Comissão de S.P.P.M.U.C, foi procurada por alguns proprietários de fazendas localizadas na comunidade que cobraram o término da construção da ponte e informaram que a parte do Município de Capitólio já está “pronta”, aguardando apenas a conclusão de nosso Município.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2444/2020-08-21_oficio_no_114-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2444/2020-08-21_oficio_no_114-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. a Indicação n° 119/2017, em anexo, atendida parcialmente, com a instalação da rotária, porém, no que tange a instalação dos semáforos, tal solicitação não foi atendida anteriormente.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2445/2020-08-21_oficio_no_115-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2445/2020-08-21_oficio_no_115-comissao.pdf</t>
   </si>
   <si>
     <t>A Presidente da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, Sra. Shirley Elaine Gonçalves Faria, serve-se do presente para solicitar atenção ao assunto abaixo a saber: Trata-se das retiradas das árvores que a Secretária de Meio Ambiente estará realizando na próxima semana na Praça Clarindo Barcelos, e tendo em vista, que as árvores são centenárias e fazem parte da história da nossa cidade, solicito as seguintes informações: a) Qual o objetivo do corte das árvores da praça Clarindo Barcelos; b) Solicito que seja informado através de laudos técnicos com respectivos pareceres a saúde das árvores e quais os riscos que elas transmitem à população;</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>CPI-ASIAIM - CPI - Apuração de supeitas de irregularidades em aquisção de imóvel pelo Município</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2457/2020-08-24_oficio_no_116-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2457/2020-08-24_oficio_no_116-comissao.pdf</t>
   </si>
   <si>
     <t>A Comissão Parlamentar de Inquérito, instituída pela Portaria nº 30/2020, neste ato representado por seu Presidente, para fins de apuração de possíveis irregularidades na aquisição de um terreno rural, situado na Fazenda Córrego da Porteira, antigo lixão do Município (área de 5,8 hectares, avaliado em_x000D_
 R$100.000,00) com base no artigo 74, II e V do Regimento Interno da Câmara Municipal, requisitar cópia da documentação relativa à referida Desapropriação, sendo: Decreto de Desapropriação, Portaria que nomeou a Comissão de Avaliação, Laudo de Avaliação, Escritura Pública de Desapropriação, Empenho e comprovante de pagamento e, demais documentos referentes à referida desapropriação. Tais informações tornam-se necessárias para compor o processo administrativo de forma a otimizar as decisões da Comissão. Solicitamos que referida documentação seja encaminhada no prazo máximo de 10 (dez) dias úteis.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2458/2020-08-26_oficio_no_117-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2458/2020-08-26_oficio_no_117-comissao.pdf</t>
   </si>
   <si>
     <t>A Presidente da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, Sra. Shirley Elaine Gonçalves Faria, serve-se do presente para solicitar atenção ao assunto abaixo a saber: Trata-se do descaso da Casa de Apoio de Belo Horizonte. Esta Presidente foi recentemente procurada por alguns pacientes que informaram que a casa está fechada desde o dia 19 de março, e fora informado a eles que não se tem previsão de reabertura. Sabemos que a quantidade de pacientes diminuiu, mas, a média diária está sendo de 06 a 10 pacientes, entre crianças, deficientes e idosos. Foi relatado que o motorista deixa seus pacientes nas clínicas/hospitais por volta das 06:00 horas e só retorna para buscá-los no final do dia, e com isso os pacientes ficam ao relento, no sol ou chuva, pois não tem lugar onde se abrigar após ou antes das consultas, quando estas são no período da tarde.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2459/2020-08-26_oficio_no_118-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2459/2020-08-26_oficio_no_118-comissao.pdf</t>
   </si>
   <si>
     <t>A Presidente da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, Sra. Shirley Elaine Gonçalves Faria, serve-se do presente para solicitar atenção ao assunto abaixo a saber: Trata-se do relógio de ponto que foi instalado no Hangar. Foi informado a esta Presidente que os motoristas que viajam pela Secretária Municipal de Saúde, prestando o serviço transporte fora domicílio (TFD) ultrapassam as 75 horas extras que podem ser pagas por Lei, chegando em alguns casos em até 150 horas extras. Diante disso, solicito que seja informado se existe o banco de horas para os motoristas e caso não haja como e feito pelas horas trabalhadas e não pagas.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2460/2020-08-26_oficio_no_119-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2460/2020-08-26_oficio_no_119-vereador.pdf</t>
   </si>
   <si>
     <t>Este Vereador foi recentemente procurado por moradores dos Bairros Santa Clara e Santa Clara II, os quais informaram que não estão recebendo suas correspondências, encomendas nos referidos bairros acima supracitados, e alegaram que muitos não tem condições de ir à Agência dos Correios para efetuar a retirada. Diante dessa situação, solicito a V. S.a que estude a possibilidade de incluir os referidos Bairros nos quadros de entrega da agência.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2461/2020-08-28_oficio_no_120-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2461/2020-08-28_oficio_no_120-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento interno, reiterar a V. Exa. as Indicações n°s 16/2017 e 23/2017, em anexo, apresentadas e não tendidas.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2471/2020-08-31_of_121gapres_-_doc_pl_no_039_-_mun_ee_jose_vivente.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2471/2020-08-31_of_121gapres_-_doc_pl_no_039_-_mun_ee_jose_vivente.pdf</t>
   </si>
   <si>
     <t>O Processo de Tramitação do Projeto de Lei n° 039/2020 que “Autoriza o Município de Piumhi/MG celebrar convênio com a Secretaria de Estado de Educação de Minas Gerais visando a Municipalização da Escola Estadual Professor José Vicente”, de vossa autoria, recebeu pareceres técnicos das Assessorias Contábil e Jurídica com a ressalva da necessidade de complementação com a apresentação da “minuta do Convênio a ser firmado”, o “impacto orçamentário-financeiro” e a “declaração de compatibilidade com as peças orçamentárias vigentes (PPA e LDO)”.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2468/2020-09-04_oficio_no_122-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2468/2020-09-04_oficio_no_122-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. a Indicação n° 029/2017 que foi atendida parcialmente, pois a Rua João Pedro Goulart, até a presente conjuntura, não foi realizada a estruturação de suas calçadas, nas áreas que não apresentam construções de imóveis, bem como a sua arborização.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2469/2020-09-08_oficio_no_123-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2469/2020-09-08_oficio_no_123-comissao.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para reiterar a V.S.a o Ofício n° 089/2020 (doc. anexo), de autoria da Presidente da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania para que no prazo improrrogável de 10 (dez) dias sejam prestadas e encaminhadas referidas informações, sob pena de imediatas providências previstas no Art. 188 do Regimento Interno c/c inciso IX, §§ 1° e 2° do Art. 21 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2482/2020-09-08_oficio_no_124-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2482/2020-09-08_oficio_no_124-gabpres.pdf</t>
   </si>
   <si>
     <t>O Processo de Tramitação do Projeto de Lei n° 042/2020 que “Autoriza o Poder Executivo a remanejar parcialmente o valor que é objeto de Emenda Impositiva n° 02 inserida na Lei n° 2.453/2019, que Estima a receita e fixa a despesa do Município para o exercício de 2020”, de vossa autoria, recebeu Parecer Contábil no sentido da necessidade de alteração do art. 2º do projeto. Assim, solicita o encaminhamento de Mensagem Aditiva alterando a rubrica orçamentária prevista no art. 2º do projeto, nos termos do Parecer, cuja via segue em anexo.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2483/2020-09-08_oficio_no_125-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2483/2020-09-08_oficio_no_125-vereador.pdf</t>
   </si>
   <si>
     <t>O Vereador José Segundo Faria, abaixo assinado, vêm através deste Ofício solicitar ao supervisor de operações da agência dos Correios de Piumhi, que seja incluído os Bairros Estrela Branca, Novo Horizonte e Novo Horizonte II, nos quadros de entregas da referida agência, tendo em vista que os moradores informaram que não estão recebendo suas correspondências, encomendas nos referidos bairros acima supracitados, e alegaram que muitos não tem condições de ir à Agência dos Correios para efetuar a retirada. Sabemos que nosso Município tem se expandido bastante, e na oportunidade, solicito que seja estudada juntamente com Departamento Competente a possibilidade da contração de novos servidores para auxiliar nas entregar_x000D_
 Sendo só para o momento, renovamos protestos de estima e consideração.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2484/2020-09-09_oficio_no_126-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2484/2020-09-09_oficio_no_126-vereadora.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente paras solicitar ao Chefe do Poder Executivo, que juntamente com o Departamento Competente sejam instalados postes de iluminação pública na ponte localizada na Rua do Carvalho, tendo em vista que o referido local no período noturno encontra-se muito escuro, dando oportunidade para coisas ilícitas. Vale ressaltar que a Rua do Carvalho dá acesso à Rodoviária Municipal e a entrada e saída do nosso Município. Diante de tal situação, solicito que seja atendida a solicitação dos moradores que residem próximo ao local.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2485/2020-09-09_oficio_no_127-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2485/2020-09-09_oficio_no_127-vereadora.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para reiterar a V. Exa. o Ofício n° 088/2020 (doc. anexo), de autoria da Presidente da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania para que no prazo improrrogável de 10 (dez) dias sejam prestadas e encaminhadas referidas informações.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2486/2020-09-09_oficio_no_128-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2486/2020-09-09_oficio_no_128-comissao.pdf</t>
   </si>
   <si>
     <t>A Comissão Parlamentar de Inquérito, instituída pela Portaria nº 31/2020, neste ato representado por seu Presidente, para fins de apuração de suspeitas de irregularidades na desapropriação de uma área constituída de “1.000,00m2” de campos, situado na Fazenda Taboão, com a finalidade de construção e abrigo do reservatório de armazenamento e distribuição de água pelo SAAE-Piumhi, com base no artigo 74, II e V do Regimento Interno da Câmara Municipal, requisitar cópia da documentação relativa à referida Desapropriação, sendo: Decreto de Desapropriação, Portaria que nomeou a Comissão de Avaliação, Laudo de Avaliação, Escritura Pública de Desapropriação, Empenho e comprovante de pagamento e, demais documentos referentes à referida desapropriação.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2487/2020-09-10_oficio_no_129-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2487/2020-09-10_oficio_no_129-comissao.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, no uso de suas atribuições regimentais, vêm através deste solicitar informações a respeito da fase em que se encontram os procedimentos relativos às Permutas dos lotes nas áreas de APP e áreas de risco no âmbito do Município de Piumhi._x000D_
 O pedido se justifica em razão das solicitações em que este Vereador vem recebendo, onde os munícipes ressaltaram que estão pagando IPTU e não podem construir. Sendo só para o momento, segue em anexo cópia do abaixo-assinado, aguardando manifestação no prazo legal (art. 23 da Lei Orgânica Municipal).</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2488/2020-09-11_oficio_no_130_-_vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2488/2020-09-11_oficio_no_130_-_vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. as Indicações n° 028/2017 e 214/2017 apresentadas e não atendidas.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2499/2020-09-15_oficio_no_131-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2499/2020-09-15_oficio_no_131-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente paras solicitar ao Chefe do Poder Executivo, que juntamente com o Departamento de Obras e Infraestrutura e o Departamento de Meio Ambiente seja realizada revitalização na Praça Florípedes Leonel da Cunha (praça localizada defronte ao Cemitério da Saudade). A referida praça, encontra-se precarizada em sua estrutura física, necessitando que seja efetuada uma arborização adequada do ambiente, pintura dos bancos, revitalização da placa nominal, a instalação de luminárias, para a sua efetiva iluminação no período noturno, bem como uma limpeza efetuada em maior constância pelo serviço de limpeza pública municipal. Diante de tal situação, solicito que seja atendida a solicitação dos moradores que residem próximo ao local, tendo em vista a aproximação do dia dos finados (02 de novembro).</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2500/2020-09-17_oficio_no_132-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2500/2020-09-17_oficio_no_132-comissao.pdf</t>
   </si>
   <si>
     <t>O Presidente da Comissão de Legislação, Justiça e Redação, José Segundo Faria, no uso de suas atribuições regimentais, vêm através deste solicitar informações relativos aos procedimentos da Lei n° 14.017, de 29 de junho de 2020, carinhosamente denominada Lei Aldir Blanc, foi criada com o intuito de promover ações para garantir uma renda emergencial para trabalhadores da Cultura e manutenção dos espaços culturais brasileiros durante o período de pandemia do Covid-19, Sabemos que era necessário preencher um questionário virtual, na plataforma Mais gerais, no qual a iniciativa era detalhada, enviar documentos e, também pela internet, comprovantes e contas capazes de atestar a atual situação financeira das empresas ou iniciativa candidata. Essas informações serviram para criação dos critérios de pontuação. Mais pontos acumulados representavam a necessidade de se destinar um volume maior de recurso ao Município pleiteante. Diante dessas informações, solicito que seja informada a fase...</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2503/oficio_no_133-2020-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2503/oficio_no_133-2020-gabpres.pdf</t>
   </si>
   <si>
     <t>Em cordial visita, sirvo-me do presente para solicitar de V. Exa especial atenção e providências relativas ao assunto abaixo: Tendo em vista a ocorrência de requerimento protocolizado nesta Casa Legislativa por parte do pré- candidato ao pleito eleitoral/2020 relativo à certidão do período de mandato para fins de registro de candidatura e; considerando a insuficiência de documentos no âmbito da Câmara Municipal em razão da atipicidade do mandato eletivo 2013/2016, solicitamos de Exa o envio da documentação abaixo especificada, a fim de complementar e subsidiara elaboração da certidão requerida pelo pré-candidato, em tempo hábil, para que não haja prejuízo de seu registro junto à Justiça Eleitoral: DOCUMENTO: Certidão expedida pelo Departamento de Recursos Humanos atestando o período que o Sr. José Cirineu Silva ocupou o cargo de Prefeito Municipal no mandato 2013/2016._x000D_
 Salientamos a necessidade de que a referida certidão seja encaminhada até o dia 22/09/2020 (terça-feira), uma vez...</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2501/2020-09-18_oficio_no134-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2501/2020-09-18_oficio_no134-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. a Indicação n° 001/2020 apresentada e não atendida.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2502/2020-09-18_oficio_no135-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2502/2020-09-18_oficio_no135-vereadora.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, solicitar a V. Exa. que notifique o proprietário do loteamento que está sendo construído entre a Rua Oito, Rua Beraldo Soares de Oliveira, Deusmiro Teodoro de Oliveira e Professora Leonina, para que sejam tomadas providências quanto ao asfaltamento das referidas ruas acima supracitadas, tendo em vista que os moradores próximo ao local estão sendo prejudicados devida a quantidade de poeira e os transtornos gerados.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2521/2020-09-24_of_136ver_ao_exec_covid-19_horario_bares.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2521/2020-09-24_of_136ver_ao_exec_covid-19_horario_bares.pdf</t>
   </si>
   <si>
     <t>O Vereador José Segundo Faria, serve-se do presente expediente para solicitar-lhe especial no sentido de estudar em conjunto com o Comitê Gestor dos assuntos relacionados à Pandemia Coronavírus COVID-19, a possibilidade de flexibilização dos horários de funcionamento dos bares e restaurantes do nosso Município. Felizmente de acordo com os dados divulgados pela Secretaria de Saúde, nosso município não possui números significantes de casos positivos diariamente e lotação das unidades e leitos de saúde.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2522/2020-09-24_of_137ver_segundo_ao_exec_correios.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2522/2020-09-24_of_137ver_segundo_ao_exec_correios.pdf</t>
   </si>
   <si>
     <t>Recentemente foi encaminhado o Ofício n° 119/2020, da lavra deste vereador abaixo assinado, o qual solicitava ao Sr. Thiago Júnio da Silva, responsável pelo Setor de Distribuição de mercadorias da Agência dos Correios de Piumhi a inclusão dos Bairros Santa Clara e Santa Clara II, nos quadros de entrega da agência. Através do Ofício n° 17279801/2020, de autoria do Gerente Regional de Coleta e Distribuição foram apresentadas alguns critérios para implantação deste serviço aos referidos bairros. Na oportunidade, encaminho cópia dos ofícios, em anexo, e solicito a V. Exa. que sejam tomadas as providências para que os bairros sejam contemplados com a distribuição domiciliária.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2523/2020-09-25_of_138ver_gleisson_reit_ind_172-2017.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2523/2020-09-25_of_138ver_gleisson_reit_ind_172-2017.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. a Indicação n° 172/2017 apresentada e não atendida.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2598/2020-10-19_of_139-ver_reitera_a_ind_082-2017_cobertura_unid_basica_saude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2598/2020-10-19_of_139-ver_reitera_a_ind_082-2017_cobertura_unid_basica_saude.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. a Indicação n° 082/2017 apresentada e não atendida.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2610/2020-10-23_oficio_no_140-2020-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2610/2020-10-23_oficio_no_140-2020-vereadora.pdf</t>
   </si>
   <si>
     <t>A Vereadora Shirley Elaine Gonçalves Faria, atenciosamente às necessidades do Município de Piumhi, vem através deste Ofício solicitar atenção especial ao assunto abaixo a saber: Trata-se do descaso total da atual Administração com o Bairro Nova Piumhi. A Vereadora subscrita esteve nas intermediações das Ruas João Peres, Geni Arantes, Pernambuco, Higino Vidal e Getúlio Bueno e se deparou com diversas precariedades locais._x000D_
 Foi relatado por uma família da Rua João Peres que neste mandato não se vê garis trabalhando na região, sendo os próprios moradores que tem que limpar as ruas para amenizar a situação. Como podemos ver as fotos, em anexo (DVD), não possui passeio em diversos lotes, o mato alto e quantidade de entulho estão tomando conta das ruas, deixando os bueiros entupidos e muita sujeira...</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2611/2020-10-23_oficio_no_141-2020-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2611/2020-10-23_oficio_no_141-2020-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. a Indicação n° 116/2017 apresentada e não atendida.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2625/2020-10-29_oficio_no_142-2020-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2625/2020-10-29_oficio_no_142-2020-vereadora.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo subscrita foi recentemente procurada por alguns feirantes que solicitaram apoio para que junto à V. Exa. seja flexibilizado o funcionamento da feira livre. Sabemos dos avanços positivos do nosso município com relação a reabertura e flexibilização diante da pandemia que estamos vivendo, mas, os feirantes estão passando por inúmeras dificuldades devido à falta de movimento que gerava o comércio de seus produtos._x000D_
 Foi relatado por eles que as feiras nos municípios vizinhos estão sendo realizadas normalmente e muitos estão tendo que sair de Piumhi para trabalhar em outra cidade. Como todos sabemos, os bares, restaurantes, supermercados e praças estão sempre cheios, com grande movimentação, o que não justifica então, as proibições com relação aos feirantes.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2626/2020-10-29_oficio_no_143-2020-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2626/2020-10-29_oficio_no_143-2020-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. a Indicação n° 124/2017 apresentada e não atendida.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2684/2020-11-13_of_144_ver_jose_segundo_estrada_do_jacu.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2684/2020-11-13_of_144_ver_jose_segundo_estrada_do_jacu.pdf</t>
   </si>
   <si>
     <t>O Vereador José Segundo Faria, foi procurado por diversos moradores e proprietários de terrenos os quais encaminharam vídeos, em anexo, mostrando a situação da estrada do Jacu. Como podemos ver a estrada está em estado de abandono, se tornando um “lixão a céu aberto”. Diante de tal situação, solicito que seja realizada a limpeza da estrada, instaladas placas de proibido jogar lixo e se possível a instalação de uma caçamba para destinação de lixo.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2641/2020-11-06_oficio_no_145-2020-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2641/2020-11-06_oficio_no_145-2020-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. a Indicação n° 124/2018 apresentada e não atendida.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2685/2020-11-11_oficio_no_146-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2685/2020-11-11_oficio_no_146-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, com fulcro no art. 136 do Regimento Interno, reiterar a V. Exa. a Indicação n° 131/2018 apresentada e não atendida.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2689/2020-11-20_oficio_no_147-2020-gabpres.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2689/2020-11-20_oficio_no_147-2020-gabpres.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Piumhi, através de seu Presidente, Antônio Astésio Tavares, INTIMA Vossa Excelência para, querendo, manifestar-se acerca da matéria constante do Parecer Prévio - TCEMG, em anexo.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2740/2020-11-24_of_148-gapres_ptc_sessao_instalacao_19a_legislatura.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2740/2020-11-24_of_148-gapres_ptc_sessao_instalacao_19a_legislatura.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar de V. Sa o empréstimo do Salão Nobre do Piumhi Tênis Clube - Sede Social, localizado na Praça Dr. Avelino de Queiroz, n° 153-Centro, para realização de Sessão Solene do Poder Legislativo de Piumhi, que será realizada no dia 10 de janeiro de 2021 (sexta-feira) às 19 horas, para instalação da 19a Legislatura da Câmara Municipal de Piumhi, posse dos Vereadores eleitos, eleição da Mesa Diretora e posse do Prefeito e Vice-Prefeito eleitos para o mandato: 2021/2024.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Encaminho, em anexo, uma Denúncia/Reclamação protocolizada em envelope lacrado aos cuidados da Vereadora-1ª Secretária da Câmara Municipal de Piumhi, a qual após proceder a leitura do conteúdo durante sessão plenária, solicitou o envio da referida denúncia à Secretária Municipal de Saúde e que fossem prestadas as devidas informações e tomadas as medidas cabíveis.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2703/2020-11-25_oficio_no_150_ver.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2703/2020-11-25_oficio_no_150_ver.pdf</t>
   </si>
   <si>
     <t>Cumprimentando o cordialmente, sirvo me do presente expediente para, solicitar lhe informações acerca da Praça Belizário Guimarães , localizada no Bairro Pérola Negra. a) Em que fase se encontra o processo de construção da referida praça; b) Qual a previsão de entrega;</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2742/2020-11-26_of_151-vereador_jose_ant_camargo_j_ao_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2742/2020-11-26_of_151-vereador_jose_ant_camargo_j_ao_saae.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, solicitar-lhe atenção quanto aos Bairros Bela Vista e Pérola Negra, tendo em vista que os moradores dos referidos bairros estão sofrendo com falta de água constante, o que tem gerado desconforto à população._x000D_
 Diante de tal situação, solicito a V. Sa. que através do Departamento Competente, sejam tomadas as devidas providências para que seja resolvida a situação.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2743/2020-11-25_of_152-vereador_ao_dep_fed_emidinho_madeira_-_apae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2743/2020-11-25_of_152-vereador_ao_dep_fed_emidinho_madeira_-_apae.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para solicitar-lhe apoio no sentido de contemplar a Associação de Pais e amigos dos Excepcionais de Piumhi APAE, com um micro-ônibus adaptado com elevador para cadeiras de rodas para uso diário dos usuários com deficiência intelectivas e múltiplas.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2772/2020-11-30_oficio_no_153-2020-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2772/2020-11-30_oficio_no_153-2020-vereador.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente expediente para, solicitar-lhe informações acerca do Processo Licitatório n° 15/2020, chamada pública n° 02/2020, ocorrido 17/06/2020 com o objeto: Seleção de empresa do ramo da construção civil, interessada na produção de empreendimentos habitacionais de interesse social, no âmbito do Programa Minha Casa Minha Vida (PMCMV). Diante destas informações, solicito que seja informada em que fase se encontra o referido processo.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2773/2020-12-02_of_sol_155-2020-comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2773/2020-12-02_of_sol_155-2020-comissao.pdf</t>
   </si>
   <si>
     <t>A Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, através de seus membros, servem do presente expediente para encaminhar a solicitação recebida através da Ouvidoria da Câmara Municipal de Piumhi, no dia 25 de maio de 2020, para providências desta Administração.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2776/2020-12-02_oficio_no_156_gabpresass.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2776/2020-12-02_oficio_no_156_gabpresass.pdf</t>
   </si>
   <si>
     <t>Solicito, a esta Autarquia, representada por Vossa Senhoria, que sejam fornecidos galões de água gelada, com os respectivos suportes e mesa, para a Sessão Solene de instalação da 19ª Legislatura da Câmara Municipal de Piumhi, posse dos Vereadores eleitos, eleição da Mesa Diretora e posse do Prefeito e Vice-Prefeito eleitos para o mandato: 2021/2024, que será realizada no dia 1° de janeiro de 2021, a partir das 18 horas, no Salão Nobre do Piumhi Tênis Clube - Sede Social.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2774/2020-12-04_oficio_no_157-2020-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2774/2020-12-04_oficio_no_157-2020-vereadora.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo subscrita foi procurada novamente pelo proprietário do bar localizado na Rua Geni Arantes, próximo a residência de número 412, o qual solicita ao Departamento de Meio Ambiente para que sejam podadas as árvores da referida rua, tendo em vista, que em um outra ocasião devida ao tamanho dos galhos gerou curto com faíscas o que por pouco gerou um incêndio em seu bar.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2775/2020-12-04_oficio_no_158-2020-vereadora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2775/2020-12-04_oficio_no_158-2020-vereadora.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo subscrita foi procurada pela Sra. Nayara Kally Lemos lameirão, a qual informou que no dia 29 de setembro de 2020 realizou solicitação de instalação da caixa protetora do hidrômetro em sua residência. Em 20 de outubro de 2020 foi realizada a vistoria, a qual foi aprovada e até o presente momento não foi gerada água para o local. Na oportunidade, encaminho cópia da documentação da requerente para que sejam tomadas as devidas providências, atendendo assim a reivindicação da Sra. Nayara.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2762/2020-12-11_of_159-comissao__ref_solicitacao__covid-19.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2762/2020-12-11_of_159-comissao__ref_solicitacao__covid-19.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo subscrita foi procurada pelo Sr. Arnaldo Alves, o qual informou que seu filho estava afastado de suas atividades há 10 (dez) dias, diagnosticado com COVID-19, Ao procurar a Secretária de Saúde para realizar o teste, foi informado que só poderia ser feito a partir do dia 09/12 devido ao “protocolo”. Indignado o pai relatou que pelo PSF não foi feito nada, somente orientados a ficar em casa do dia 04 ao dia 09 devido ao ponto facultativo e o feriado. Diante dessas informações solicito que seiam encaminhadas as devidas informações: a) Qual é o protocolo de atendimento aos pacientes; b) Quais as funções do Centro de COVID; c) Existe servidores em aviso nos finais de semanas e feriados;</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2787/2020-12-11_oficio_no_160-2020-vereador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2787/2020-12-11_oficio_no_160-2020-vereador.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo subscrito, foi recentemente procurado pelos moradores da Rua Cezário Leopoldo, e fazendo uma visita ao local se deparou com a situação do final da referida rua. Como podemos ver as fotos, em anexo, a data prevista para o término da obra cuja objeto é a Pavimentação asfáltica em CBUQ nas Ruas Salviano Damasceno, Roseinei Maria Faria, Homero Arantes e Benedito Ferreira, seria dia 27 de novembro de 2020 e até o presente momento não foi iniciada...</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>PAR-C</t>
   </si>
   <si>
     <t>Parecer - Comissão(ões)</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1567/2020-01-24_parecer_no_cm-001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1567/2020-01-24_parecer_no_cm-001.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação referente a “Impugnação relativa ao Processo Seletivo Simplificado - Edital 08/2019”.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3029/parecer_conclusivo_no_02-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3029/parecer_conclusivo_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei Complementar n° 04/2019 que “Dispõe sobre a organização administrativa do Serviço Autónomo de Água e Esgoto de Piumhi - Minas Gerais, sua reestruturação e a competência de seus órgãos e sobre a reestruturação do Plano de Carreiras, de Cargos e Vencimentos dos Servidores da Autarquia e dá outras providências”, bem como Mensagem Aditiva ao referido projeto e Emenda Geral n° CM - 14/2019 (Emenda Modificativa e Supressiva n° 01/2019 ao Projeto de Lei Complementar n° 04/2019)”.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1631/2020-02-12_parecer_no_cm_003.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1631/2020-02-12_parecer_no_cm_003.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 001/2020 que “Dispõe Sobre o Fundo Municipal de Turismo de Piumhi - FUNTUR e dá outras providências” .</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1643/2020-02-13_parecer_no_cm_004.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1643/2020-02-13_parecer_no_cm_004.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 002/2020 que “Dispõe sobre a Política Municipal de Turismo do Município de Piumhi, define as atribuições da Administração Pública Municipal no planejamento, desenvolvimento e estímulo ao setor turístico, e dá outras providências”.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1627/2020-02-12_parecer_no_cm_005.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1627/2020-02-12_parecer_no_cm_005.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 003/2020 que “Dispõe sobre a revisão geral anual do vencimento dos servidores públicos, ativos, inativos, e pensionistas da Administração Direta e Indireta Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1656/2020-02-12_parecer_no_cm_006.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1656/2020-02-12_parecer_no_cm_006.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 004/2020 que “Dispõe sobre a revisão geral e anual do vencimento dos servidores da Câmara Municipal de Piumhi-MG para o exercício de 2020 e dá outras providências”.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1661/2020-02-12_parecer_no_cm_007.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1661/2020-02-12_parecer_no_cm_007.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 005/2020 que “Dispõe sobre a gratificação do Conselheiro Tutelar, nos termos da Lei Municipal n° 2.390/2019 e dá outras providências”.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3098/2020-03-12_parecer_no_008.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3098/2020-03-12_parecer_no_008.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei Complementar n° 002/2020 que “Dispõe sobre alteração da Lei Complementar n° 67 de 25 de setembro de 2.019, parcelamento, uso e ocupação do solo e dá outras providências”.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1866/parecer_no_009-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1866/parecer_no_009-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Finanças e Orçamento, referente ao Projeto de Lei Complementar n° 001/2020 que “Dispõe sobre alteração da Lei Complementar n° 52/2018, que Institui o Plano de Carreiras, Cargos, e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/2020-04-15_parecer_no_cm-010_-_cfo_prest_contas_2016.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/2020-04-15_parecer_no_cm-010_-_cfo_prest_contas_2016.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas do Executivo Municipal relativo ao exercício de 2016.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1947/2020-04-16_parecer_no_cm-011.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1947/2020-04-16_parecer_no_cm-011.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 007/2020 que “Autoriza o Poder Executivo a firmar convênio com o Sindicato Rural de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2299/2020-03-21_par_clrj_012_pl_006_boina.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2299/2020-03-21_par_clrj_012_pl_006_boina.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, referente ao Projeto de Lei n° 006/2020 que “Altera o art. 1° da Lei Municipal n° 2.417/2019 que institui no âmbito da Câmara Municipal-MG o ‘Prêmio Boina de Ouro - Policial Nota 10' e dá outras providências”.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2347/2020-04-16_parecer_no_cm-013.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2347/2020-04-16_parecer_no_cm-013.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, referente ao Projeto de Decreto Legislativo n° 001/2020 que “Dispõe sobre a outorga da homenagem ‘Brilhantes Mulheres’ e dá outras providências”.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1948/2020-04-16_parecer_no_cm-_014.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1948/2020-04-16_parecer_no_cm-_014.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, referente ao Projeto de Lei n° 009/2020 que “Revoga a Lei Municipal n. 1.989/2011, que institui o programa de doação de cesta básica no âmbito do Poder Legislativo e dá outras providências”.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1958/2020-04-29_parecer_no_cm-015.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1958/2020-04-29_parecer_no_cm-015.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Finanças e Orçamento referente ao Veto Integral à Proposição de Lei n° 006/Projeto de Lei n° 008/2020 que “Restabelece a vigência da Lei n. 2.217, de 30 de novembro de 2015, revogado pela Lei n. 2.333, de 28 de maio de 2018 e dá outras providências”.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3169/2020-05-21_par_016_pdl001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3169/2020-05-21_par_016_pdl001.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, e da Comissão de Serviços, Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Decreto Legislativo n° 001/2020 que “Dispõe sobre a outorga da Homenagem “Brilhantes Mulheres” e dá outras providências”.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2304/parecer_cm_017.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2304/parecer_cm_017.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamentos e a Comissão de Serviços, Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 006/2020 que “Altera o art. 1º da Lei Municipal n° 2.417/2019 que instituiu no âmbito da Câmara Municipal de Piumhi-MG o “Prêmio Boina de Ouro” - Policial Nota 10, e dá outras providências.”</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2300/2020-06-09_parecer_no_018-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2300/2020-06-09_parecer_no_018-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei n° 027/2020 que “Dispõe sobre o_x000D_
 pagamento do 13° salário aos Agentes Políticos do Município de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2301/2020-05-09_parecer_cm_019.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2301/2020-05-09_parecer_cm_019.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei n° 028/2020 que “Dispõe sobre a_x000D_
 antecipação de 50% (cinquenta por cento) do 13° salário aos servidores públicos, ativos, inativos, pensionistas da Administração Direta Municipal e_x000D_
 do Serviço Autônomo de Água e Esgoto e dá outras providências”.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2302/2020-05-09_parecer_no_cm-020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2302/2020-05-09_parecer_no_cm-020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei n° 029/2020 que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores da Câmara Municipal de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2305/2020-06-10_parecer_no_cm-022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2305/2020-06-10_parecer_no_cm-022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 015/2020 que “Dá nome de Palestina Terra de Oliveira à Rua 01 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2306/2020-06-10_parecer_no_cm-023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2306/2020-06-10_parecer_no_cm-023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 016/2020 que “Dá nome de Joaquim Sebastião de Souza à Rua 02 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2307/2020-06-10_parecer_no_cm-024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2307/2020-06-10_parecer_no_cm-024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 017/2020 que “Dá nome de Dra. Sayonara Gonçalves Santos à Rua 03 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2308/parecer_comissoes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2308/parecer_comissoes.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 018/2020 que “Dá nome de João Júlio de Oliveira à Rua 04 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi- MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2309/parecer_comissoes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2309/parecer_comissoes.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 019/2020 que “Dá nome de Joaquim Augusto de Melo Filho à Rua 05 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2310/parecer_comissoes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2310/parecer_comissoes.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 020/2020 que “Dá nome de Nely Silva de Oliveira à Rua 06 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi- MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2311/2020-06-10_parecer_no_cm-028.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2311/2020-06-10_parecer_no_cm-028.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 021/2020 que “Dá nome de Vicente Soares Resende à Rua 07 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi- MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2312/parecer_29.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2312/parecer_29.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 022/2020 que “Dá nome de José Faria Filho à Rua 08 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2313/2020-06-10_parecer_no__cm-030.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2313/2020-06-10_parecer_no__cm-030.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 023/2020 que “Dá nome de Mário Lúcio da Silva à Rua 09 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi- MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2315/2020-06-10_parecer_no_cm-031.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2315/2020-06-10_parecer_no_cm-031.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 024/2020 que “Dá nome de Izabel Cassini Praça à Rua 10 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2316/2020-06-10_parecer_no_cm-032.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2316/2020-06-10_parecer_no_cm-032.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 025/2020 que “Dá nome de Dorcila Maria de Jesus à Rua A do Loteamento Capoeira, Bairro Capoeira, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2317/2020-06-10_parecer_no_033.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2317/2020-06-10_parecer_no_033.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei n° 13/2020 que “Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2318/2020-06-19_parecer_no_cm-034....pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2318/2020-06-19_parecer_no_cm-034....pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 031/2020 que “Dá nome de José Lourenço de Oliveira (Zé Toco) ao Parque Ecológico da Mina no Bairro Nova Esperança, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2319/parecer_35-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2319/parecer_35-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 032/2020 que “Dá nome de Luzia Ana de Oliveira (Dona Luzia) à Praça a ser construída no Bairro Capoeiras, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2320/2020-06-24_parecer_no_cm-036.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2320/2020-06-24_parecer_no_cm-036.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Substitutivo ao Projeto de Lei n° 014/2020 que “Dispõe sobre a obrigatoriedade do uso de máscaras de proteção facial, durante o período de vigência da calamidade pública de que trata o Decreto Legislativo n° 6, de 2020, do Senado Federal, e dá outras providências”.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2260/2020-07-7_parecer_no_cm-037.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2260/2020-07-7_parecer_no_cm-037.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e da Comissão de Finanças e Orçamento referente ao Projeto de Lei n° 030/2020 que “Dispõe sobre a incineração de documentos do arquivo geral da Câmara Municipal de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2261/parecer_no_38-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2261/parecer_no_38-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania referente ao Projeto de Lei n° 033/2020 que “Declara como utilidade pública a Associação das Mulheres de Peito e dá outras providências”.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2262/parecer_no_39-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2262/parecer_no_39-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 034/2020 que “Dá nome de Agostinha Arantes de Oliveira à Rua B do Bairro Nova Piumhi, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2528/parecer_no_40-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2528/parecer_no_40-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 036/2020/Mensagem Aditiva que “Dispõe sobre a desafetação e permuta de bem público e dá outras providências”.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2462/parecer_no_41-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2462/parecer_no_41-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 037/2020 que “Autoriza a realização da Conferência de Educação e avaliações do Plano Municipal de Educação descritas na Lei Municipal n° 2.203/2015 no ano de 2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2530/parecer_no_42-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2530/parecer_no_42-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania referente ao Projeto de Lei n° 038/2020 que “Dá nome de Almira Cândida Martins à Rua K do Loteamento Jardim Betei, Bairro Novo Tempo, no Município de Piumhi- MG e dá outras providências”.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2532/parecer_no_43-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2532/parecer_no_43-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania referente ao Projeto de Lei n° 040/2020 que “Altera a denominação do Palácio 20 de julho (sede da municipalidade), para ‘Palácio 20 de julho Prefeito José Goulart’ no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2784/2020-09-09_parecer_no_044.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2784/2020-09-09_parecer_no_044.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n“ 041/2020 que "Dá nome de Benigna Augusta de Jesus à Ponte localizada na Rua João Pinheiro sobre o Ribeirão do Corte, no Município de Piumhi-MG, e dá outras providências".</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2704/2020-09-08_parecer_no_045.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2704/2020-09-08_parecer_no_045.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 043/2020 que “Dá nome de Otacílio Gonçalves Tomé (Tatá Tomé) à Praça entre as Ruas Jair Ferreira Leite, Ari Almada e Theotil Garcia Ribeiro, localizada no Bairro Totonha Tomé, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2519/2020-09-24_par_cljr_cfo_pr_004_incineracao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2519/2020-09-24_par_cljr_cfo_pr_004_incineracao.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e da Comissão de Finanças e Orçamento, referente ao Projeto de Resolução n° 004/2020 que "Dispõe sobre a aprovação da relação de documentos inservíveis a que se refere a Lei Municipal n° 2.484/2020, classificados e apresentados pela Comissão Especial de Análise de Destruição ou Preservação de Documento Público, e dá outras providências”.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2489/2020-08-31_parecer_no_cm-047-2020_par_final_cpi_ponte.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2489/2020-08-31_parecer_no_cm-047-2020_par_final_cpi_ponte.pdf</t>
   </si>
   <si>
     <t>Parecer Final da Comissão Parlamentar de Inquérito instalada nos termos do artigo 69 II c/c artigo do Regimento Interno da Câmara Municipal de Piumhi.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2518/2020-09-24_parecer_no_048.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2518/2020-09-24_parecer_no_048.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 042/2020/Mensagem Aditiva que “Autoriza o Poder Executivo a remanejar parcialmente o valor que é objeto de emenda impositiva n° 02 inserida na Lei n° 2.453/2019, "que estima a receita e fixa a despesa do Município para o exercício de 2020", e dá outras providências”.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3189/2020-09-24_parecer_049_pelom001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3189/2020-09-24_parecer_049_pelom001.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, referente à Proposta de Emenda à Lei Orgânica Municipal n° 001/2020 que “Altera a Lei Orgânica Municipal, para incluir no inciso VIII, do art. 27 e, inciso XXI, do artigo 28, a “denominação” e a “alteração da denominação” dos próprios municipais, e dá outras providências”.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2621/2020-10-23_parecer_no_cm_050-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2621/2020-10-23_parecer_no_cm_050-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente à Proposta de Emenda à Lei Orgânica Municipal n° 001/2020 que “Altera a Lei Orgânica Municipal, para incluir no inciso VIII, do art. 27 e, inciso XXI, do artigo 28, a “denominação” e a “alteração da denominação” dos próprios municipais, e dá outras providências”.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2647/2020-10-29_parecer_no_051.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2647/2020-10-29_parecer_no_051.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Resolução n° 005/2020 que “Dá nome de Vereador Prof. Osmar Rezende da Silva ao Plenarinho da Câmara Municipal de Piumhi”.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2807/2020-11-04_parecer_no_052.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2807/2020-11-04_parecer_no_052.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 048/2020 que “Dispõe sobre o tratamento prioritário às pessoas com deficiência, aos idosos com idade igual ou superior a 60 (sessenta) anos, às gestantes, às lactantes, às pessoas com crianças de colo e aos obesos em Instituições e Estabelecimento de atendimento ao público no Município de Piumhi”.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2699/2020-11-04_parecer_no_053.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2699/2020-11-04_parecer_no_053.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei, n° 050/2020 que “Dispõe sobre a criação de Programa Emergêncial de Fomento ao Setor Cultural do município de Piumhi/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3002/2020-11-04_parecer_no_054.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3002/2020-11-04_parecer_no_054.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 047/2020 que “Dispõe sobre o atendimento preferencial às pessoas com fibromialgia nos locais que especifica e dá outras providências” e Emenda Aditiva n° 01/2020 ao referido projeto.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2821/2020-11-04_parecer_no_055.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2821/2020-11-04_parecer_no_055.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 051/2020 que “Reconhece como património cultural e histórico do Município de Piumhi/MG o Jornal Alto São Francisco”.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2792/2020-11-18_parecer_no_056.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2792/2020-11-18_parecer_no_056.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei n° 046/2020 que “Inclui Novas Ações à Lei Municipal n. 2.3162020, Plano Plurianual 20182021 do Município de Piumhi para o Exercício de 2021”.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3006/2020-11-13_parecer_no_057.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3006/2020-11-13_parecer_no_057.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Finanças e Orçamento e da Comissão de Serviços, Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 049/2020 que “Dispõe sobre a criação do Conselho Municipal de Direitos do Idoso, do Fundo Municipal de Direitos do Idoso e dá outras providências”.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3167/2020-11-19_par_058_pre006.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3167/2020-11-19_par_058_pre006.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Resolução n° 006/2020 que “Regulamenta os procedimentos para a realização do curso preparatório de noção básica da Lei Orgânica, Regimento Interno e demais normas internas da Câmara Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2842/2020-11-19_parecer_no_059.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2842/2020-11-19_parecer_no_059.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 053/2020 que “Dá nome de Gerássimo Tomé de Andrade à Rua A do Loteamento Alvorada II, Bairro Alvorada, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2765/2020-11-17_parecer_no_060.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2765/2020-11-17_parecer_no_060.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Finanças e Orçamento, referente ao Projeto de Lei n° 044/2020 que “Estima a receita e fixa a despesa do Município para o exercício de 2021”.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2826/2020-11-19_parecer_no_061.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2826/2020-11-19_parecer_no_061.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 052/2020 que “Dá nome de Miguel Batista da Silva à Rua B do Loteamento Alvorada II, Bairro Alvorada, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2736/2020-11-26-parecer_nocm062-c.l.j.r..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2736/2020-11-26-parecer_nocm062-c.l.j.r..pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação referente ao Projeto de Lei n° 055/2020 que “Revoga na integra a Lei n° 2.450/2019, de 23 de dezembro de 2019, que dispõe sobre a desafetação de bem público e autorização para doação à União Federal e dá outras providências”.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2737/2020-11-26_par_063_cljr_cfo_pr_007_autoriza_pagto_ate_18-12-20.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2737/2020-11-26_par_063_cljr_cfo_pr_007_autoriza_pagto_ate_18-12-20.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Finanças e Orçamento, referente ao Projeto de Resolução n° 007/2020 que “Autoriza o pagamento de subsídios dos Vereadores, vencimentos dos servidores e demais despesas de manutenção até o dia 18/12/220 e dá outras providências”.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2738/2020-11-26_par_064_cljr_csppmuc_pl_058_central_viraser.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2738/2020-11-26_par_064_cljr_csppmuc_pl_058_central_viraser.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 058/2020 que “Dá nome de José Geraldino de Melo (Zé Branquinho), à Central Viraser de resíduos recicláveis, localizada na MG 341, KM 49, no Município de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2739/2020-11-26_par_065_cljr_cfo_csppmuc_pl_054.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2739/2020-11-26_par_065_cljr_cfo_csppmuc_pl_054.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 054/2020 que “Institui a Língua Brasileira de Sinais (LIBRAS) e a tradução simultânea dos trabalhos parlamentares nas sessões da Câmara Municipal de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2768/2020-12-03_parecer_no_66.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2768/2020-12-03_parecer_no_66.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 056/2020 que “Dá nome de Maria Concebida da Silva (Tia Bedinha) à Rua 19 do Loteamento Alvorada, Bairro Alvorada, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2769/2020-12-03_parecer_no_67.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2769/2020-12-03_parecer_no_67.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 057/2020 que "Dá nome de José de Paula Rosa Sobrinho à Rua 21 do Loteamento Alvorada, Bairro Alvorada, no Município de Piumhi- MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3163/2020-12-09_parecer_n_cm_068.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3163/2020-12-09_parecer_n_cm_068.pdf</t>
   </si>
   <si>
     <t>Referente ao Processo n° 1072199 - Eletrônico - Parecer Prévio emitido pelo Tribunal de Contas do Estado de Minas Gerais - TCEMG, sobre as contas do Município de Piumhi, referente ao exercício de 2018.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2759/2020-12-09_parecer_no_cm-069.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2759/2020-12-09_parecer_no_cm-069.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 059/2020 que “Dá nome de José Ponciano da Cruz à Rua 08, Bairro Vila Agreny e dá outras providências”.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2760/2020-12-09_parecer_no_070.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2760/2020-12-09_parecer_no_070.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Finanças e Orçamento, e da Comissão de Serviços, Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 060/2020 que “Autoriza a liberação de recursos, contribuições e auxílios financeiro no exercício financeiro de 2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2761/2020-12-09_parecer_no_071-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2761/2020-12-09_parecer_no_071-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, referente ao Projeto de Resolução n° 008/2020 que “Dispõe sobre a Avaliação de Desempenho Individual do servidor em estágio probatório e, ocupante de cargo de provimento efetivo para efeito de progressões, no âmbito do Poder Legislativo Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>CEEDICARN - CEE - Denúncia Irregularidades Carnaval/2020</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3198/2020-12-11_parecer_conclusivo_cee_carnaval_2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3198/2020-12-11_parecer_conclusivo_cee_carnaval_2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão Especial de Estudos, referente à apuração de supostas irregularidades apontadas no Relatório n. 008/2020 da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Carnaval/2020.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3199/2020-12-15_parecer_final_cpi_fazenda_taboao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3199/2020-12-15_parecer_final_cpi_fazenda_taboao.pdf</t>
   </si>
   <si>
     <t>Da Comissão Parlamentar de Inquérito, referente à apuração de supostas irregularidades na aquisição de um terreno rural, situado na Fazenda Taboão, com a finalidade de construção e abrigo do reservatório de armazenamento e distribuição de água pelo SAAE-Piumhi (área de 1.000,00 m², adquirido por R$ 90.000,00), em razão da Representação subscrita pelo Vereador José Antônio Camargo Júnior, protocolizada nesta Casa Legislativa em 16/06/2020.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3200/2020-12-22_parecer_final_cpi_lixao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3200/2020-12-22_parecer_final_cpi_lixao.pdf</t>
   </si>
   <si>
     <t>Da Comissão Parlamentar de Inquérito, referente à apuração de suspeitas de irregularidades na aquisição de um terreno rural, situado na Fazenda Córrego da Porteira, antigo lixão do Município (área de 5,8 hectares, avaliado em R$ 100.000,00).</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>PACON</t>
   </si>
   <si>
     <t>Parecer Contábil</t>
   </si>
   <si>
     <t>Assessoria Contábil - ASCONT</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1628/2020-02-10_parecer_contabil_no_cm_001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1628/2020-02-10_parecer_contabil_no_cm_001.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-001/2020 referente ao Projeto de Lei nº 001/2020 que "Dispõe sobre o Fundo Municipal de Turismo de Piumhi - FUNTUR e dá outras providências".</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1554/2020-02-11_parecer_contabil.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1554/2020-02-11_parecer_contabil.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-002/2020 referente ao Projeto de Lei nº 002/2020 que “Dispõe sobre a Política Municipal do Municipal de Piumhi, define as atribuições da Administração Pública Municipal no Planejamento, Desenvolvimento e Estímulo ao setor turístico e dá outras providências”.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1624/2020-02-10_parecer_contabil_no_cm_003.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1624/2020-02-10_parecer_contabil_no_cm_003.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-003/2020 referente ao Projeto de Lei nº 003/2020 que “Dispõe sobre a revisão geral anual do vencimento dos servidores público, ativos, inativos e pensionistas da Administração Direta e Indireta Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1653/2020-02-10_parecer_contabil_no_cm_004.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1653/2020-02-10_parecer_contabil_no_cm_004.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-004/2020 referente ao Projeto de Lei nº 004/2020 que “Dispõe sobre a revisão geral anual dos vencimentos dos servidores da Câmara Municipal de Piumhi/MG para o exercício de 2020 e dá outras providências”.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1658/2020-02-11_parecer_contabil_no_cm_005.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1658/2020-02-11_parecer_contabil_no_cm_005.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-005/2020 referente ao Projeto de Lei nº 005/2020 que “Dispõe sobre a gratificação do Conselheiro Tutelar, nos termos da Lei Municipal n° 2.390/2019 e dá outras providências”.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2291/2020-03-03_parecer_contabil_no_cm_006.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2291/2020-03-03_parecer_contabil_no_cm_006.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-006/2020 referente ao Projeto de Lei Complementar nº 001/2020 que "Dispõe sobre alteração da Lei Complementar n° 52/2018, que Institui o Plano de Carreiras, de Cargos, e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2846/2020-03-18_parecer_contabil_no_007.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2846/2020-03-18_parecer_contabil_no_007.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Parecer Prévio emitido pelo Tribunal de Contas do Estado de Minas Gerais - TCEMG, sobre as contas do Município de Piumhi, referente ao exercício de 2016 - Processo n° 1012859.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2215/2020-03-18_parecer_contabil_no_cm-008.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2215/2020-03-18_parecer_contabil_no_cm-008.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-008/2020 referente ao Projeto de Lei nº 008/2020 que “Restabelece a vigência da Lei n° 2.217, de 30 novembro de 2015, revogada pela Lei n° 2.333, de 28 de maio de 2018 de dá outras providências”.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1945/2020-03-31_parecer_contabil_no_cm-009.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1945/2020-03-31_parecer_contabil_no_cm-009.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-009/2020 referente ao Projeto de Lei nº 007/2020 que “Autoriza o Poder Executivo a firmar Convênio com o Sindicato dos Produtores Rurais de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/6263/2020-03-31_parcont_010_pdl001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/6263/2020-03-31_parcont_010_pdl001.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-010/2020 referente ao Projeto de Decreto Legislativo nº 001/2020 que "Dispõe sobre a outorga da Homenagem “BRILHANTES MULHERES” e dá outras providências”.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2280/2020-03-31_par_cont_011_pl_006_boina.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2280/2020-03-31_par_cont_011_pl_006_boina.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-011/2020 referente ao Projeto de Lei nº 006/2020 que "Altera o art. 1º da Lei Municipal nº 2.417/2019 que institui no âmbito da Câmara Municipal de Piumhi-MG o "Prêmio Boina de Ouro" - Policial Nota 10, e dá outras providências".</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2216/2020-04-08_parecer_contabil_012.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2216/2020-04-08_parecer_contabil_012.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-012/2020 referente ao Projeto de Lei nº 010/2020 que “Autoriza o Poder Executivo a efetuar o repasse do valor de R$ 50.000,00 (cinquenta mil reais) para combate à pandemia CORONAVÍRUS/COVID- 19 e dá outras providências.” (SANTA CASA DE MISERICÓRDIA DE PASSOS/MG - HOSPITAL REGIONAL)</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2217/2020-04-08_parecer_contabil_no_cm-013.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2217/2020-04-08_parecer_contabil_no_cm-013.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-013/2020 referente ao Projeto de Lei nº 011/2020 que "Autoriza o Poder Executivo a efetuar o repasse do valor de R$ 55.000,00 (cinquenta e cinco mil reais) para combate à pandemia CORONAVÍRUS/COVID-19 e dá outras providências.” (SANTA CASA DE MISERICÓRDIA DE PIUMHI/MG).</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2226/2020-04-08_parecer_contabil_014.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2226/2020-04-08_parecer_contabil_014.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-014/2020 referente ao Projeto de Lei nº 012/2020 que “Autoriza o Poder Executivo a remanejar total e/ou parcialmente os valores que são objeto de Emendas Impositivas n° 01 e 02 ao Projeto de Lei Orçamentária para o exercício de 2020 e Emenda Impositiva n° 3 ao Projeto de Lei Orçamentária para o exercício de 2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2229/2020-04-08_parecer_contabil_no_cm-015_ref_proj_lei_comp_no_004.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2229/2020-04-08_parecer_contabil_no_cm-015_ref_proj_lei_comp_no_004.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-015/2020 referente ao Projeto de Lei Complementar nº 004/2020 que “Dispõe sobre a prorrogação do vencimento do IPTU e da Taxa de Coleta de Resíduos Sólidos do exercício de 2020 e dá outras providências”.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1956/2020-04-17_parecer_contabil_016-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1956/2020-04-17_parecer_contabil_016-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-016/2020 referente ao Veto Integral à Proposição de Lei nº 006/2020 originária do Projeto de Lei nº 008/2020 que "Restabelece a vigência da Lei n° 2.217, de 30 de novembro de 2015, revogada pela Lei n° 2.333, de 28 de maio de 2018 e dá outras providências".</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2037/2020-05-19_parecer_contabil_no_cm-017.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2037/2020-05-19_parecer_contabil_no_cm-017.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-017/2020 referente ao Projeto de Decreto Legislativo nº 002/2020 que "Regulamenta a licitação, na modalidade pregão, na forma eletrônica, para a aquisição de bens e a contratação de serviços comuns, inclusos os serviços comuns de engenharia, e dispõe sobre o uso da dispensa eletrônica, no âmbito da Câmara Municipal de Piumhi/MG”.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2038/2020-05-11_parecer_contabil_no_cm-018_pl_013_ldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2038/2020-05-11_parecer_contabil_no_cm-018_pl_013_ldo.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-018/2020 referente ao Projeto de Lei nº 013/2020 que "Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2021  e dá outras providências.”.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2281/2020-06-08_parecer_contabil_019-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2281/2020-06-08_parecer_contabil_019-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-019/2020 referente ao Projeto de Lei nº 027/2020 que "Dispõe sobre o pagamento do 13° salário aos Agentes Políticos do Município de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2282/2020-06-08_parecer_contabil_no_cm-020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2282/2020-06-08_parecer_contabil_no_cm-020.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-020/2020 referente ao Projeto de Lei nº 028/2020 que "Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta Municipal e do Serviço Autônomo de Água e Esgoto e dá outras providências".</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2283/2020-06-08_parecer_contabil_no_cm-021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2283/2020-06-08_parecer_contabil_no_cm-021.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-021/2020 referente ao Projeto de Lei nº 029/2020 que "Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores da Câmara Municipal de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2254/2020-06-24_parecer_contabil_no_cm-022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2254/2020-06-24_parecer_contabil_no_cm-022.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-022/2020 referente ao Projeto de Lei nº 030/2020 que “Dispõe sobre a incineração de documentos do arquivo geral da Câmara Municipal de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2525/parecer_contabil_no_23-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2525/parecer_contabil_no_23-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei nº 35/2020 que “Dispõe sobre o Sistema Municipal de Cultura do Município de Piumhi-MG e dá outras providências".</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2284/2020-05-19_parecer_contabil_no_cm-018.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2284/2020-05-19_parecer_contabil_no_cm-018.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº CM-018/2020 referente ao Projeto de Lei nº 026/2020 que "Dispõe sobre a convalidação ao disposto na Lei Municipal nº 2.416/2019, de 07 de agosto de 2.019, e dá outras providências".</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2696/2020-08-24_parecer_contabil_no_025.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2696/2020-08-24_parecer_contabil_no_025.pdf</t>
   </si>
   <si>
     <t>Trata-se o presente o Projeto de Resolução “Dispõe sobre criação de Comissão Parlamentar de Inquérito e dá outras providências", de autoria do Vereador José Antônio Camargo Júnior, após a análise do projeto, concluo pela desnecessidade de Parecer Contábil. Sou favorável à tramitação apesar da matéria não ser afeta à Contabilidade, devendo o projeto ser encaminhado à Assessoria Jurídica para análise da legalidade.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2998/2020-08-28_parecer_contabil_no_026.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2998/2020-08-28_parecer_contabil_no_026.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei nº 039/2020 que “Autoriza o Município de Piumhi/MG a celebrar convénio com a Secretaria de Estado de Educação de Minas Gerais visando a Municipalização da Escola Estadual Professor José Vicente”.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2514/2020-09-02_parecer_contabil_no_027.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2514/2020-09-02_parecer_contabil_no_027.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei nº 42/2020 que “Autoriza o Poder Executivo a remanejar parcialmente o valor que é objeto de Emenda Impositiva n° 02 inserida na Lei n° 2.453/2019, que Estima a receita e fixa a despesa do Município para o exercício de 2020” (Campus Avançado Piumhi - IFMG)”.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2513/2020-09-11_par_cont_028_pr_004_incineracao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2513/2020-09-11_par_cont_028_pr_004_incineracao.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Resolução nº 04/2020 que “Dispõe sobre a aprovação da relação de documentos inservíveis a que se refere a Lei Municipal n° 2.484/2020, classificados e apresentados pela Comissão Especial de Análise de Destruição ou Preservação de Documento Público, e dá outras providências”.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2515/2020-09-21_parecer_contabil_no_029.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2515/2020-09-21_parecer_contabil_no_029.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente à Mensagem Aditiva ao Projeto de Lei nº 42/2020 que "Autoriza o Poder Executivo a remanejar parcialmente o valor que é objeto de Emenda Impositiva n° 02 inserida na Lei n° 2.453/2019, que Estima a receita e fixa a despesa do Município para o exercício de 2020” (Campus Avançado Piumhi - IFMG)".</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2763/2020-10-28_parecer_contabil_no_030.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2763/2020-10-28_parecer_contabil_no_030.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei nº 044/2020 que "Estima a Receita e Fixa a Despesa do Município para o Exercício de 2021".</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2788/2020-10-28_parecer_contabil_no_031.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2788/2020-10-28_parecer_contabil_no_031.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei nº 045/2020 que "Autoriza o Município de Piumhi a celebrar Aditivo ao Convénio firmado com o Município de Capitólio para construção da ponte e dá outras providências".</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2791/2020-10-28_parecer_contabil_no_032.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2791/2020-10-28_parecer_contabil_no_032.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei nº 46/2020 que “Inclui Novas Ações à Lei 2316/2017, Plano Plurianual 2018-2021 do Município de Piumhi para o Exercício de 2021”.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3001/2020-10-28_parecer_contabil_no_033.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3001/2020-10-28_parecer_contabil_no_033.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei nº 047/2020 que “Dispõe sobre o tratamento preferencial às pessoas com fibromialgia nos locais que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2806/2020-10-28_parecer_contabil_no_034.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2806/2020-10-28_parecer_contabil_no_034.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei nº 048/2020 que “Dispõe sobre o tratamento prioritário às pessoas com deficiência, aos idosos com idade igual ou superior a 60 (sessenta) anos, às gestantes, às lactantes, às pessoas com crianças de colo e aos obesos em instituições e estabelecimentos de atendimento ao público no município de Piumhi/MG”.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3005/2020-10-28_parecer_contabil_no_035.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3005/2020-10-28_parecer_contabil_no_035.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei nº 049/2020 que “Dispõe sobre a criação do Conselho Municipal de Direitos do Idoso, do Fundo Municipal de Direitos do Idoso e dá outras providência”.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2697/2020-11-03_parecer_contabil_no_036.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2697/2020-11-03_parecer_contabil_no_036.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei nº 050/2020 que “Dispõe sobre a criação de Programa Emergência de Fomento ao Setor Cultural do município de Piumhi/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3165/2020-11-17_parcont_037_pre006.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3165/2020-11-17_parcont_037_pre006.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Resolução 006/2020, que "Regulamenta os procedimentos para a realização do curso preparatório de noção básica da Lei Orgânica, Regimento Interno e demais normas internas da Câmara Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2843/2020-11-20_par_cont_038_pl_054_libras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2843/2020-11-20_par_cont_038_pl_054_libras.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei nº 054/2020 que "Institui a Língua Brasileira de Sinais (Libras) e a tradução simultânea dos trabalhos parlamentares nas sessões da Câmara Municipal de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2732/2020-11-23_par_contab_039_pr_007_autoriza_pgto_ate_18-12-20.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2732/2020-11-23_par_contab_039_pr_007_autoriza_pgto_ate_18-12-20.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Resolução nº 007/2020 que “Autoriza o pagamento de subsídios dos vereadores, vencimentos dos servidores e demais despesas e dá outras providências”.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3162/2020-11-23_parecer_contabil_n_cm_040.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3162/2020-11-23_parecer_contabil_n_cm_040.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Processo n° 1072199 - Eletrônico - Parecer Prévio emitido pelo Tribunal de Contas do Estado de Minas Gerais - TCEMG, sobre as contas do Município de Piumhi, referente ao exercício de 2018.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2756/2020-12-04_parecer_contabil_041.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2756/2020-12-04_parecer_contabil_041.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei nº 060/2020 que “Autoriza a liberação de recursos, contribuições e auxílios financeiro no exercício financeiro de 2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2757/2020-12-11_parecer_contabil_no_042-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2757/2020-12-11_parecer_contabil_no_042-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei Complementar nº 007/2020 que “Dispõe sobre inclusão de dispositivo na Lei Complementar n° 041/2015, que Institui a contribuição para custeio do serviço de iluminação pública, e dá outras providências”.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2758/2020-12-11_parecer_contabil_cm_n_065.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2758/2020-12-11_parecer_contabil_cm_n_065.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei nº 065/2020 que “Altera dispositivos da Lei 1.808/2007, que Dispõe sobre as consignações em folha de pagamento dos servidores públicos municipais, ativos, inativos e pensionistas da Administração Pública Municipal Direta e Indireta e dá outras providências”.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2897/2020-12-15_parecer_contabil_044.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2897/2020-12-15_parecer_contabil_044.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei nº 060/2020 que “Autoriza a liberação de recursos, contribuições e auxílios financeiro no exercício financeiro de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>PAJUR</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>Assessoria Jurídica - ASJUR</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2061/2020-02-10_parecer_juridico_no_cm_001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2061/2020-02-10_parecer_juridico_no_cm_001.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-001/2020 referente ao Projeto de Lei nº 001/2020 que "Dispõe sobre o Fundo Municipal de Turismo de Piumhi - FUNTUR e dá outras providências".</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1617/2020-02-10_parecer_juridico_no_cm_002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1617/2020-02-10_parecer_juridico_no_cm_002.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-002/2020 referente ao Projeto de Lei nº 002/2020 que “Dispõe sobre a Política Municipal do Municipal de Piumhi, define as atribuições da Administração Pública Municipal no Planejamento, Desenvolvimento e Estímulo ao setor turístico e dá outras providências”.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1625/2020-02-10_parecer_juridico_no_cm_003.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1625/2020-02-10_parecer_juridico_no_cm_003.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-003/2020 referente ao Projeto de Lei nº 003/2020 que "Dispõe sobre a revisão geral e anual do vencimento dos servidores públicos, ativos, inativos, e pensionistas da Administração Direta e Indireta Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1654/2020-02-10_parecer_juridico_no_cm_004.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1654/2020-02-10_parecer_juridico_no_cm_004.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-004/2020 referente ao Projeto de Lei nº 004/2020 que "Dispõe sobre a revisão geral e anual do vencimento dos servidores da Câmara Municipal de Piumhi-MG para o exercício de 2020 e dá outras providências".</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1659/2020-02-11_parecer_juridico_no_cm_005.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1659/2020-02-11_parecer_juridico_no_cm_005.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-005/2020 referente ao Projeto de Lei nº 005/2020 que "Dispõe sobre a gratificação do Conselho Tutelar, nos termos da Lei Municipal n. 2.390/2019 e dá outras providências".</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2292/2020-03-03_parecer_juridico_no_cm_006.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2292/2020-03-03_parecer_juridico_no_cm_006.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-006/2020 referente ao Projeto de Lei Complementar nº 001/2020 que "Dispõe sobre alteração da Lei Complementar n° 52/2018, que Institui o Plano de Carreiras, de Cargos, e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3095/2020-03-03_parecer_juridico_no_7.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3095/2020-03-03_parecer_juridico_no_7.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei Complementar nº 002/2020 que “Dispõe sobre alteração da Lei Complementar n° 67 de 25 de Setembro de 2.019, Parcelamento, Uso e Ocupação do solo e dá outras providências”.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2845/2020-03-03_parecer_juridico_no_008.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2845/2020-03-03_parecer_juridico_no_008.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Parecer Prévio emitido pelo Tribunal de Contas do Estado de Minas Gerais - TCEMG, sobre as contas do Município de Piumhi, referente ao exercício de 2016 - Processo n° 1012859.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2233/2020-04-02_par_jur_009_-pl_006_boina.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2233/2020-04-02_par_jur_009_-pl_006_boina.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-009/2020 referente ao Projeto de Lei nº 006/2020 que Altera o art. 1º da Lei Municipal nº 2.417/2019 que institui no âmbito da Câmara Municipal de Piumhi-MG o "Prêmio Boina de Ouro" - Policial Nota 10, e dá outras providências.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1942/2020-04-02_parecer_juridico_no_cm-010.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1942/2020-04-02_parecer_juridico_no_cm-010.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-010/2020 referente ao Projeto de Lei nº 007/2020 que “Autoriza o Poder Executivo a firmar convênio com o Sindicato Rural de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1877/2020-03-18_parecer_juridico_no_cm-011.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1877/2020-03-18_parecer_juridico_no_cm-011.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-011/2020 referente ao Projeto de Lei nº 008/2020 que “Restabelece a vigência da Lei n° 2.217 de 30 de novembro de 2015, revogada pela Lei n° 2.333, de 28 de maio de 2018 e dá outras providências".</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2346/2020-04-02_parecer_juridico_no_cm-012.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2346/2020-04-02_parecer_juridico_no_cm-012.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-012/2020 referente ao Projeto de Decreto Legislativo n° 001/2020 que “Dispõe sobre a outorga da homenagem ‘Brilhantes Mulheres’ e dá outras providências”.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3034/parecer_juridico_no_013-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3034/parecer_juridico_no_013-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Veto Parcial ao Projeto de Lei Complementar nº 04/2019 que "Dispõe sobre a organização administrativa do Serviço Autônomo de Água e Esgoto de Piumhi - Minas Gerais, sua reestruturação e a competência de seus órgãos e sobre a reestruturação do Plano de Carreiras, de Cargos e Vencimentos dos Servidores da Autarquia e dá outras providências".</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1737/parecer_juridico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1737/parecer_juridico.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº 014/2020 referente ao Projeto de Resolução nº 001/2020 que Dispõe sobre a organização dos serviços internos da Câmara Municipal de Piumhi/MG, no período de combate ao coronavírus – COVID-19, e dá outras providências.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1943/2020-04-08_parecer_juridico_no_cm-015.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1943/2020-04-08_parecer_juridico_no_cm-015.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-015/2020 referente ao Projeto de Lei nº 009/2020 que “Revoga a Lei Municipal n. 1.989/2011, que institui o programa de doação de cesta básica no âmbito do Poder Legislativo e dá outras providências".</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2230/2020-04-08_parecer_juridico_no_cm-016_ref_proj_lei_comp_no_004.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2230/2020-04-08_parecer_juridico_no_cm-016_ref_proj_lei_comp_no_004.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-016/2020 referente ao Projeto de Lei Complementar nº 04/2020 que “Dispõe sobre a prorrogação do vencimento do IPTU e da Taxa de Coleta de Resíduos Sólidos do exercício de 2020 e dá outras providências”.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2054/2020-04-08-parecer_juridico_017.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2054/2020-04-08-parecer_juridico_017.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-017/2020 referente ao Projeto de Lei nº 010/2020 que “Autoriza o Poder Executivo a efetuar repasse do valor de R$ 50.000,00 (cinquenta mil reais) para combate à pandemia coronavírus/COVID-19 e dá outras providências”.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2218/2020-04-08-parecer_juridico_018.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2218/2020-04-08-parecer_juridico_018.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-018/2020 referente ao Projeto de Lei nº 011/2020 que "Autoriza o Poder Executivo a efetuar o repasse do valor de R$ 55.000,00 (cinquenta e cinco mil reais) para combate à pandemia CORONAVÍRUS/COVID-19 e dá outras providências”. (SANTA CASA DE MISERICÓRDIA DE PIUMHI/MG).</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2227/2020-04-08_parecer_juridico_019.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2227/2020-04-08_parecer_juridico_019.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-019/2020 referente ao Projeto de Lei nº 012/2020 que “Autoriza o Poder Executivo a remanejar total e/ou parcialmente os valores que são objeto de Emendas Impositivas n° 01 e 02 ao Projeto de Lei Orçamentária para o exercício de 2020 e Emenda Impositiva n° 3 ao Projeto de Lei Orçamentária para o exercício de 2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1944/2020-04-27_parecer_juridico_020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1944/2020-04-27_parecer_juridico_020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-020/2020 referente ao VETO PARCIAL ao Projeto de Lei nº 012/2020 que “Autoriza o Poder Executivo a remanejar total e/ou parcialmente os valores que são objeto de emendas Impositivas n° 01 e 02 ao Projeto de Lei Complementar para o Exercício de 2.020 e emenda Impositiva n° 03 ao Projeto de Lei Orçamentária para o exercício de 2019, e dá outras providências".</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1957/2020-04-27_parecer_juridico_no_cm-021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1957/2020-04-27_parecer_juridico_no_cm-021.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-021/2020 referente ao Veto Integral à Proposição de Lei nº 006/Projeto de Lei nº 008/2020 que “Restabelece a vigência da Lei n. 2.217, de 30 de novembro de 2015, revogado pela Lei n. 2.333, de 28 de maio de 2018 e dá outras providências”.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2234/2020-05-19_par_jur_no_cm-022_pl_013_ldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2234/2020-05-19_par_jur_no_cm-022_pl_013_ldo.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-022/2020 referente ao Projeto de Lei nº 013/2020 que “Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2021 e dá outras providências.”</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2039/2020-05-19_parecer_juridico_no_cm-023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2039/2020-05-19_parecer_juridico_no_cm-023.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-023/2020 referente ao Projeto de Lei nº 014/2020 que “Dispõe sobre a obrigatoriedade do uso de máscaras de proteção facial, durante o período de vigência da calamidade pública de que trata o Decreto Legislativo n° de 2020, do Senado Federal e dá outras providências".</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2040/parecer_juridico_cm_24.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2040/parecer_juridico_cm_24.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-024/2020 referente ao Projeto de Decreto Legislativo nº 002/2020 que “Regulamenta a licitação, na modalidade pregão, na forma eletrônica, para a aquisição de bens e contratação de serviços comuns, incluídos os serviços comuns de engenharia, e dispõe sobre o uso da dispensa eletrônica, no âmbito da Câmara Municipal de Piumhi”.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2041/2020-05-19_parecer_juridico_no_cm-025.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2041/2020-05-19_parecer_juridico_no_cm-025.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-025/2020 referente ao Projeto de Lei nº 026/2020 que “Dispõe sobre a convalidação ao disposto na Lei Municipal n° 2.416/2019, de 07 de agosto de 2.019 e dá outras providências”.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2265/2020-06-01_parecer_juridico_no_cm-026.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2265/2020-06-01_parecer_juridico_no_cm-026.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-026/2020 referente ao Projeto de Lei nº 015/2020 que “Dá nome de Palestina Terra de Oliveira à Rua 01 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2266/2020-06-01_parecer_juridico_no_cm-027.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2266/2020-06-01_parecer_juridico_no_cm-027.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-027/2020 referente ao Projeto de Lei nº 016/2020 que "Dá nome de Joaquim Sebastião de Souza à Rua 02 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2267/2020-06-01_parecer_juridico_no_cm-028.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2267/2020-06-01_parecer_juridico_no_cm-028.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-028/2020 referente ao Projeto de Lei nº 017/2020 que “Dá nome de Dr. Sayonara Gonçalves Santos à Rua 03 do Loteamento Bairro Novo Tempo, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2268/parecer_juridico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2268/parecer_juridico.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-029/2020 referente ao Projeto de Lei nº 018/2020 que “Dá nome de João Júlio de Oliveira à Rua 04 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG e dá outras providências".</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2235/parecer_juridico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2235/parecer_juridico.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-030/2020 referente ao Projeto de Lei nº 019/2020 que “Dá nome de Joaquim Augusto de Melo Filho à Rua 05 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG e dá outras providências."</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2269/parecer_juridico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2269/parecer_juridico.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-031/2020 referente ao Projeto de Lei nº 020/2020 que "Dá nome de Nely Silva de Oliveira à Rua 06 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2270/2020-06-01_parecer_juridico_no_cm-032.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2270/2020-06-01_parecer_juridico_no_cm-032.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-032/2020 referente ao Projeto de Lei nº 021/2020 que "Dá nome de Vicente Soares Resende à Rua 07 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências".</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2271/parecer_juridico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2271/parecer_juridico.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-033/2020 referente ao Projeto de Lei nº 022/2020 que "Dá nome de José Faria Filho à Rua 08 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências".</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2272/2020-06-01_parecer_juridico_no_cm-034.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2272/2020-06-01_parecer_juridico_no_cm-034.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-034/2020 referente ao Projeto de Lei nº 023/2020 que "Dá nome de Mário Lúcio da Silva à Rua 09 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências".</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2273/2020-06-01_parecer_juridico_no_035.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2273/2020-06-01_parecer_juridico_no_035.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-035/2020 referente ao Projeto de Lei nº 024/2020 que "Dá nome de Izabel Cassini Praça à Rua 10 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências".</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2274/2020-06-01_parecer_juridico_no_cm-036.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2274/2020-06-01_parecer_juridico_no_cm-036.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-036/2020 referente ao Projeto de Lei nº 025/2020 que "Dá nome de Dorcila Maria de Jesus à Rua A do Loteamento Capoeira, Bairro Capoeira, no Município de Piumhi-MG, e dá outras providências".</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2275/2020-06-03_parecer_juridico_no_cm-037-pl_027.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2275/2020-06-03_parecer_juridico_no_cm-037-pl_027.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-037/2020 referente ao Projeto de Lei nº 027/2020 que "Dispõe sobre o pagamento do 13° salário aos Agentes Políticos do Município de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2276/2020-06-03_parecer_juridico_no_cm-038-pl_028.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2276/2020-06-03_parecer_juridico_no_cm-038-pl_028.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-038/2020 referente ao Projeto de Lei nº 028/2020 que "Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta Municipal e do Serviço Autônomo de Água e Esgoto e dá outras providências".</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2277/2020-06-03_parecer_juridico_no_cm-039-pl_029.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2277/2020-06-03_parecer_juridico_no_cm-039-pl_029.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-039/2020 referente ao Projeto de Lei nº 029/2020 que "Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores da Câmara Municipal de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2278/2020-06-17_parecer_juridico_no_cm-040.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2278/2020-06-17_parecer_juridico_no_cm-040.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-040/2020 referente ao Projeto de Lei nº 031/2020 que "Dá nome de José Lourenço de Oliveira (Zé Toco) ao Parque Ecológico da Mina no Bairro Nova Esperança, no Município de Piumhi-MG, e dá outras providências".</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2279/parecer_juridico_41-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2279/parecer_juridico_41-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-041/2020 referente ao Projeto de Lei nº 032/2020 que "Dá nome de Luzia Ana de Oliveira (Dona Luzia) à Praça a ser construída no Bairro Capoeiras, no Município de Piumhi-MG, e dá outras providências".</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3012/2020-06-23_parecer_juridico_no_cm-042.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3012/2020-06-23_parecer_juridico_no_cm-042.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 014/2020 que “Dispõe sobre a obrigatoriedade do uso de máscaras de proteção facial, durante o período de vigência da calamidade pública de que trata o Decreto Legislativo n° 6, de 2020, do Senado Federal e dá outras providências.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2255/2020-06-29_parecer_juridico_no_cm-043.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2255/2020-06-29_parecer_juridico_no_cm-043.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-043/2020 referente ao Projeto de Lei nº 030/2020 que “Dispõe sobre a incineração de documentos do arquivo geral da Câmara Municipal de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2256/parecer_juridico_no_44-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2256/parecer_juridico_no_44-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-044/2020 referente ao Projeto de Lei nº 033/2020 que “Declara como utilidade pública a Associação das Mulheres de Peito e dá outras providências”.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2257/parecer_juridico_45-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2257/parecer_juridico_45-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº CM-045/2020 referente ao Projeto de Lei nº 034/2020 que "Dá nome de Agostinha Arantes de Oliveira à Rua B do Bairro Nova Piumhi, no Município de Piumhi-MG e dá outras providências".</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2526/parecer_juridico_no_46-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2526/parecer_juridico_no_46-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 35/2020 que “Dispõe sobre o Sistema Municipal de Cultura do Município de Piumhi-MG e dá outras providências".</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2424/parecer_juridico_no_47-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2424/parecer_juridico_no_47-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei n° 36/2020 e Mensagem Aditiva ao Projeto de Lei n° 36/2020 que "Dispõe sobre desafetação e permuta de bem público e dá outras providências".</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2464/parecer_juridico_no_48-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2464/parecer_juridico_no_48-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 37/2020 que “Autoriza a realização da Conferência de Educação e avaliações do plano municipal de educação descritas na Lei Municipal n° 2.203/2015 no ano de 2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2529/parecer_juridico_no_49-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2529/parecer_juridico_no_49-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 38/2020 que “Dá nome de Almira Cândida Martins à Rua K do Loteamento Jardim Betei, Bairro Novo Tempo, no Município de Piumhi-MG e dá outras providências.”</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2531/parecer_juridico_no_50-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2531/parecer_juridico_no_50-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 40/2020 que “Altera a denominação do Palácio 20 de Julho (sede da municipalidade), para ‘Palácio 20 de Julho Prefeito José Goulart'no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2783/2020-08-25_parecer_juridico_no_051.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2783/2020-08-25_parecer_juridico_no_051.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 041/2020 que "Dá nome de Benigna Augusta de Jesus à Ponte Localizada na Rua João Pinheiro sobre o Ribeirão do Corte, Município de Piumhi-MG, e dá outras providências".</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2997/2020-08-27_parecer_juridico_no_052.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2997/2020-08-27_parecer_juridico_no_052.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 039/2020 que “Autoriza o município de Piumhi/MG, celebrar convénio com a Secretaria de Estado da Educação de Minas Gerais visando a municipalização da escola estadual professor José Vicente”.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2512/2020-08-31_parecer_juridico_no_053.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2512/2020-08-31_parecer_juridico_no_053.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Resolução nº 04/2020 que "Dispõe sobre a aprovação da relação de documentos inservíveis a que se refere a Lei Municipal n° 2.484/2020, classificados e apresentados pela Comissão Especial de Análise de Destruição ou Preservação de Documento Público, e dá outras providências”.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3188/2020-09-16_parjur_55_pelom001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3188/2020-09-16_parjur_55_pelom001.pdf</t>
   </si>
   <si>
     <t>Referente à Proposta de Emenda à Lei Orgânica Municipal nº 001/2020, que "Altera a Lei Orgânica Municipal, para incluir no inciso VIII, do art. 27 e, inciso XXI, do artigo 28, a “denominação” e a “alteração da denominação” dos próprios municipais, e dá outras providências".</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2516/2020-09-21_parecer_juridico_no_056.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2516/2020-09-21_parecer_juridico_no_056.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 42/2020 que ‘‘Autoriza o Poder Executivo a remanejar parcialmente o valor que é objeto de Emenda Impositiva n° 02 inserida na Lei nº 2.453/2019, ‘Que estima a receita e fixa a despesa do Município para o exercício de 2020’ e dá outras providências”.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2646/2020-10-27_parecer_juridico_no_57-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2646/2020-10-27_parecer_juridico_no_57-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Resolução nº 005/2020 que “Dá nome de Vereador Prof. Osmar Rezende da Silva ao Plenarinho da Câmara Municipal de Piumhi-MG”.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2790/2020-10-27_parecer_juridico_no_058.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2790/2020-10-27_parecer_juridico_no_058.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 46/2020 que “Inclui Novas Ações à Lei 2316/2017, Plano Plurianual 2018-2021 do Município de Piumhi para o Exercício de 2021”.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2789/2020-10-28_parecer_juridico_no_059.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2789/2020-10-28_parecer_juridico_no_059.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 045/2020 que "Autoriza o Município de Piumhi a celebrar Aditivo ao Convénio firmado com o Município de Capitólio para construção da ponte e dá outras providências".</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3000/2020-10-28_parecer_juridico_no_060.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3000/2020-10-28_parecer_juridico_no_060.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 047/2020 que “Dispõe sobre o atendimento preferencial às pessoas com fibromialgia nos locais que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2805/2020-10-28_parecer_juridico_no_061.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2805/2020-10-28_parecer_juridico_no_061.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 048/2020 que “Dispõe sobre o tratamento prioritário às pessoas com deficiência, aos idosos com idade igual ou superior a 60 (sessenta) anos, às gestantes, às lactantes, às pessoas com crianças de colo e aos obesos em Instituições e Estabelecimento de atendimento ao público no Município de Piumhi”.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3004/2020-10-28_parecer_juridico_no_062.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3004/2020-10-28_parecer_juridico_no_062.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 049/2020 que “Dispõe sobre a criação do Conselho Municipal de Direitos do Idoso, do Fundo Municipal de Direitos do Idoso e dá outras providências”.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2764/2020-10-28_parecer_juridico_no_063.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2764/2020-10-28_parecer_juridico_no_063.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 044/2020 que “Estima a receita e fixa despesa do município para o exercício 2021".</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2814/2020-11-03_parecer_juridico_no_064.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2814/2020-11-03_parecer_juridico_no_064.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 051/2020 que “Reconhece como património cultural e histórico do Município de Piumhi/MG o Jornal_x000D_
 Alto São Francisco”.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2698/2020-11-03_parecer_juridico_no_065.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2698/2020-11-03_parecer_juridico_no_065.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 050/2020 que “Dispõe sobre a criação de Programa Emergência de Fomento ao Setor Cultural do município de Piumhi/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2731/2020-11-20_par_jur_066_pl_054_libras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2731/2020-11-20_par_jur_066_pl_054_libras.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 054/2020 que “Institui a Língua Brasileira de Sinais (LIBRAS) e a tradução simultânea dos trabalhos parlamentares nas sessões da Câmara Municipal de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2841/2020-11-09_parecer_juridico_no_067.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2841/2020-11-09_parecer_juridico_no_067.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 053/2020 que "Dá nome de Gerássimo Tomé de Andrade à Rua A do Loteamento Alvorada II, Bairro Alvorada, no Município de Piumhi-MG e dá outras providências".</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2824/2020-11-09_parecer_juridico_no_068.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2824/2020-11-09_parecer_juridico_no_068.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 052/2020 que “Dá nome de Miguel Batista da Silva à Rua B do Loteamento Alvorada II, Bairro Alvorada, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3166/2020-11-17_parjur_069_pre006.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3166/2020-11-17_parjur_069_pre006.pdf</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2733/2020-11-23_par_jur_070_pr_007_autoriza_pgto_ate_18-12-20.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2733/2020-11-23_par_jur_070_pr_007_autoriza_pgto_ate_18-12-20.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Resolução nº 007/2020 que "Autoriza o pagamento de subsídios dos Vereadores, vencimentos dos servidores e demais despesas de manutenção até o dia 18/12/220 e dá outras providências".</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2734/2020-11-23-parecer_juridico_cm_no_071.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2734/2020-11-23-parecer_juridico_cm_no_071.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 055/2020 que “Revoga na integra a Lei n° 2.450/2019, de 23 de dezembro de 2019, que dispõe sobre a desafetação de bem público e autorização para doação à União Federal e dá outras providências”.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2855/2020-11-23_parecer_juridico_no_072.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2855/2020-11-23_parecer_juridico_no_072.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei Complementar nº 006/2020 que ‘‘Dispõe sobre a fixação dos limites do perímetro urbano da cidade de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3161/2020-11-23_parecer_juridico_n_cm_073.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3161/2020-11-23_parecer_juridico_n_cm_073.pdf</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2735/2020-11-24_par_jur_074_pl_058_central_viraser.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2735/2020-11-24_par_jur_074_pl_058_central_viraser.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 058/2020 que “Dá nome de José Geraldinho de Melo (Zé Branquinho), à Central Viraser de resíduos recicláveis, localizada na MG 341, KM 49, no município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2766/2020-11-30_parecer_juridico_no_75.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2766/2020-11-30_parecer_juridico_no_75.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 056/2020 que "Dá nome de Maria Concebida da Silva (Tia Bedinha) à Rua 19 do Loteamento Alvorada, Bairro Alvorada, Município de Piumhi-MG, e dá outras providências".</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2767/2020-11-30_parecer_juridico_no_76.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2767/2020-11-30_parecer_juridico_no_76.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 057/2020 que “Dá nome de José de Paula Rosa Sobrinho à Rua 21 do Loteamento Alvorada, Bairro Alvorada, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2745/2020-12-04_parecer_juridico_no_077-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2745/2020-12-04_parecer_juridico_no_077-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Resolução nº 008/2020 que ‘‘Dispõe sobre a Avaliação de Desempenho Individual do Servidor em estágio probatório e, ocupante de cargo em provimento efetivo para efeito de progressões, no âmbito do Poder Legislativo Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2746/2020-12-04_parecer_juridico_no_078.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2746/2020-12-04_parecer_juridico_no_078.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 060/2020 que “Autoriza a liberação de recursos, contribuições e auxilio financeiro no exercício financeiro de 2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2747/2020-12-04_parecer_juridico_no_cm-079.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2747/2020-12-04_parecer_juridico_no_cm-079.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 059/2020 que “Dá nome de José Ponciano da Cruz à Rua 08 do Bairro Vila Agreny, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2753/2020-12-11_parecer_juridico_n_cm_080.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2753/2020-12-11_parecer_juridico_n_cm_080.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 064/2020 que “Dá nome de Corredor Ecológico Euclydes Garcia Pereira à área de preservação permanente localizada na Rua Amazonas no Município de Piumhi-MG."</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2754/2020-12-11_parecer_juridico_no_081-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2754/2020-12-11_parecer_juridico_no_081-2020.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei Complementar nº 007/2020 que “Dispõe sobre inclusão de dispositivo na Lei Complementar n. 041/2015, que Institui a contribuição para custeio do serviço de iluminação pública e dá outras providências”.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2748/2020-12-10_parecer_juridico_no_cm-082.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2748/2020-12-10_parecer_juridico_no_cm-082.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 061/2020 que “Revoga na íntegra a Lei n° 2.483/2020 de 15 de julho de 2020, que Dá nome de Agostinha Arantes de Oliveira à Rua B do Bairro Nova Piumhi, no Município de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2749/2020-12-11_parecer_juridico_no_cm-_083.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2749/2020-12-11_parecer_juridico_no_cm-_083.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 062/2020 que “Dá nome de Agostinha Arantes de Oliveira à Rua 12 do Loteamento Residencial Pérola Negra, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2750/2020-12-11_parecer_juridico_no_cm-084.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2750/2020-12-11_parecer_juridico_no_cm-084.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 063/2020 que “Dá nome de Professor Theodorico Vieira de Souza à Praça localizada no entroncamento das Ruas Getúlio Vargas e Aristides Garcia Leão, no Município de Piumhi-MG, e dá outras providências".</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2751/2020-12-11_parecer_juridico_no_cm-085.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2751/2020-12-11_parecer_juridico_no_cm-085.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 066/2020 que “Dá nome de Joaquim machado de Faria à Rua 13 do Loteamento Residencial Pérola Negra, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2752/2020-12-10_parecer_juridico_no_cm-086.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2752/2020-12-10_parecer_juridico_no_cm-086.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 067/2020 que “Dá nome de Tomaz de Morais Souza à Praça localizada no final da Av. Dário de Melo, Bairro São Judas, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2755/2020-12-11_parecer_juridico_n_087.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2755/2020-12-11_parecer_juridico_n_087.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 065/2020 que ‘‘Altera dispositivos da Lei n° 1.808/2007, que “Dispõe sobre as consignações em folha de pagamento dos servidores públicos municipais, ativos, inativos e pensionistas da Administração Pública Municipal Direta e Indireta e dá outras providências".</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3086/2020-12-16-parecer_juridico_no_088.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3086/2020-12-16-parecer_juridico_no_088.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 068/2020 que “Regulamenta a Lei n. 13.935, de 11 de dezembro de 2019, que dispõe sobre a prestação de serviços de Psicologia e de Serviço Social nas redes públicas de educação básica no Município de Piumhi”.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2898/2020-12-16_parecer_juridico_no_089.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2898/2020-12-16_parecer_juridico_no_089.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente à Mensagem Modificativa/Aditiva ao Projeto de Lei nº 060/2020 que “Autoriza a liberação de recursos, contribuições e auxílio financeiro no exercício financeiro de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>PCMUN</t>
   </si>
   <si>
     <t>Prestação de Contas Mensal do Município de Piumhi</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2164/2020-06-23_oficio_no_013.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2164/2020-06-23_oficio_no_013.pdf</t>
   </si>
   <si>
     <t>Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo aos meses de janeiro, fevereiro e março de 2020. As movimentações estão compostas, entre tantos outros, dos seguintes documentos: 1. Balancete Receita/Despesa; 2. Demonstrativos Numerários; 3. Gastos com Saúde, Educação e Pessoal; 4. Balancetes Contábeis Financeiros; 5. Decretos de Suplementação nas hipóteses necessárias; 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação;_x000D_
 Segue em anexo também, o Rol de licitações, na forma impressa, relativo aos meses de janeiro, fevereiro e março de 2020. Sem mais para o momento, protestos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2391/2020-08-05_oficio_no_014.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2391/2020-08-05_oficio_no_014.pdf</t>
   </si>
   <si>
     <t>Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo aos meses de abril e maio de 2020. As movimentações estão compostas, entre tantos outros, dos seguintes documentos: 1. Balancete Receita/Despesa;_x000D_
 2. Demonstrativos Numerários; 3. Gastos com Saúde, Educação e Pessoal; 4. Balancetes Contábeis Financeiros; 5. Decretos de Suplementação nas hipóteses necessárias; 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação; Segue em anexo também, o Rol de licitações, na forma impressa, relativo aos meses de abril e maio de 2020.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2450/2020-08-18_oficio_no_016_prefeitura.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2450/2020-08-18_oficio_no_016_prefeitura.pdf</t>
   </si>
   <si>
     <t>Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo ao mês de junho de 2020. As movimentações estão compostas, entre tantos outros, dos seguintes documentos: 1. Balancete Receita/Despesa; 2. Demonstrativos Numerários; 3. Gastos com Saúde, Educação e Pessoal; 4. Balancetes Contábeis Financeiros; 5. Decretos de Suplementação nas hipóteses necessárias;_x000D_
 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação; Segue em anexo também, o Rol de licitações, na forma impressa, relativo relativo ao mês de junho de 2020.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2609/2020-10-21_oficio_no_021-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2609/2020-10-21_oficio_no_021-2020.pdf</t>
   </si>
   <si>
     <t>Foi enviado um DVD, através do ofício n° 020/2020, datado de 14 de outubro de 2020, referente a movimentação do Município de Piumhi, relativos aos meses de julho e agosto de 2020, porém, devido a uma falha, os arquivos não foram exportados em sua totalidade.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo ao mês de setembro de 2020. As movimentações estão compostas, entre tantos outros, dos seguintes documentos: 1. Balancete Receita/Despesa; 2. Demonstrativos Numerários; 3. Gastos com Saúde, Educação e Pessoal; 4. Balancetes Contábeis Financeiros; 5. Decretos de Suplementação nas hipóteses necessárias; 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação; Segue em anexo também, o Rol de licitações, na forma impressa, relativo ao mês de setembro de 2020.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>PCSA</t>
   </si>
   <si>
     <t>Prestação de Contas Mensal do SAAE de Piumhi</t>
   </si>
   <si>
     <t>Serviço Autônomo de Água e Esgoto</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1616/2020-02-20_oficio_no_031.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1616/2020-02-20_oficio_no_031.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 1.446/2.000, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de JANEIRO/2020, para apreciação e análise desta Casa Legislativa: • Balancetes mensais e comprovantes das despesas/receitas, acompanhados da relação de pagamentos dos servidores e dos processos licitatórios realizados no referido mês. Sem mais para o momento, colocamo-nos à disposição desta egrégia casa legislativa para quaisquer esclarecimentos, e aproveitamos o oportuno para elevar protestos de estima e consideração.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1873/2020-03-18_oficio_no_068_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1873/2020-03-18_oficio_no_068_saae.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 1.446/2.000, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de FEVEREIRO/2020, para apreciação e análise desta Casa Legislativa: • Balancetes mensais e comprovantes das despesas/receitas, acompanhados da relação de pagamentos dos servidores e dos processos licitatórios realizados no referido mês.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1962/2020-04-27-oficio_no_090-saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1962/2020-04-27-oficio_no_090-saae.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 1.446/2.000, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de MARÇO/2020, para apreciação e análise desta Casa Legislativa: • Balancetes mensais e comprovantes das despesas/receitas, acompanhados da relação de pagamentos dos servidores e dos processos licitatórios realizados no referido mês.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2171/2020-05-26_oficio_no_110.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2171/2020-05-26_oficio_no_110.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 1.446/2.000, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de ABRIL/2020, para apreciação e análise desta Casa Legislativa: • Balancetes mensais e comprovantes das despesas/receitas, acompanhados da relação de pagamentos dos servidores e dos processos licitatórios realizados no referido mês.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2193/2020-06-29_oficio_no_125-saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2193/2020-06-29_oficio_no_125-saae.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 1.446/2.000, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de Maio/2020, para apreciação e análise desta Casa Legislativa: • Balancetes mensais e comprovantes das despesas/receitas, acompanhados da relação de pagamentos dos servidores e dos processos licitatórios realizados no referido mês.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2392/2020-07-30_oficio_no_137.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2392/2020-07-30_oficio_no_137.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 1.446/2.000, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de Junho/2020, para apreciação e análise desta Casa Legislativa: • Balancetes mensais e comprovantes das despesas/receitas, acompanhados da relação de pagamentos dos servidores e dos processos licitatórios realizados no referido mês.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2463/2020-08-28_oficio_no__153.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2463/2020-08-28_oficio_no__153.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 1.446/2.000, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de Julho/2020, para apreciação e análise desta Casa Legislativa: • Balancetes mensais e comprovantes das despesas/receitas, acompanhados da relação de pagamentos dos servidores e dos processos licitatórios realizados no referido mês.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2524/2020-09-21_oficio_no_165-2020_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2524/2020-09-21_oficio_no_165-2020_saae.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 1.446/2.000, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de Agosto/2020, para apreciação e análise desta Casa Legislativa: • Balancetes mensais e comprovantes das despesas/receitas, acompanhados da relação de pagamentos dos servidores e dos processos licitatórios realizados no referido mês.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2627/2020-09-27_oficio_no_177.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2627/2020-09-27_oficio_no_177.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 1.446/2.000, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de Setembro/2020, para apreciação e análise desta Casa Legislativa: • Balancetes mensais e comprovantes das despesas/receitas, acompanhados da relação de pagamentos dos servidores e dos processos licitatórios realizados no referido mês.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2693/2020-11-17_oficio_no_189.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2693/2020-11-17_oficio_no_189.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal n2 1.446/2.000, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de Outubro/2020, para apreciação e análise desta Casa Legislativa: • Balancetes mensais e comprovantes das despesas/receitas, acompanhados da relação de pagamentos dos servidores e dos processos licitatórios realizados no referido mês.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2682/2020-11-13_pr_007_autoriza_pagtos_ate_18-12-20.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2682/2020-11-13_pr_007_autoriza_pagtos_ate_18-12-20.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de subsídios dos Vereadores, vencimentos dos Servidores e demais despesas de manutenção até o dia 18/12/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2707/2020-11-27_pr_008_avaliacao_desemp_ind_poder_legislativo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2707/2020-11-27_pr_008_avaliacao_desemp_ind_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Avaliação de Desempenho Individual do servidor em estágio probatório e, ocupante de cargo de provimento efetivo para efeito de progressões, no âmbito do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2716/2020-12-09_proj_res_no_009.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2716/2020-12-09_proj_res_no_009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Parecer Prévio, processo nº 1072199 Eletrônico, do Tribunal de Contas do Estado de Minas Gerais, relativamente às Contas do Executivo Municipal do exercício de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2451/2020-08-18_proposta_de_emenda_a_lei_organica_municipal..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2451/2020-08-18_proposta_de_emenda_a_lei_organica_municipal..pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica Municipal, para incluir no inciso VIII, do art. 27 e, inciso XXI, do artigo 28, a “denominação” e a “alteração da denominação” dos próprios municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1582/2020-01-24_relatorio_juridico_no_001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1582/2020-01-24_relatorio_juridico_no_001.pdf</t>
   </si>
   <si>
     <t>Em data de 22 de Janeiro de 2020, as dezessete horas, foi realizada na Câmara Municipal de Piumhi, Reunião da Comissão de Legislação Justiça e Redação com pauta específica para discussão e análise do questionamento apresentado por candidatas do Processo de Seleção de Monitoras Municipais - Processo Seletivo Simplificado - Edital n° 08/2019, de 07 de janeiro de 2020, conforme documento protocolizado no dia 15 de janeiro de 2020. A documentação solicitada pela Comissão foi apresentada pela Secretaria de Educação. Naquela reunião foram analisados os documentos que em uma primeira análise não foram detectadas as irregularidades questionadas (gabarito sem identificação e número de inscrição dos candidatos, sendo que poderiam ser trocados a qualquer momento; erros de português na prova onde foi cobrado português; questões plagiadas; a própria Secretária de Educação fez a prova podendo ter pessoas beneficiadas por eles; ao conferir os gabaritos algumas candidatadas falaram que tirou 5,8...</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1592/2020-02-12_relatorio_no_002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1592/2020-02-12_relatorio_no_002.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à movimentação do Município de Piumhi-MG, no mês de novembro/2019.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1593/2020-02-12_relatorio_no_003.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1593/2020-02-12_relatorio_no_003.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente aos documentos do Serviço Autônomo de Água e Esgoto - SAAE de Piumhi-MG, relativo ao mês de dezembro/2019.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1662/2020-03-04_relatorio_no_004.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1662/2020-03-04_relatorio_no_004.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à movimentação do Município de Puimhi, no mês de dezembro/2019.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1663/2020-03-04_relatorio_no_005.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1663/2020-03-04_relatorio_no_005.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente aos documentos do Serviço Autônomo de Água e Esgoto - SAAE de Piumhi-MG, relativo ao mês de janeiro/2020.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1959/2020-04-29_relatorio_no_006.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1959/2020-04-29_relatorio_no_006.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente aos documentos do Serviço Autônomo de Água e Esgoto - SAAE de Piumhi-MG, relativo ao mês de fevereiro/2020.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1960/2020-04-29_relatorio_no_007.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1960/2020-04-29_relatorio_no_007.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente ao Processo Licitatório n° 172-TP n° 06/2019 - objeto: Construção Galpão Feira Livre, encaminhado pelo Chefe do Poder Executivo Municipal através do Ofício n° 66/2020, em resposta ao Ofício n° 32/2020/COMISSÃO.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1961/2020-04-29_relatorio_no_008.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1961/2020-04-29_relatorio_no_008.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Serviços e Políticas Públicas Municipais Urbanismo e Cidadania - objeto: cópia integral dos processos licitatórios e comprovantes de despesas para realização do carnaval 2020, encaminhado pelo Chefe do Poder Executivo Municipal através do Ofício n° 071/2020, em resposta ao Ofício n° 021/2020/COMISSÃO.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2060/2020-05-20_relatorio_no_009-cfo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2060/2020-05-20_relatorio_no_009-cfo.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente aos documentos do Serviço Autônomo de Água e Esgoto - SAAE de Piumhi-MG, relativo ao mês de março/2020.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2140/2020-06-10_relatorio_no_010.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2140/2020-06-10_relatorio_no_010.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente aos documentos do Serviço Autônomo de Água e Esgoto - SAAE de Piumhi-MG, relativo ao mês de abril/2020.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2263/2020-07-08_relatorio_no_011.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2263/2020-07-08_relatorio_no_011.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente aos documentos do Serviço Autônomo de Água e Esgoto - SAAE de Piumhi-MG, relativo ao mês de maio/2020.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2264/2020-07-08_relatorio_no_012.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2264/2020-07-08_relatorio_no_012.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à movimentação do Município de Piumhi-MG, nos meses de janeiro, fevereiro e março/2020.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2447/2020-08-19_relatorio_no_013.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2447/2020-08-19_relatorio_no_013.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente aos documentos do Serviço Autônomo de Água e Esgoto - SAAE de Piumhi-MG, relativo ao mês de junho/2020.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2449/2020-08-19_relatorio_no_014.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2449/2020-08-19_relatorio_no_014.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças e Orçamento, no uso de suas atribuições, em cumprimento ao disposto no artigo 42, inciso IV, do Regimento Interno desta Casa Legislativa c/c art. 46, § 2º da Lei Orgânica Municipal, emite o seguinte Relatório referente à movimentação do Município de Piumhi nos meses de abril e maio/2020, a saber:</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2517/2020-09-23_relatorio_cfo_doc_jul_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2517/2020-09-23_relatorio_cfo_doc_jul_saae.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente aos documentos do Serviço Autônomo de Água e Esgoto - SAAE de Piumhi-MG, relativo ao mês de julho/2020.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2520/2020-09-24_relatorio_cfo_doc_jun_mun_piumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2520/2020-09-24_relatorio_cfo_doc_jun_mun_piumhi.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à movimentação do Município de Piumhi-MG, no mês de junho/2020.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2623/2020-10-28_relatorio_no_017-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2623/2020-10-28_relatorio_no_017-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à movimentação do Município de Piumhi-MG, nos meses de julho e agosto/2020.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2624/2020-10-28_relatorio_no_018-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2624/2020-10-28_relatorio_no_018-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças Orçamento referente aos documentos do Serviço Autónomo de Agua e Esgoto SAAE de Piumhi-MG, relativo ao mês de agosto/2020.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2691/2020-11-18_relatorio_no_019.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2691/2020-11-18_relatorio_no_019.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente aos documentos do Serviço Autónomo de Água e Esgoto - SAAE de Piumhi-MG, relativo ao mês de setembro/2020.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2694/relatorio_no_020-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2694/relatorio_no_020-2020.pdf</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2770/2020-12-02_relatorio_no_021-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2770/2020-12-02_relatorio_no_021-2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente aos documentos do Serviço Autónomo de Água e Esgoto - SAAE de Piumhi-MG, relativos ao mês de outubro/2020.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2771/2020-11-17_oficio_no_024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2771/2020-11-17_oficio_no_024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à movimentação do Município de Piumhi-MG, no mês de setembro/2020.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1630/2020-02-10_requerimento_no_001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1630/2020-02-10_requerimento_no_001.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTOS, E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 001/2020 de autoria do Poder Executivo que “Dispõe Sobre o Fundo Municipal de Turismo de Piumhi - FUNTUR e dá outras providências”, protocolizado nesta Casa Legislativa em 30 de janeiro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1642/2020-02-11_requerimento_no_002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1642/2020-02-11_requerimento_no_002.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTOS, E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 002/2020 de autoria do Poder Executivo que “Dispõe sobre a Política Municipal de Turismo do Município de Piumhi, define as atribuições da Administração Pública Municipal no planejamento, desenvolvimento e estímulo ao setor turístico, e dá outras providências”, protocolizado nesta Casa Legislativa em 30 de janeiro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1626/2020-02-10_requerimento_no_003.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1626/2020-02-10_requerimento_no_003.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTOS, E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 003/2020 de autoria do Poder Executivo que “Dispõe sobre a revisão geral anual do vencimento dos servidores públicos, ativos, inativos, e pensionistas da Administração Direta e Indireta Municipal e dá outras providências”, protocolizado nesta Casa Legislativa em 31 de janeiro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1655/2020-02-10_requerimento_no_004.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1655/2020-02-10_requerimento_no_004.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTOS, E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 004/2020 de autoria da Mesa Diretora da Câmara Municipal que “Dispõe sobre a revisão geral e anual dos vencimentos dos servidores da Câmara Municipal de Piumhi-MG para o exercício de 2020 e dá outras providências”, protocolizado nesta Casa Legislativa em 31 de janeiro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1660/2020-02-11_requerimento_no_005.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1660/2020-02-11_requerimento_no_005.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTOS, E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 005/2020 de autoria do Poder Executivo que “Dispõe sobre a gratificação do Conselheiro Tutelar, nos termos da Lei Municipal n° 2.390/2019, e dá outras providências, protocolizado nesta Casa Legislativa em 07 de fevereiro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1538/2020-02-12_requerimento_no_006.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1538/2020-02-12_requerimento_no_006.pdf</t>
   </si>
   <si>
     <t>A  COMISSÃO  DE  LEGISLAÇÃO,  JUSTIÇA  E  REDAÇÃO,  COMISSÃO  DE FINANÇAS  E  ORÇAMENTO  E  COMISSÃO  DE  SERVIÇOS  E  POLÍTICAS  PÚBLICAS MUNICIPAIS,  URBANISMO  E  CIDADANIA, que  abaixo  subscrevem,  vêm  através  do  presente requerer de Vossa Excelência,  em conformidade o art.  144, §  1º,  II c/c art.  164, § 2º, do Regimento Interno desta egrégia Casa,  a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 001/2020 de  autoria  do  Prefeito  Municipal  de  Piumhi  que  “Dispõe  Sobre  o  Fundo  Municipal  de Turismo de Piumhi -  FUNTUR e dá outras providências".</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1539/2020-02-12_requerimento_no_007.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1539/2020-02-12_requerimento_no_007.pdf</t>
   </si>
   <si>
     <t>A  COMISSÃO  DE  LEGISLAÇÃO,  JUSTIÇA  E  REDAÇÃO,  COMISSÃO  DE FINANÇAS  E  ORÇAMENTO  E  COMISSÃO  DE  SERVIÇOS  E  POLÍTICAS  PÚBLICAS MUNICIPAIS,  URBANISMO  E  CIDADANIA, que  abaixo  subscrevem,  vêm  através  do  presente requerer de Vossa Excelência, em conformidade o art.  144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE  URGÊNCIA ESPECIAL do Projeto de Lei n° 002/2020 de autoria do Prefeito Municipal de Piumhi que “Dispõe sobre a Política Municipal de Turismo  do  Município  de  Piumhi,  define  as  atribuições  da  Administração  Pública  Municipal  no planejamento, desenvolvimento e estímulo ao setor turístico, e dá outras providências".</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1540/2020-02-12_requerimento_no_008.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1540/2020-02-12_requerimento_no_008.pdf</t>
   </si>
   <si>
     <t>A  COMISSÃO  DE  LEGISLAÇÃO,  JUSTIÇA  E  REDAÇÃO,  COMISSÃO  DE FINANÇAS  E  ORÇAMENTO  E  COMISSÃO  DE  SERVIÇOS  E  POLÍTICAS  PÚBLICAS MUNICIPAIS,  URBANISMO  E  CIDADANIA, que  abaixo  subscrevem,  vêm  através  do  presente requerer de Vossa Excelência,  em conformidade o art.  144,  §  1º,  II c/c art.  164,  § 2º, do Regimento Interno desta egrégia Casa,  a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 003/2020 de  autoria  do  Chefe do  Poder  Executivo  Municipal  que  “Dispõe  sobre  a  revisão geral anual  do  vencimento  dos  servidores  públicos,  ativos,  inativos,  e  pensionistas  da  Administração Direta e Indireta Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1541/2020-02-12_requerimento_no_009.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1541/2020-02-12_requerimento_no_009.pdf</t>
   </si>
   <si>
     <t>A  COMISSÃO  DE  LEGISLAÇÃO,  JUSTIÇA  E  REDAÇÃO,  COMISSÃO  DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS  PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, que  abaixo  subscrevem,  vêm  através  do  presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME  DE  URGÊNCIA ESPECIAL do Projeto de Lei n°  004/2020 de  autoria  da  Mesa  Diretora  do  Poder Legislativo  de  Piumhi  que  “Dispõe  sobre  a revisão geral e anual dos vencimentos dos servidores da Câmara Municipal de Piumhi-MG para o exercício de 2020 e dá outras providências”.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1542/2020-02-12_requerimento_no_010.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1542/2020-02-12_requerimento_no_010.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO  DE  LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS  PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 005/2020 de  autoria do Prefeito Municipal de Piumhi que “Dispõe sobre a gratificação do Conselho Tutelar, nos termos da Lei Municipal n° 2.390/2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1637/2020-03-04_requerimento_no_11.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1637/2020-03-04_requerimento_no_11.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS. URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei Complementar n° 002/2020 de autoria do Poder Executivo Municipal que “Dispõe sobre a alteração da Lei Complementar n° 67 de 25 de setembro de 2.019, parcelamento, uso e ocupação do solo e dá outras providências”, protocolizado nesta Casa Legislativa em 19 de fevereiro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1622/2020-03-06_req_012_-_pedido_de_informacoes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1622/2020-03-06_req_012_-_pedido_de_informacoes.pdf</t>
   </si>
   <si>
     <t>Requer que seja submetido o presente requerimento à deliberação Plenária, nos termos do inciso XVIII, do art. 28 da Lei Orgânica Municipal c/c art. 143, I e art. 185, § 3º do Regimento Interno desta Casa Legislativa. Após aprovação ser o mesmo encaminhado ao Excelentíssimo Senhor Prefeito Municipal Adeberto José de Melo, solicitando-lhe informações e esclarecimentos sobre a real situação do Centro de Zoonoses de nosso Município.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1668/requerimento_no_13-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1668/requerimento_no_13-2020.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE FINANÇAS E ORÇAMENTO, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei Complementar n° 001/2020 de autoria do Poder Executivo que “Dispõe sobre alteração da Lei Complementar n° 52/2018, que Institui o Plano de Carreiras, de Cargos, e Vencimentos dos Servidores Municipais de Piumhi, e dá outras providências", protocolizado nesta Casa Legislativa em 19 de fevereiro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1665/2020-03-12_requerimento_no_014.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1665/2020-03-12_requerimento_no_014.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, vêm através do presente, requerer de V. Exa., em conformidade o art. 144, § 1º, I do Regimento Interno desta egrégia Casa, que o Projeto de Lei Complementar n° 002/2020 de autoria do Chefe do Poder Executivo Municipal que “Dispõe sobre a alteração da Lei Complementar n° 67 de 25 de setembro de 2.019, parcelamento, uso e ocupação do solo e dá outras providências”, seja deliberado em única discussão e votação na 7ª Sessão Ordinária a ser realizada no dia 16 de março de 2020 (segunda-feira) às 19h30.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1675/2020-03-19_req_015_-_reg_urgencia_pl_008.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1675/2020-03-19_req_015_-_reg_urgencia_pl_008.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, DA COMISSÃO DE FINANÇAS E ORÇAMENTOS, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 008/2020 de autoria da Mesa Diretora que “Restabelece a vigência da Lei nº 2.217, de 30 de novembro de 2015, revogada pela Lei nº 2.333, de 28 de maio de 2018 e dá outras providências”, seja deliberado em única discussão e votação na 8ª Sessão Ordinária a ser realizada no dia 23 de março de 2020 (segunda-feira) às 19h30.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1831/2020-03-19_requerimento_no_016.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1831/2020-03-19_requerimento_no_016.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, DA COMISSÃO DE FINANÇAS E ORÇAMENTOS, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 008/2020 de autoria da Mesa Diretora que “Restabelece a vigência da Lei n° 2.217, de 30 de novembro de 2015, revogada pela Lei n° 2.333, de 28 de maio de 2018 e dá outras providências’’, protocolizado nesta Casa Legislativa em 13 de março de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1738/2020-04-02_req_017_-_regime_de_urgencia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1738/2020-04-02_req_017_-_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA DO PODER LEGISLATIVO DE PIUMHI, que abaixo subscreve, vem através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, III c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Resolução nº 001/2020 de sua autoria que “Dispõe sobre a organização dos serviços internos da Câmara Municipal de Piumhi/MG, no período de combate ao coronavírus – COVID-19, e dá outras providências”.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1832/2020-04-06_req_018_reg_urg_pl_007_sind_prod_rurais.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1832/2020-04-06_req_018_reg_urg_pl_007_sind_prod_rurais.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, DA COMISSÃO DE FINANÇAS E ORÇAMENTOS, E DA COMISSÃO DE SERVIÇOS, POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 007/2020 de autoria do Poder Executivo que “Autoriza o Poder Executivo a firmar convênio com o Sindicato Rural de Piumhi e dá outras providências”, protocolizado nesta Casa Legislativa em 13 de março de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1763/2020-04-08-requerimento_no_019.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1763/2020-04-08-requerimento_no_019.pdf</t>
   </si>
   <si>
     <t>Os VEREADORES DA CÂMARA MUNICIPAL DE PIUMHI, que abaixo subscreve, vem através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, III c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 010/2020 de autoria do Poder Executivo que “Autoriza o Poder Executivo a efetuar repasse do valor R$50.000,00 (cinquenta mil reais) para combate à pandemia coronavírus/Covid-19 e dá outras providências".</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1764/2020-04-08-requerimento_no_020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1764/2020-04-08-requerimento_no_020.pdf</t>
   </si>
   <si>
     <t>Os VEREADORES DA CÂMARA MUNICIPAL DE PIUMHI, que abaixo subscreve, vem através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, III c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 011/2020 de autoria do Poder Executivo que “Autoriza o Poder Executivo a efetuar o repasse do valor de R$ 55.000,00 (Cinquenta e cinco mil reais) para combate à pandemia coronavírus/COVID-19 e dá outras providências".</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1765/2020-04-08-requerimento_no_021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1765/2020-04-08-requerimento_no_021.pdf</t>
   </si>
   <si>
     <t>Os VEREADORES DA CÂMARA MUNICIPAL DE PIUMHI, que abaixo subscreve, vem através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, III c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 012/2020 de autoria do Poder Executivo que “Autoriza o Poder Executivo a remanejar total e/ou parcialmente os valores que são objeto de Emendas Impositivas n° 01 e 02 ao Projeto de Lei Orçamentária para o exercício de 2020 e Emenda Impositiva n° 03 ao Projeto de Lei Orçamentária para o exercício de 2019, e dá outras providências".</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1833/2020-04-13_req_022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1833/2020-04-13_req_022.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, A COMISSÃO DE FINANÇAS E ORÇAMENTOS E A COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei Complementar n° 004/2020 de autoria do Poder Executivo Municipal que “Dispõe sobre a prorrogação do vencimento do IPTU e da Taxa de Coleta de Resíduos Sólidos do exercício de 2020 e dá outras providências", protocolizado nesta Casa Legislativa em 1 de abril de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>Fernando Detetive, Gleisson Professor de Biologia, Guininho do Mané, Júnior Boi, Sargento Zé Welington, Seabra da Farmácia, Segundinho, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1772/2020-04-13_req_023_-_reg_urg_plc_004.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1772/2020-04-13_req_023_-_reg_urg_plc_004.pdf</t>
   </si>
   <si>
     <t>Os Vereadores da Câmara Municipal de Piumhi,  que abaixo subscrevem, vem através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, III c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei Complementar nº 004/2020 de autoria do Poder Executivo que “Dispõe sobre a prorrogação do vencimento do IPTU e da Taxa de Coleta de Resíduos Sólidos do exercício de 2020 e dá outras providências”. A urgência da deliberação do Projeto de Lei Complementar nº 004/2020 em única discussão e votação na 11ª Sessão Ordinária, a ser realizada no dia 13 de abril de 2020, se faz necessária, tendo em vista que o senhor Prefeito Municipal requereu, em conformidade com o art. 40 da LO c/c arts. 127 e 167 do RI, a apreciação do projeto de lei em regime de urgência. E inclusão na pauta da referida sessão, com base no art. 141, inciso VII do Regimento Interno.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1796/2020-04-16_requerimento_no_024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1796/2020-04-16_requerimento_no_024.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA DO PODER LEGISLATIVO DE PIUMHI, no uso de suas atribuições contidas no Regimento Interno desta Casa Legislativa, vem através deste, em conformidade com o art. 144, § 1º, III c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, requerer de V. Exa a inclusão em REGIME DE URGÊNCIA ESPECIAL do PROJETO DE RESOLUÇÃO N° 002/2020 que “Dispõe sobre a aprovação do Parecer Prévio, processo nº 1012859, do Tribunal de Contas do Estado de Minas Gerais, relativamente às Contas do Executivo Municipal do exercício de 2016 e dá outras providências”.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1834/2020-04-17_req_025_-_reuniao_comissao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1834/2020-04-17_req_025_-_reuniao_comissao.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, no uso de suas atribuições regimentais, vêm através deste, requerer de V. Exa que a 4ª Reunião Ordinária Conjunta das Comissões prevista para quarta-feira, dia 22/04/2020, seja realizada às 18h30.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1812/2020-04-22_requerimento_no_026.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1812/2020-04-22_requerimento_no_026.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO e COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, que abaixo subscrevem, no uso de suas atribuições regimentais, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 007/2020 de autoria do Chefe do Poder Executivo Municipal que “Autoriza o Poder Executivo a firmar convênio com o Sindicato dos Produtores Rurais de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1813/2020-04-22_requerimento_no_027.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1813/2020-04-22_requerimento_no_027.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO. JUSTIÇA E REDAÇÃO, que abaixo subscreve vem através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 009/2020 de autoria da Mesa Diretora do Poder Legislativo de Piumhi que “Revoga a Lei Municipal n. 1.989/2011, que instituiu o programa de doação de cesta básica no âmbito do Poder Legislativo, e dá outras providências”.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1815/2020-04-27_requerimento_no_028.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1815/2020-04-27_requerimento_no_028.pdf</t>
   </si>
   <si>
     <t>Os Vereadores da Câmara Municipal de Piumhi, que abaixo subscrevem, vem através do presente requerer de Vossa Excelência, em conformidade o art. 141, inciso VII do Regimento Interno, a inclusão do Veto Parcial à Proposição de Lei nº 009, que "Autoriza o Poder Executivo a remanejar total e/ou parcialmente os valores que são objeto de Emendas Impositivas n° 01 e 02 ao Projeto de Lei Orçamentária para o exercício de 2020 e Emenda Impositiva n° 03 ao Projeto de Lei Orçamentária para o exercício de 2019, e dá outras providências ”, na pauta da Ordem do Dia da 13ª Sessão Ordinária.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1884/2020-05-11_req_no_029_-_forma_conj_cfo_e_csppmuc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1884/2020-05-11_req_no_029_-_forma_conj_cfo_e_csppmuc.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE FINANÇAS E ORÇAMENTO E A COMISSÃO DE SERVIÇOS, POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 006/2020 de autoria dos Vereadores José Welington da Silva, José Segundo Faria e Antônio Astésio Tavares, que  “Altera o art. 1º da Lei Municipal nº 2.417/2019 que instituiu no âmbito da Câmara Municipal de Piumhi-MG o “Prêmio Boina de Ouro” – Policial Nota 10, e dá outras providências, protocolizado nesta Casa Legislativa em 13 de março de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2232/2020-05-11_req_no_030-proj_decreto_leg_no_001-1.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2232/2020-05-11_req_no_030-proj_decreto_leg_no_001-1.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE FINANÇAS E ORÇAMENTO E A COMISSÃO DE SERVIÇOS, POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Decreto Legislativo n° 001/2020, de autoria dos Vereadores da Câmara Municipal de Piumhi, que “Dispõe sobre a outorga da Homenagem “Brilhantes Mulheres” e dá outras providências, protocolizado nesta Casa Legislativa em 13 de março de 2020, ocorra de forma conjunta entre estas Comissões Permanentes, ora requerentes.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2211/2020-05-19_requerimento_no_032.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2211/2020-05-19_requerimento_no_032.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, e a COMISSÃO DE FINANÇAS E ORÇAMENTO, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Decreto Legislativo n° 002/2020, de autoria do Vereador e Presidente da Câmara Municipal de Piumhi, que “Regulamenta a licitação, na modalidade pregão, na forma eletrônica, para a aquisição de bens e a contratação de serviços comuns, incluídos os serviços comuns de engenharia, e dispõe sobre o uso da dispensa eletrônica, no âmbito da Câmara Municipal de Piumhi-MG”, protocolizado nesta Casa Legislativa em 14 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes, ora requerentes.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2031/2020-05-19_requerimento_no_033..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2031/2020-05-19_requerimento_no_033..pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, e a COMISSÃO DE SERVIÇO, POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 014/2020, de autoria da Vereadora e Primeira Secretária da Câmara Municipal de Piumhi, que “Dispõe sobre a obrigatoriedade do uso de máscaras de proteção facial, durante o período de vigência da calamidade pública de que trata o Decreto Legislativo n° 6, de 2020, do Senado Federal, e dá outras providências”, protocolizado nesta Casa Legislativa em 12 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes, ora requerentes.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2032/2020-05-19_requerimento_no_034.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2032/2020-05-19_requerimento_no_034.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORCAMENTO e a COMISSÃO DE SERVIÇO, POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 026/2020, de autoria do Poder Executivo de Piumhi, que “Dispõe sobre a convalidação ao disposto na Lei Municipal n° 2.416/2020, de 07 de agosto de 2.019 e dá outras providências”, protocolizado nesta Casa Legislativa em 15 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes, ora requerentes.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1967/2020-05-20_requerimento_no_035.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1967/2020-05-20_requerimento_no_035.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, a COMISSÃO DE FINANÇAS E ORÇAMENTOS E A COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 026/2020 de autoria do Poder Executivo de Piumhi, que “Dispõe sobre a convalidação ao disposto na Lei Municipal n° 2.416/2020, de 07 de agosto de 2.019 e dá outras providências”.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1968/2020-05-20_requerimento_no_036..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1968/2020-05-20_requerimento_no_036..pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E A COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 014/2020, de autoria da Vereadora e Primeira Secretária da Câmara Municipal de Piumhi, que “Dispõe sobre a obrigatoriedade do uso de máscaras de proteção facial, durante o período de vigência da calamidade pública de que trata o Decreto Legislativo nº 6, de 2020, do Senado Federal, e dá outras providências.”</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2187/2020-05-25_req_no_037-proj_lei_no_013.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2187/2020-05-25_req_no_037-proj_lei_no_013.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, e a COMISSÃO FINANÇAS E ORÇAMENTO, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 013/2020, de autoria do Chefe do Poder Executivo Municipal que “Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2021 e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de abril de 2020, ocorra de forma conjunta entre estas Comissões Permanentes, ora requerentes.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2196/2020-06-02_requerimento_no_038.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2196/2020-06-02_requerimento_no_038.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 015/2020, de autoria do Vereador Antônio Fernando Gomes, que “Dá nome de Palestina Terra de Oliveira à Rua 01 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2197/2020-06-02_requerimento_no_039.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2197/2020-06-02_requerimento_no_039.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 016/2020, de autoria do Vereador José Segundo Faria , que “Dá nome de Joaquim Sebastião de Souza à Rua 02 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2198/2020-06-02_requerimento_no_040.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2198/2020-06-02_requerimento_no_040.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 017/2020, de autoria do Vereador José Segundo Faria , que “Dá nome de Dra. Sayonara Gonçalves Santos à Rua 03 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2199/requerimento_41-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2199/requerimento_41-2020.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 018/2020, de autoria do Vereador Gleisson Araújo Nunes, que “Dá nome de João Júlio de Oliveira à Rua 04 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2200/requerimento_no_42-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2200/requerimento_no_42-2020.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 019/2020, de autoria da Vereadora Shirley Elaine Gonçalves Faria, que “Dá nome de Joaquim Augusto de Melo Filho à Rua 05 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2201/requerimento_43-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2201/requerimento_43-2020.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 020/2020, de autoria do Vereador José Welington da Silva, que “Dá nome de Nely Silva de Oliveira à Rua 06 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2202/2020-06-02_requerimento_no_044.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2202/2020-06-02_requerimento_no_044.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 021/2020, de autoria da Vereadora Shirley Elaine Gonçalves Faria, que “Dá nome de Vicente Soares Resende à Rua 07 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2212/requerimento_45-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2212/requerimento_45-2020.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 022/2020, de autoria do Vereador Antônio Astésio Tavares, que “Dá nome de José Faria Filho à Rua 08 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2213/2020-06-02_requerimento_no_046.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2213/2020-06-02_requerimento_no_046.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 023/2020, de autoria do Vereador José Antônio Camargo Júnior, que “Dá nome de Mário Lúcio da Silva à Rua 09 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2219/2020-06-02_requerimento_no_047.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2219/2020-06-02_requerimento_no_047.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 024/2020, de autoria do Vereador Magno Manoel Marques, que “Dá nome de Izabel Cassini Praça à Rua 10 do Loteamento Jardim Betel, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2220/2020-06-02_requerimento_no_048.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2220/2020-06-02_requerimento_no_048.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 025/2020, de autoria do Vereador José Welington da Silva, que “Dá nome de Dorcila Maria de Jesus à Rua A do Loteamento capoeira, Bairro Capoeira, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2221/2020-06-08_req_no_049-proj_lei_no_027.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2221/2020-06-08_req_no_049-proj_lei_no_027.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE FINANÇAS E ORÇAMENTO, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 027/2020, de autoria do Chefe do Poder Executivo, que “Dispõe sobre o pagamento do 13° salário aos Agentes Políticos do Município de Piumhi e dá outras providências”, protocolizado nesta Casa Legislativa em 28 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2222/2020-06-08_req_no_050-proj_lei_no_028.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2222/2020-06-08_req_no_050-proj_lei_no_028.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE FINANÇAS E ORÇAMENTO, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 028/2020, de autoria do Chefe do Poder Executivo, que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores públicos, ativos, inativos, pensionistas da Administração Direta Municipal e do Serviço Autônomo de Água e Esgoto e dá outras providências”, protocolizado nesta Casa Legislativa em 28 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2223/2020-06-08_req_no_051-proj_lei_no_029.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2223/2020-06-08_req_no_051-proj_lei_no_029.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE FINANÇAS E ORÇAMENTO, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 029/2020, de autoria do Chefe do Poder Executivo, que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores da Câmara Municipal de Piumhi e dá outras providências", protocolizado nesta Casa Legislativa em 29 de maio de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2224/2020-06-18_requerimento_no_052.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2224/2020-06-18_requerimento_no_052.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 031/2020, de autoria do Vereador José Antônio Camargo Júnior, que “Dá nome de José Lourenço de Oliveira (Zé Toco) ao Parque Ecológico da Mina no Bairro Nova Esperança, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 05 de junho de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2225/requerimento_53-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2225/requerimento_53-2020.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 032/2020, de autoria do Vereador José Antônio Camargo Júnior, que “Dá nome de Luzia Ana de Oliveira (Dona Luzia) à Praça a ser construída no Bairro Capoeiras, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 05 de junho de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2296/2020-06-30_requerimento_no_054.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2296/2020-06-30_requerimento_no_054.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, DA COMISSÃO DE FINANÇAS E ORÇAMENTOS, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 030/2020 de autoria da Mesa Diretora que “Dispõe sobre a incineração de documentos do arquivo geral da Câmara Municipal de Piumhi-MG e dá outras providências”, protocolizado nesta Casa Legislativa em 05 de junho de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2258/requerimento_no_55-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2258/requerimento_no_55-2020.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 033/2020, de autoria do Vereador José Segundo Faria, que “Declara como utilidade pública a Associação das Mulheres de Peito, e dá outras providências”, protocolizado nesta Casa Legislativa em 16 de junho de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2259/requerimento_no_56-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2259/requerimento_no_56-2020.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 034/2020, de autoria do Vereador José Seabra de Oliveira, que “Dá nome de Agostinha Arantes de Oliveira à Rua B do Bairro Nova Piumhi, no Município de Piumhi, e dá outras providências”, protocolizado nesta Casa Legislativa em 16 de junho de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2189/2020-07-08_requerimento_no_057...pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2189/2020-07-08_requerimento_no_057...pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E A COMISSÃO FINANÇAS E ORÇAMENTO, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 030/2020, de autoria da Mesa Diretora da Câmara Municipal de Piumhi, que “Dispõe sobre a incineração de documentos do arquivo geral da Câmara Municipal de Piumhi-MG e dá outras providências.”</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2188/requerimento_58-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2188/requerimento_58-2020.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E A COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS. URBANISMO E CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 033/2020, de autoria do Vereador José Segundo Faria, que “Declara como utilidade pública a Associação das Mulheres de Peito e dá outras providências.”</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2407/2020-07-29_requerimento_no_059.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2407/2020-07-29_requerimento_no_059.pdf</t>
   </si>
   <si>
     <t>Antônio Fernando Gomes (RG n°M-2.960.319, CPF nº 53026144991, exercendo o cargo de membro do Conselho Municipal de Igualdade e Promoção Racial de Piumhi, requer a Vossa Senhoria afastamento, a título de desincompatibilização, por estar concorrendo a cargo eletivo no município de Piumhi, nos termos da Lei Complementar n° 64, de 18 de maio de 1990, no pleito de 2020, a partir de 01 de agosto de 2020 até 16 de novembro de 2020. A Ata da Convenção e lista de aprovados, seguirá para se fazer anexo em período próprio, conforme calendário eleitoral. Ressalto ainda que estou ciente da obrigatoriedade de entregar o Registro de Candidatura, expedido pelo Tribunal Regional Eleitoral, no prazo previsto, bem como informar eventual impugnação de minha candidatura.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2408/2020-07-29_requerimento_no_060.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2408/2020-07-29_requerimento_no_060.pdf</t>
   </si>
   <si>
     <t>Antônio Fernando Gomes (RG n°M-2.960.319, CPF nº 53026144991, exercendo o cargo de membro do Conselho Municipal de Defesa e Conservação do Meio Ambiente de Piumhi, requer a Vossa Senhoria afastamento, a título de desincompatibilização, por estar concorrendo a cargo eletivo no município de Piumhi, nos termos da Lei Complementar n° 64, de 18 de maio de 1990, no pleito de 2020, a partir de 01 de agosto de 2020 até 16 de novembro de 2020. A Ata da Convenção e lista de aprovados, seguirá para se fazer anexo em período próprio, conforme calendário eleitoral. Ressalto ainda que estou ciente da obrigatoriedade de entregar o Registro de Candidatura, expedido pelo Tribunal Regional Eleitoral, no prazo previsto, bem como informar eventual impugnação de minha candidatura.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2409/2020-07-29_requerimento_no_061.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2409/2020-07-29_requerimento_no_061.pdf</t>
   </si>
   <si>
     <t>Antônio Astésio Tavares (RG n° 678.559, CPF n° 19339330625, exercendo o cargo de membro do Conselho Municipal de Defesa e Conservação do Meio Ambiente de Piumhi, requer a Vossa Senhoria afastamento, a título de desincompatibilização, por estar concorrendo a cargo eletivo no município de Piumhi, nos termos da Lei Complementar n° 64, de 18 de maio de 1990, no pleito de 2020, a partir de 01 de agosto de 2020 até 16 de novembro de 2020. A Ata da Convenção e lista de aprovados, seguirá para se fazer anexo em período próprio, conforme calendário eleitoral. Ressalto ainda que estou ciente da obrigatoriedade de entregar o Registro de Candidatura, expedido pelo Tribunal Regional Eleitoral, no prazo previsto, bem como informar eventual impugnação de minha candidatura.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2474/2020-07-29_requerimento_no_62.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2474/2020-07-29_requerimento_no_62.pdf</t>
   </si>
   <si>
     <t>Antônio Astésio Tavares (RG n° 678.559, CPF n° 19339330625, exercendo o cargo de membro do Conselho Municipal de Desenvolvimento Econômico de Piumhi/MG, requer a Vossa Senhoria afastamento, a título de desincompatibilização, por estar concorrendo a cargo eletivo no município de Piumhi, nos termos da Lei Complementar n° 64, de 18 de maio de 1990, no pleito de 2020, a partir de 01 de agosto de 2020 até 16 de novembro de 2020. A Ata da Convenção e lista de aprovados, seguirá para se fazer anexo em período próprio, conforme calendário eleitoral...</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2410/2020-07-29_requerimento_no_063.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2410/2020-07-29_requerimento_no_063.pdf</t>
   </si>
   <si>
     <t>José Welington da Silva (RG n° 5215457, CPF n° 58079742634, exercendo o cargo de membro do Conselho Municipal de Defesa e Conservação do Meio Ambiente de Piumhi, requer a Vossa Senhoria afastamento, a título de desincompatibilização, por estar concorrendo a cargo eletivo no município de Piumhi, nos termos da Lei Complementar n° 64, de 18 de maio de 1990, no pleito de 2020, a partir de 01 de agosto de 2020 até 16 de novembro de 2020. A Ata da Convenção e lista de aprovados, seguirá para se fazer anexo em período próprio, conforme calendário eleitoral. Ressalto ainda que estou ciente da obrigatoriedade de entregar o Registro de Candidatura, expedido pelo Tribunal Regional Eleitoral, no prazo previsto, bem como informar eventual impugnação de minha candidatura.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2475/2020-07-29_requerimento_no_64.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2475/2020-07-29_requerimento_no_64.pdf</t>
   </si>
   <si>
     <t>José Welington da Silva (RG n° 5215457, CPF n° 58079742634, exercendo o cargo de membro do Conselho Municipal de Desenvolvimento Econômico de Piumhi/MG, requer a Vossa Senhoria afastamento, a título de desincompatibilização, por estar concorrendo a cargo eletivo no município de Piumhi, nos termos da Lei Complementar n° 64, de 18 de maio de 1990, no pleito de 2020, a partir de 01 de agosto de 2020 até 16 de novembro de 2020. A Ata da Convenção e lista de aprovados, seguirá para se fazer anexo em período próprio, conforme calendário eleitoral.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2411/2020-07-29_requerimento_no_065.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2411/2020-07-29_requerimento_no_065.pdf</t>
   </si>
   <si>
     <t>José Welington da Silva (RG n° 5215457, CPF n° 58079742634, exercendo o cargo de membro do Conselho Municipal de Educação de Piumhi/MG, requer a Vossa Senhoria afastamento, a título de desincompatibilização, por estar concorrendo a cargo eletivo no município de Piumhi, nos termos da Lei Complementar n° 64, de 18 de maio de 1990, no pleito de 2020, a partir de 01 de agosto de 2020 até 16 de novembro de 2020. A Ata da Convenção e lista de aprovados, seguirá para se fazer anexo em período próprio, conforme calendário eleitoral. Ressalto ainda que estou ciente da obrigatoriedade de entregar o Registro de Candidatura, expedido pelo Tribunal Regional Eleitoral, no prazo previsto, bem como informar eventual impugnação de minha candidatura.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2412/2020-07-29_requerimento_no_067.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2412/2020-07-29_requerimento_no_067.pdf</t>
   </si>
   <si>
     <t>José Segundo Faria (RG n° M6.303.831, CPF n° 84158670691, exercendo o cargo de membro do Conselho Municipal de Turismo de Piumhi/MG, requer a Vossa Senhoria afastamento, a título de desincompatibilização, por estar concorrendo a cargo eletivo no município de Piumhi, nos termos da Lei Complementar n° 64, de 18 de maio de 1990, no pleito de 2020, a partir de 01 de agosto de 2020 até 16 de novembro de 2020. A Ata da Convenção e lista de aprovados, seguirá para se fazer anexo em período próprio, conforme calendário eleitoral. Ressalto ainda que estou ciente da obrigatoriedade de entregar o Registro de Candidatura, expedido pelo Tribunal Regional Eleitoral, no prazo previsto, bem como informar eventual impugnação de minha candidatura.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2413/2020-07-29_requerimento_no_068.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2413/2020-07-29_requerimento_no_068.pdf</t>
   </si>
   <si>
     <t>José Antônio Camargo Júnior (RG n° 5951179, CPF n° 84608625691, exercendo o cargo de membro do Conselho Municipal de Esportes e Lazer de Piumhi/MG, requer a Vossa Senhoria afastamento, a título de desincompatibilização, por estar concorrendo a cargo eletivo no município de Piumhi, nos termos da Lei Complementar 064, de 18 de maio de 1990, no pleito de 2020, a partir de 01 de agosto de 2020 até 16 de novembro de 2020. A Ata da Convenção e lista de aprovados, seguirá para se fazer anexo em período próprio, conforme calendário eleitoral. Ressalto ainda que estou ciente da obrigatoriedade de entregar o Registro de Candidatura, expedido pelo Tribunal Regional Eleitoral, no prazo previsto, bem como informar eventual impugnação de minha candidatura.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2414/2020-07-29_requerimento_no_069.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2414/2020-07-29_requerimento_no_069.pdf</t>
   </si>
   <si>
     <t>José Antônio Camargo Júnior (RG n° 5951179, CPF n° 84608625691, exercendo o cargo de membro do Conselho Municipal de Turismo de Piumhi/MG, requer a Vossa Senhoria afastamento, a título de desincompatibilização, por estar concorrendo a cargo eletivo no município de Piumhi, nos termos da Lei Complementar n° 64, de 18 de maio de 1990, no pleito de 2020, a partir de 01 de agosto de 2020 até 16 de novembro de 2020. A Ata da Convenção e lista de aprovados, seguirá para se fazer anexo em período próprio, conforme calendário eleitoral. Ressalto ainda que estou ciente da obrigatoriedade de entregar o Registro de Candidatura, expedido pelo Tribunal Regional Eleitoral, no prazo previsto, bem como informar eventual impugnação de minha candidatura.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2415/2020-07-29_requerimento_no_070.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2415/2020-07-29_requerimento_no_070.pdf</t>
   </si>
   <si>
     <t>Shirley Elaine Gonçalves Faria (RG n° 8045366, CPF n° 00922414688, exercendo o cargo de membro do Conselho Municipal de Educação de Piumhi/MG, requer a Vossa Senhoria afastamento, a título de desincompatibilização, por estar concorrendo a cargo eletivo no município de Piumhi, nos termos da Lei Complementar n° 64, de 18 de maio de 1990, no pleito de 2020, a partir de 01 de agosto de 2020 até 16 de novembro de 2020. A Ata da Convenção e lista de aprovados, seguirá para se fazer anexo em período próprio, conforme calendário eleitoral. Ressalto ainda que estou ciente da obrigatoriedade de entregar o Registro de Candidatura, expedido pelo Tribunal Regional Eleitoral, no prazo previsto, bem como informar eventual impugnação de minha candidatura.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2416/2020-07-29_requerimento_no_071...pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2416/2020-07-29_requerimento_no_071...pdf</t>
   </si>
   <si>
     <t>Gleisson Araújo Nunes (RG n° 603.24.86, CPF n° 745287776-49, exercendo o cargo de membro do Conselho Municipal de Defesa e Conservação do Meio Ambiente de Piumhi, requer a Vossa Senhoria afastamento, a título de desincompatibilização, por estar concorrendo a cargo eletivo no município de Piumhi, nos termos da Lei Complementar n° 64, de 18 de maio de 1990, no pleito de 2020, a partir de 01 de agosto de 2020 até 16 de novembro de 2020. A Ata da Convenção e lista de aprovados, seguirá para se fazer anexo em período próprio, conforme calendário eleitoral. Ressalto ainda que estou ciente da obrigatoriedade de entregar o Registro de Candidatura, expedido pelo Tribunal Regional Eleitoral, no prazo previsto, bem como informar eventual impugnação de minha candidatura.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2383/2020-08-07_requerimento_no_072.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2383/2020-08-07_requerimento_no_072.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, através de seu Presidente José Segundo Faria com fulcro no art. 188 do Regimento Interno desta Casa Legislativa c/c os arts. 21, IX, § 1º e 28, XIII e XVIII da Lei Orgânica Municipal, vem, através do presente, requerer de V. Exa a Convocação do Diretor de Trânsito Municipal Sr. Wallace Santana, para apresentar-se na 28ª Sessão Ordinária a realizar-se às 19h30 do dia 24/08/2020 (segunda-feira), na sede da Câmara Municipal de Piumhi-MG na Sala das Sessões “Vereador José Soares de Oliveira Sobrinho”, a fim de prestar esclarecimentos acerca das alterações realizadas no trânsito, entre outros temas relacionados à mobilidade urbana. Nestes termos, Pede-se deferimento.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2382/2020-08-07_requerimento_no_073.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2382/2020-08-07_requerimento_no_073.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, através de seu Presidente José Segundo Faria com fulcro no art. 188 do Regimento Interno desta Casa Legislativa c/c os arts. 21, IX, § 1º e 28, XIII e XVIII da Lei Orgânica Municipal, vem, através do presente, requerer de V. Exa a Convocação do Secretário Municipal de Transporte, Trânsito e Mobilidade Urbana Sr. Maurício Silva, para apresentar-se na 28ª Sessão Ordinária a realizar-se às 19h30 do dia 24/08/2020 (segunda- feira), na sede da Câmara Municipal de Piumhi-MG na Sala das Sessões “Vereador José Soares de Oliveira Sobrinho”, a fim de prestar esclarecimentos acerca das alterações realizadas no trânsito, entre outros temas relacionados à mobilidade urbana. Nestes termos, Pede-se deferimento.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2527/requerimento_no_74-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2527/requerimento_no_74-2020.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO. JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 036/2020/Mensagem Aditiva, de autoria do Chefe do Poder Executivo Municipal, que “Dispõe sobre desafetação e permuta de bem público e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de julho de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2439/requerimento_no_76-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2439/requerimento_no_76-2020.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 037/2020, de autoria do Chefe do Poder Executivo Municipal, que “Autoriza a realização da Conferência de Educação e avaliações do plano municipal de educação descritas na Lei Municipal n° 2.203/2015 no ano de 2021 e dá outras providências”, protocolizado nesta Casa Legislativa em 28 de julho de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2440/requerimento_no_77-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2440/requerimento_no_77-2020.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 038/2020, de autoria do Vereador José Segundo Faria, que “Dá nome de Almira Cândida Martins à Rua K do Loteamento Jardim Betei, Bairro Novo Tempo, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 30 de julho de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2441/requerimento_no_78-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2441/requerimento_no_78-2020.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO e COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 040/2020, de autoria do Vereador José Welington da Silva, que “Altera a denominação do Palácio 20 de julho (sede da municipalidade), para ‘Palácio 20 de julho Prefeito José Goulart’ no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 05 de agosto de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2448/requerimento_no_79-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2448/requerimento_no_79-2020.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E A COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1o, II c/c art. 164, § 2o, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 036/2020/Mensagem Aditiva, de autoria do Chefe do Poder Executivo, que “Dispõe sobre desafetação e permuta de bem público e dá outras providências”.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2472/2020-09-01_requerimento_no_080.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2472/2020-09-01_requerimento_no_080.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 041/2020, de autoria dos Vereadores José Seabra de Oliveira, Antônio Fernando Gomes e José Antônio Camargo Júnior, que “Dá nome de Benigna Augusta de Jesus à Ponte localizada na Rua João Pinheiro sobre o Ribeirão do Corte, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 13 de agosto de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2473/2020-09-01_requerimento_no_081...pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2473/2020-09-01_requerimento_no_081...pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO. JUSTIÇA E REDAÇÃO E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 043/2020, de autoria do Vereador José Antônio Camargo Júnior, que “Dá nome de Otacílio Gonçalves Tomé (Tatá Tomé) à Praça entre as Ruas Jair Ferreira Leite, Ari Almada e Theotil Garcia Ribeiro, localizada no Bairro Totonha Tomé, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 21 de agosto de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2470/2020-09-03_requerimento_no_082.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2470/2020-09-03_requerimento_no_082.pdf</t>
   </si>
   <si>
     <t>Face ao Ato da Presidência n° 006 de 1º de setembro de 2020, que “Dispõe sobre flexibilização parcial das medidas de combate ao coronavírus no âmbito da Câmara Municipal de Piumhi”, venho através deste, requerer de V. Exa. que agende nesta Casa Legislativa, Audiência Pública para tratarmos do Projeto de Lei n° 039/2020 que “Autoriza o Município de Piumhi/MG celebrar convênio com a Secretaria de Estado de Educação de Minas Gerais visando a Municipalização da Escola Estadual Professor José Vicente”. Mister salientar que a referida audiência faz parte do processo democrático e de transparência sendo imperioso ouvirmos as partes interessadas. Nesta oportunidade apresento os votos de estima e de extinta consideração. Nestes termos, Pede-se deferimento.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3168/2020-09-11_req_083_tramconjpre004.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3168/2020-09-11_req_083_tramconjpre004.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO. JUSTIÇA E REDAÇÃO E DA COMISSÃO DE FINANÇAS E ORÇAMENTO, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Resolução n° 004/2020, de autoria da Mesa Diretora, que “Dispõe sobre a aprovação da relação de documentos inservíveis a que se refere a Lei Municipal n° 2.484/2020, classificados e apresentados pela Comissão Especial de Análise de Destruição ou Preservação de Documento Público, e dá outras providências", protocolizado nesta Casa Legislativa em 04 de setembro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2785/2020-09-21_requerimento_084.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2785/2020-09-21_requerimento_084.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei N° 042/2020, de autoria do Chefe do Poder Executivo, que “Autoriza o Poder Executivo a remanejar parcialmente o valor que é objeto de Emenda Impositiva n° 02 inserida na Lei n° 2.453/2019, que Estima a receita e fixa a despesa do Município para o exercício de 2020” (Campus Avançado Piumhi - IFMG)", protocolizado nesta Casa Legislativa em 13 de agosto de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2505/2020-09-23_requerimento_085.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2505/2020-09-23_requerimento_085.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO , COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno d esta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 042/2020 /Mensagem Aditiva de autoria do Chefe do Poder Executivo Municipal que Autoriza o Poder Executivo a remanejar parcialmente o valor que é objeto de emenda impositiva n° 02 inserida na Lei n° 2.453/2019, "que estima a receita e fixa a despesa do Município para o exercício de 2020", e dá outras providências, nos termos do artigo 103 A da Lei Orgânica Municipal do Município, para o Instituto Federal de Educação, Ciência e Tecnologia de Minas Gerais IFMG, Campus Avançado Piumhi ” com...</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2506/2020-09-23_req_086_reg_urg_pr_004_incineracao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2506/2020-09-23_req_086_reg_urg_pr_004_incineracao.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE FINANÇAS E ORÇAMENTO, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, I II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Resolução nº 004/2020 de autoria da Mesa Diretora do Poder Legislativo de Piumhi que Dispõe sobre a aprovação da relação de documentos inservíveis a que se refere a Lei Municipal nº 2.484/2020, classificados e apresentados pela Comissão Especial de Análise de Destruição ou Preservação de Documento Público, e dá outras</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2507/2020-09-29_req_087_tramconjpelom001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2507/2020-09-29_req_087_tramconjpelom001.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO. JUSTIÇA E REDACÀO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação da Proposta de Emenda à Lei Orgânica Municipal n° 001/2020 de autoria da Mesa Diretora que “Altera a Lei Orgânica Municipal, para incluir no inciso VIII, do art. 27 e, inciso XXI, do artigo 28, a “denominação” e a “alteração da denominação” dos próprios municipais, e dá outras providências.”, protocolizado nesta Casa Legislativa em 24 de agosto de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2636/2020-09-30_requerimento_no_088-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2636/2020-09-30_requerimento_no_088-2020.pdf</t>
   </si>
   <si>
     <t>Os VEREADORES DA CÂMARA MUNICIPAL DE PIUMHI, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, com respaldo no art. 168 do Regimento Interno desta Casa Legislativa, a retirada de pauta do Projeto de Decreto Legislativo n° 001/2020 que “Dispõe sobre a outorga da Homenagem “Brilhantes Mulheres” e dá outras providências”.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2597/2020-10-13_requerimento_no_089.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2597/2020-10-13_requerimento_no_089.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, sirvo-me do presente atenção ao assunto abaixo, à saber: Trata-se do Projeto de Lei 039/2020, de autoria do chefe do Poder Executivo o qual “autoriza o município de Piumhi/MG celebrar convênio com a Secretaria de Estado de Educação de Minas Gerais visando a municipalização da Escola Estadual Professor José Vicente”. Conforme é de conhecimento de V.Exa., referido Projeto (desde que chegou a esta Casa) provocou inúmeras discussões acerca de sua viabilidade ou não, sobretudo entre a classe de servidores envolvidos diretamente no assunto...</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2637/2020-10-28_requerimento_no_090.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2637/2020-10-28_requerimento_no_090.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Resolução n° 005/2020, de autoria do Vereador José Seabra de Oliveira, que “Dá nome de Vereador Prof. Osmar Rezende da Silva ao Plenarinho da Câmara Municipal de Piumhi”, protocolizado nesta Casa Legislativa em 29 de setembro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2638/2020-11-03_requerimento_no_091.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2638/2020-11-03_requerimento_no_091.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 047/2020, de autoria da Vereadora Shirley Elaine Gonçalves Faria, que “Dispõe sobre o atendimento preferencial às pessoas com fibromialgia nos locais que especifica e dá outras providências”, protocolizado nesta Casa Legislativa em 02 de outubro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2639/2020-11-03_requerimento_no_092.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2639/2020-11-03_requerimento_no_092.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 048/2020, de autoria da Vereadora Shirley Elaine Gonçalves Faria, que "Dispõe sobre o tratamento prioritário às pessoas com deficiência, aos idosos com idade igual ou superior a 60 (sessenta) anos, às gestantes, às lactantes, às pessoas com crianças de colo e aos obesos em Instituições e Estabelecimentos de atendimento ao público no Município de Piumhi”, protocolizado nesta Casa Legislativa em 02 de outubro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2640/2020-11-03_requerimento_no_093.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2640/2020-11-03_requerimento_no_093.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 051/2020, de autoria dos Vereadores Antônio Fernando Gomes e José Seabra de Oliveira, que “Reconhece como património cultural e histórico do Município de Piumhi/MG o Jornal Alto São Francisco”, protocolizado nesta Casa Legislativa em 23 de outubro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2620/2020-11-03_requerimento_no_094...pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2620/2020-11-03_requerimento_no_094...pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 050/2020, de autoria do Chefe do Poder Executivo Municipal que “Dispõe sobre a criação do Programa Emergencial de Fomento ao Setor Cultural do município de Piumhi/MG e dá outras providências”, protocolizado nesta Casa Legislativa em 22 de outubro de 2020,_x000D_
 ocorra de forma conjunta entre estas Comissões Permanentes</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2629/2020-11-04_requerimento_no_095.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2629/2020-11-04_requerimento_no_095.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO , COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URG ÊNCIA ESPECIAL do Projeto de Lei nº 047/2020, de autoria da Vereadora Shirley Elaine Gonçalves Faria, que “Dispõe sobre o atendimento preferencial às pessoas com fibromialgia nos locais que especifica e dá outras providências”. A urgência da deliberação do Projeto de Lei nº 047/2020 em única discussão e votação na 37ª Sessão Ordinária a ser realizada no dia 09 de novembro, se faz necessária, em razão do término da gestão 2017/2020 que se encerra em dezembro de 2020, de forma a finalizar a tramitação dos projetos evitando que seja prorrogada para a próxima Legislatura.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2630/2020-11-04_requerimento_no_096.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2630/2020-11-04_requerimento_no_096.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO , COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URG ÊNCIA ESPECIAL do Projeto de Lei nº 048/2020, de autoria da Vereadora Shirley Elaine Gonçalves Faria, que “Dispõe sobre o atendimento prioritário às pessoas com deficiência, aos idosos com idade igual ou superior a 60 (sessenta) anos, às gestantes às lactantes, às pessoas com crianças no colo e aos obesos em instituições e estabelecimentos de atendimento público no Município de Piumhi.”. A urgência da deliberação do Projeto de Lei nº 048/2020 em única discussão e votação na 37ª Sessão Ordinária a ser realizada no dia 09 de novembro, se faz necessária, em razão do término da gestão 2017/2020 que se encerra em dezembro...</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2612/2020-11-04_requerimento_no_097.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2612/2020-11-04_requerimento_no_097.pdf</t>
   </si>
   <si>
     <t>.A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO COMISSÃO DE FINANÇAS E ORÇAMENT O, E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, I II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE UR GÊNCIA ESPECIAL do Projeto de Lei nº 050/2020 de autoria do Chefe do Poder Executivo Municipal, que Dispõe sobre a criação do Programa Emergencial de Fomento ao Setor Cultural do município de Piumhi/MG e dá outras providências ””. A urgência da deliberação do Projeto de Lei nº 0 50 /2020 em única discussão e votação na 8 ª Sessão Extraordinária a ser realizada n a data designada pelo Presidente, se faz necessária para atender à solicitação do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2631/2020-11-04_requerimento_no_098.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2631/2020-11-04_requerimento_no_098.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164,_x000D_
 § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 051/2020, de autoria dos Vereadores Antônio Fernando Gomes e José Seabra de Oliveira, que “Reconhece como patrimônio cultural e histórico do Município de Piumhi/MG o Jornal Alto São Francisco”. A urgência da deliberação do Projeto de Lei nº 051/2020 em única discussão e votação na 37ª Sessão Ordinária a ser realizada no dia 09 de novembro, se faz necessária, em razão do término da gestão 2017/2020 que se encerra em dezembro de 2020, de forma a finalizar a tramitação dos projetos evitando que seja prorrogada para a próxima Legislatura.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2632/2020-11-05_requerimento_no_099.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2632/2020-11-05_requerimento_no_099.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE FINANÇAS E ORÇAMENTO ORÇAMENTO, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa que a análise e deliberação do Projeto de Lei nº 046/2020 de autoria do Chefe do Poder Executivo Municipal que “Incluem Novas Ações a Lei 2316/2017, Plano Plurianual 2018 2021 do Município de Piumhi para o Exercício de 2021 protocolizado nesta Casa Legislativa em 30 de setembro de 20 20 , ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2633/2020-11-05_requerimento_no_100.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2633/2020-11-05_requerimento_no_100.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO , COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa que a análise e deliberação do Projeto de Lei nº 0 49 /2020 de autoria do Chefe do Poder Executivo Municipal que Dispõe sobre a criação do Conselho Municipal de Direitos do Idoso, do Fundo Municipal de Direitos do Idoso e dá outras providências”, protocolizado nesta Casa Legislativa em 07 de outubro de 2020 , ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2657/2020-11-11_requerimento_no_101.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2657/2020-11-11_requerimento_no_101.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE FINANÇAS E ORÇAMENTO, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2o, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 046/2020, de autoria do Chefe do Poder Executivo, que “Incluem Novas Ações a Lei n° 2.316/2017, Plano Plurianual 2018-2021 do Município de Piumhi para o Exercício de 2021”.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2840/2020-11-11_requerimento_no_102.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2840/2020-11-11_requerimento_no_102.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 053/2020, de autoria da Vereadora Shirley Elaine Gonçalves Faria que “Dá nome de Gerássimo Tomé de Andrade à Rua A do Loteamento Alvorada II, Bairro Alvorada, no Município de Piumhi-MG, e dá outras providências", protocolizado nesta Casa Legislativa em 23 de outubro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2690/2020-11-17_requerimento_no_103.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2690/2020-11-17_requerimento_no_103.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Resolução n° 006/2020, de autoria do Presidente da Câmara Municipal de Piumhi, Antônio Astésio Tavares, que “Regulamenta os procedimentos para a realização do curso preparatório de noção básica da Lei Orgânica, Regimento Interno e demais normas internas da Câmara Municipal e dá outras providências”, protocolizado nesta Casa Legislativa em 13 de novembro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2660/2020-11-18_requerimento_no_104.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2660/2020-11-18_requerimento_no_104.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE FINANÇAS E ORÇAMENTO, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 046/2020, de autoria do Chefe do Poder Executivo, que “Incluem Novas Ações a Lei nº 2.316/2017, Plano Plurianual 2018-2021 do Município de Piumhi para o Exercício de 2021”.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2658/2020-11-18_requerimento_no_105.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2658/2020-11-18_requerimento_no_105.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO. JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO, E COMISSÃO DE SERVIÇOS, POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 049/2020, de autoria do Chefe do Poder Executivo, que “Dispõe sobre a criação do Conselho Municipal de Direitos do Idoso, do Fundo Municipal de Direitos do Idoso e dá outras providências”.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2659/2020-11-18_req_106_-_regime_de_urgencia_pr_006_curso_preparatorio.docx</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2659/2020-11-18_req_106_-_regime_de_urgencia_pr_006_curso_preparatorio.docx</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, III c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Resolução nº 006/2020, de autoria do Presidente da Câmara Municipal de Piumhi, Sr. Antônio Astésio Tavares, que “Regulamenta os procedimentos para a realização do curso preparatório de noção básica da Lei Orgânica, Regimento Interno e demais normas internas da Câmara Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2844/2020-11-23_requerimento_no_107.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2844/2020-11-23_requerimento_no_107.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO. COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 054/2020, de autoria da Mesa Diretora do Poder Legislativo de Piumhi que “Institui a Língua Brasileira de Sinais (LIBRAS) e a tradução simultânea dos trabalhos parlamentares nas sessões da Câmara Municipal de Piumhi e dá outras providências”, protocolizado nesta Casa Legislativa em 29 de outubro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3164/2020-11-23_req_108_tramconjpre007.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3164/2020-11-23_req_108_tramconjpre007.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E A COMISSÃO DE FINANÇAS E ORÇAMENTO com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Resolução n° 007/2020, de autoria da Mesa Diretora da Câmara Municipal de Piumhi, que “Autoriza o pagamento de subsídios dos Vereadores, vencimentos dos servidores e demais despesas de manutenção até o dia 18/12/2020 e dá outras providências”, protocolizado nesta Casa Legislativa em 13 de novembro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2796/2020-11-24_requerimento_no_109.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2796/2020-11-24_requerimento_no_109.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO. JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3o, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 058/2020, de autoria do Vereador José Seabra de Oliveira, que “Dá nome de José Geraldino de Melo (Zé Branquinho), à Central Viraser de resíduos recicláveis, localizada na MG 341, KM 49, no Município de Piumhi e dá outras providências”, protocolizado nesta Casa Legislativa em 20 de novembro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes,</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2700/2020-11-25_req_110_-_regime_de_urgencia_pr_007_autoriza_pgto_ate_18-12-20.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2700/2020-11-25_req_110_-_regime_de_urgencia_pr_007_autoriza_pgto_ate_18-12-20.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO COMISSÃO DE FINANÇAS E ORÇAMENTOORÇAMENTO, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, I I I c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a_x000D_
 inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Resolução nº 007/2020, de autoria da Mesa Diretora da Câmara Municipal de Piumhi, que “Autoriza o pagamento de subsídios dos Vereadores, vencimentos dos servidores e demais despesas de manutenção até o dia 18/12/220 e_x000D_
 dá outras providências ”. A urgência da deliberação do Projeto de Resolução nº 00 7 /2020 em única discussão e votação na 40ª Sessão Ordinária a ser realizada no dia 30 de novembro, se faz necessária, em razão do término da gestão 2017/2020 que se encerra em dezembro de 2020, de forma a finalizar a tramitação dos projetos evitando que seja prorrogada para a próxima Legislatura. Nestes termos, Pede-se deferimento.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2701/2020-11-25-_requerimento_no_111.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2701/2020-11-25-_requerimento_no_111.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO REDAÇÃO, que abaixo subscreve, vem através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL_x000D_
 do Projeto de Lei nº 055/2020, de autoria do Chefe do Poder Executivo Municipal, que “Revoga na íntegra a Lei nº 2.450/2019, de 23 de dezembro de 2019, que dispõe sobre a desafetação de bem público e autorização para doação à União Federal e dá outras providências”. A urgência da deliberação do Projeto de Lei nº 055/2020 em única discussão e votação na 40ª Sessão Ordinária a ser realizada no dia 30 de novembro, se faz necessária, em razão do término da gestão 2017/2020 que se encerra em dezembro de 2020, de forma a finalizar a tramitação dos projetos evitando que seja prorrogada para a próxima Legislatura. Nestes termos, Pede-se deferimento.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2702/2020-11-25_requerimento_no_112.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2702/2020-11-25_requerimento_no_112.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 054/2020, de autoria da Mesa Diretora do Poder Legislativo de Piumhi, que “Institui a Língua Brasileira de Sinais (LIBRAS) e a tradução simultânea dos trabalhos parlamentares nas sessões da Câmara Municipal de Piumhi e dá outras providências”. A urgência da deliberação do Projeto de Lei nº 05 4 /2020 em única discussão e votação na 40ª Sessão Ordinária a ser realizada no dia 30 de novembro, se faz necessária, em razão do término da gestão 2017/2020 que se encerra em dezembro de 2020, de forma a finalizar a tramitação dos projetos evitando que seja prorrogada para a próxima Legislatura...</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3057/2020-12-01_requerimento_no_113.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3057/2020-12-01_requerimento_no_113.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 056/2020, de autoria dos Vereadores do Poder Legislativo de Piumhi, que “Dá nome de Maria Concebida da Silva (Tia Bedinha) à Rua 19 do Loteamento Alvorada, Bairro Alvorada, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 20 de novembro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3058/2020-12-07_requerimento_no_114.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3058/2020-12-07_requerimento_no_114.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDACÂO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 057/2020, de autoria dos Vereadores do Poder Legislativo de Piumhi, que “Dá nome de José de Paula Rosa Sobrinho à Rua 21 do Loteamento Alvorada, Bairro Alvorada, no Município de Piumhi-MG, e dá outras providências”, protocolizado nesta Casa Legislativa em 20 de novembro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3580/2020-12-01_requerimento_no_115.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3580/2020-12-01_requerimento_no_115.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE FINANÇAS E ORÇAMENTO, que abaixo subscreve, com fulcro no § 1º do art. 2º da Portaria n° 09/2019, vem através do presente requerer de Vossa Excelência, em caráter excepcional, que o horário da 4a Reunião Ordinária da CFO ocorra às 17h30 do dia 02/12/2020 (quarta-feira), tendo em vista a realização da 18a Reunião Ordinária Conjunta da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania às 17h da mesma data.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2892/2020-12-04_requerimento__no_117.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2892/2020-12-04_requerimento__no_117.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO. COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 060/2020, de autoria do Chefe do Poder Executivo, que “Autoriza a liberação de recursos, contribuições e auxílios financeiro no exercício financeiro de 2021 e dá outras providências”, protocolizado nesta Casa Legislativa em 27 de novembro de 2020, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2717/2020-12-09_requerimento_no_118.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2717/2020-12-09_requerimento_no_118.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 060/2020, de autoria do chefe do Poder Executivo, que “Autoriza a liberação de recursos, contribuições e auxílios financeiro no exercício financeiro de 2021 e dá outras providências”. A urgência da deliberação do Projeto de Lei nº 060/2020 em única discussão e votação na 42ª Sessão Ordinária a ser realizada no dia 14 de dezembro, se faz necessária, em razão do término da gestão 2017/2020 que se encerra em dezembro de 2020, de forma a finalizar a tramitação dos projetos evitando que seja prorrogada para a próxima Legislatura.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2719/2020-12-09_requerimento_no_119-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2719/2020-12-09_requerimento_no_119-2020.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO que abaixo subscreve, vem através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, III c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Resolução nº 008/2020, de autoria da Mesa Diretora da Câmara Municipal de Piumhi, que “Dispõe sobre a Avaliação de Desempenho Individual do servidor em estágio probatório e, ocupante de cargo de provimento efetivo para efeito de progressões, no âmbito do Poder Legislativo Municipal e dá outras providências”._x000D_
 A urgência da deliberação do Projeto de Resolução nº 008/2020 em única discussão e votação na 42ª Sessão Ordinária a ser realizada no dia 14 de dezembro, se faz necessária, em razão do término da gestão 2017/2020 que se encerra em dezembro de 2020, de forma a finalizar a tramitação dos projetos evitando que seja prorrogada para a próxima Legislatura.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2718/2020-12-09_req_120-_regime_de_urgencia_pr_009_prest_contas_2018.docx</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2718/2020-12-09_req_120-_regime_de_urgencia_pr_009_prest_contas_2018.docx</t>
   </si>
   <si>
     <t>A COMISSÃO DE FINANÇAS E ORÇAMENTO, no uso de suas atribuições contidas no Regimento Interno desta Casa Legislativa, vem através deste, em conformidade com o art. 144, § 1º, III c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, requerer de V. Exa. a inclusão em REGIME DE URGÊNCIA ESPECIAL do PROJETO DE RESOLUÇÃO N° 009/2020 que “Dispõe sobre a aprovação do Parecer Prévio, processo nº 1072199, do Tribunal de Contas do Estado de Minas Gerais, relativamente às Contas do Executivo Municipal do exercício de 2018 e dá outras providências”. A urgência da deliberação do Projeto em única discussão e votação na 10ª Sessão Extraordinária a ser realizada no dia 14 de dezembro de 2020 se faz necessária, tendo em vista que a Portaria nº 38, de 20 de novembro de 2020 designou a data do julgamento da Prestação de Contas do Município, exercício 2018, para o dia 14/12/2020 (segunda-feira) às 20h30, em Sessão Extraordinária designada especificamente para este fim.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2720/2020-12-11_requerimento_no_121-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2720/2020-12-11_requerimento_no_121-2020.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso de suas atribuições regimentais, vêm através do presente, requerer, em conformidade o art. 144, § 1º, I do Regimento Interno desta egrégia Casa, que o Projeto de Lei Complementar n° 007/2020 de autoria do Chefe do Poder Executivo Municipal que “Dispõe sobre inclusão de dispositivo na Lei Complementar n° 041/2015, que Institui a contribuição para custeio do serviço de iluminação pública, e dá outras providências”, seja deliberado em única discussão e votação na 42ª Sessão Ordinária a ser realizada no dia 14 de dezembro de 2020 (segunda-feira), às 19h30, tendo em vista o cumprimento da pauta do legislativo, considerando o encerramento da 4ª Sessão Legislativa Ordinária previsto para o dia 15 de dezembro de 2020 e encerramento da 18ª Legislatura.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2721/2020-12-11_requerimento_n_122.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2721/2020-12-11_requerimento_n_122.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 065/2020, de autoria do chefe do Poder Executivo, que “Altera dispositivos da Lei n° 1.808/2007, que “Dispõe sobre as consignações em folha de pagamento dos servidores públicos municipais, ativos, inativos e pensionistas da Administração Pública Municipal Direta e Indireta e dá outras providências”. A urgência da deliberação do Projeto de Lei nº 065/2020 em única discussão e votação na 42ª Sessão Ordinária a ser realizada no dia 14 de dezembro, se faz necessária, em razão do término da gestão 2017/2020 que se encerra em dezembro de 2020, de forma a finalizar a tramitação dos projetos evitando que seja prorrogada para a próxima Legislatura.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2782/2020-12-21_requerimento_no_123.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2782/2020-12-21_requerimento_no_123.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 60/2020/Mensagem Modificativa/Aditiva , de autoria do chefe do Poder Executivo, que “Autoriza a liberação de recursos, contribuições e auxílios financeiro no exercício financeiro de 2021 e dá outras providências”. A urgência da deliberação do Projeto de Lei nº 060/2020/Mensagem Modificativa/Aditiva em única discussão e votação na 11ª Sessão Ordinária a ser realizada no dia 22 de dezembro, se faz necessária, em razão do término da gestão 2017/2020 que se encerra em dezembro de 2020, de forma a finalizar a tramitação dos projetos evitando que seja prorrogada para a próxima Legislatura.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>REQAC</t>
   </si>
   <si>
     <t>Requerimento - Assessoria Contábil</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2991/2020-08-18_requerimento_04-2020_ass_cont.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2991/2020-08-18_requerimento_04-2020_ass_cont.pdf</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de proceder com o Parecer Contábil referente ao Projeto de Lei n° 039/2020, de autoria do Poder Executivo, que “Autoriza o Município de Piumhi/MG celebrar convénio com a Secretaria de Estado de Educação de Minas Gerais visando a Municipalização da Escola Estadual Professor José Vicente”, devido a questão relevante e que implica melhor análise da matéria, requer de V. Exa. a prorrogação do prazo por mais 10 (dez) dias úteis, nos termos do art. 60, § 2º do Regimento Interno.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>REQAJ</t>
   </si>
   <si>
     <t>Requerimento - Assessoria Jurídica</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2992/2020-08-18_requerimento_01-2020_ass_jur.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2992/2020-08-18_requerimento_01-2020_ass_jur.pdf</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de proceder com o Parecer Jurídico referente ao Projeto de Lei n° 039/2020, de autoria do Poder Executivo, que “Autoriza o Município de Piumhi/MG celebrar convénio com a Secretaria de Estado de Educação de Minas Gerais visando a Municipalização da Escola Estadual Professor José Vicente”, devido a questão relevante e que implica melhor análise da matéria, requer de V. Exa. a prorrogação do prazo por mais 10 (dez) dias úteis, nos termos do art. 60, § 2º do Regimento Interno.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1657/veto_01_de_27_de_fevereiro_de_2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1657/veto_01_de_27_de_fevereiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Comunica Veto Parcial à Proposição de Lei Complementar n° 001, de 27 de fevereiro de 2020, que “Dispõe sobre a organização administrativa do Serviço Autônomo de Água e Esgoto de Piumhi - Minas Gerais, sua reestruturação e a competência de seus órgãos e sobre a reestruturação do Plano de Carreiras, de Cargos e Vencimentos dos Servidores da Autarquia e dá outras providências”, originária do Projeto de Lei Complementar n° 04/2019, de autoria do Poder Executivo, nos termos do § 1° do art. 41 da Lei Orgânica do Município de Piumhi.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1773/2020-04-07_oficio_no_83.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1773/2020-04-07_oficio_no_83.pdf</t>
   </si>
   <si>
     <t>Comunica Veto Integral  à Proposição de Lei n° 006, de 24 de março de 2020, que "Restabelece a vigência da Lei n° 2.217, de 30 de novembro 2015, revogada pela Lei n° 2.333, de 28 de maio de 2018 e dá outras providências", originária do Projeto de Lei n° 08 de 2020, de autoria do Poder Legislativo, nos termos da Lei Orgânica do Município de Piumhi.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1816/2020-04-24_oficio_no_99_veto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1816/2020-04-24_oficio_no_99_veto.pdf</t>
   </si>
   <si>
     <t>Comunica Veto Parcial à Proposição de Lei nº 009, de 14 de abril de 2020, que “Autoriza o Poder Executivo a remanejar total e/ou parcialmente os valores que são objeto de Emendas Impositivas n° 01 e 02 ao Projeto de Lei Orçamentária para o exercício de 2020 e Emenda Impositiva Projeto de Lei Orçamentária para o exercício de 2019, e dá outras providências.”, originária do  Projeto  de  Lei  n°  12/2020,  de autoria do  Poder  Executivo,  nos  termos  do  § 1°  do  art.  41  da  Lei  Orgânica do  Município  de Piumhi.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7682,67 +7682,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3194/denuncia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2384/2020-06-05_denuncia-eduardo_assis_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3183/2020-06-16_denuncia_verjuniorfaztaboaosaae.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2695/relatorio_no_020-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3028/emenda_geral_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1537/2020-02-12_emenda_geral_no_cm_002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1571/emenda_geral_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3031/emenda_geral_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2228/2020-04-13_emenda_geral_no_cm-005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2321/2020-06-08_emenda_mod_006_ao_pl_006_-_boina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2635/2020-11-04_emenda_geral_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2687/2020-11-23_emenda_geral_no_cm-008_-_pr_006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2993/2020-12-03_emenda_geral_no_cm-009_-_pl_044.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2994/2020-12-03_emenda_geral_no_cm-010_-_pl_044.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2995/2020-12-03_emenda_geral_no_cm-011_-_pl_044.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1555/2020-01-28-indicacao_no_001..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1556/2020-01-28-indicacao_no_002..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1557/2020-01-28-indicacao_no_003..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1558/2020-01-28-indicacao_no_004..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1559/2020-01-28-indicacao_no_005..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1560/2020-01-28-indicacao_no_006..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1561/2020-01-28-indicacao_no_007..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1562/2020-01-30-indicacao_no_008..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1563/2020-01-30-indicacao_no_009..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1590/2020-02-04-indicacao_no_010..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1591/2020-02-04-indicacao_no_011..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1573/2020-02-05_indicacao_no_012..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1532/2020-02-05-indicacao_no_013..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1533/2020-02-07-indicacao_no_014..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1583/2020-02-07-indicacao_no_015..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1584/2020-02-07-indicacao_no_016..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1585/2020-02-11_indicacao_no_017..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1586/2020-02-11_indicacao_no_018..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1587/2020-02-11_indicacao_no_019..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1588/2020-02-11_indicacao_no_020..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1589/2020-02-11_indicacao_no_021..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1594/2020-02-13_indicacao_no_022..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1613/2020-02-17_indicacao_no_023..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1612/2020-02-17_indicacao_no_024..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1600/2020-02-18_indicacao_no_025..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1601/2020-02-18_indicacao_no_026..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1605/2020-02-18_indicacao_no_027..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1611/2020-02-18_indicacao_no_028..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1610/2020-02-18_indicacao_no_029..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1644/2020-03-02_indicacao_no_030..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1645/2020-03-02_indicacao_no_031.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1646/2020-03-02_indicacao_no_032.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1647/2020-03-02_indicacao_no_033.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1648/2020-03-02_indicacao_no_034.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1649/2020-03-02_indicacao_no_035.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2042/2020-03-09-indicacao_no_036.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2043/2020-03-09-indicacao_no_037.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1864/2020-03-16_indicacao_no_038.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1865/2020-03-16_indicacao_no_039.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1878/2020-03-23-indicacao_no_040.pdf.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1879/2020-03-23-indicacao_no_041.pdf.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/2020-03-23_indicacao_no_042.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1880/2020-03-23-indicacao_no_043.pdf.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1881/2020-03-24-indicacao_no_044.pdf.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1882/2020-03-24_-_indicacao_no_045.pdf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1883/2020-03-25-indicacao_no_046.pdf.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/2020-03-27_indicacao_no_047.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1899/2020-03-30-indicacao_no_048.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1903/2020-03-30-indicacao_no_049.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/2020-04-03_indicacao_no_050_-_recurso_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1901/2020-04-03-indicacao_no_051.pdf.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1902/2020-04-03-indicacao_no_052.pdf.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1904/2020-04-06-indicacao_no_053.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1905/2020-04-06-indicacao_no_054.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2044/2020-04-07_indicacao_no_055.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1933/2020-04-07_indicacao_no_056.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1906/2020-04-07-indicacao_no_057.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2045/2020-04-07_indicacao_no_058.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/2020-04-13_indicacao_no_059.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1910/2020-04-13-indicacao_no_060.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/2020-04-13_indicacao_no_061.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/2020-04-17_indicacao_no_062.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/2020-04-17_indicacao_no_063.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/2020-04-17_indicacao_no_064.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1946/2020-04-23_indicacao_no_065..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1966/2020-05-07_indicacao_no_066.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1970/2020-05-07_indicacao_no_067.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1971/2020-05-07_indicacao_no_068.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/2020-05-15_indicacao_no_069.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1986/2020-05-15_indicacao_no_070.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2009/2020-05-20_indicacao_no_071.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2010/2020-05-22_indicacao_no_072.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2011/2020-05-22_indicacao_no_073.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2012/2020-05-22_indicacao_no_074.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2013/2020-05-22_indicacao_no_075.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2014/2020-05-22_indicacao_no_076.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2015/2020-05-22_indicacao_no_077.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2016/2020-05-22_indicacao_no_078.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2017/2020-05-22_indicacao_no_079.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2051/2020-05-29_indicacao_no_080.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2052/2020-05-29_indicacao_no_081.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2062/2020-06-03_indicacao_no_082.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2063/2020-06-04_indicacao_no_083.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2064/2020-06-04_indicacao_no_084.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2065/2020-06-04_indicacao_no_085.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2066/2020-06-04_indicacao_no_086.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2067/2020-06-04_indicacao_no_087.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2068/2020-06-04_indicacao_no_088.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2069/2020-06-04_indicacao_no_089.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2131/2020-06-10_indicacao_no_090.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2132/2020-06-10_indicacao_no_091.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2133/2020-06-10_indicacao_no_092.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2146/2020-06-18_indicacao_no_093.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2147/2020-06-18_indicacao_no_094.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2148/2020-06-19_indicacao_no_095.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2149/2020-06-19_indicacao_no_096.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2152/2020-06-23_indicacao_no_097.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2153/2020-06-23_indicacao_no_098.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2154/2020-06-26_indicacao_no_099.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2155/2020-06-26_indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2180/2020-07-03_indicacao_no_101.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2181/2020-07-03_indicacao_no_102.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2244/2020-07-08_indicacao_no_103.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2245/2020-07-08_indicacao_no_104.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2246/2020-07-08_indicacao_no_105.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2247/2020-07-08_indicacao_no_106.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2248/2020-07-08_indicacao_no_107.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2249/2020-07-08_indicacao_no_108.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2394/2020-07-30_indicacao_no_109.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2395/2020-07-30_indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2396/2020-07-30_indicacao_no_111.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2397/2020-07-30_indicacao_no_112.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2398/2020-07-30_indicacao_no_113.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2417/2020-08-06_indicacao_no_114.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2418/2020-08-07_indicacao_no_115.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2423/2020-08-14_indicacao_no_116.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2428/2020-08-19_indicacao_no_117.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2429/2020-08-19_indicacao_no_118.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2430/2020-08-19_indicacao_no_119.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2431/2020-08-19_indicacao_no_120.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2432/2020-08-19_indicacao_no_121.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2433/2020-08-19_indicacao_no_122.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2434/2020-08-19_indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2435/2020-08-19_indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2446/2020-08-21_indicacao_no_125.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2452/2020-08-21_indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2453/2020-08-28_indicacao_no_127.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2454/2020-08-28_indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2455/2020-08-28_indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2456/2020-08-28_indicacao_no_130.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/5498/2020-09-01_indicacao_no_131.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2467/2020-09-04_indicacao_no_132.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2481/2020-09-11_indicacao_no_133.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2497/2020-09-18_indicacao_no_134.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2498/2020-09-18_indicacao_no_135.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2509/2020-09-18_ind_136_ver_shirley.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2510/2020-09-23_ind_137_ver_shirley.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2511/2020-09-25_ind_138_ver_gleisson.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2592/2020-10-02_ind_139_sinalizacao_b_novo_tempo_-_shirley.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2593/2020-10-02_ind_140_estradas_rurais_-_magno.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2594/2020-10-02_ind_141_poste_acesso_garagem_-_magno.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2595/2020-10-02_ind_142_ponte_regiao_farias-confusao-cabresto_-_shirley.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2596/2020-10-19_ind_143_arborizacao_rua_capitao_parreira_-_gleisson.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2599/2020-10-23_indicacao_no_144-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2600/2020-10-23_indicacao_no_145-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2601/2020-10-23_indicacao_no_146-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2602/2020-10-23_indicacao_no_147-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2603/2020-10-23_indicacao_no_148-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2604/2020-10-23_indicacao_no_149-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2605/2020-10-23_indicacao_no_150-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2615/2020-10-28_indicacao_no_151-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2616/2020-10-29_indicacao_no_152-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2617/2020-10-29_indicacao_no_153-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2618/2020-10-29_indicacao_no_154-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2619/2020-10-29_indicacao_no_155-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2642/2020-11-06_indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2643/2020-11-06_indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2644/2020-11-06_indicacao_no_161.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2679/2020-11-11_ind_162_ver_shirley__rua_homero_arantes.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2680/2020-11-13_ind_163_ver_shirley_rua_geni_arantes.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2681/2020-11-13_ind_164_ver_shirley_plantio_arvores.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2688/2020-11-20_indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2722/2020-11-25_ind_166_ver_gleisson_proposta_pl_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2723/2020-11-26_ind_167_ver_shirley_rua_marechal_deodoro_1.051.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2724/2020-11-26_ind_168_ver_shirley_estrada_mata-burro_condominio_marcinho.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2725/2020-11-26_ind_169_ver_shirley_estrada_acesso_faz_matinha.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2726/2020-11-26_ind_170_ver_shirley__rua_simeao_goulart.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2727/2020-11-27_ind_171_ver_jose_ant_camargo_j__jose_welington_proibido_estacionar.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2728/2020-11-27_ind_172_ver_shrirley__limpeza_r_tereza_host_e_francisco_camarano.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2729/2020-11-27_ind_173_ver_shirley_repintar_faixas_pedestres_r_tereza_h_franc_camarano_tenente_f.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2730/2020-11-27_ind_174_ver_jose_ant_camargo_j_50_tarifa_de_agua.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2744/2020-12-10_ind_175_ver_gleisson__amigo_fiel_cao_vicer_mulheres_peito.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2427/mensagem_aditiva.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2579/2020-09-30_oficio_no_290_mensagem_aditiva.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2777/2020-12-14_oficio_no_366.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2786/2020-09-10_oficio_no_263-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2003/2020-05-29_mocao_no_01.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2614/2020-10-23_mocao_no_002.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2634/2020-10-29_mocao_no_003.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2645/2020-11-16_mocao_pesar_04_dr._rui.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2112/representacao_no._001-_pedido_prazo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2810/2020-11-27_of_152-comissao_cpi_fazenda_taboao_contratacao_corretor_imoveis.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1523/2020-01-13_oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1526/2020-01-13_oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1527/2020-01-13_oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1524/2020-01-13_oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1528/2020-01-17_oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1570/2020-01-31_oficio_no_007-vereadora.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1569/2020-01-31_oficio_no_008-vereadora.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1595/2020-02-04_oficio_no_009-comissao.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1596/2020-02-04_oficio_no_010-vereador.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1597/2020-02-04_oficio_no_011-vereador.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1574/2020-02-04_oficio_no_012-vereadora.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1575/2020-02-07_oficio_no_013-vereadores.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1576/2020-02-07_oficio_no_014-vereadores.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1577/2020-02-07_oficio_no_015-vereadores.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1578/2020-02-07_oficio_no_016-vereadores.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1598/2020-02-11_oficio_no_017-comissao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1599/2020-02-11_oficio_no_018-comissao.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1604/2020-02-17_oficio_no_019-vereador.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1603/2020-02-17_oficio_no_020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1602/2020-02-17_oficio_no_021-comissao.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1609/2020-02-18_oficio_no_022-gabpres.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1607/2020-02-20_oficio_no_023-comissao.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1632/2020-02-20_oficio_no_024-2020-gabpres.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1606/2020-02-20_oficio_no_025-vereadora.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1615/2020-02-27_oficio_no_026-vereador.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1614/2020-02-28_oficio_no_027-vereadora.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1633/2020-02-27_oficio_no_028-2020-csppmuc.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1634/2020-03-02_oficio_no_029-2020-csppmuc.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1635/2020-03-03_oficio_no_030-2020-gabpres_sol.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1636/2020-03-03_oficio_no_031-2020-gabpres_sol.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1650/2020-03-04_oficio_no_032-2020-gabpres.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1652/2020-03-06_oficio_no_033-2020-gabpres.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1651/2020-03-06_oficio_no_034-2020-gabpres.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1638/2020-03-06_oficio_no_035-2020-gabpres.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1640/2020-03-06_oficio_no_036-2020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1641/2020-03-06_oficio_no_037-2020-comissao.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1639/2020-03-06_oficio_no_038-2020-gabpres_-_sol.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2508/2020-03-12_oficio_no_039-2020-comissao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1670/2020-03-12_oficio_no_040-2020-comissao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1671/2020-03-12_oficio_no_041-2020-comissao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1672/2020-03-13_oficio_no_042-2020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1673/2020-03-13_oficio_no_043-2020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1674/2020-03-13_oficio_no_044-2020-comissao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1669/2020-03-13_oficio_no_045-vereador.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1886/2020-03-25-oficio_no_046-vereadores.pdf.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1887/2020-03-27_-_oficio_no_047-vereadores..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1900/2020-04-02-oficio_no048-comiissao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1907/2020-04-07-oficio_no_049-vereador.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1909/2020-04-07-oficio_no_050.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1908/2020-04-07-oficio_no_051-_vereador.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/2020-04-13_oficio__no_052-vereador.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1950/2020-04-23_oficio_no_053-gabpres.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1951/2020-04-24_-_oficio_no_054_-_vereador.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1963/2020-04-29_oficio_no_055.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1964/2020-04-29_oficio_no_056-vereador.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1965/2020-04-29_oficio_no_057-vereador.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1972/2020-05-05_oficio_no_058-gabpres.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1974/2020-05-08_oficio_no_059-gabpres.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1973/2020-05-08_oficio_no_060-vereador.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1975/2020-05-11_oficio_no_061-comissao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1976/2020-05-11_oficio_no_062-vereador.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1977/2020-05-12_oficio_no_063-vereador.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1978/2020-05-12_oficio_no_064-vereador.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1979/2020-05-12_oficio_no_065-vereador.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1980/2020-05-12_oficio_no_066-vereador.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1981/2020-05-12_oficio_no_067-vereador.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1982/2020-05-13_oficio_no_068_-_vereador.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1983/2020-05-14_oficio_no_069-vereador.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/2020-05-14_oficio_no_070-vereador.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1969/2020-05-18_oficio_no_071-vereador.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2018/2020-05-18_oficio_no_072-vereador.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2019/2020-05-22_oficio_no_073-vereadores.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2053/2020-05-25_oficio_no_074-vereadores.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2048/2020-05-25_oficio_no_075-vereadores.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2049/2020-05-25_oficio_no_076-cee.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2050/2020-05-26_oficio_no_077-gabpres.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2134/2020-06-05_oficio_no_078-vereadores.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2135/2020-06-08__oficio_no_079-vereadores.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2136/2020-06-08_oficio_no_080-comissao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2137/2020-06-08_oficio_no_081-comissao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2138/2020-06-10_oficio_no_082-comissao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2139/2020-06-10_oficio_no_083-comissao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2150/2020-06-17_oficio_no_084-vereadora.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2151/2020-06-19_of_085-vergleisson_reitera_ind_138-2017_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2156/2020-06-23_oficio_no_086-vereador.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2157/2020-06-24_oficio_no_087-comissao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2158/2020-06-26_oficio_no_088-comissao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2182/2020-07-01_oficio_no_089-comissao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2183/2020-07-03_oficio_no_090-comissao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2184/2020-07-03_oficio_no_091-vereador.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2250/2020-07-07_oficio_no_092-vereadores.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2251/2020-07-08_oficio_no_093-vereador.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2252/2020-07-09_oficio_no_094-gabpres.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2253/2020-07-09_oficio_no_095-gabpres.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2399/2020-07-15_oficio_no_096-comissao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2400/2020-07-15_oficio_no_097-vereadora.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2401/2020-07-21_oficio_no_098-comissao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2402/2020-07-21_oficio_no_099-veradora.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2403/2020-07-23_oficio_no_100-vereador.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2405/2020-07-23_oficio_no_101-comissao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2406/2020-07-30_oficio_no_102-vereador.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2419/2020-08-05_oficio_no_103-vereador.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2420/2020-08-07_oficio_no_104-vereador.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2421/2020-08-07_oficio_no_105-vereador.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2425/2020-08-10_oficio_no_106-vereadora.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2426/2020-08-14_oficio_no_107-vereador.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2436/2020-08-18_oficio_no_108-gabpres.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2437/2020-08-18_oficio_no_109-gabpres.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2438/2020-08-19_oficio_no_110-comissao.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2466/2020-03-13_oficio_no_111-2020-vereador.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2442/2020-08-21_oficio_no_112-vereadora.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2443/2020-08-21_oficio_no_113-comissao.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2444/2020-08-21_oficio_no_114-vereador.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2445/2020-08-21_oficio_no_115-comissao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2457/2020-08-24_oficio_no_116-comissao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2458/2020-08-26_oficio_no_117-comissao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2459/2020-08-26_oficio_no_118-comissao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2460/2020-08-26_oficio_no_119-vereador.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2461/2020-08-28_oficio_no_120-vereador.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2471/2020-08-31_of_121gapres_-_doc_pl_no_039_-_mun_ee_jose_vivente.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2468/2020-09-04_oficio_no_122-vereador.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2469/2020-09-08_oficio_no_123-comissao.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2482/2020-09-08_oficio_no_124-gabpres.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2483/2020-09-08_oficio_no_125-vereador.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2484/2020-09-09_oficio_no_126-vereadora.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2485/2020-09-09_oficio_no_127-vereadora.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2486/2020-09-09_oficio_no_128-comissao.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2487/2020-09-10_oficio_no_129-comissao.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2488/2020-09-11_oficio_no_130_-_vereador.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2499/2020-09-15_oficio_no_131-vereador.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2500/2020-09-17_oficio_no_132-comissao.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2503/oficio_no_133-2020-gabpres.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2501/2020-09-18_oficio_no134-vereador.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2502/2020-09-18_oficio_no135-vereadora.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2521/2020-09-24_of_136ver_ao_exec_covid-19_horario_bares.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2522/2020-09-24_of_137ver_segundo_ao_exec_correios.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2523/2020-09-25_of_138ver_gleisson_reit_ind_172-2017.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2598/2020-10-19_of_139-ver_reitera_a_ind_082-2017_cobertura_unid_basica_saude.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2610/2020-10-23_oficio_no_140-2020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2611/2020-10-23_oficio_no_141-2020-vereador.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2625/2020-10-29_oficio_no_142-2020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2626/2020-10-29_oficio_no_143-2020-vereador.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2684/2020-11-13_of_144_ver_jose_segundo_estrada_do_jacu.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2641/2020-11-06_oficio_no_145-2020-vereador.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2685/2020-11-11_oficio_no_146-vereador.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2689/2020-11-20_oficio_no_147-2020-gabpres.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2740/2020-11-24_of_148-gapres_ptc_sessao_instalacao_19a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2703/2020-11-25_oficio_no_150_ver.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2742/2020-11-26_of_151-vereador_jose_ant_camargo_j_ao_saae.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2743/2020-11-25_of_152-vereador_ao_dep_fed_emidinho_madeira_-_apae.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2772/2020-11-30_oficio_no_153-2020-vereador.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2773/2020-12-02_of_sol_155-2020-comissao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2776/2020-12-02_oficio_no_156_gabpresass.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2774/2020-12-04_oficio_no_157-2020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2775/2020-12-04_oficio_no_158-2020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2762/2020-12-11_of_159-comissao__ref_solicitacao__covid-19.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2787/2020-12-11_oficio_no_160-2020-vereador.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1567/2020-01-24_parecer_no_cm-001.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3029/parecer_conclusivo_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1631/2020-02-12_parecer_no_cm_003.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1643/2020-02-13_parecer_no_cm_004.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1627/2020-02-12_parecer_no_cm_005.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1656/2020-02-12_parecer_no_cm_006.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1661/2020-02-12_parecer_no_cm_007.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3098/2020-03-12_parecer_no_008.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1866/parecer_no_009-2020.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/2020-04-15_parecer_no_cm-010_-_cfo_prest_contas_2016.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1947/2020-04-16_parecer_no_cm-011.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2299/2020-03-21_par_clrj_012_pl_006_boina.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2347/2020-04-16_parecer_no_cm-013.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1948/2020-04-16_parecer_no_cm-_014.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1958/2020-04-29_parecer_no_cm-015.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3169/2020-05-21_par_016_pdl001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2304/parecer_cm_017.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2300/2020-06-09_parecer_no_018-2020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2301/2020-05-09_parecer_cm_019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2302/2020-05-09_parecer_no_cm-020.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2305/2020-06-10_parecer_no_cm-022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2306/2020-06-10_parecer_no_cm-023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2307/2020-06-10_parecer_no_cm-024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2308/parecer_comissoes.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2309/parecer_comissoes.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2310/parecer_comissoes.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2311/2020-06-10_parecer_no_cm-028.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2312/parecer_29.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2313/2020-06-10_parecer_no__cm-030.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2315/2020-06-10_parecer_no_cm-031.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2316/2020-06-10_parecer_no_cm-032.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2317/2020-06-10_parecer_no_033.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2318/2020-06-19_parecer_no_cm-034....pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2319/parecer_35-2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2320/2020-06-24_parecer_no_cm-036.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2260/2020-07-7_parecer_no_cm-037.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2261/parecer_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2262/parecer_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2528/parecer_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2462/parecer_no_41-2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2530/parecer_no_42-2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2532/parecer_no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2784/2020-09-09_parecer_no_044.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2704/2020-09-08_parecer_no_045.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2519/2020-09-24_par_cljr_cfo_pr_004_incineracao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2489/2020-08-31_parecer_no_cm-047-2020_par_final_cpi_ponte.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2518/2020-09-24_parecer_no_048.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3189/2020-09-24_parecer_049_pelom001.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2621/2020-10-23_parecer_no_cm_050-2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2647/2020-10-29_parecer_no_051.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2807/2020-11-04_parecer_no_052.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2699/2020-11-04_parecer_no_053.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3002/2020-11-04_parecer_no_054.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2821/2020-11-04_parecer_no_055.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2792/2020-11-18_parecer_no_056.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3006/2020-11-13_parecer_no_057.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3167/2020-11-19_par_058_pre006.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2842/2020-11-19_parecer_no_059.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2765/2020-11-17_parecer_no_060.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2826/2020-11-19_parecer_no_061.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2736/2020-11-26-parecer_nocm062-c.l.j.r..pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2737/2020-11-26_par_063_cljr_cfo_pr_007_autoriza_pagto_ate_18-12-20.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2738/2020-11-26_par_064_cljr_csppmuc_pl_058_central_viraser.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2739/2020-11-26_par_065_cljr_cfo_csppmuc_pl_054.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2768/2020-12-03_parecer_no_66.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2769/2020-12-03_parecer_no_67.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3163/2020-12-09_parecer_n_cm_068.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2759/2020-12-09_parecer_no_cm-069.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2760/2020-12-09_parecer_no_070.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2761/2020-12-09_parecer_no_071-2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3198/2020-12-11_parecer_conclusivo_cee_carnaval_2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3199/2020-12-15_parecer_final_cpi_fazenda_taboao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3200/2020-12-22_parecer_final_cpi_lixao.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1628/2020-02-10_parecer_contabil_no_cm_001.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1554/2020-02-11_parecer_contabil.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1624/2020-02-10_parecer_contabil_no_cm_003.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1653/2020-02-10_parecer_contabil_no_cm_004.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1658/2020-02-11_parecer_contabil_no_cm_005.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2291/2020-03-03_parecer_contabil_no_cm_006.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2846/2020-03-18_parecer_contabil_no_007.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2215/2020-03-18_parecer_contabil_no_cm-008.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1945/2020-03-31_parecer_contabil_no_cm-009.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/6263/2020-03-31_parcont_010_pdl001.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2280/2020-03-31_par_cont_011_pl_006_boina.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2216/2020-04-08_parecer_contabil_012.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2217/2020-04-08_parecer_contabil_no_cm-013.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2226/2020-04-08_parecer_contabil_014.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2229/2020-04-08_parecer_contabil_no_cm-015_ref_proj_lei_comp_no_004.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1956/2020-04-17_parecer_contabil_016-2020.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2037/2020-05-19_parecer_contabil_no_cm-017.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2038/2020-05-11_parecer_contabil_no_cm-018_pl_013_ldo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2281/2020-06-08_parecer_contabil_019-2020.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2282/2020-06-08_parecer_contabil_no_cm-020.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2283/2020-06-08_parecer_contabil_no_cm-021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2254/2020-06-24_parecer_contabil_no_cm-022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2525/parecer_contabil_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2284/2020-05-19_parecer_contabil_no_cm-018.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2696/2020-08-24_parecer_contabil_no_025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2998/2020-08-28_parecer_contabil_no_026.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2514/2020-09-02_parecer_contabil_no_027.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2513/2020-09-11_par_cont_028_pr_004_incineracao.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2515/2020-09-21_parecer_contabil_no_029.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2763/2020-10-28_parecer_contabil_no_030.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2788/2020-10-28_parecer_contabil_no_031.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2791/2020-10-28_parecer_contabil_no_032.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3001/2020-10-28_parecer_contabil_no_033.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2806/2020-10-28_parecer_contabil_no_034.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3005/2020-10-28_parecer_contabil_no_035.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2697/2020-11-03_parecer_contabil_no_036.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3165/2020-11-17_parcont_037_pre006.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2843/2020-11-20_par_cont_038_pl_054_libras.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2732/2020-11-23_par_contab_039_pr_007_autoriza_pgto_ate_18-12-20.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3162/2020-11-23_parecer_contabil_n_cm_040.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2756/2020-12-04_parecer_contabil_041.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2757/2020-12-11_parecer_contabil_no_042-2020.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2758/2020-12-11_parecer_contabil_cm_n_065.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2897/2020-12-15_parecer_contabil_044.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2061/2020-02-10_parecer_juridico_no_cm_001.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1617/2020-02-10_parecer_juridico_no_cm_002.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1625/2020-02-10_parecer_juridico_no_cm_003.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1654/2020-02-10_parecer_juridico_no_cm_004.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1659/2020-02-11_parecer_juridico_no_cm_005.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2292/2020-03-03_parecer_juridico_no_cm_006.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3095/2020-03-03_parecer_juridico_no_7.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2845/2020-03-03_parecer_juridico_no_008.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2233/2020-04-02_par_jur_009_-pl_006_boina.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1942/2020-04-02_parecer_juridico_no_cm-010.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1877/2020-03-18_parecer_juridico_no_cm-011.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2346/2020-04-02_parecer_juridico_no_cm-012.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3034/parecer_juridico_no_013-2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1737/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1943/2020-04-08_parecer_juridico_no_cm-015.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2230/2020-04-08_parecer_juridico_no_cm-016_ref_proj_lei_comp_no_004.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2054/2020-04-08-parecer_juridico_017.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2218/2020-04-08-parecer_juridico_018.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2227/2020-04-08_parecer_juridico_019.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1944/2020-04-27_parecer_juridico_020.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1957/2020-04-27_parecer_juridico_no_cm-021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2234/2020-05-19_par_jur_no_cm-022_pl_013_ldo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2039/2020-05-19_parecer_juridico_no_cm-023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2040/parecer_juridico_cm_24.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2041/2020-05-19_parecer_juridico_no_cm-025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2265/2020-06-01_parecer_juridico_no_cm-026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2266/2020-06-01_parecer_juridico_no_cm-027.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2267/2020-06-01_parecer_juridico_no_cm-028.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2268/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2235/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2269/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2270/2020-06-01_parecer_juridico_no_cm-032.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2271/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2272/2020-06-01_parecer_juridico_no_cm-034.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2273/2020-06-01_parecer_juridico_no_035.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2274/2020-06-01_parecer_juridico_no_cm-036.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2275/2020-06-03_parecer_juridico_no_cm-037-pl_027.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2276/2020-06-03_parecer_juridico_no_cm-038-pl_028.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2277/2020-06-03_parecer_juridico_no_cm-039-pl_029.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2278/2020-06-17_parecer_juridico_no_cm-040.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2279/parecer_juridico_41-2020.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3012/2020-06-23_parecer_juridico_no_cm-042.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2255/2020-06-29_parecer_juridico_no_cm-043.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2256/parecer_juridico_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2257/parecer_juridico_45-2020.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2526/parecer_juridico_no_46-2020.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2424/parecer_juridico_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2464/parecer_juridico_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2529/parecer_juridico_no_49-2020.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2531/parecer_juridico_no_50-2020.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2783/2020-08-25_parecer_juridico_no_051.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2997/2020-08-27_parecer_juridico_no_052.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2512/2020-08-31_parecer_juridico_no_053.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3188/2020-09-16_parjur_55_pelom001.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2516/2020-09-21_parecer_juridico_no_056.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2646/2020-10-27_parecer_juridico_no_57-2020.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2790/2020-10-27_parecer_juridico_no_058.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2789/2020-10-28_parecer_juridico_no_059.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3000/2020-10-28_parecer_juridico_no_060.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2805/2020-10-28_parecer_juridico_no_061.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3004/2020-10-28_parecer_juridico_no_062.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2764/2020-10-28_parecer_juridico_no_063.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2814/2020-11-03_parecer_juridico_no_064.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2698/2020-11-03_parecer_juridico_no_065.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2731/2020-11-20_par_jur_066_pl_054_libras.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2841/2020-11-09_parecer_juridico_no_067.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2824/2020-11-09_parecer_juridico_no_068.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3166/2020-11-17_parjur_069_pre006.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2733/2020-11-23_par_jur_070_pr_007_autoriza_pgto_ate_18-12-20.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2734/2020-11-23-parecer_juridico_cm_no_071.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2855/2020-11-23_parecer_juridico_no_072.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3161/2020-11-23_parecer_juridico_n_cm_073.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2735/2020-11-24_par_jur_074_pl_058_central_viraser.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2766/2020-11-30_parecer_juridico_no_75.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2767/2020-11-30_parecer_juridico_no_76.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2745/2020-12-04_parecer_juridico_no_077-2020.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2746/2020-12-04_parecer_juridico_no_078.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2747/2020-12-04_parecer_juridico_no_cm-079.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2753/2020-12-11_parecer_juridico_n_cm_080.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2754/2020-12-11_parecer_juridico_no_081-2020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2748/2020-12-10_parecer_juridico_no_cm-082.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2749/2020-12-11_parecer_juridico_no_cm-_083.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2750/2020-12-11_parecer_juridico_no_cm-084.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2751/2020-12-11_parecer_juridico_no_cm-085.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2752/2020-12-10_parecer_juridico_no_cm-086.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2755/2020-12-11_parecer_juridico_n_087.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3086/2020-12-16-parecer_juridico_no_088.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2898/2020-12-16_parecer_juridico_no_089.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2164/2020-06-23_oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2391/2020-08-05_oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2450/2020-08-18_oficio_no_016_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2609/2020-10-21_oficio_no_021-2020.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1616/2020-02-20_oficio_no_031.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1873/2020-03-18_oficio_no_068_saae.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1962/2020-04-27-oficio_no_090-saae.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2171/2020-05-26_oficio_no_110.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2193/2020-06-29_oficio_no_125-saae.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2392/2020-07-30_oficio_no_137.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2463/2020-08-28_oficio_no__153.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2524/2020-09-21_oficio_no_165-2020_saae.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2627/2020-09-27_oficio_no_177.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2693/2020-11-17_oficio_no_189.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2682/2020-11-13_pr_007_autoriza_pagtos_ate_18-12-20.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2707/2020-11-27_pr_008_avaliacao_desemp_ind_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2716/2020-12-09_proj_res_no_009.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2451/2020-08-18_proposta_de_emenda_a_lei_organica_municipal..pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1582/2020-01-24_relatorio_juridico_no_001.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1592/2020-02-12_relatorio_no_002.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1593/2020-02-12_relatorio_no_003.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1662/2020-03-04_relatorio_no_004.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1663/2020-03-04_relatorio_no_005.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1959/2020-04-29_relatorio_no_006.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1960/2020-04-29_relatorio_no_007.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1961/2020-04-29_relatorio_no_008.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2060/2020-05-20_relatorio_no_009-cfo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2140/2020-06-10_relatorio_no_010.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2263/2020-07-08_relatorio_no_011.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2264/2020-07-08_relatorio_no_012.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2447/2020-08-19_relatorio_no_013.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2449/2020-08-19_relatorio_no_014.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2517/2020-09-23_relatorio_cfo_doc_jul_saae.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2520/2020-09-24_relatorio_cfo_doc_jun_mun_piumhi.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2623/2020-10-28_relatorio_no_017-2020.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2624/2020-10-28_relatorio_no_018-2020.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2691/2020-11-18_relatorio_no_019.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2694/relatorio_no_020-2020.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2770/2020-12-02_relatorio_no_021-2020.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2771/2020-11-17_oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1630/2020-02-10_requerimento_no_001.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1642/2020-02-11_requerimento_no_002.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1626/2020-02-10_requerimento_no_003.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1655/2020-02-10_requerimento_no_004.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1660/2020-02-11_requerimento_no_005.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1538/2020-02-12_requerimento_no_006.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1539/2020-02-12_requerimento_no_007.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1540/2020-02-12_requerimento_no_008.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1541/2020-02-12_requerimento_no_009.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1542/2020-02-12_requerimento_no_010.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1637/2020-03-04_requerimento_no_11.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1622/2020-03-06_req_012_-_pedido_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1668/requerimento_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1665/2020-03-12_requerimento_no_014.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1675/2020-03-19_req_015_-_reg_urgencia_pl_008.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1831/2020-03-19_requerimento_no_016.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1738/2020-04-02_req_017_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1832/2020-04-06_req_018_reg_urg_pl_007_sind_prod_rurais.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1763/2020-04-08-requerimento_no_019.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1764/2020-04-08-requerimento_no_020.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1765/2020-04-08-requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1833/2020-04-13_req_022.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1772/2020-04-13_req_023_-_reg_urg_plc_004.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1796/2020-04-16_requerimento_no_024.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1834/2020-04-17_req_025_-_reuniao_comissao.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1812/2020-04-22_requerimento_no_026.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1813/2020-04-22_requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1815/2020-04-27_requerimento_no_028.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1884/2020-05-11_req_no_029_-_forma_conj_cfo_e_csppmuc.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2232/2020-05-11_req_no_030-proj_decreto_leg_no_001-1.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2211/2020-05-19_requerimento_no_032.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2031/2020-05-19_requerimento_no_033..pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2032/2020-05-19_requerimento_no_034.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1967/2020-05-20_requerimento_no_035.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1968/2020-05-20_requerimento_no_036..pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2187/2020-05-25_req_no_037-proj_lei_no_013.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2196/2020-06-02_requerimento_no_038.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2197/2020-06-02_requerimento_no_039.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2198/2020-06-02_requerimento_no_040.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2199/requerimento_41-2020.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2200/requerimento_no_42-2020.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2201/requerimento_43-2020.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2202/2020-06-02_requerimento_no_044.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2212/requerimento_45-2020.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2213/2020-06-02_requerimento_no_046.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2219/2020-06-02_requerimento_no_047.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2220/2020-06-02_requerimento_no_048.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2221/2020-06-08_req_no_049-proj_lei_no_027.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2222/2020-06-08_req_no_050-proj_lei_no_028.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2223/2020-06-08_req_no_051-proj_lei_no_029.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2224/2020-06-18_requerimento_no_052.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2225/requerimento_53-2020.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2296/2020-06-30_requerimento_no_054.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2258/requerimento_no_55-2020.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2259/requerimento_no_56-2020.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2189/2020-07-08_requerimento_no_057...pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2188/requerimento_58-2020.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2407/2020-07-29_requerimento_no_059.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2408/2020-07-29_requerimento_no_060.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2409/2020-07-29_requerimento_no_061.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2474/2020-07-29_requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2410/2020-07-29_requerimento_no_063.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2475/2020-07-29_requerimento_no_64.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2411/2020-07-29_requerimento_no_065.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2412/2020-07-29_requerimento_no_067.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2413/2020-07-29_requerimento_no_068.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2414/2020-07-29_requerimento_no_069.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2415/2020-07-29_requerimento_no_070.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2416/2020-07-29_requerimento_no_071...pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2383/2020-08-07_requerimento_no_072.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2382/2020-08-07_requerimento_no_073.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2527/requerimento_no_74-2020.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2439/requerimento_no_76-2020.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2440/requerimento_no_77-2020.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2441/requerimento_no_78-2020.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2448/requerimento_no_79-2020.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2472/2020-09-01_requerimento_no_080.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2473/2020-09-01_requerimento_no_081...pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2470/2020-09-03_requerimento_no_082.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3168/2020-09-11_req_083_tramconjpre004.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2785/2020-09-21_requerimento_084.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2505/2020-09-23_requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2506/2020-09-23_req_086_reg_urg_pr_004_incineracao.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2507/2020-09-29_req_087_tramconjpelom001.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2636/2020-09-30_requerimento_no_088-2020.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2597/2020-10-13_requerimento_no_089.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2637/2020-10-28_requerimento_no_090.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2638/2020-11-03_requerimento_no_091.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2639/2020-11-03_requerimento_no_092.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2640/2020-11-03_requerimento_no_093.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2620/2020-11-03_requerimento_no_094...pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2629/2020-11-04_requerimento_no_095.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2630/2020-11-04_requerimento_no_096.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2612/2020-11-04_requerimento_no_097.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2631/2020-11-04_requerimento_no_098.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2632/2020-11-05_requerimento_no_099.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2633/2020-11-05_requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2657/2020-11-11_requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2840/2020-11-11_requerimento_no_102.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2690/2020-11-17_requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2660/2020-11-18_requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2658/2020-11-18_requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2659/2020-11-18_req_106_-_regime_de_urgencia_pr_006_curso_preparatorio.docx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2844/2020-11-23_requerimento_no_107.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3164/2020-11-23_req_108_tramconjpre007.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2796/2020-11-24_requerimento_no_109.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2700/2020-11-25_req_110_-_regime_de_urgencia_pr_007_autoriza_pgto_ate_18-12-20.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2701/2020-11-25-_requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2702/2020-11-25_requerimento_no_112.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3057/2020-12-01_requerimento_no_113.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3058/2020-12-07_requerimento_no_114.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3580/2020-12-01_requerimento_no_115.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2892/2020-12-04_requerimento__no_117.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2717/2020-12-09_requerimento_no_118.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2719/2020-12-09_requerimento_no_119-2020.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2718/2020-12-09_req_120-_regime_de_urgencia_pr_009_prest_contas_2018.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2720/2020-12-11_requerimento_no_121-2020.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2721/2020-12-11_requerimento_n_122.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2782/2020-12-21_requerimento_no_123.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2991/2020-08-18_requerimento_04-2020_ass_cont.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2992/2020-08-18_requerimento_01-2020_ass_jur.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1657/veto_01_de_27_de_fevereiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1773/2020-04-07_oficio_no_83.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1816/2020-04-24_oficio_no_99_veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3194/denuncia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2384/2020-06-05_denuncia-eduardo_assis_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3183/2020-06-16_denuncia_verjuniorfaztaboaosaae.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2695/relatorio_no_020-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3028/emenda_geral_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1537/2020-02-12_emenda_geral_no_cm_002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1571/emenda_geral_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3031/emenda_geral_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2228/2020-04-13_emenda_geral_no_cm-005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2321/2020-06-08_emenda_mod_006_ao_pl_006_-_boina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2635/2020-11-04_emenda_geral_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2687/2020-11-23_emenda_geral_no_cm-008_-_pr_006.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2993/2020-12-03_emenda_geral_no_cm-009_-_pl_044.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2994/2020-12-03_emenda_geral_no_cm-010_-_pl_044.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2995/2020-12-03_emenda_geral_no_cm-011_-_pl_044.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1555/2020-01-28-indicacao_no_001..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1556/2020-01-28-indicacao_no_002..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1557/2020-01-28-indicacao_no_003..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1558/2020-01-28-indicacao_no_004..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1559/2020-01-28-indicacao_no_005..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1560/2020-01-28-indicacao_no_006..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1561/2020-01-28-indicacao_no_007..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1562/2020-01-30-indicacao_no_008..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1563/2020-01-30-indicacao_no_009..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1590/2020-02-04-indicacao_no_010..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1591/2020-02-04-indicacao_no_011..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1573/2020-02-05_indicacao_no_012..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1532/2020-02-05-indicacao_no_013..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1533/2020-02-07-indicacao_no_014..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1583/2020-02-07-indicacao_no_015..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1584/2020-02-07-indicacao_no_016..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1585/2020-02-11_indicacao_no_017..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1586/2020-02-11_indicacao_no_018..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1587/2020-02-11_indicacao_no_019..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1588/2020-02-11_indicacao_no_020..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1589/2020-02-11_indicacao_no_021..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1594/2020-02-13_indicacao_no_022..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1613/2020-02-17_indicacao_no_023..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1612/2020-02-17_indicacao_no_024..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1600/2020-02-18_indicacao_no_025..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1601/2020-02-18_indicacao_no_026..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1605/2020-02-18_indicacao_no_027..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1611/2020-02-18_indicacao_no_028..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1610/2020-02-18_indicacao_no_029..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1644/2020-03-02_indicacao_no_030..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1645/2020-03-02_indicacao_no_031.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1646/2020-03-02_indicacao_no_032.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1647/2020-03-02_indicacao_no_033.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1648/2020-03-02_indicacao_no_034.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1649/2020-03-02_indicacao_no_035.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2042/2020-03-09-indicacao_no_036.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2043/2020-03-09-indicacao_no_037.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1864/2020-03-16_indicacao_no_038.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1865/2020-03-16_indicacao_no_039.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1878/2020-03-23-indicacao_no_040.pdf.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1879/2020-03-23-indicacao_no_041.pdf.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1930/2020-03-23_indicacao_no_042.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1880/2020-03-23-indicacao_no_043.pdf.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1881/2020-03-24-indicacao_no_044.pdf.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1882/2020-03-24_-_indicacao_no_045.pdf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1883/2020-03-25-indicacao_no_046.pdf.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1931/2020-03-27_indicacao_no_047.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1899/2020-03-30-indicacao_no_048.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1903/2020-03-30-indicacao_no_049.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1932/2020-04-03_indicacao_no_050_-_recurso_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1901/2020-04-03-indicacao_no_051.pdf.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1902/2020-04-03-indicacao_no_052.pdf.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1904/2020-04-06-indicacao_no_053.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1905/2020-04-06-indicacao_no_054.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2044/2020-04-07_indicacao_no_055.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1933/2020-04-07_indicacao_no_056.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1906/2020-04-07-indicacao_no_057.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2045/2020-04-07_indicacao_no_058.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1920/2020-04-13_indicacao_no_059.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1910/2020-04-13-indicacao_no_060.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1921/2020-04-13_indicacao_no_061.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1922/2020-04-17_indicacao_no_062.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1923/2020-04-17_indicacao_no_063.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1924/2020-04-17_indicacao_no_064.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1946/2020-04-23_indicacao_no_065..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1966/2020-05-07_indicacao_no_066.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1970/2020-05-07_indicacao_no_067.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1971/2020-05-07_indicacao_no_068.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1985/2020-05-15_indicacao_no_069.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1986/2020-05-15_indicacao_no_070.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2009/2020-05-20_indicacao_no_071.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2010/2020-05-22_indicacao_no_072.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2011/2020-05-22_indicacao_no_073.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2012/2020-05-22_indicacao_no_074.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2013/2020-05-22_indicacao_no_075.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2014/2020-05-22_indicacao_no_076.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2015/2020-05-22_indicacao_no_077.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2016/2020-05-22_indicacao_no_078.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2017/2020-05-22_indicacao_no_079.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2051/2020-05-29_indicacao_no_080.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2052/2020-05-29_indicacao_no_081.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2062/2020-06-03_indicacao_no_082.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2063/2020-06-04_indicacao_no_083.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2064/2020-06-04_indicacao_no_084.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2065/2020-06-04_indicacao_no_085.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2066/2020-06-04_indicacao_no_086.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2067/2020-06-04_indicacao_no_087.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2068/2020-06-04_indicacao_no_088.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2069/2020-06-04_indicacao_no_089.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2131/2020-06-10_indicacao_no_090.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2132/2020-06-10_indicacao_no_091.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2133/2020-06-10_indicacao_no_092.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2146/2020-06-18_indicacao_no_093.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2147/2020-06-18_indicacao_no_094.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2148/2020-06-19_indicacao_no_095.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2149/2020-06-19_indicacao_no_096.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2152/2020-06-23_indicacao_no_097.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2153/2020-06-23_indicacao_no_098.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2154/2020-06-26_indicacao_no_099.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2155/2020-06-26_indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2180/2020-07-03_indicacao_no_101.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2181/2020-07-03_indicacao_no_102.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2244/2020-07-08_indicacao_no_103.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2245/2020-07-08_indicacao_no_104.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2246/2020-07-08_indicacao_no_105.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2247/2020-07-08_indicacao_no_106.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2248/2020-07-08_indicacao_no_107.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2249/2020-07-08_indicacao_no_108.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2394/2020-07-30_indicacao_no_109.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2395/2020-07-30_indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2396/2020-07-30_indicacao_no_111.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2397/2020-07-30_indicacao_no_112.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2398/2020-07-30_indicacao_no_113.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2417/2020-08-06_indicacao_no_114.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2418/2020-08-07_indicacao_no_115.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2423/2020-08-14_indicacao_no_116.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2428/2020-08-19_indicacao_no_117.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2429/2020-08-19_indicacao_no_118.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2430/2020-08-19_indicacao_no_119.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2431/2020-08-19_indicacao_no_120.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2432/2020-08-19_indicacao_no_121.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2433/2020-08-19_indicacao_no_122.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2434/2020-08-19_indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2435/2020-08-19_indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2446/2020-08-21_indicacao_no_125.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2452/2020-08-21_indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2453/2020-08-28_indicacao_no_127.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2454/2020-08-28_indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2455/2020-08-28_indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2456/2020-08-28_indicacao_no_130.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/5498/2020-09-01_indicacao_no_131.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2467/2020-09-04_indicacao_no_132.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2481/2020-09-11_indicacao_no_133.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2497/2020-09-18_indicacao_no_134.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2498/2020-09-18_indicacao_no_135.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2509/2020-09-18_ind_136_ver_shirley.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2510/2020-09-23_ind_137_ver_shirley.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2511/2020-09-25_ind_138_ver_gleisson.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2592/2020-10-02_ind_139_sinalizacao_b_novo_tempo_-_shirley.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2593/2020-10-02_ind_140_estradas_rurais_-_magno.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2594/2020-10-02_ind_141_poste_acesso_garagem_-_magno.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2595/2020-10-02_ind_142_ponte_regiao_farias-confusao-cabresto_-_shirley.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2596/2020-10-19_ind_143_arborizacao_rua_capitao_parreira_-_gleisson.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2599/2020-10-23_indicacao_no_144-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2600/2020-10-23_indicacao_no_145-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2601/2020-10-23_indicacao_no_146-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2602/2020-10-23_indicacao_no_147-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2603/2020-10-23_indicacao_no_148-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2604/2020-10-23_indicacao_no_149-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2605/2020-10-23_indicacao_no_150-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2615/2020-10-28_indicacao_no_151-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2616/2020-10-29_indicacao_no_152-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2617/2020-10-29_indicacao_no_153-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2618/2020-10-29_indicacao_no_154-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2619/2020-10-29_indicacao_no_155-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2642/2020-11-06_indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2643/2020-11-06_indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2644/2020-11-06_indicacao_no_161.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2679/2020-11-11_ind_162_ver_shirley__rua_homero_arantes.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2680/2020-11-13_ind_163_ver_shirley_rua_geni_arantes.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2681/2020-11-13_ind_164_ver_shirley_plantio_arvores.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2688/2020-11-20_indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2722/2020-11-25_ind_166_ver_gleisson_proposta_pl_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2723/2020-11-26_ind_167_ver_shirley_rua_marechal_deodoro_1.051.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2724/2020-11-26_ind_168_ver_shirley_estrada_mata-burro_condominio_marcinho.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2725/2020-11-26_ind_169_ver_shirley_estrada_acesso_faz_matinha.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2726/2020-11-26_ind_170_ver_shirley__rua_simeao_goulart.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2727/2020-11-27_ind_171_ver_jose_ant_camargo_j__jose_welington_proibido_estacionar.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2728/2020-11-27_ind_172_ver_shrirley__limpeza_r_tereza_host_e_francisco_camarano.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2729/2020-11-27_ind_173_ver_shirley_repintar_faixas_pedestres_r_tereza_h_franc_camarano_tenente_f.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2730/2020-11-27_ind_174_ver_jose_ant_camargo_j_50_tarifa_de_agua.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2744/2020-12-10_ind_175_ver_gleisson__amigo_fiel_cao_vicer_mulheres_peito.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2427/mensagem_aditiva.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2579/2020-09-30_oficio_no_290_mensagem_aditiva.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2777/2020-12-14_oficio_no_366.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2786/2020-09-10_oficio_no_263-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2003/2020-05-29_mocao_no_01.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2614/2020-10-23_mocao_no_002.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2634/2020-10-29_mocao_no_003.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2645/2020-11-16_mocao_pesar_04_dr._rui.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2112/representacao_no._001-_pedido_prazo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2810/2020-11-27_of_152-comissao_cpi_fazenda_taboao_contratacao_corretor_imoveis.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1523/2020-01-13_oficio_no_001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1526/2020-01-13_oficio_no_002.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1527/2020-01-13_oficio_no_003.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1524/2020-01-13_oficio_no_004.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1528/2020-01-17_oficio_no_005.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1570/2020-01-31_oficio_no_007-vereadora.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1569/2020-01-31_oficio_no_008-vereadora.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1595/2020-02-04_oficio_no_009-comissao.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1596/2020-02-04_oficio_no_010-vereador.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1597/2020-02-04_oficio_no_011-vereador.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1574/2020-02-04_oficio_no_012-vereadora.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1575/2020-02-07_oficio_no_013-vereadores.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1576/2020-02-07_oficio_no_014-vereadores.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1577/2020-02-07_oficio_no_015-vereadores.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1578/2020-02-07_oficio_no_016-vereadores.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1598/2020-02-11_oficio_no_017-comissao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1599/2020-02-11_oficio_no_018-comissao.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1604/2020-02-17_oficio_no_019-vereador.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1603/2020-02-17_oficio_no_020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1602/2020-02-17_oficio_no_021-comissao.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1609/2020-02-18_oficio_no_022-gabpres.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1607/2020-02-20_oficio_no_023-comissao.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1632/2020-02-20_oficio_no_024-2020-gabpres.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1606/2020-02-20_oficio_no_025-vereadora.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1615/2020-02-27_oficio_no_026-vereador.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1614/2020-02-28_oficio_no_027-vereadora.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1633/2020-02-27_oficio_no_028-2020-csppmuc.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1634/2020-03-02_oficio_no_029-2020-csppmuc.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1635/2020-03-03_oficio_no_030-2020-gabpres_sol.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1636/2020-03-03_oficio_no_031-2020-gabpres_sol.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1650/2020-03-04_oficio_no_032-2020-gabpres.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1652/2020-03-06_oficio_no_033-2020-gabpres.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1651/2020-03-06_oficio_no_034-2020-gabpres.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1638/2020-03-06_oficio_no_035-2020-gabpres.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1640/2020-03-06_oficio_no_036-2020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1641/2020-03-06_oficio_no_037-2020-comissao.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1639/2020-03-06_oficio_no_038-2020-gabpres_-_sol.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2508/2020-03-12_oficio_no_039-2020-comissao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1670/2020-03-12_oficio_no_040-2020-comissao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1671/2020-03-12_oficio_no_041-2020-comissao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1672/2020-03-13_oficio_no_042-2020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1673/2020-03-13_oficio_no_043-2020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1674/2020-03-13_oficio_no_044-2020-comissao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1669/2020-03-13_oficio_no_045-vereador.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1886/2020-03-25-oficio_no_046-vereadores.pdf.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1887/2020-03-27_-_oficio_no_047-vereadores..pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1900/2020-04-02-oficio_no048-comiissao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1907/2020-04-07-oficio_no_049-vereador.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1909/2020-04-07-oficio_no_050.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1908/2020-04-07-oficio_no_051-_vereador.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1925/2020-04-13_oficio__no_052-vereador.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1950/2020-04-23_oficio_no_053-gabpres.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1951/2020-04-24_-_oficio_no_054_-_vereador.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1963/2020-04-29_oficio_no_055.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1964/2020-04-29_oficio_no_056-vereador.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1965/2020-04-29_oficio_no_057-vereador.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1972/2020-05-05_oficio_no_058-gabpres.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1974/2020-05-08_oficio_no_059-gabpres.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1973/2020-05-08_oficio_no_060-vereador.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1975/2020-05-11_oficio_no_061-comissao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1976/2020-05-11_oficio_no_062-vereador.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1977/2020-05-12_oficio_no_063-vereador.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1978/2020-05-12_oficio_no_064-vereador.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1979/2020-05-12_oficio_no_065-vereador.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1980/2020-05-12_oficio_no_066-vereador.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1981/2020-05-12_oficio_no_067-vereador.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1982/2020-05-13_oficio_no_068_-_vereador.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1983/2020-05-14_oficio_no_069-vereador.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1984/2020-05-14_oficio_no_070-vereador.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1969/2020-05-18_oficio_no_071-vereador.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2018/2020-05-18_oficio_no_072-vereador.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2019/2020-05-22_oficio_no_073-vereadores.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2053/2020-05-25_oficio_no_074-vereadores.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2048/2020-05-25_oficio_no_075-vereadores.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2049/2020-05-25_oficio_no_076-cee.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2050/2020-05-26_oficio_no_077-gabpres.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2134/2020-06-05_oficio_no_078-vereadores.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2135/2020-06-08__oficio_no_079-vereadores.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2136/2020-06-08_oficio_no_080-comissao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2137/2020-06-08_oficio_no_081-comissao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2138/2020-06-10_oficio_no_082-comissao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2139/2020-06-10_oficio_no_083-comissao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2150/2020-06-17_oficio_no_084-vereadora.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2151/2020-06-19_of_085-vergleisson_reitera_ind_138-2017_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2156/2020-06-23_oficio_no_086-vereador.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2157/2020-06-24_oficio_no_087-comissao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2158/2020-06-26_oficio_no_088-comissao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2182/2020-07-01_oficio_no_089-comissao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2183/2020-07-03_oficio_no_090-comissao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2184/2020-07-03_oficio_no_091-vereador.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2250/2020-07-07_oficio_no_092-vereadores.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2251/2020-07-08_oficio_no_093-vereador.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2252/2020-07-09_oficio_no_094-gabpres.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2253/2020-07-09_oficio_no_095-gabpres.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2399/2020-07-15_oficio_no_096-comissao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2400/2020-07-15_oficio_no_097-vereadora.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2401/2020-07-21_oficio_no_098-comissao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2402/2020-07-21_oficio_no_099-veradora.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2403/2020-07-23_oficio_no_100-vereador.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2405/2020-07-23_oficio_no_101-comissao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2406/2020-07-30_oficio_no_102-vereador.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2419/2020-08-05_oficio_no_103-vereador.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2420/2020-08-07_oficio_no_104-vereador.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2421/2020-08-07_oficio_no_105-vereador.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2425/2020-08-10_oficio_no_106-vereadora.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2426/2020-08-14_oficio_no_107-vereador.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2436/2020-08-18_oficio_no_108-gabpres.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2437/2020-08-18_oficio_no_109-gabpres.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2438/2020-08-19_oficio_no_110-comissao.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2466/2020-03-13_oficio_no_111-2020-vereador.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2442/2020-08-21_oficio_no_112-vereadora.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2443/2020-08-21_oficio_no_113-comissao.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2444/2020-08-21_oficio_no_114-vereador.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2445/2020-08-21_oficio_no_115-comissao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2457/2020-08-24_oficio_no_116-comissao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2458/2020-08-26_oficio_no_117-comissao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2459/2020-08-26_oficio_no_118-comissao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2460/2020-08-26_oficio_no_119-vereador.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2461/2020-08-28_oficio_no_120-vereador.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2471/2020-08-31_of_121gapres_-_doc_pl_no_039_-_mun_ee_jose_vivente.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2468/2020-09-04_oficio_no_122-vereador.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2469/2020-09-08_oficio_no_123-comissao.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2482/2020-09-08_oficio_no_124-gabpres.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2483/2020-09-08_oficio_no_125-vereador.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2484/2020-09-09_oficio_no_126-vereadora.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2485/2020-09-09_oficio_no_127-vereadora.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2486/2020-09-09_oficio_no_128-comissao.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2487/2020-09-10_oficio_no_129-comissao.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2488/2020-09-11_oficio_no_130_-_vereador.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2499/2020-09-15_oficio_no_131-vereador.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2500/2020-09-17_oficio_no_132-comissao.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2503/oficio_no_133-2020-gabpres.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2501/2020-09-18_oficio_no134-vereador.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2502/2020-09-18_oficio_no135-vereadora.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2521/2020-09-24_of_136ver_ao_exec_covid-19_horario_bares.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2522/2020-09-24_of_137ver_segundo_ao_exec_correios.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2523/2020-09-25_of_138ver_gleisson_reit_ind_172-2017.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2598/2020-10-19_of_139-ver_reitera_a_ind_082-2017_cobertura_unid_basica_saude.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2610/2020-10-23_oficio_no_140-2020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2611/2020-10-23_oficio_no_141-2020-vereador.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2625/2020-10-29_oficio_no_142-2020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2626/2020-10-29_oficio_no_143-2020-vereador.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2684/2020-11-13_of_144_ver_jose_segundo_estrada_do_jacu.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2641/2020-11-06_oficio_no_145-2020-vereador.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2685/2020-11-11_oficio_no_146-vereador.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2689/2020-11-20_oficio_no_147-2020-gabpres.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2740/2020-11-24_of_148-gapres_ptc_sessao_instalacao_19a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2703/2020-11-25_oficio_no_150_ver.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2742/2020-11-26_of_151-vereador_jose_ant_camargo_j_ao_saae.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2743/2020-11-25_of_152-vereador_ao_dep_fed_emidinho_madeira_-_apae.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2772/2020-11-30_oficio_no_153-2020-vereador.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2773/2020-12-02_of_sol_155-2020-comissao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2776/2020-12-02_oficio_no_156_gabpresass.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2774/2020-12-04_oficio_no_157-2020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2775/2020-12-04_oficio_no_158-2020-vereadora.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2762/2020-12-11_of_159-comissao__ref_solicitacao__covid-19.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2787/2020-12-11_oficio_no_160-2020-vereador.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1567/2020-01-24_parecer_no_cm-001.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3029/parecer_conclusivo_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1631/2020-02-12_parecer_no_cm_003.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1643/2020-02-13_parecer_no_cm_004.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1627/2020-02-12_parecer_no_cm_005.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1656/2020-02-12_parecer_no_cm_006.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1661/2020-02-12_parecer_no_cm_007.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3098/2020-03-12_parecer_no_008.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1866/parecer_no_009-2020.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1919/2020-04-15_parecer_no_cm-010_-_cfo_prest_contas_2016.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1947/2020-04-16_parecer_no_cm-011.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2299/2020-03-21_par_clrj_012_pl_006_boina.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2347/2020-04-16_parecer_no_cm-013.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1948/2020-04-16_parecer_no_cm-_014.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1958/2020-04-29_parecer_no_cm-015.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3169/2020-05-21_par_016_pdl001.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2304/parecer_cm_017.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2300/2020-06-09_parecer_no_018-2020.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2301/2020-05-09_parecer_cm_019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2302/2020-05-09_parecer_no_cm-020.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2305/2020-06-10_parecer_no_cm-022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2306/2020-06-10_parecer_no_cm-023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2307/2020-06-10_parecer_no_cm-024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2308/parecer_comissoes.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2309/parecer_comissoes.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2310/parecer_comissoes.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2311/2020-06-10_parecer_no_cm-028.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2312/parecer_29.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2313/2020-06-10_parecer_no__cm-030.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2315/2020-06-10_parecer_no_cm-031.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2316/2020-06-10_parecer_no_cm-032.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2317/2020-06-10_parecer_no_033.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2318/2020-06-19_parecer_no_cm-034....pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2319/parecer_35-2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2320/2020-06-24_parecer_no_cm-036.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2260/2020-07-7_parecer_no_cm-037.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2261/parecer_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2262/parecer_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2528/parecer_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2462/parecer_no_41-2020.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2530/parecer_no_42-2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2532/parecer_no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2784/2020-09-09_parecer_no_044.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2704/2020-09-08_parecer_no_045.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2519/2020-09-24_par_cljr_cfo_pr_004_incineracao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2489/2020-08-31_parecer_no_cm-047-2020_par_final_cpi_ponte.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2518/2020-09-24_parecer_no_048.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3189/2020-09-24_parecer_049_pelom001.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2621/2020-10-23_parecer_no_cm_050-2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2647/2020-10-29_parecer_no_051.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2807/2020-11-04_parecer_no_052.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2699/2020-11-04_parecer_no_053.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3002/2020-11-04_parecer_no_054.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2821/2020-11-04_parecer_no_055.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2792/2020-11-18_parecer_no_056.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3006/2020-11-13_parecer_no_057.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3167/2020-11-19_par_058_pre006.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2842/2020-11-19_parecer_no_059.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2765/2020-11-17_parecer_no_060.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2826/2020-11-19_parecer_no_061.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2736/2020-11-26-parecer_nocm062-c.l.j.r..pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2737/2020-11-26_par_063_cljr_cfo_pr_007_autoriza_pagto_ate_18-12-20.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2738/2020-11-26_par_064_cljr_csppmuc_pl_058_central_viraser.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2739/2020-11-26_par_065_cljr_cfo_csppmuc_pl_054.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2768/2020-12-03_parecer_no_66.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2769/2020-12-03_parecer_no_67.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3163/2020-12-09_parecer_n_cm_068.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2759/2020-12-09_parecer_no_cm-069.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2760/2020-12-09_parecer_no_070.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2761/2020-12-09_parecer_no_071-2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3198/2020-12-11_parecer_conclusivo_cee_carnaval_2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3199/2020-12-15_parecer_final_cpi_fazenda_taboao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3200/2020-12-22_parecer_final_cpi_lixao.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1628/2020-02-10_parecer_contabil_no_cm_001.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1554/2020-02-11_parecer_contabil.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1624/2020-02-10_parecer_contabil_no_cm_003.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1653/2020-02-10_parecer_contabil_no_cm_004.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1658/2020-02-11_parecer_contabil_no_cm_005.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2291/2020-03-03_parecer_contabil_no_cm_006.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2846/2020-03-18_parecer_contabil_no_007.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2215/2020-03-18_parecer_contabil_no_cm-008.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1945/2020-03-31_parecer_contabil_no_cm-009.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/6263/2020-03-31_parcont_010_pdl001.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2280/2020-03-31_par_cont_011_pl_006_boina.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2216/2020-04-08_parecer_contabil_012.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2217/2020-04-08_parecer_contabil_no_cm-013.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2226/2020-04-08_parecer_contabil_014.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2229/2020-04-08_parecer_contabil_no_cm-015_ref_proj_lei_comp_no_004.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1956/2020-04-17_parecer_contabil_016-2020.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2037/2020-05-19_parecer_contabil_no_cm-017.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2038/2020-05-11_parecer_contabil_no_cm-018_pl_013_ldo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2281/2020-06-08_parecer_contabil_019-2020.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2282/2020-06-08_parecer_contabil_no_cm-020.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2283/2020-06-08_parecer_contabil_no_cm-021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2254/2020-06-24_parecer_contabil_no_cm-022.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2525/parecer_contabil_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2284/2020-05-19_parecer_contabil_no_cm-018.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2696/2020-08-24_parecer_contabil_no_025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2998/2020-08-28_parecer_contabil_no_026.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2514/2020-09-02_parecer_contabil_no_027.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2513/2020-09-11_par_cont_028_pr_004_incineracao.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2515/2020-09-21_parecer_contabil_no_029.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2763/2020-10-28_parecer_contabil_no_030.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2788/2020-10-28_parecer_contabil_no_031.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2791/2020-10-28_parecer_contabil_no_032.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3001/2020-10-28_parecer_contabil_no_033.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2806/2020-10-28_parecer_contabil_no_034.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3005/2020-10-28_parecer_contabil_no_035.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2697/2020-11-03_parecer_contabil_no_036.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3165/2020-11-17_parcont_037_pre006.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2843/2020-11-20_par_cont_038_pl_054_libras.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2732/2020-11-23_par_contab_039_pr_007_autoriza_pgto_ate_18-12-20.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3162/2020-11-23_parecer_contabil_n_cm_040.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2756/2020-12-04_parecer_contabil_041.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2757/2020-12-11_parecer_contabil_no_042-2020.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2758/2020-12-11_parecer_contabil_cm_n_065.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2897/2020-12-15_parecer_contabil_044.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2061/2020-02-10_parecer_juridico_no_cm_001.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1617/2020-02-10_parecer_juridico_no_cm_002.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1625/2020-02-10_parecer_juridico_no_cm_003.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1654/2020-02-10_parecer_juridico_no_cm_004.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1659/2020-02-11_parecer_juridico_no_cm_005.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2292/2020-03-03_parecer_juridico_no_cm_006.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3095/2020-03-03_parecer_juridico_no_7.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2845/2020-03-03_parecer_juridico_no_008.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2233/2020-04-02_par_jur_009_-pl_006_boina.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1942/2020-04-02_parecer_juridico_no_cm-010.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1877/2020-03-18_parecer_juridico_no_cm-011.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2346/2020-04-02_parecer_juridico_no_cm-012.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3034/parecer_juridico_no_013-2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1737/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1943/2020-04-08_parecer_juridico_no_cm-015.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2230/2020-04-08_parecer_juridico_no_cm-016_ref_proj_lei_comp_no_004.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2054/2020-04-08-parecer_juridico_017.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2218/2020-04-08-parecer_juridico_018.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2227/2020-04-08_parecer_juridico_019.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1944/2020-04-27_parecer_juridico_020.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1957/2020-04-27_parecer_juridico_no_cm-021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2234/2020-05-19_par_jur_no_cm-022_pl_013_ldo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2039/2020-05-19_parecer_juridico_no_cm-023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2040/parecer_juridico_cm_24.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2041/2020-05-19_parecer_juridico_no_cm-025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2265/2020-06-01_parecer_juridico_no_cm-026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2266/2020-06-01_parecer_juridico_no_cm-027.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2267/2020-06-01_parecer_juridico_no_cm-028.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2268/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2235/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2269/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2270/2020-06-01_parecer_juridico_no_cm-032.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2271/parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2272/2020-06-01_parecer_juridico_no_cm-034.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2273/2020-06-01_parecer_juridico_no_035.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2274/2020-06-01_parecer_juridico_no_cm-036.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2275/2020-06-03_parecer_juridico_no_cm-037-pl_027.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2276/2020-06-03_parecer_juridico_no_cm-038-pl_028.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2277/2020-06-03_parecer_juridico_no_cm-039-pl_029.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2278/2020-06-17_parecer_juridico_no_cm-040.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2279/parecer_juridico_41-2020.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3012/2020-06-23_parecer_juridico_no_cm-042.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2255/2020-06-29_parecer_juridico_no_cm-043.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2256/parecer_juridico_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2257/parecer_juridico_45-2020.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2526/parecer_juridico_no_46-2020.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2424/parecer_juridico_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2464/parecer_juridico_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2529/parecer_juridico_no_49-2020.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2531/parecer_juridico_no_50-2020.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2783/2020-08-25_parecer_juridico_no_051.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2997/2020-08-27_parecer_juridico_no_052.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2512/2020-08-31_parecer_juridico_no_053.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3188/2020-09-16_parjur_55_pelom001.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2516/2020-09-21_parecer_juridico_no_056.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2646/2020-10-27_parecer_juridico_no_57-2020.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2790/2020-10-27_parecer_juridico_no_058.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2789/2020-10-28_parecer_juridico_no_059.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3000/2020-10-28_parecer_juridico_no_060.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2805/2020-10-28_parecer_juridico_no_061.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3004/2020-10-28_parecer_juridico_no_062.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2764/2020-10-28_parecer_juridico_no_063.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2814/2020-11-03_parecer_juridico_no_064.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2698/2020-11-03_parecer_juridico_no_065.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2731/2020-11-20_par_jur_066_pl_054_libras.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2841/2020-11-09_parecer_juridico_no_067.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2824/2020-11-09_parecer_juridico_no_068.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3166/2020-11-17_parjur_069_pre006.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2733/2020-11-23_par_jur_070_pr_007_autoriza_pgto_ate_18-12-20.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2734/2020-11-23-parecer_juridico_cm_no_071.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2855/2020-11-23_parecer_juridico_no_072.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3161/2020-11-23_parecer_juridico_n_cm_073.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2735/2020-11-24_par_jur_074_pl_058_central_viraser.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2766/2020-11-30_parecer_juridico_no_75.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2767/2020-11-30_parecer_juridico_no_76.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2745/2020-12-04_parecer_juridico_no_077-2020.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2746/2020-12-04_parecer_juridico_no_078.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2747/2020-12-04_parecer_juridico_no_cm-079.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2753/2020-12-11_parecer_juridico_n_cm_080.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2754/2020-12-11_parecer_juridico_no_081-2020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2748/2020-12-10_parecer_juridico_no_cm-082.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2749/2020-12-11_parecer_juridico_no_cm-_083.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2750/2020-12-11_parecer_juridico_no_cm-084.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2751/2020-12-11_parecer_juridico_no_cm-085.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2752/2020-12-10_parecer_juridico_no_cm-086.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2755/2020-12-11_parecer_juridico_n_087.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3086/2020-12-16-parecer_juridico_no_088.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2898/2020-12-16_parecer_juridico_no_089.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2164/2020-06-23_oficio_no_013.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2391/2020-08-05_oficio_no_014.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2450/2020-08-18_oficio_no_016_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2609/2020-10-21_oficio_no_021-2020.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1616/2020-02-20_oficio_no_031.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1873/2020-03-18_oficio_no_068_saae.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1962/2020-04-27-oficio_no_090-saae.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2171/2020-05-26_oficio_no_110.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2193/2020-06-29_oficio_no_125-saae.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2392/2020-07-30_oficio_no_137.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2463/2020-08-28_oficio_no__153.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2524/2020-09-21_oficio_no_165-2020_saae.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2627/2020-09-27_oficio_no_177.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2693/2020-11-17_oficio_no_189.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2682/2020-11-13_pr_007_autoriza_pagtos_ate_18-12-20.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2707/2020-11-27_pr_008_avaliacao_desemp_ind_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2716/2020-12-09_proj_res_no_009.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2451/2020-08-18_proposta_de_emenda_a_lei_organica_municipal..pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1582/2020-01-24_relatorio_juridico_no_001.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1592/2020-02-12_relatorio_no_002.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1593/2020-02-12_relatorio_no_003.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1662/2020-03-04_relatorio_no_004.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1663/2020-03-04_relatorio_no_005.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1959/2020-04-29_relatorio_no_006.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1960/2020-04-29_relatorio_no_007.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1961/2020-04-29_relatorio_no_008.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2060/2020-05-20_relatorio_no_009-cfo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2140/2020-06-10_relatorio_no_010.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2263/2020-07-08_relatorio_no_011.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2264/2020-07-08_relatorio_no_012.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2447/2020-08-19_relatorio_no_013.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2449/2020-08-19_relatorio_no_014.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2517/2020-09-23_relatorio_cfo_doc_jul_saae.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2520/2020-09-24_relatorio_cfo_doc_jun_mun_piumhi.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2623/2020-10-28_relatorio_no_017-2020.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2624/2020-10-28_relatorio_no_018-2020.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2691/2020-11-18_relatorio_no_019.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2694/relatorio_no_020-2020.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2770/2020-12-02_relatorio_no_021-2020.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2771/2020-11-17_oficio_no_024.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1630/2020-02-10_requerimento_no_001.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1642/2020-02-11_requerimento_no_002.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1626/2020-02-10_requerimento_no_003.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1655/2020-02-10_requerimento_no_004.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1660/2020-02-11_requerimento_no_005.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1538/2020-02-12_requerimento_no_006.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1539/2020-02-12_requerimento_no_007.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1540/2020-02-12_requerimento_no_008.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1541/2020-02-12_requerimento_no_009.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1542/2020-02-12_requerimento_no_010.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1637/2020-03-04_requerimento_no_11.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1622/2020-03-06_req_012_-_pedido_de_informacoes.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1668/requerimento_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1665/2020-03-12_requerimento_no_014.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1675/2020-03-19_req_015_-_reg_urgencia_pl_008.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1831/2020-03-19_requerimento_no_016.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1738/2020-04-02_req_017_-_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1832/2020-04-06_req_018_reg_urg_pl_007_sind_prod_rurais.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1763/2020-04-08-requerimento_no_019.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1764/2020-04-08-requerimento_no_020.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1765/2020-04-08-requerimento_no_021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1833/2020-04-13_req_022.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1772/2020-04-13_req_023_-_reg_urg_plc_004.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1796/2020-04-16_requerimento_no_024.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1834/2020-04-17_req_025_-_reuniao_comissao.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1812/2020-04-22_requerimento_no_026.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1813/2020-04-22_requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1815/2020-04-27_requerimento_no_028.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1884/2020-05-11_req_no_029_-_forma_conj_cfo_e_csppmuc.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2232/2020-05-11_req_no_030-proj_decreto_leg_no_001-1.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2211/2020-05-19_requerimento_no_032.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2031/2020-05-19_requerimento_no_033..pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2032/2020-05-19_requerimento_no_034.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1967/2020-05-20_requerimento_no_035.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1968/2020-05-20_requerimento_no_036..pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2187/2020-05-25_req_no_037-proj_lei_no_013.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2196/2020-06-02_requerimento_no_038.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2197/2020-06-02_requerimento_no_039.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2198/2020-06-02_requerimento_no_040.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2199/requerimento_41-2020.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2200/requerimento_no_42-2020.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2201/requerimento_43-2020.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2202/2020-06-02_requerimento_no_044.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2212/requerimento_45-2020.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2213/2020-06-02_requerimento_no_046.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2219/2020-06-02_requerimento_no_047.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2220/2020-06-02_requerimento_no_048.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2221/2020-06-08_req_no_049-proj_lei_no_027.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2222/2020-06-08_req_no_050-proj_lei_no_028.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2223/2020-06-08_req_no_051-proj_lei_no_029.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2224/2020-06-18_requerimento_no_052.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2225/requerimento_53-2020.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2296/2020-06-30_requerimento_no_054.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2258/requerimento_no_55-2020.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2259/requerimento_no_56-2020.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2189/2020-07-08_requerimento_no_057...pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2188/requerimento_58-2020.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2407/2020-07-29_requerimento_no_059.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2408/2020-07-29_requerimento_no_060.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2409/2020-07-29_requerimento_no_061.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2474/2020-07-29_requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2410/2020-07-29_requerimento_no_063.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2475/2020-07-29_requerimento_no_64.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2411/2020-07-29_requerimento_no_065.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2412/2020-07-29_requerimento_no_067.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2413/2020-07-29_requerimento_no_068.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2414/2020-07-29_requerimento_no_069.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2415/2020-07-29_requerimento_no_070.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2416/2020-07-29_requerimento_no_071...pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2383/2020-08-07_requerimento_no_072.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2382/2020-08-07_requerimento_no_073.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2527/requerimento_no_74-2020.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2439/requerimento_no_76-2020.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2440/requerimento_no_77-2020.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2441/requerimento_no_78-2020.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2448/requerimento_no_79-2020.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2472/2020-09-01_requerimento_no_080.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2473/2020-09-01_requerimento_no_081...pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2470/2020-09-03_requerimento_no_082.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3168/2020-09-11_req_083_tramconjpre004.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2785/2020-09-21_requerimento_084.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2505/2020-09-23_requerimento_085.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2506/2020-09-23_req_086_reg_urg_pr_004_incineracao.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2507/2020-09-29_req_087_tramconjpelom001.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2636/2020-09-30_requerimento_no_088-2020.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2597/2020-10-13_requerimento_no_089.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2637/2020-10-28_requerimento_no_090.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2638/2020-11-03_requerimento_no_091.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2639/2020-11-03_requerimento_no_092.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2640/2020-11-03_requerimento_no_093.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2620/2020-11-03_requerimento_no_094...pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2629/2020-11-04_requerimento_no_095.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2630/2020-11-04_requerimento_no_096.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2612/2020-11-04_requerimento_no_097.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2631/2020-11-04_requerimento_no_098.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2632/2020-11-05_requerimento_no_099.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2633/2020-11-05_requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2657/2020-11-11_requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2840/2020-11-11_requerimento_no_102.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2690/2020-11-17_requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2660/2020-11-18_requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2658/2020-11-18_requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2659/2020-11-18_req_106_-_regime_de_urgencia_pr_006_curso_preparatorio.docx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2844/2020-11-23_requerimento_no_107.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3164/2020-11-23_req_108_tramconjpre007.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2796/2020-11-24_requerimento_no_109.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2700/2020-11-25_req_110_-_regime_de_urgencia_pr_007_autoriza_pgto_ate_18-12-20.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2701/2020-11-25-_requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2702/2020-11-25_requerimento_no_112.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3057/2020-12-01_requerimento_no_113.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3058/2020-12-07_requerimento_no_114.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/3580/2020-12-01_requerimento_no_115.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2892/2020-12-04_requerimento__no_117.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2717/2020-12-09_requerimento_no_118.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2719/2020-12-09_requerimento_no_119-2020.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2718/2020-12-09_req_120-_regime_de_urgencia_pr_009_prest_contas_2018.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2720/2020-12-11_requerimento_no_121-2020.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2721/2020-12-11_requerimento_n_122.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2782/2020-12-21_requerimento_no_123.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2991/2020-08-18_requerimento_04-2020_ass_cont.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/2992/2020-08-18_requerimento_01-2020_ass_jur.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1657/veto_01_de_27_de_fevereiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1773/2020-04-07_oficio_no_83.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2020/1816/2020-04-24_oficio_no_99_veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H726"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="161.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="162" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>