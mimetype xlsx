--- v0 (2026-02-03)
+++ v1 (2026-04-27)
@@ -10,9709 +10,9722 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7529" uniqueCount="3215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7529" uniqueCount="3218">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DEREP</t>
   </si>
   <si>
     <t>Denúncia/Representação</t>
   </si>
   <si>
     <t>Ouvidoria</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3889/2021-12-11_denuncia_007_limpezaloteruaosmanylima.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3889/2021-12-11_denuncia_007_limpezaloteruaosmanylima.pdf</t>
   </si>
   <si>
     <t>Denúncia recebida pelo serviço de Ouvidoria online da Câmara Municipal de Piumhi em 11/12/2021 - Solicitação de limpeza de lote localizado na Rua Osmany Lima.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Fábio Tulim</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2954/2021-02-15_emenda_no_001_plc001descontoiptu.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2954/2021-02-15_emenda_no_001_plc001descontoiptu.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva nº 01 ao Projeto de Lei Complementar nº 01/2021, de 13 de janeiro de 2021, que dispõe sobre concessão de desconto no pagamento do Imposto Predial e Territorial Urbano (IPTU), exercício 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/2021-03-18_emenger002pr002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/2021-03-18_emenger002pr002.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva n.º 01 ao Projeto de Resolução n.º 02/2021, de 18 de fevereiro de 2021, que "Cria o 'Espaço Cultural do Legislativo Piumhiense Vereadora Nair Pereira Vieira de Souza', e dá outras providências".</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Wilde Dentista</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/2021-03-19_emenda_003_pl016tombbens.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/2021-03-19_emenda_003_pl016tombbens.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Supressiva n° 01 ao Projeto de Lei n° 016/2021, de 26 de fevereiro de 2021, que Dispõe sobre tombamento de bens e dá outras providências.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Wilde Dentista</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3355/2021-05-14_emenda_004_pl_029_doula.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3355/2021-05-14_emenda_004_pl_029_doula.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº01 ao Projeto de Lei nº 029/2021, de 26 de fevereiro de 2021, que obriga maternidade, casa de parto e estabelecimento hospitalar congênere a permitir presença de doula em trabalho de parto, parto e pós-parto, sempre que solicitada pela parturiente.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3568/2021-05-31_emenda_005_pl040.safrista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3568/2021-05-31_emenda_005_pl040.safrista.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 01 ao Projeto de Lei n° 040/2021, de 19 de março de 2021, que “Dispõe sobre orientações e protocolos a serem observados pelos contratantes de trabalhadores rurais safristas durante o período da pandemia COVID-19 e dá outras providências”.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3450/2021-06-02_emenda_geral_006_pl026ldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3450/2021-06-02_emenda_geral_006_pl026ldo.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 01 ao Projeto de Lei n° 026/2021, de 13 de abril de 2021, que Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3411/2021-06-15_emenda_geral_007_pl_037.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3411/2021-06-15_emenda_geral_007_pl_037.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 01 ao Projeto de Lei n° 037/2021, de 5 de maio de 2021, que “Remaneja valores descritos no "Anexo I" da Lei Municipal n° 2.517/2020, e dá outras providências”</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Wilde Dentista</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3425/2021-06-15_emenda_008_pl_020_ubssarahvitoria.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3425/2021-06-15_emenda_008_pl_020_ubssarahvitoria.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº01 ao Projeto de Lei nº 020/2021, de 26 de março de 2021, que "dá nome de Sarah vitória de Melo Silva à Unidade Básica de Saúde (UBS) a ser inaugurada na Rua João Peres, nº 825, Bairro Nova Piumhi, Município de Piumhi-MG e dá outras providências</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3465/2021-06-22_emenda_no_009_pl_042_conselho_de_turismo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3465/2021-06-22_emenda_no_009_pl_042_conselho_de_turismo.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa/Supressiva nº 01 ao Projeto de Lei nº 042 /2021, de 17 de maio de 2021 que "Institui o Conselho Municipal de Turismo de Piumhi-COMTUR- e dá outras providências”</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CLJR - Comissão de Legislação, Justiça e Redação, CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3475/2021-07-05_emenda_010_pl041.conselhoesplazer.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3475/2021-07-05_emenda_010_pl041.conselhoesplazer.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa/Supressiva nº 01 ao Projeto de Lei nº 041/2021, de 17 de maio de 2021, que "Dispõe sobre a criação do Conselho Municipal de Esportes e Lazer - COMESP - e dá outras providências".</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Gilvan dos Penedos</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3549/2021-08-11_emenda_011_pl045agendtelef.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3549/2021-08-11_emenda_011_pl045agendtelef.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 045/2021, de 16 de julho de 2021, que estabelece a possibilidade de agendamento telefônico de consultas médicas para pacientes idosos e/ou portadores de deficiência, previamente cadastrados nas Unidades Básicas de Saúde do Município de Piumhi.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3844/2021-11-19_emenda_012_pl048loa2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3844/2021-11-19_emenda_012_pl048loa2022.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 01 ao Projeto de Lei n° 48/2021, de 31 de agosto de 2021 que “Estima a receita e fixa a despesa do Município para o exercício de 2022”.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Júnior Boi</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3845/2021-11-19_emenda_013_pl048loa2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3845/2021-11-19_emenda_013_pl048loa2022.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 02 ao Projeto de Lei n° 48/2021, de 31 de agosto de 2021 que “Estima a receita e fixa a despesa do Município para o exercício de 2022”.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Sargento Zé Welington</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3846/2021-11-19_emenda_014_pl048loa2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3846/2021-11-19_emenda_014_pl048loa2022.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 03 ao Projeto de Lei n° 48/2021, de 31 de agosto de 2021 que “Estima a receita e fixa a despesa do Município para o exercício de 2022”.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3847/2021-11-19_emenda_015_pl048loa2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3847/2021-11-19_emenda_015_pl048loa2022.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 04 ao Projeto de Lei n° 48/2021, de 31 de agosto de 2021 que “Estima a receita e fixa a despesa do Município para o exercício de 2022”.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3848/2021-11-19_emenda_016_pl048loa2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3848/2021-11-19_emenda_016_pl048loa2022.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 05 ao Projeto de Lei n° 48/2021, de 31 de agosto de 2021 que “Estima a receita e fixa a despesa do Município para o exercício de 2022”.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3849/2021-11-19_emenda_017_pl048loa2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3849/2021-11-19_emenda_017_pl048loa2022.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 06 ao Projeto de Lei n° 48/2021, de 31 de agosto de 2021 que “Estima a receita e fixa a despesa do Município para o exercício de 2022”.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Gilvan dos Penedos, Júnior Boi, Sargento Zé Welington, Shirley da Educação, Wilde Dentista</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3857/2021-11-30_emenda_018_pl074.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3857/2021-11-30_emenda_018_pl074.pdf</t>
   </si>
   <si>
     <t>Emenda Geral que contém a Emenda Aditiva nº 01 ao Projeto de Lei nº 074/2021, de 08 de novembro de 2021, que “Dispõe sobre o processo eleitoral de Diretor, Vice-diretor e Coordenador das Escolas Municipais de Piumhi, revogando a lei municipal n.1.949/2010 e dá outras providências" e dá outras providências”.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim, Gilvan dos Penedos, Júnior Boi, Reinaldo Detetive, Sargento Zé Welington, Shirley da Educação, Wilde Dentista</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3850/2021-11-26_emendageral_019_emenmodpl048-loa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3850/2021-11-26_emendageral_019_emenmodpl048-loa.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 01/2021 ao Projeto de Lei n° 48/2021 - Estima a receita e fixa a despesa para o exercício financeiro de 2022 - LOA.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/2021-01-14_ind_003_verfabioruareginasoares.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/2021-01-14_ind_003_verfabioruareginasoares.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a Rua Regina Soares de Barros e Rua Vagner Soares Pereira.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/2021-01-14_ind_004_vergilvanpovoadopenedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/2021-01-14_ind_004_vergilvanpovoadopenedos.pdf</t>
   </si>
   <si>
     <t>Solicita providências e melhorias para o Povoado de Penedos.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>Cooperador João Marcos</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/2021-01-14_ind_005_verjoaomarcosaguachuvasflorianopeixoto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/2021-01-14_ind_005_verjoaomarcosaguachuvasflorianopeixoto.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a parte vicinal da Rua Floriano Peixoto.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/2021-01-15_ind_006_vershrileyestradapontepau.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/2021-01-15_ind_006_vershrileyestradapontepau.pdf</t>
   </si>
   <si>
     <t>Solicita revitalização da estrada que dá acesso à "Ponte de Pau", localizada próximo ao Condomínio Recanto do Araras.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/2021-01-15_ind_007_verjuniorcoletorlixo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/2021-01-15_ind_007_verjuniorcoletorlixo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja designado caminhão coletor de lixo para o Bairro Pérola Negra III.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/2021-01-15_ind_008_verjuniorpassarcoletorlixosabado.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/2021-01-15_ind_008_verjuniorpassarcoletorlixosabado.pdf</t>
   </si>
   <si>
     <t>Solicita que o caminhão coletor de lixo passe aos sábados no Bairro Pérola Negra.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2829/2021-01-15_ind_009_verjuniorfaixapedestre.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2829/2021-01-15_ind_009_verjuniorfaixapedestre.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam pintadas faixas de pedestres na Rua Severo Veloso, defronte ao Supermercado BH, Supermercado Tuiuti e Açougue e Mercearia do Peixe.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2830/2021-01-15_ind_010_verjuniorlimpezabairros.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2830/2021-01-15_ind_010_verjuniorlimpezabairros.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza dos Bairros Novo Horizonte, Morada do Sol e Pérola Negra.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2831/2021-01-19_ind_011_verjoaomrevitalizacaobairroatalaia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2831/2021-01-19_ind_011_verjoaomrevitalizacaobairroatalaia.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da massa asfáltica, limpeza dos lotes, bueiros e melhorias na rede de drenagem pluvial nas ruas Tenente de Freitas, Nestor Soares de Melo, localizadas no Bairro Atalaia.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/2021-01-19_ind_012_verjoaomlimpezasitiopamela.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/2021-01-19_ind_012_verjoaomlimpezasitiopamela.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de realizar melhoria na limpeza urbana do Bairro Sítio Pâmela.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/2021-01-19_ind_013_verjoaomsinalizacaohorizontais.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/2021-01-19_ind_013_verjoaomsinalizacaohorizontais.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam repintadas as sinalizações horizontais, do Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/2021-02-02_ind_023_vershirleyrecursoscarnavalparacirurgias.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/2021-02-02_ind_023_vershirleyrecursoscarnavalparacirurgias.pdf</t>
   </si>
   <si>
     <t>Solicita que seja alterada a destinação dos recursos (próprios) das festividades carnavalescas de 2021 para atender as listas de espera dos cidadãos no sentido de antecipar as cirurgias eletivas e aos atendimentos odontológicos.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/2021-02-02_ind_026_vergilvansinalizacaoruasuranotenentefreitas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/2021-02-02_ind_026_vergilvansinalizacaoruasuranotenentefreitas.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas placas de "PARE" e pintura horizontal na esquina da Rua Urano com a Rua Tenente de Freitas.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/2021-02-02_ind_027_vergilvanlimpezaruaantoniotobias.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/2021-02-02_ind_027_vergilvanlimpezaruaantoniotobias.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza urbana na Rua Antônio Tobias, Bairro Pindaíbas.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/2021-02-02_ind_028_verjosewelingtonlimpezaloteruasilvianobrandao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/2021-02-02_ind_028_verjosewelingtonlimpezaloteruasilvianobrandao.pdf</t>
   </si>
   <si>
     <t>Solicita que seja notificado o proprietário do lote localizado no final da Rua Silviano Brandão, para que seja realizada poda/limpeza.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2884/2021-02-02_ind_029_verjoaomlimpezaruazoroastrocostalima.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2884/2021-02-02_ind_029_verjoaomlimpezaruazoroastrocostalima.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza urbana na Rua Zoroastro da Costa Lima, Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/2021-02-02_ind_030_verjoaomestradasvicinaisararas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/2021-02-02_ind_030_verjoaomestradasvicinaisararas.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias para as estradas vicinais localizadas na Região Araras.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/2021-02-04_ind_031_verjosewelvacinasmotoristas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/2021-02-04_ind_031_verjosewelvacinasmotoristas.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam disponibilizadas vacinas para os motoristas TFD e para os ACS.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/2021-02-04_ind_032_vershirleyasfaltoruajucagoulart.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/2021-02-04_ind_032_vershirleyasfaltoruajucagoulart.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização da massa asfáltica na Rua Juca Goulart próximo ao número 218.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/2021-02-04_ind_033_vershirleyposteruadompedroii.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/2021-02-04_ind_033_vershirleyposteruadompedroii.pdf</t>
   </si>
   <si>
     <t>Solicita que seja reposicionado poste de iluminação pública localizado na Rua Dom Pedro II em frente ao número 1.239.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/2021-02-09_ind_034_vergilvanalosaude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/2021-02-09_ind_034_vergilvanalosaude.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias para divulgação/informações do serviço "Alô Saúde".</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/2021-02-08_ind_035_verjoaomescoaaguapluvial.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/2021-02-08_ind_035_verjoaomescoaaguapluvial.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias para escoamento da água pluvial na Rua Ninico Alvarenga, próximo ao número 06.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2926/2021-02-09_ind_036_vershirleymassaasfaltica.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2926/2021-02-09_ind_036_vershirleymassaasfaltica.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada revitalização da massa asfáltica na esquina da Rua Miguel Couto com Augusto de Lima.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3060/2021-03-04_ind_037_verjoaom.ruadiolinammelo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3060/2021-03-04_ind_037_verjoaom.ruadiolinammelo.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza urbana na Rua Diolina Maria de Melo - Bairro Santa Clara.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/2021-02-12_ind_038_vershirleysinalizacaoruacarvalho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/2021-02-12_ind_038_vershirleysinalizacaoruacarvalho.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas placas nas vias que dão acesso à Rua do Carvalho para proibir o tráfego e ao mesmo tempo indicar o correto trajeto para o tráfego de cargas.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/2021-02-12_ind_039_verjoaomestradalagoagrande.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/2021-02-12_ind_039_verjoaomestradalagoagrande.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias nas estradas da região da Comunidade Lagoa Grande e dos Balbinos.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/2021-03-16_ind_040_vergilvanvagasveicubs.josemartins.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/2021-03-16_ind_040_vergilvanvagasveicubs.josemartins.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas placas de vagas para veículos de saúde defronte a UBS José Martins de Faria.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/2021-02-11_ind_041_verreinaldofaixapedestredelegacia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/2021-02-11_ind_041_verreinaldofaixapedestredelegacia.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam pintadas faixas de pedestres na Rua Arthur Rodrigues, especificamente defronte a Delegacia de Polícia Civil.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/2021-02-12_ind_042_verjoaomprovruarosinei.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/2021-02-12_ind_042_verjoaomprovruarosinei.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias e providências para a Rua Rosinei Maria de Faria, Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/2021-02-12_ind_043_verjoaomprovruacrispimelias.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/2021-02-12_ind_043_verjoaomprovruacrispimelias.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias e providências para a parte vicinal da Rua Crispim Elias da Cunha.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/2021-02-15_ind_044_vergilvanlimpezaruahonorinosoaresoliveira.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/2021-02-15_ind_044_vergilvanlimpezaruahonorinosoaresoliveira.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada limpeza pública no final da Rua Honorino Soares de Oliveira.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3445/2021-06-25_ind_045_vershirleypinturaruaamazonas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3445/2021-06-25_ind_045_vershirleypinturaruaamazonas.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada pintura das faixas de pedestres e redutores de velocidade localizados ao longo da Rua Amazonas.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/2021-02-16_ind_046_verjoaomredutorvelavjosealvarenga.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/2021-02-16_ind_046_verjoaomredutorvelavjosealvarenga.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico sobre a possibilidade de instalar um redutor de velocidade na Avenida José Alvarenga, no trecho entre o Posto Amazonas e a Rua Severo Veloso, no sentido centro/bairro.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/2021-02-16_ind_047_verjoaomrelatoriossinalizacoes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/2021-02-16_ind_047_verjoaomrelatoriossinalizacoes.pdf</t>
   </si>
   <si>
     <t>Solicita que através de Departamento de Trânsito seja informado por meio de planilhas e/ou relatórios a realização das sinalizações horizontais/verticais para conhecimento da população.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/2021-02-18_ind_048_vergilvanplacasproibestac.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/2021-02-18_ind_048_vergilvanplacasproibestac.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico para verificar a possibilidade de instalação de placas proibindo estacionar entre o cruzamento da Rua Tito Ulisses com Rua Joaquim Beijo até o cruzamento da Rua Joaquim Beijo com Rua Maria Salomé.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/2021-02-18_ind_049_vergilvanlimpezaurbanaruavitorsoaressilva.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/2021-02-18_ind_049_vergilvanlimpezaurbanaruavitorsoaressilva.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza urbana na Rua Vitor Soares Silva, Bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/2021-02-18_ind_050_verjoaomsinalizacaotransitovilaagreny.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/2021-02-18_ind_050_verjoaomsinalizacaotransitovilaagreny.pdf</t>
   </si>
   <si>
     <t>Solicita que seja reforçada a sinalização do trânsito em todo o Bairro Vila Agreny e Totonha Tomé.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/2021-02-18_ind_051_verjoaomescadariacruzmonte.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/2021-02-18_ind_051_verjoaomescadariacruzmonte.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização da Escadaria da Cruz do Monte e limpeza do mato ao entorno.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3051/2021-03-02_ind_052_vergilvanruaarialmada.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3051/2021-03-02_ind_052_vergilvanruaarialmada.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possíveis melhorias na Rua Ari Almada, no trecho entre os números 499 a 543.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/2021-02-26_ind_053_verreinaldoinfraestruturaruapolibiomourao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/2021-02-26_ind_053_verreinaldoinfraestruturaruapolibiomourao.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de infraestrutura e limpeza imediata da Rua Políbio Mourão, bairro Bela Vista e a imediata limpeza da referida rua.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/2021-02-26_ind_054_verreinaldoredutorvelocruaplutao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/2021-02-26_ind_054_verreinaldoredutorvelocruaplutao.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico sobre a possibilidade de instalar um redutor de velocidade na Rua Plutão, próximo ao número 233, Bairro Atalaia, Piumhi-MG.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/2021-02-26_ind_055_verreinaldoredutorvelocruaclodomiro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/2021-02-26_ind_055_verreinaldoredutorvelocruaclodomiro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico sobre a possibilidade de instalar um redutor de velocidade na Rua Clodomiro Clovis Cunha, próximo ao número 637, Bairro Capoeiras, Piumhi/MG.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/2021-02-26_ind_056_verreinaldoolhovivocrechedercy.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/2021-02-26_ind_056_verreinaldoolhovivocrechedercy.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico sobre a possibilidade de instalar uma câmera de monitoramento do "Projeto Olho Vivo" em frente à Creche Municipal Dercy Alves Praça, Bairro Atalaia, Piumhi/MG.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/2021-03-02_ind_057_verjoaom.constubs.cmei.bairrocapoeira.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/2021-03-02_ind_057_verjoaom.constubs.cmei.bairrocapoeira.pdf</t>
   </si>
   <si>
     <t>Indica áreas para a construção de Unidade Básica de Saúde e Centro Municipal de Educação Infantil no Loteamento Capoeira e Loteamento Jardim Vale do Ouro no Bairro Capoeiras e próximo ao Bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/2021-03-02_ind_058_verreinaldoasfaltoruajoaquimbeijo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/2021-03-02_ind_058_verreinaldoasfaltoruajoaquimbeijo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado, com urgência, o reparo no asfalto na Rua Joaquim Beijo, próximo ao número 600, Bairro Nova Brasília, Piumhi - MG.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/2021-03-02_ind_059_verjoaom.massaasfruamarialurdes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/2021-03-02_ind_059_verjoaom.massaasfruamarialurdes.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da massa asfáltica na Rua Maria de Lurdes Castro, próximo ao número 330, localizada no Bairro Alvorada.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/2021-03-03_ind_060_verjuniorarvoreapae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/2021-03-03_ind_060_verjuniorarvoreapae.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada poda nas árvores localizadas em torno da APAE- Piumhi.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/2021-03-03_ind_061_verreinaldolampadasruaaugustolima.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/2021-03-03_ind_061_verreinaldolampadasruaaugustolima.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada, com urgência, a instalação de lâmpadas em um poste no final da Rua Augusto de Lima, Bairro Vila Nova, Piumhi/MG.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/2021-03-03_ind_062_verjuniormassaasflagoinha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/2021-03-03_ind_062_verjuniormassaasflagoinha.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização da massa asfáltica em torno da Lagoinha, Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/2021-03-03_ind_063_verjunioravenidadariomelo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/2021-03-03_ind_063_verjunioravenidadariomelo.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias para o Bairro Américo Arantes, especificadamente na Av. Dario de Melo.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/2021-03-03_ind_064_verreinaldorualuizventura.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/2021-03-03_ind_064_verreinaldorualuizventura.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de infraestrutura na Rua Luiz Ventura, Bairro Capoeiras e a imediata limpeza da referida rua.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/2021-03-03_ind_065_verjuniormanilhasruajoseponciano.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/2021-03-03_ind_065_verjuniormanilhasruajoseponciano.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas manilhas no encontro das Ruas 02 e 03 com a Rua José Ponciano, localizadas no Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/2021-03-04_ind_066_verplacasruabuenobrandao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/2021-03-04_ind_066_verplacasruabuenobrandao.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico para verificar a possibilidade de instalação de placas proibindo estacionar na travessa Rua Bueno Brandão entre a Rua Santo Antônio e Rua Dom Pedro II, Centro.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/2021-03-04_ind_067_verreinaldoplacaavosvaldomachadofranciscomachado.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/2021-03-04_ind_067_verreinaldoplacaavosvaldomachadofranciscomachado.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas placas de "PARE" e pintura horizontal na esquina da Avenida Osvaldo Soares Machado com a Avenida Francisco Machado no bairro Pindaíbas.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Gilvan dos Penedos, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3456/2021-06-30_ind_068_versruaalaorteodorodasilva.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3456/2021-06-30_ind_068_versruaalaorteodorodasilva.pdf</t>
   </si>
   <si>
     <t>Solicita providências/melhorias para a Rua Alaor Teodoro da Silva, bairro Morada do Sol.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/2021-03-05_ind_069_verjoaomcarloslimpezalote.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/2021-03-05_ind_069_verjoaomcarloslimpezalote.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da limpeza/notificação dos proprietários dos lotes do Bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/2021-03-05_ind_070_verjoaomestradarochedo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/2021-03-05_ind_070_verjoaomestradarochedo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado reparo/melhorias na estrada rural que dá acesso à região do Rochedo, até a divisa com Córrego do Cavalo.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/2021-03-05_ind_071_verjoaomestradasaoleao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/2021-03-05_ind_071_verjoaomestradasaoleao.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado reparo/melhorias na estrada rural que dá acesso à região São Leão.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim, Gilvan dos Penedos</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/2021-03-09_ind_072_melhoriaspsf.mariarezende.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/2021-03-09_ind_072_melhoriaspsf.mariarezende.pdf</t>
   </si>
   <si>
     <t>Solicita providências/melhorias para PSF Maria Rezende de Oliveira.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3056/2021-03-05_ind_073_vergilvansinalizacaotaxi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3056/2021-03-05_ind_073_vergilvansinalizacaotaxi.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a sinalização em todos os pontos de estacionamento destinados para o serviço de táxi no município.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/2021-03-09_ind_074_vershirleyredutruasjoaoleitemaicofreitas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/2021-03-09_ind_074_vershirleyredutruasjoaoleitemaicofreitas.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possível instalação de redutores de velocidade na Rua João Leite e na Rua Maico de Freitas.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/2021-03-09_ind_075_vershirleylimpezaruamodestocaldeira.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/2021-03-09_ind_075_vershirleylimpezaruamodestocaldeira.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada limpeza urbana da Rua Modesto Caldeira esquina com a Rua Bambuí, e posterior instalação de placas de "Proibido Jogar Lixo no Local".</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3065/2021-03-09_ind_076_vershirleymelhoriasestradafazendacoelho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3065/2021-03-09_ind_076_vershirleymelhoriasestradafazendacoelho.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado reparo/melhorias na estrada rural próximo à Fazenda Coelho, sentido Coifo.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/2021-03-09_ind_077_vergilvanestradacorregoonca.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/2021-03-09_ind_077_vergilvanestradacorregoonca.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado reparo/melhorias na estrada da região do Córrego da Onça.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/2021-03-09_ind_078_versbairrocolina.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/2021-03-09_ind_078_versbairrocolina.pdf</t>
   </si>
   <si>
     <t>Solicita providências/melhorias para o Bairro Colina.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/2021-03-09_ind_079_versavdariomelo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/2021-03-09_ind_079_versavdariomelo.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de parte da vegetação herbácea da Avenida Dario de Melo e instalação de placas para conscientizar a população no sentido dos animais no canteiro da avenida.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/2021-03-09_ind_080_verjoaompavimentacaoruasvilaagreny.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/2021-03-09_ind_080_verjoaompavimentacaoruasvilaagreny.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da pavimentação de parte da Rua Beraldo Soares de Oliveira, Viela da Rua Maria Almeida Arantes e Rua 01, localizadas no Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/2021-03-16_ind_081_verjosewelplantioarvores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/2021-03-16_ind_081_verjosewelplantioarvores.pdf</t>
   </si>
   <si>
     <t>Solicita plantio de três árvores na esquina da Rua Uberlândia com a Rua João Pereira de Barros.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Gilvan dos Penedos, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/2021-03-12_ind_082_versplacarmanoelhermeto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/2021-03-12_ind_082_versplacarmanoelhermeto.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico para verificar a possibilidade de instalação de placas proibindo estacionar no início da Rua Manoel Hermeto Junior, em toda a extensão do quarteirão, Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/2021-03-16_ind_083_verjosewlimpezaavcontorno.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/2021-03-16_ind_083_verjosewlimpezaavcontorno.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada limpeza urbana na Avenida do Contorno, Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/2021-03-12_ind_084_vershirleyruajoaopinheiro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/2021-03-12_ind_084_vershirleyruajoaopinheiro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para resolver o problema de escoamento de água da Rua João Pereira de Barros, próximo ao Haras.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/2021-03-12_ind_085_vershirleyplacaproibidolixo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/2021-03-12_ind_085_vershirleyplacaproibidolixo.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas placas de "Proibido Jogar Lixo/Entulho" na esquina da rua Modesto Caldeira com a Rua Bambuí.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim, Gilvan dos Penedos, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/2021-03-16_ind_086_versinfiltpsfjoaoguilherme.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/2021-03-16_ind_086_versinfiltpsfjoaoguilherme.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam solucionados os problemas de infiltração do PSF João Guilherme Alves "Tó".</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/2021-03-16_ind_087_versinfiltpsftotonhatome.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/2021-03-16_ind_087_versinfiltpsftotonhatome.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam solucionados os problemas de infiltração do PSF Totonha Tomé.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3085/2021-03-12_ind_088_vershirleyplacaproibestruagetuliov.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3085/2021-03-12_ind_088_vershirleyplacaproibestruagetuliov.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possível instalação de placa de "Proibido Estacionar" na Rua Padre Abel, trecho entre o cruzamento da Rua Getúlio Vargas e a Praça dos Carroceiros.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/2021-03-26_ind_089_verjuniorvacinassaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/2021-03-26_ind_089_verjuniorvacinassaae.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possível aquisição das vacinas da COVID-19, utilizando como pagamento recurso em caixa do SAAE-Piumhi.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possível criação de gratificação aos servidores que atuam de forma direta ao combate à COVID-19 no Município de Piumhi-MG.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/2021-03-17_ind_091_verjoaomlimpezavilaagreny.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/2021-03-17_ind_091_verjoaomlimpezavilaagreny.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da limpeza/poda da vegetação herbácea e retirada de entulhos espalhados nas ruas Zoroastro da Costa Lima e Beraldo Soares Oliveira (antiga Rua 2), localizadas no Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/2021-03-23_ind_092_versremanejemendaimp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/2021-03-23_ind_092_versremanejemendaimp.pdf</t>
   </si>
   <si>
     <t>Solicita remanejamento de programação de Emenda Impositiva.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/2021-03-23_ind_093_verjoaomarcosmelhoriasestradaararas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/2021-03-23_ind_093_verjoaomarcosmelhoriasestradaararas.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado reparo/melhorias na estrada do Araras em sentido os Gogas.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/2021-03-23_ind_094_verjoaomarcosmelhoriasestradabelinha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/2021-03-23_ind_094_verjoaomarcosmelhoriasestradabelinha.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado reparo/melhorias na estrada do bairro Capoeiras que dá acesso à Cachoeira da Belinha.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/2021-03-26_ind_095_verreinaldoestlaranjeiras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/2021-03-26_ind_095_verreinaldoestlaranjeiras.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado reparo/melhorias na estrada da Região de Laranjeiras no fim da Estrada do Tapiocano.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/2021-04-05_ind_096_verjoaomreinaldopinturanomerua.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/2021-04-05_ind_096_verjoaomreinaldopinturanomerua.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizada a pintura com os nomes das ruas nos bairros Jardim Betel e Aeroporto.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/2021-04-05_ind_097_verjoaompodaarvore.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/2021-04-05_ind_097_verjoaompodaarvore.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido das poda das árvores localizadas no Cemitério da Saudade.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/2021-04-05_ind_098_verjoaomestrjosegermanoc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/2021-04-05_ind_098_verjoaomestrjosegermanoc.pdf</t>
   </si>
   <si>
     <t>Solicita providências/melhorias para Estrada José Germano da Costa.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/2021-04-09_ind_099_verreinaldolimploteruajpoppe.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/2021-04-09_ind_099_verreinaldolimploteruajpoppe.pdf</t>
   </si>
   <si>
     <t>Solicita que seja notificado o proprietário do lote localizado na rua José Poppe ao lado do número 589, Bairro Nova Esperança, para que seja realizada poda/limpeza.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/2021-04-13_ind_100_verjoaomruajoaoguilherme.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/2021-04-13_ind_100_verjoaomruajoaoguilherme.pdf</t>
   </si>
   <si>
     <t>Solicita reparo na massa asfáltica da Rua Guilherme Alves, próximo ao número 140, Bairro Américo Arantes.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/2021-04-13_ind_101_verjoaomlimpezavilaagreny.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/2021-04-13_ind_101_verjoaomlimpezavilaagreny.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam designados agentes para realizar limpeza urbana do Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/2021-04-16_ind_102_vergilvantarifasocial.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/2021-04-16_ind_102_vergilvantarifasocial.pdf</t>
   </si>
   <si>
     <t>Solicita que o chefe do Poder Executivo em conjunto com Diretor Executivo do SAAE-Piumhi viabilizem a inclusão do benefício da Tarifa Social no SAAE de Piumhi.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/2021-04-19_ind_103_vershirleyauxilioemerg.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/2021-04-19_ind_103_vershirleyauxilioemerg.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Executivo Municipal a concessão de Auxílio Emergencial às famílias comprovadamente de Baixa Renda pelo mesmo valor (R$ 250,00) no período de (04) quatro meses, tal qual o concedido pelo Governo Federal e a exemplo de vários municípios brasileiros, a fim de amenizar o impacto causado pela pandemia - COVID 19, garantindo o mínimo necessário à sobrevivência.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/2021-04-20_ind_104_verjosew.placasruajoaopedrog.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/2021-04-20_ind_104_verjosew.placasruajoaopedrog.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de placas de ¨Proibido Estacionar" ao longo da Rua João Pedro Goulart.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/2021-04-23_ind_105_verjmarcosparqecologico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/2021-04-23_ind_105_verjmarcosparqecologico.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado reparo/melhorias para o Parque Ecológico da Mina.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/2021-04-28_ind_106_verjoaomloteruajuizfora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/2021-04-28_ind_106_verjoaomloteruajuizfora.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias para o lote do Município localizado na Rua Juiz de Fora com a Rua Tenente de Freitas, antiga Lagoinha no bairro Lagoa de Trás.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/2021-04-30_ind_107_verjosewelcalcadaruajoaopedrog.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/2021-04-30_ind_107_verjosewelcalcadaruajoaopedrog.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam construídas calçadas ao longo da Rua João Pedro Goulart.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/2021-05-03_ind_108_verjoaomlimpezalote.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/2021-05-03_ind_108_verjoaomlimpezalote.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da limpeza/notificação dos proprietários dos lotes do bairro Alvorada.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3231/2021-05-03_ind_109_verjoaomestradavicinal.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3231/2021-05-03_ind_109_verjoaomestradavicinal.pdf</t>
   </si>
   <si>
     <t>Solicita providências/melhorias na estrada vicinal da Rua Regina Soares de Barros, próximo ao Haras do Banana.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3232/2021-05-03_ind_110_verjoaomprojolhovivo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3232/2021-05-03_ind_110_verjoaomprojolhovivo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico sobre a possibilidade de ampliar o número de câmeras de monitoramento do "Projeto Olho Vivo" nos bairros do município e se instalar nas comunidades rurais.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/2021-05-06_ind_111_verjosewelplacasruamodestocald.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/2021-05-06_ind_111_verjosewelplacasruamodestocald.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de placa de "Proibido Estacionar" em um dos lados da Rua Modesto Caldeira.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Júnior Boi, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/2021-05-06_ind_112_versmelhoriasruaseveroveloso.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/2021-05-06_ind_112_versmelhoriasruaseveroveloso.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas melhorias na Rua Severo Veloso.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3292/2021-05-06_ind_113_versgradescamerascruzmonte.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3292/2021-05-06_ind_113_versgradescamerascruzmonte.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de grades de contenção e câmera de olho vivo no alto da Cruz do Monte.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3288/2021-05-07_ind_114_vergilvanestradagranjacleiton.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3288/2021-05-07_ind_114_vergilvanestradagranjacleiton.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas melhorias na estrada rural próximo à Fazenda Moreiras que dá acesso à Granja do Cleiton.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/2021-05-07_ind_115_vergilvanfaixasestacruamiguelcouto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/2021-05-07_ind_115_vergilvanfaixasestacruamiguelcouto.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam repintadas as faixas de estacionamento de motocicletas localizado na Rua Miguel Couto, defronte ao número 58 (Espaço Natural).</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3290/2021-05-07_ind_116_vergilvanruaalmirpaivarezende.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3290/2021-05-07_ind_116_vergilvanruaalmirpaivarezende.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada operação tapa buraco na Rua Almir de Paiva Rezende, defronte ao Parque Municipal da Mina Zé Tôco.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3294/2021-05-13_ind_117_vergilvantransitoruajoaodossantos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3294/2021-05-13_ind_117_vergilvantransitoruajoaodossantos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possível alteração do trânsito da Rua João dos Santos, localizada no bairro Lagoa de Trás.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3300/2021-05-14_ind_118_vershirleyestradacorregocavalo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3300/2021-05-14_ind_118_vershirleyestradacorregocavalo.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas melhorias na estrada rural que dá acesso à Região do Córrego do Cavalo.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3295/2021-05-13_ind_119_verjoaomarcoslimpezanovaesp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3295/2021-05-13_ind_119_verjoaomarcoslimpezanovaesp.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada limpeza pública nas ruas do bairro Nova Esperança.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3301/2021-05-14_ind_120_vershirleylimpezanovohoriz.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3301/2021-05-14_ind_120_vershirleylimpezanovohoriz.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da limpeza/notificação dos proprietários dos lotes do bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3302/2021-05-14_ind_121_vershirleymataburrocentenario.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3302/2021-05-14_ind_121_vershirleymataburrocentenario.pdf</t>
   </si>
   <si>
     <t>Solicita que seja revitalizado o mata-burro localizado próximo à Mina na saída do Posto Centenário.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3303/2021-05-19_ind_122_verjoaom.altertransruaprofleontina.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3303/2021-05-19_ind_122_verjoaom.altertransruaprofleontina.pdf</t>
   </si>
   <si>
     <t>Encaminha abaixo-assinado dos moradores da Rua Beraldo Soares Ferreira e solicita estudo técnico para possível alteração de trânsito na Rua Professora Leontina Ribeiro.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3304/2021-05-19_ind_123_verjoaom.pistacaminhada.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3304/2021-05-19_ind_123_verjoaom.pistacaminhada.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construída uma pista de caminhada/corrida em uma área de preservação do município.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3412/2021-05-21_ind_124_faixaelevadaavosvsoaresmach.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3412/2021-05-21_ind_124_faixaelevadaavosvsoaresmach.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construída faixa elevada para travessia de pedestres na Avenida Osvaldo Soares Machado, próximo ao número 886, Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3351/2021-05-31_ind_125_vergilvanlixeiraruahonorinosoaresoliv.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3351/2021-05-31_ind_125_vergilvanlixeiraruahonorinosoaresoliv.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalada lixeira no final da Rua Honorino Soares de Oliveira e placas de Proibido Jogar Lixo.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3352/2021-05-31_ind_126_vergilvanlampadascemitsaudade.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3352/2021-05-31_ind_126_vergilvanlampadascemitsaudade.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada troca das lâmpadas do Cemitério da Saudade de vapor de mercúrio para LED.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3353/2021-05-31_ind_127_vergilvanestradaregiaocampos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3353/2021-05-31_ind_127_vergilvanestradaregiaocampos.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na estrada que dá acesso à região dos Campos, zona rural.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3354/2021-05-31_ind_128_vergilvanlimpezamoradasol.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3354/2021-05-31_ind_128_vergilvanlimpezamoradasol.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada limpeza das ruas do bairro Morada do Sol.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3346/2021-06-02_ind_129_verslimpezavilaagrenytotonhatome.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3346/2021-06-02_ind_129_verslimpezavilaagrenytotonhatome.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de mutirão de limpeza nos bairros Vila Agreny e Totonha Tomé.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3347/2021-06-02_ind_130_versguardrailruaprofleontinaribeiro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3347/2021-06-02_ind_130_versguardrailruaprofleontinaribeiro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de barra de proteção lateral ("guard-rail") na Rua Professora Leontina Ribeiro, Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3348/2021-06-02_ind_131_versestatuapracaguialopes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3348/2021-06-02_ind_131_versestatuapracaguialopes.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de estátua em homenagem aos profissionais da saúde do município na Praça Guia Lopes.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3349/2021-06-02_ind_132_versestradapenedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3349/2021-06-02_ind_132_versestradapenedos.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na estrada que dá acesso à comunidade Penedos.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3350/2021-06-02_ind_133_versconscientizacaocovid.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3350/2021-06-02_ind_133_versconscientizacaocovid.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação das medidas de conscientização contra a Covid-19 no município de Piumhi.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3365/2021-06-09_ind_134_vershirleyestradaruralregiaoonca.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3365/2021-06-09_ind_134_vershirleyestradaruralregiaoonca.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na estrada que dá acesso à região do Onça, zona rural.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3363/2021-06-09_ind_135_verfabioacadarlivrepracarodoviaria.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3363/2021-06-09_ind_135_verfabioacadarlivrepracarodoviaria.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de academia ao ar livre na Praça da Rodoviária, no bairro São Francisco.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3367/2021-06-09_ind_136_atendpreferencialsaude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3367/2021-06-09_ind_136_atendpreferencialsaude.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de atendimento preferencial imediato e individualizado junto aos órgãos públicos de atendimento à saúde no município aos idosos, gestantes e pessoas com deficiência.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3364/2021-06-09_ind_137_verreinaldoredutorruajairferreiraleite.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3364/2021-06-09_ind_137_verreinaldoredutorruajairferreiraleite.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possível instalação de redutor de velocidade na Rua Jair Ferreira Leite, em frente ao número 173, Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3357/2021-06-08_ind_138_verjoaomarcoslimppassarelaruaamazonas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3357/2021-06-08_ind_138_verjoaomarcoslimppassarelaruaamazonas.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada limpeza de parte da vegetação herbácea localizada próxima à passarela da Rua Amazonas.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3356/2021-06-08_ind_139_verjoaomarcosmelhoriasruasantoantoniodomonte.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3356/2021-06-08_ind_139_verjoaomarcosmelhoriasruasantoantoniodomonte.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada poda das árvores e providências/ melhorias na iluminação pública próximo à residência de número 130 da Rua Santo Antônio do Monte.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3377/2021-06-11_ind_140_vergilvantransitoruaarialmadaubs.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3377/2021-06-11_ind_140_vergilvantransitoruaarialmadaubs.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas melhorias no trânsito da Rua Ari Almada, próximo ao PSF Totonha Tomé.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3378/2021-06-11_ind_141_vergilvanfaixasestacruabeneditovaladares.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3378/2021-06-11_ind_141_vergilvanfaixasestacruabeneditovaladares.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam repintadas as faixas de estacionamento de motocicletas localizado na Rua Benedito Valadares defronte ao número 170 (Lanchonete Tropicália).</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3366/2021-06-09_ind_142_verjuniormelhoriascruzdepedra.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3366/2021-06-09_ind_142_verjuniormelhoriascruzdepedra.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas providências/melhorias na Cruz de Pedra.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3372/2021-06-10_ind_143_versredeenergiaruageniarantes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3372/2021-06-10_ind_143_versredeenergiaruageniarantes.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a obra de extensão de rede de energia elétrica no final da Rua Geni Arantes, após o número 520, Bairro Nova Piumhi, Piumhi-MG.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3379/2021-06-11_ind_144_vershirleyincluirlactantesvacina.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3379/2021-06-11_ind_144_vershirleyincluirlactantesvacina.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão das lactantes na prioridade de vacinação do município de Piumhi contra a COVID-19.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3380/2021-06-11_ind_145_vershirleysinalizlimpezabnovohoriz.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3380/2021-06-11_ind_145_vershirleysinalizlimpezabnovohoriz.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da sinalização de trânsito e limpeza dos lotes no Bairro Novo Horizonte II.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3381/2021-06-11_ind_146_vershirleyrevitalbueiros.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3381/2021-06-11_ind_146_vershirleyrevitalbueiros.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização de bueiros na Rua Osmany de Lima, próximo ao número 890.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3388/2021-06-14_ind_147_vershirleyestradaboqueirao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3388/2021-06-14_ind_147_vershirleyestradaboqueirao.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de revitalização da Estrada da Comunidade de Boqueirão.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3389/2021-06-14_ind_148_vershirleylimpezajdbetel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3389/2021-06-14_ind_148_vershirleylimpezajdbetel.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da limpeza do Bairro Jardim Betel.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Fábio Tulim, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3408/2021-06-17_ind_149_versruamariaalmeidaarantes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3408/2021-06-17_ind_149_versruamariaalmeidaarantes.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias/providências para a Rua Maria Almeida Arantes, localizada no Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3409/2021-06-17_ind_150_verjosewelplacaruabossuetcosta.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3409/2021-06-17_ind_150_verjosewelplacaruabossuetcosta.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de placa "Carga/Descarga" na Rua Bossuet Costa defronte ao número 61.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3413/2021-06-18_ind_151_verjoaom.ruaberaldoruadeusmiro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3413/2021-06-18_ind_151_verjoaom.ruaberaldoruadeusmiro.pdf</t>
   </si>
   <si>
     <t>Solicita providências/melhoria para as ruas Beraldo Soares Oliveira e Deusmiro Teodoro de Oliveira, localizadas no bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3414/2021-06-18_ind_152_verjoaom.placasruacaturicoruajoaqtristao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3414/2021-06-18_ind_152_verjoaom.placasruacaturicoruajoaqtristao.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas placas de sinalização de trânsito (PARE), no cruzamento da Rua Caturico com a Rua Joaquim Tristão de Resende.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3423/2021-06-18_ind_153_vershirleyestradaruralvandimdotaxi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3423/2021-06-18_ind_153_vershirleyestradaruralvandimdotaxi.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias/providências para a Estrada Rural do Vandim do Taxi, que dá acesso ao Gasparzinho.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3424/2021-06-18_ind_154_vershirleyplacaruamaico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3424/2021-06-18_ind_154_vershirleyplacaruamaico.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalada placa de Proibido Jogar Lixo na Rua Maico, próximo ao número 169.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3430/2021-06-25_ind_155_vershirleyposteruadompedroii.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3430/2021-06-25_ind_155_vershirleyposteruadompedroii.pdf</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3451/2021-06-23_ind_156_verjoaom.limpezaolinda.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3451/2021-06-23_ind_156_verjoaom.limpezaolinda.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada limpeza das ruas do bairro Olinda.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Júnior Boi, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3446/2021-06-25_ind_157_versqueijeirosvacinacovid.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3446/2021-06-25_ind_157_versqueijeirosvacinacovid.pdf</t>
   </si>
   <si>
     <t>Solicitar a inclusão dos "Queijeiros" na prioridade de vacinação do Município de Piumhi contra a COVID-19.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3447/2021-06-25_ind_159_vershirleynotebooksprofessores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3447/2021-06-25_ind_159_vershirleynotebooksprofessores.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para verificar a possibilidade de viabilizar a cessão de notebooks para os professores da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3448/2021-06-25_ind_160_vershirleybueirosruaheitordelima.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3448/2021-06-25_ind_160_vershirleybueirosruaheitordelima.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para verificar a possibilidade de instalar bueiros para contenção de água pluvial na Rua Heitor de Lima, próximo ao número 429.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3479/2021-07-09_ind_161_vershirleycutiano.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3479/2021-07-09_ind_161_vershirleycutiano.pdf</t>
   </si>
   <si>
     <t>Solicita estudo da possibilidade de reconhecimento da modalidade Cutiano como Patrimônio Histórico e Cultural do Município.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3459/2021-07-01_ind_162_vergilvanfaixasruaarmandoviotti.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3459/2021-07-01_ind_162_vergilvanfaixasruaarmandoviotti.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam repintadas as faixas de estacionamento de motocicletas e as faixas de travessia de pedestres, localizadas na Rua Armando Viotti com a Rua Getúlio Vargas próximo à Drogaria Inova.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3457/2021-06-30_ind_163_verjoaom.sinalizruasvilaagreny.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3457/2021-06-30_ind_163_verjoaom.sinalizruasvilaagreny.pdf</t>
   </si>
   <si>
     <t>Solicita providências/melhorias no sentido da sinalização de solo e instalação da placa PARE no cruzamento das Ruas Emília Batista Lopes com a Rua Maria Almeida Arantes no bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3458/2021-06-30_ind_164_verjoaom.sinalizloteamafonsorodrigues.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3458/2021-06-30_ind_164_verjoaom.sinalizloteamafonsorodrigues.pdf</t>
   </si>
   <si>
     <t>Solicita providência no sentido da sinalização da antiga Rua A localizada no Loteamento Afonso Rodrigues, bairro Lagoa de Trás.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3677/2021-06-30_ind_165_verjoaom.ruassemnome.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3677/2021-06-30_ind_165_verjoaom.ruassemnome.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada a relação de ruas existentes no município de Piumhi que ainda não receberam nome.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3460/2021-07-01_ind_166_vergilvanredutoresruaaimores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3460/2021-07-01_ind_166_vergilvanredutoresruaaimores.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam repintados os redutores de velocidade, localizados na rua Aimorés.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3461/2021-07-01_ind_167_vergilvantransitopcdravelinoruagetulio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3461/2021-07-01_ind_167_vergilvantransitopcdravelinoruagetulio.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico pelo departamento de trânsito e Mobilidade Urbana, para que seja alterada a preferência do trânsito na esquina da Praça Avelino de Queiroz com a Rua Getúlio Vargas (próximo ao Tekinho Lanches).</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3468/2021-07-05_ind_168_vergilvanpostesruajoaopereiradebarros.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3468/2021-07-05_ind_168_vergilvanpostesruajoaopereiradebarros.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas lâmpadas nos quatro postes da Rua João Pereira de Barros, no trecho próximo às casinhas populares.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3472/2021-07-06_ind_169_verjuniorredutoresruaruthgermlopes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3472/2021-07-06_ind_169_verjuniorredutoresruaruthgermlopes.pdf</t>
   </si>
   <si>
     <t>Solicita que seja implantados redutores de velocidade na Rua Ruth Germano Lopes próximo à pousada Catalu e próximo ao encontro com a Rua Misseno Lopes da Cunha.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3519/2021-07-09_ind_170_vershirleyestradamatacapoeiras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3519/2021-07-09_ind_170_vershirleyestradamatacapoeiras.pdf</t>
   </si>
   <si>
     <t>Solicita providências/melhorias para estrada que dá acesso à Mata das Capoeiras, próximo à fazenda do Ronaldo Josué.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3476/2021-07-07_ind_171_verjuniorterraplansrpardal.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3476/2021-07-07_ind_171_verjuniorterraplansrpardal.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado o serviço de terraplanagem no terreno do Sr. Pardal.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3480/2021-07-09_ind_172_vershirleyasfaltruajoselopesmend.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3480/2021-07-09_ind_172_vershirleyasfaltruajoselopesmend.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado, com urgência, o reparo do asfalto na Rua José lopes Mendonça, próximo ao número 15, Bairro Bela Vista, Piumhi-MG.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3481/2021-07-15_ind173redepluvruajoseponc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3481/2021-07-15_ind173redepluvruajoseponc.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado, com urgência, rede pluvial na Rua José Ponciano, antiga Rua 08 e nas ruas perpendiculares a ela, localizadas no Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3488/2021-07-14_ind174repasfruamodcal.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3488/2021-07-14_ind174repasfruamodcal.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado, com urgência, o reparo do asfalto na Rua Modesto Caldeira, em frente ao número 59, Centro, Piumhi//MG.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3489/2021-07-14_ind175repasfruahelvmen.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3489/2021-07-14_ind175repasfruahelvmen.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado, com urgência, o reparo do asfalto na Rua Helvídio Menezes esquina com a Rua Grijalva Alves Terra, Bairro Nova Esperança, Piumhi-MG.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3490/2021-07-14_ind176esttecalttransruadjalmadut.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3490/2021-07-14_ind176esttecalttransruadjalmadut.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possível alteração no trânsito na rua Dijalma Dutra para "mão única".</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Júnior Boi, Sargento Zé Welington</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3491/2021-07-14_ind177obrigpropsupfornmascopercaixa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3491/2021-07-14_ind177obrigpropsupfornmascopercaixa.pdf</t>
   </si>
   <si>
     <t>Solicita obrigatoriedade dos proprietários de supermercados de oferecer máscara "face shield", para todos os funcionários que trabalham como operadores de caixa.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3497/2021-07-16_ind178podaarvvilaagrnovesp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3497/2021-07-16_ind178podaarvvilaagrnovesp.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da poda das árvores localizadas nos bairros Vila Agreny e Nova Esperança, Piumhi-MG.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3498/2021-07-16_ind179melhoriasruatenfreit.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3498/2021-07-16_ind179melhoriasruatenfreit.pdf</t>
   </si>
   <si>
     <t>Solicita providências/melhorias para a Rua Tenente de Freitas</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3499/2021-07-16_ind180sinalizsolovilaagr.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3499/2021-07-16_ind180sinalizsolovilaagr.pdf</t>
   </si>
   <si>
     <t>Solicita providências/melhorias no sentido da sinalização de solo e instalação da placa pare no cruzamento das ruas Moisés Martins Segundo (antiga Rua 5) com a Rua Maria Almeida Arantes no bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3496/2021-07-16_ind181melhoriasruaclodclovcunruajoseponc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3496/2021-07-16_ind181melhoriasruaclodclovcunruajoseponc.pdf</t>
   </si>
   <si>
     <t>Solicita providências/melhorias para a esquina da Rua Clodomiro Clóvis Cunha com a Rua José Ponciano, localizadas no Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3500/2021-07-16_ind182sintranshorruasarialmruajoaopedgoul.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3500/2021-07-16_ind182sintranshorruasarialmruajoaopedgoul.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a sinalização do trânsito horizontal na esquina das Rua Ari Almada com a Rua João Pedro Goulart.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3501/2021-07-16_ind183podaarvruaemibatlop.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3501/2021-07-16_ind183podaarvruaemibatlop.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da poda de árvore localizada na Rua Emília Batista Lopes, Bairro Vila Agreny, Piumhi-MG</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3510/2021-07-22_ind_184verjoaomlimpezabjardimstoantonio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3510/2021-07-22_ind_184verjoaomlimpezabjardimstoantonio.pdf</t>
   </si>
   <si>
     <t>Solicita a indicação de servidor para realizar a limpeza das vias públicas localizadas no bairro Jardim Santo Antônio, Piumhi-MG.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3512/2021-07-22_ind_185verjoaom_lixeirapracaotaciliogtome.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3512/2021-07-22_ind_185verjoaom_lixeirapracaotaciliogtome.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lixeira para coleta seletiva na Praça Otacílio Gonçalves Tomé, bairro Totonha Tomé, Piumhi-MG.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3511/2021-07-22_ind_186verjoaom_iluminruadeosmiro_beraldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3511/2021-07-22_ind_186verjoaom_iluminruadeosmiro_beraldo.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de obras de extensão de rede de iluminação pública nas Ruas Deosmiro Teodoro e Beraldo Soares Oliveira no bairro Vila Agreny, Piumhi-MG.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3502/2021-07-27_ind_187vershirleyreparoasfalruaconslafaiete.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3502/2021-07-27_ind_187vershirleyreparoasfalruaconslafaiete.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado com urgência, o reparo do asfalto na Rua Conselheiro Lafaiete, em frente ao número 174, Elisa Leonel, Piumhi-MG.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3503/2021-07-27_ind_188vershirleyrotatoriaruaflorianopeixoto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3503/2021-07-27_ind_188vershirleyrotatoriaruaflorianopeixoto.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico sobre a possibilidade de instalar uma rotatória na esquina da Rua Floriano Peixoto com a Rua João Pinheiro, Centro, Piumhi-MG.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3516/2021-07-09_ind_189173_verjmarcosreinaldoiluminpub.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3516/2021-07-09_ind_189173_verjmarcosreinaldoiluminpub.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam inseridos nos postes de iluminação pública o nome das vias dos bairros Aeroporto e Jardim Betel.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3507/2021-07-29_ind_190verjmarcossinalizruabeneditoval.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3507/2021-07-29_ind_190verjmarcossinalizruabeneditoval.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a sinalização do trânsito horizontal na esquina da Rua Benedito Valadares com a Rua Padre Abel.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3506/2021-07-29_ind_191verjmarcossinalizruaamazonas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3506/2021-07-29_ind_191verjmarcossinalizruaamazonas.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a sinalização do trânsito horizontal na esquina das Ruas Amazonas com a Rua Severo Veloso.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Carlinhos Leonel</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3520/2021-08-03_ind_192_vercarloscalamidadepublica.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3520/2021-08-03_ind_192_vercarloscalamidadepublica.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico sobre a possibilidade de decreto de estado de calamidade pública no município de Piumhi-MG.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3521/2021-08-03_ind_193_vergilvanfiscalizempresa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3521/2021-08-03_ind_193_vergilvanfiscalizempresa.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada fiscalização na empresa situada na Avenida Querobino Mourão Filho, 709, Bela Vista no município de Piumhi-MG.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3522/2021-08-03_ind_194_verjoaom.bolsaatleta.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3522/2021-08-03_ind_194_verjoaom.bolsaatleta.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico sobre a possibilidade de criação de um "programa bolsa-atleta" para apoio aos esportistas do município na realização de competições.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3523/2021-08-03_ind_195_verfabioasfaltoruajosedomaraujo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3523/2021-08-03_ind_195_verfabioasfaltoruajosedomaraujo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado, com urgência, o reparo do asfalto na Rua José Domingos de Araújo com a Rua Américo Arantes, próximo ao Bar do Aranzé, bairro Nova Esperança, Piumhi/MG.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Fábio Tulim</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3524/2021-08-03_ind_196_versacademiaarlivremoradadosol.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3524/2021-08-03_ind_196_versacademiaarlivremoradadosol.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de academia ao ar livre no imóvel do município localizado na Rua Uberlândia esquina com a Avenida do Contorno no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3525/2021-08-03_ind_197_verfabioasfaltoruajucagoulart.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3525/2021-08-03_ind_197_verfabioasfaltoruajucagoulart.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado, com urgência, o reparo do asfalto na Rua Juca Goulart entroncamento com a Rua Santo Antônio do Monte, divisa entre os bairros Vila Nova e Lagoa de Trás, Piumhi/MG</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3526/2021-08-03_ind_198_verfabioasfaltoruajosegoulartsobrinho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3526/2021-08-03_ind_198_verfabioasfaltoruajosegoulartsobrinho.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado, com urgência, o reparo do asfalto na Rua José Goulart Sobrinho em frente ao nº 156, bairro Vila Nova, Piumhi/MG.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3527/2021-08-03_ind_199_verfabioredutvelocruajairferreiraleite.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3527/2021-08-03_ind_199_verfabioredutvelocruajairferreiraleite.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam implantados redutores de velocidade na Jair Ferreira Leite, próximo ao número 70 e Rua Jair Ferreira Leite próximo à Paróquia São Sebastião, Vila Agreny.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3528/2021-08-03_ind_200_verjoaom.sinalizhorizontal.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3528/2021-08-03_ind_200_verjoaom.sinalizhorizontal.pdf</t>
   </si>
   <si>
     <t>Solicita que seja revisada a sinalização do trânsito horizontal na esquina da Rua Theotil Garcia Ribeiro com a Rua Jair Ferreira Leite e que seja providenciada a sinalização horizontal em torno da Praça Totonha Tomé.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3514/2021-08-04_ind_201_vershirleycodigoobras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3514/2021-08-04_ind_201_vershirleycodigoobras.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico sobre a possibilidade de alteração no Código de Obras do Município de Piumhi - MG.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3515/2021-08-04_ind_202_vershirleypontemadeiraestradaararas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3515/2021-08-04_ind_202_vershirleypontemadeiraestradaararas.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a ponte de madeira localizada na estrada da região do Araras.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3539/2021-08-06_ind_203_verreinaldoasfaltoruajosegoncsob.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3539/2021-08-06_ind_203_verreinaldoasfaltoruajosegoncsob.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado, com urgência, o reparo do asfalto na Rua José Gonçalves Sobrinho em frente ao nº 268, bairro São Judas Tadeu, Piumhi - MG.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3540/2021-08-06_ind_204_versmodelocartautista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3540/2021-08-06_ind_204_versmodelocartautista.pdf</t>
   </si>
   <si>
     <t>Sugere modelo de identificação da pessoa com Transtorno Espectro Autista,</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3533/2021-08-06_ind_205_versruaprofleontina.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3533/2021-08-06_ind_205_versruaprofleontina.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam tomadas providências quanto ao buraco localizado no cruzamento da Rua Professora Leontina Ribeiro com a Rua Emília Batista Lopes, bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3534/2021-08-06_ind_206_versplacasecol.pctotonha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3534/2021-08-06_ind_206_versplacasecol.pctotonha.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas placas ecológicas na Praça Totonha Tomé.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3535/2021-08-06_ind_207_versredvelocruajairferreiraleite.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3535/2021-08-06_ind_207_versredvelocruajairferreiraleite.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possível instalação de redutores de velocidade ao longo da Rua Jair Ferreira Leite, localizada no Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3541/2021-08-06_ind_208_versisencaoiptu.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3541/2021-08-06_ind_208_versisencaoiptu.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico sobre a possibilidade de conceder isenção do IPTU sobre imóvel integrante do patrimônio de portadores de visão monocular no município de Piumhi - MG.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3542/2021-08-06_ind_209_verspoeiraruajoaocavalhada.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3542/2021-08-06_ind_209_verspoeiraruajoaocavalhada.pdf</t>
   </si>
   <si>
     <t>Solicita a intervenção do município no prolongamento da Rua João Cavalhada no Bairro Morada do Sol com a finalidade de reduzir o impacto da poeira produzida no local.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Fábio Tulim</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3536/2021-08-06_ind_210_versruaconslaf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3536/2021-08-06_ind_210_versruaconslaf.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam tomadas providências quanto aos buracos localizados na Rua Conselheiro Lafaiete próximo aos números 774 e 621.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3537/2021-08-06_ind_211_versdemandassaude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3537/2021-08-06_ind_211_versdemandassaude.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam tomadas providências em relação às demandas relacionadas à saúde no município de Piumhi.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3547/2021-08-06_ind_212_vergilvanplacasubs.rural.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3547/2021-08-06_ind_212_vergilvanplacasubs.rural.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para implantação de placas indicativas para facilitar o acesso ao PSF Rural.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3550/2021-08-11_ind_213_verjoaom.letreiroaleitamento.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3550/2021-08-11_ind_213_verjoaom.letreiroaleitamento.pdf</t>
   </si>
   <si>
     <t>Solicita que seja inserida a iluminação na cor dourada no letreiro localizado na Praça Avelino de Queiroz em atenção ao mês de Agosto instituído como o mês de aleitamento materno.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3558/2021-08-12_ind_214_vershirleyvacinaveterinario.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3558/2021-08-12_ind_214_vershirleyvacinaveterinario.pdf</t>
   </si>
   <si>
     <t>Solicitar a inclusão dos veterinários na prioridade de vacinação do Município de Piumhi contra a Covid-19.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3556/2021-08-12_ind_215_verjoaom.saudeitinerante.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3556/2021-08-12_ind_215_verjoaom.saudeitinerante.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo sobre aa possibilidade de implementação do projeto "Saúde Itinerante" no município de Piumhi,</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3554/2021-08-13_ind_216_vergilvanwi-fipenedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3554/2021-08-13_ind_216_vergilvanwi-fipenedos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja inserido na Praça Agostinho Mariano, comunidade de Penedos, rede Wi-Fi, com o objetivo de inclusão digital na localidade.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3564/2021-08-16_ind_217_verjoaom.pavimruamaldeodoro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3564/2021-08-16_ind_217_verjoaom.pavimruamaldeodoro.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de realizar extensão da pavimentação Marechal Deodoro sentido à sub-estação.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3567/2021-08-19_ind_218_versterminalrodoviario.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3567/2021-08-19_ind_218_versterminalrodoviario.pdf</t>
   </si>
   <si>
     <t>Solicita providências/melhorias para o Terminal Rodoviário Municipal.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3571/2021-08-19_ind_219_vergilvanplacasruajosedebrito.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3571/2021-08-19_ind_219_vergilvanplacasruajosedebrito.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de placas "Proibido Estacionar" em um dos lados da Rua José de Brito, esquina da Copacafé até o Trevo"</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3572/2021-08-19_ind_220_verjoaom.sinalizruajorgebruno.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3572/2021-08-19_ind_220_verjoaom.sinalizruajorgebruno.pdf</t>
   </si>
   <si>
     <t>Solicita que seja pintada sinalização do trânsito horizontal e vertical na esquina da Rua Jorge Bruno esquina com a Rua Padre Vicente.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3573/2021-08-20_ind_221_versavdariodemelo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3573/2021-08-20_ind_221_versavdariodemelo.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas melhorias para a Avenida Dário de Melo.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3574/2021-08-20_ind_222_verssaudehomem.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3574/2021-08-20_ind_222_verssaudehomem.pdf</t>
   </si>
   <si>
     <t>Solicita criação de Centro de Atendimento voltado para ala masculina - Projeto Saúde do Homem.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3575/2021-08-20_ind_223_versilumletreirosetembro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3575/2021-08-20_ind_223_versilumletreirosetembro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada iluminação do letreiro localizado na Praça Avelino de Queiroz com as cores verde e amarelo no mês de Setembro.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3584/2021-08-24_ind_224_verreinaldoruamarcalmoreira.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3584/2021-08-24_ind_224_verreinaldoruamarcalmoreira.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de infraestrutura na extensão da Rua Marçal Moreira, Bairro Pindaíbas.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3585/2021-08-26_ind_225_shirleyilumruaadolfo.ruaaugustolima.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3585/2021-08-26_ind_225_shirleyilumruaadolfo.ruaaugustolima.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto a falta de iluminação no trecho entre as Ruas Adolfo Moraes e Augusto de Lima.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3586/2021-08-26_ind_226_shirleyestradaruralpostobrazinho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3586/2021-08-26_ind_226_shirleyestradaruralpostobrazinho.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias para a estrada rural do Motel Lumini, próximo ao Posto Brazinho.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3587/2021-08-26_ind_227_shirleyposteruarosinei.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3587/2021-08-26_ind_227_shirleyposteruarosinei.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a instalação de postes de energia próximo à esquina da Rua Rosinei Maria de Faria com a Rua Benedito Faria de Carvalho.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3589/2021-08-27_ind_228_verssetembroverdeamarelo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3589/2021-08-27_ind_228_verssetembroverdeamarelo.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no Plano de Educação Municipal ações referentes à Campanha do Setembro Verde/Amarelo.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3590/2021-08-27_ind_229_vershirleyestradaroseiras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3590/2021-08-27_ind_229_vershirleyestradaroseiras.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a estrada localizada na Região das Roseiras.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3591/2021-08-27_ind_230_vershirleypodaarvoreruavilelatristao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3591/2021-08-27_ind_230_vershirleypodaarvoreruavilelatristao.pdf</t>
   </si>
   <si>
     <t>Solicita providências em regime de urgência da poda parcial da árvore localizada defronte ao número 33 da Rua Vilela Tristão de Rezende, Bairro Pérola Negra.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3592/2021-08-27_ind_231_vershirleyasfaltoruavilelatristao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3592/2021-08-27_ind_231_vershirleyasfaltoruavilelatristao.pdf</t>
   </si>
   <si>
     <t>Solicita providências, em regime de urgência especial, no sentido da revitalização da massa asfáltica localizada defronte ao número 33 da Rua Vilela Tristão de Rezende, Bairro Pérola Negra.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3593/2021-08-27_ind_232_vergilvanredutorvelocruaclodomiro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3593/2021-08-27_ind_232_vergilvanredutorvelocruaclodomiro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possível instalação de redutor de velocidade ao longo da Rua Clodomiro Clóvis Cunha.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3598/2021-09-02_ind_233_verstransportepublico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3598/2021-09-02_ind_233_verstransportepublico.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para implantação de transporte público gratuito no Município de Piumhi.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3602/2021-09-03_ind_234_vershirleyvagacreche_-_copia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3602/2021-09-03_ind_234_vershirleyvagacreche_-_copia.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da viabilização de vagas para crianças em creches/CMEI.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3610/2021-09-08_ind_235_pracabairrobelavista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3610/2021-09-08_ind_235_pracabairrobelavista.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias/providências para a Praça localizada no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3604/2021-09-08_ind_236_faixapedruasilvianobrandao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3604/2021-09-08_ind_236_faixapedruasilvianobrandao.pdf</t>
   </si>
   <si>
     <t>Solicita que seja repintada a faixa de travessia de pedestres localizada na Rua Silviano Brandão, próximo ao número 71.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3605/2021-09-08_ind_237_sinal.esquinaruasilvianobrandao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3605/2021-09-08_ind_237_sinal.esquinaruasilvianobrandao.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas sinalizações de trânsito nas esquinas necessárias próximo à Rua Silviano Brandão.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3606/2021-09-08_ind_238_sinalizpracatuiuti.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3606/2021-09-08_ind_238_sinalizpracatuiuti.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instaladas sinalização horizontal e vertical em torno da Praça Tuiuti.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3607/2021-09-08_ind_239_placapsf.penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3607/2021-09-08_ind_239_placapsf.penedos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalada placa de identificação no PSF localizado na Comunidade de Penedos.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3608/2021-09-08_ind_240_reservatoriospenedosmartins.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3608/2021-09-08_ind_240_reservatoriospenedosmartins.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam instalados reservatórios de água nas comunidades de Penedos e Lagoa dos Martins.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3618/2021-09-08_ind_241_sinalizruazoroastrocostalima.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3618/2021-09-08_ind_241_sinalizruazoroastrocostalima.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possível sinalização no início da Rua Zoroastro da Costa Lima, próximo ao encontro com a Rua José Ponciano, Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3622/2021-09-08_ind_242_faixaelevadapcdravelinoqueiroz.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3622/2021-09-08_ind_242_faixaelevadapcdravelinoqueiroz.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possível instalação de faixas elevadas de travessia de pedestres na Praça Dr. Avelino de Queiroz.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3624/2021-09-13_ind_243_pinturaestacionmotocicletas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3624/2021-09-13_ind_243_pinturaestacionmotocicletas.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada pintura de estacionamento de motocicletas na Rua Armando Viotti próximo à Farmácia Inova, altura do número 135.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3625/2021-09-13_ind_244_acessibruamelviracassini.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3625/2021-09-13_ind_244_acessibruamelviracassini.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada acessibilidade para deficientes na esquina da Rua Melvira Cassini, próximo ao número 160.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3626/2021-09-14_ind_245_verjoaom.redeeletricaruageniarantes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3626/2021-09-14_ind_245_verjoaom.redeeletricaruageniarantes.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de obras de extensão de rede elétrica no prolongamento da Rua Geni Arantes de Lima, próximo ao número 526, Bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3634/2021-09-20_ind_246_pracaleofunchalvershirley.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3634/2021-09-20_ind_246_pracaleofunchalvershirley.pdf</t>
   </si>
   <si>
     <t>Solicita que seja estudada a possibilidade de retomada a obra da Praça Leo Funchal, localizada entre as ruas do Carvalho, Antônio Esmério e Anielo Camarano, no Bairro São Francisco.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3635/2021-09-20_ind_247_mata-burrosroseiravershirley.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3635/2021-09-20_ind_247_mata-burrosroseiravershirley.pdf</t>
   </si>
   <si>
     <t>Solicita que realizada a troca do mata-burros localizado na divisa da Fazendo do Sr. Romilson com o Sr. Ronaldo, Região das Roseiras.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Fábio Tulim, Júnior Boi, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3643/2021-09-21_ind_248_bebedouropracajoaomarcos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3643/2021-09-21_ind_248_bebedouropracajoaomarcos.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo para possível instalação de bebedouro e banheiro público na Praça Guia Lopes.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3644/2021-09-21_ind_249_capsi_criancasversjmarcosreinaldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3644/2021-09-21_ind_249_capsi_criancasversjmarcosreinaldo.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado um estudo técnico sobre a viabilidade de implantação do CAPS'1 no Município de Piumhi.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3649/2021-09-23_ind_250_vagacmeivershirley_-_copia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3649/2021-09-23_ind_250_vagacmeivershirley_-_copia.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da viabilização de vaga para criança em creches/CMEI.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3650/2021-09-23_ind_251_limpezacapoeirasvershirley.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3650/2021-09-23_ind_251_limpezacapoeirasvershirley.pdf</t>
   </si>
   <si>
     <t>Solicita providências em regime de urgência da limpeza urbana da Rua José Sabino da Silva, localizada no Bairro Capoeiras.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3646/2021-09-23_ind_252_outubrorosaverreinaldojmarcos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3646/2021-09-23_ind_252_outubrorosaverreinaldojmarcos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada iluminação do letreiro localizado na Praça Dr. Avelino de Queiroz e o monumento localizado na Praça Guia Lopes com a cor rosa no mês de outubro.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3647/2021-09-23_ind_253_capoeiraverreinaldojmarcos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3647/2021-09-23_ind_253_capoeiraverreinaldojmarcos.pdf</t>
   </si>
   <si>
     <t>Solicitam providências/melhorias para a Rua Alcedino Lourenço localizada no Bairro Capoeiras.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3651/2021-09-23_ind_254_vagacmeivershirley_-_copia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3651/2021-09-23_ind_254_vagacmeivershirley_-_copia.pdf</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3652/2021-09-23_ind_255_reajustediariasmotoristasvershirley.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3652/2021-09-23_ind_255_reajustediariasmotoristasvershirley.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico para possível reajuste no valor da diária dos motoristas TFD da administração.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3665/2021-09-28_ind_256_verjmarcossolestudoraiox.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3665/2021-09-28_ind_256_verjmarcossolestudoraiox.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a aquisição de Raio - X Digital Portátil para utilização nos consultórios odontológicos de saúde bucal do Município.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3673/2021-10-01_ind257transpgrat.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3673/2021-10-01_ind257transpgrat.pdf</t>
   </si>
   <si>
     <t>Solicita que seja estudada a viabilidade de implantação de transporte gratuito para trabalhadores que se deslocam do Município de Piumhi para os Municípios de Capitólio, Pimenta e Doresópolis.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3680/2021-10-06_ind258reducaotarifaminimaagua.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3680/2021-10-06_ind258reducaotarifaminimaagua.pdf</t>
   </si>
   <si>
     <t>Solicita que o Chefe do Poder Executivo em conjunto com o Diretor Executivo do SAAE-Piumhi viabilizem um estudo econômico-financeiro com a finalidade de reduzir o valor da tarifa mínima e/ou estudo sobre a possibilidade de pagamento proporcional ao consumo de água durante o mês.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3707/2021-10-08_ind_259_placasnomeruasitiopamelalimpezalotes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3707/2021-10-08_ind_259_placasnomeruasitiopamelalimpezalotes.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a pintura ou instalação de placas com os nomes das ruas no Bairro Sítio Pâmela e a limpeza dos lotes no referido bairro.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3685/2021-10-13_ind_260_casaapoioribeiraopreto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3685/2021-10-13_ind_260_casaapoioribeiraopreto.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um estudo técnico sobre a viabilidade de criação de uma Casa de Apoio no cidade de Ribeirão Preto - SP.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Júnior Boi, Sargento Zé Welington, Shirley da Educação, Wilde Dentista</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3715/2021-10-19_ind_261_pavimentacaoeugenio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3715/2021-10-19_ind_261_pavimentacaoeugenio.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado um estudo técnico sobre a viabilidade de asfaltar o final da Rua Eugênio Gonçalves Tomé.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3708/2021-10-08_ind_262_escoamentoaguaruajoaopereirabarros.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3708/2021-10-08_ind_262_escoamentoaguaruajoaopereirabarros.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para resolver o problema de escoamento de água da Rua João Pereira de Barros, próximo ao haras.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3709/2021-10-08_ind_263_excessocriancascreches.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3709/2021-10-08_ind_263_excessocriancascreches.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para solucionar o excesso de crianças nas salas das creches/CMEIS do nosso município.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3723/2021-10-21_ind_264_vershirleylimpezaruajosealmadam.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3723/2021-10-21_ind_264_vershirleylimpezaruajosealmadam.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza urbana na Rua José Almada de Menezes, Bairro Nova Esperança, Loteamento Santa Clara.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3724/2021-10-21_ind_265_vershirleyvagacreche.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3724/2021-10-21_ind_265_vershirleyvagacreche.pdf</t>
   </si>
   <si>
     <t>Reitera solicitação de providências no sentido de viabilização de vaga para criança em Creche/CMEI.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3725/2021-10-21_ind_266_vershirleylampadaposte.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3725/2021-10-21_ind_266_vershirleylampadaposte.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada, com urgência, a instalação da lâmpada em poste na Lagoa dos Martins, Rua nº02, Bairro Patrimônio.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3728/2021-10-29_ind_267_verjoaom.frentee.m.acacio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3728/2021-10-29_ind_267_verjoaom.frentee.m.acacio.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado, com urgência, reparos na pavimentação asfáltica e escoamento pluvial em frente à Escola Municipal Acácio da Costa Lopes, Bairro Bela Vista, Piumhi-MG.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3745/2021-10-29_ind_268_vershirleylimpezacasa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3745/2021-10-29_ind_268_vershirleylimpezacasa.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada fiscalização em casa na Rua Firmino Pereira no Município de Piumhi.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3746/2021-10-29_ind_269_versmutiraolimpeza.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3746/2021-10-29_ind_269_versmutiraolimpeza.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno dos mutirões de limpeza nos bairros do Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3747/2021-10-29_ind_270_versplacastel-urgemerg.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3747/2021-10-29_ind_270_versplacastel-urgemerg.pdf</t>
   </si>
   <si>
     <t>solicita a instalação de placas com os contatos telefônicos dos serviços de atendimento de urgência em todos os prédios públicos do Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3748/2021-10-29_ind_271_versescovacaoassistida.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3748/2021-10-29_ind_271_versescovacaoassistida.pdf</t>
   </si>
   <si>
     <t>Solicita que seja analisada a possibilidade de implantação nas escolas do município no Programa de Escovação Assistida.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3754/2021-10-29_ind_272_verslimpezaruabairrosaojudas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3754/2021-10-29_ind_272_verslimpezaruabairrosaojudas.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza das vias públicas localizadas no Bairro São Judas, especificamente na Rua Maria Natalina da Cunha, Piumhi/MG.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3749/2021-10-29_ind_273_verslimpezaruasvilaagreny.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3749/2021-10-29_ind_273_verslimpezaruasvilaagreny.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza das vias públicas localizadas no Bairro Vila Agreny, especificamente as ruas Deusmiro Teodoro e Beraldo Soares de Oliveira.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3758/2021-10-29_ind_274_verssubstituirlixeiras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3758/2021-10-29_ind_274_verssubstituirlixeiras.pdf</t>
   </si>
   <si>
     <t>Solicita substituição das lixeiras destinadas para coleta seletiva localizadas defronte à Saúde da Mulher, haja vista o estado de conservação.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3759/2021-10-29_ind_275_versrevitalizarbrinquedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3759/2021-10-29_ind_275_versrevitalizarbrinquedos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado a revitalização dos brinquedos e da massa asfáltica localizados na Rua Ari Almada, Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3782/2021-11-05_ind_276_versacademiaarlivrepracabelizario.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3782/2021-11-05_ind_276_versacademiaarlivrepracabelizario.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização da academia a ar livre localizada na Praça Belizário Guimarães, bairro Pérola Negra.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3760/2021-10-29_ind_277_versiluminacaoletreiro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3760/2021-10-29_ind_277_versiluminacaoletreiro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a iluminação do letreiro localizado na Praça Dr. Avelino de Queiroz e o monumento localizado na Praça Guia Lopes com a cor azul no mês de Novembro.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3783/2021-11-05_ind_278_verjoaom.ruaalbertinosoaresmelo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3783/2021-11-05_ind_278_verjoaom.ruaalbertinosoaresmelo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para resolver o problema de escoamento de água na Rua Albertino Soares Melo e a execução de obras de extensão de rede elétrica próximo ao número 358, bairro Lagoa de Trás, Piumhi - MG.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3884/2021-11-11_ind_279_melhoriasbmoradodosol.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3884/2021-11-11_ind_279_melhoriasbmoradodosol.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no Bairro Morada do Sol, no sentido da sinalização horizontal e vertical do trânsito, pintura dos nomes das ruas, atenção especial na operação tampa buraco e que seja realizado um estudo técnico para que o serviço do caminhão coletor de lixo seja realizado todos os dias.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3885/2021-11-11_indi_280_melhoriasdistritopenedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3885/2021-11-11_indi_280_melhoriasdistritopenedos.pdf</t>
   </si>
   <si>
     <t>Solicitar melhorias no Distrito de Penedos, Piumhi-MG, no sentido da revitalização da caixa d’água da comunidade e que seja realizada a troca das lâmpadas localizadas defronte ao PSF local, haja vista que no período noturno o referido local encontra-se muito escuro, facilitando a prática de atividades ilícitas.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3890/2021-11-17_ind_281_trocalampadas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3890/2021-11-17_ind_281_trocalampadas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo que através do Departamento competente seja realizada a troca das lâmpadas localizadas na escadaria da Cruz do Monte, haja vista que há algum tempo estão queimadas e no período noturno o local está ficando muito escuro.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3891/2021-11-17_ind_282_podaarvores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3891/2021-11-17_ind_282_podaarvores.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo que através do Departamento competente seja realizada a poda parcial das árvores localizadas na Rua Aleixo José de Souza, próximo ao número 105, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3886/2021-11-11_ind_283_minutapltranstornoautista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3886/2021-11-11_ind_283_minutapltranstornoautista.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para implantação da política pública municipal para as pessoas com transtorno do espectro autista (TEA) e seus familiares no Município de Piumhi, segue em anexo minuta de projeto de lei.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3892/2021-11-17_ind_284_aberturaruajoaorodrigues.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3892/2021-11-17_ind_284_aberturaruajoaorodrigues.pdf</t>
   </si>
   <si>
     <t>Solicitar que sejam tomadas as devidas providências para que seja realizado estudo técnico para possível continuidade/abertura da Rua João Rodrigues Lopes, dando acesso à Rua Deusmiro Teodoro de Oliveira. Na oportunidade, solicitamos a limpeza e retirada de entulhos no local acima supracitado.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3893/2021-11-17_ind_285_mataburrosonca.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3893/2021-11-17_ind_285_mataburrosonca.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo que através do Departamento competente seja realizada a troca/revitalização dos Mata-burros localizados na estrada que dá acesso à Região do Onça.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3894/2021-11-17_ind_286_limpezavegetacaoruaamazonas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3894/2021-11-17_ind_286_limpezavegetacaoruaamazonas.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo que através do departamento competente sejam tomadas as devidas providências para que seja realizada limpeza de parte da vegetação herbácea localizada ao longo da Rua Amazonas.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3903/2021-11-19_ind_287_nocoesprimeirossocorro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3903/2021-11-19_ind_287_nocoesprimeirossocorro.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam tomadas as devidas providências para que seja realizada a capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos de educação básica e de estabelecimentos de recreação infantil do Município de Piumhi, conforme Lei Federal nº 13.722/2018.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3895/2021-11-23_ind_288_vershirleyvagacmei.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3895/2021-11-23_ind_288_vershirleyvagacmei.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo subscrita, vem através desta Indicação, reiterar solicitação ao Chefe do Poder Executivo, juntamente com a Secretária de Educação que seja viabilizada vaga em creche/CMEI para atender à solicitação da senhora XXXXXXXXX residente no Bairro Nova Brasília. Na oportunidade, encaminho em anexo informações da família requerente.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3902/2021-11-23_ind_289_estradaregiaotapiocano.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3902/2021-11-23_ind_289_estradaregiaotapiocano.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo, que através do departamento competente, seja realizada a revitalização da estrada localizada na Região do Tapiocando, próximo a Fazenda do João Boiadeiro.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3901/2021-11-23_ind_290_melhoriasruasvicentepenedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3901/2021-11-23_ind_290_melhoriasruasvicentepenedos.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo, que através dos departamentos competentes, sejam realizadas melhorias no Distrito de Penedos, Piumhi-MG, no sentido da pavimentação asfáltica ou com bloquetes na Rua São Vicente.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3900/2021-11-23_ind_291_drenagempluvialciame.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3900/2021-11-23_ind_291_drenagempluvialciame.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo, que através dos departamentos competentes, sejam realizadas melhorias no sentido da drenagem pluvial nas ruas do Bairro Lagoa de Trás, e Atalaia próximo ao Projeto Ciame.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3829/2021-11-25_ind_292_imovelampliacaoe.m.celfidelis.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3829/2021-11-25_ind_292_imovelampliacaoe.m.celfidelis.pdf</t>
   </si>
   <si>
     <t>Solicita que seja analisada a possibilidade da aquisição do imóvel localizado na rua Conselheiro Lafaiete, nº 591, Bairro Elisa Leonel, município de Piumhi.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3831/2021-11-25_ind_293_acessibcentromelhoridade.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3831/2021-11-25_ind_293_acessibcentromelhoridade.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada obras para acessibilidade na atual sede do Centro da Melhor Idade.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3832/2021-11-25_ind_294_telefoniaubs.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3832/2021-11-25_ind_294_telefoniaubs.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada adequação e modernização dos equipamentos de telefonia nas unidades básicas de saúde do Município.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3904/2021-11-25_ind_295_momentocivicoescmun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3904/2021-11-25_ind_295_momentocivicoescmun.pdf</t>
   </si>
   <si>
     <t>Solicita que seja restabelecido no âmbito das Escolas Municipais o momento cívico.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3899/2021-11-26_ind_296_estradaregiaofarias.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3899/2021-11-26_ind_296_estradaregiaofarias.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, que através do Departamento competente, seja realizado melhorias na estrada que dá acesso à Região dos Farias.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3896/2021-11-26_ind_297_estradaregmatacapoeiras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3896/2021-11-26_ind_297_estradaregmatacapoeiras.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo subscrita, vem através desta Indicação, solicitar ao Chefe do Poder Executivo que através do Departamento competente seja realizada revitalização da estrada que dá acesso à Mata das Capoeiras, próximo ao ‘amador’. Foi informado por uma proprietários rurais que a referida estrada encontra-se em péssimo estado, com diversos buracos, deixando a estrada intransitável. Sendo assim, solicito que seja atendida a solicitação em caráter de urgência.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3909/2021-11-30_ind_298_pl.profeducacaobasica.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3909/2021-11-30_ind_298_pl.profeducacaobasica.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, que através do departamento competente, seja realizado estudo técnico para a viabilidade de propositura de Projeto de Lei para complemento constitucional dos profissionais da educação básica do Munícipio de Piumhi.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3907/2021-11-30_ind_299_trocaonibusparvaozinho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3907/2021-11-30_ind_299_trocaonibusparvaozinho.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo, que através do departamento competente, seja realizada a troca do ônibus escolar que faz a rota da comunidade Parvãozinho.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3908/2021-11-30_ind_300_pareruaaugustodelima-miguelcouto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3908/2021-11-30_ind_300_pareruaaugustodelima-miguelcouto.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, que através do departamento competente, seja realizada o estudo técnico para possível instalação de uma placa de PARE na Rua Augusto de Lima na esquina da rotatória que dá acesso à Rua Miguel Couto, haja vista a imprudência dos transeuntes.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3873/2021-12-03_ind_301placaproibe_ruajoaosantos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3873/2021-12-03_ind_301placaproibe_ruajoaosantos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de placa de proibido estacionar na Rua João dos Santos, Nova Brasília, Piumhi-MG.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3933/2021-12-13_ind_302_ampliacozinhae.mjosinoalvim.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3933/2021-12-13_ind_302_ampliacozinhae.mjosinoalvim.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para ampliação da cozinha da Escola Municipal Josino Alvim.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3934/2021-12-13_ind_303_revitalimassaasfaltruaalmirdepaiva.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3934/2021-12-13_ind_303_revitalimassaasfaltruaalmirdepaiva.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização da massa asfáltica no final da Rua Almir de Paiva Rezende, próximo ao Parque da Mina, bairro Nova Esperança</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3871/2021-12-09_ind304podavegherbavdariomelo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3871/2021-12-09_ind304podavegherbavdariomelo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a poda da vegetação herbácea localizada no canteiro central da Avenida Dário de Melo, Bairro São Judas.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3935/2021-12-13_ind_305_caravanamovelcovid.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3935/2021-12-13_ind_305_caravanamovelcovid.pdf</t>
   </si>
   <si>
     <t>Solicita que seja estudada a possibilidade da implantação da caravana móvel da vacinação contra covid-19, visitando pontos estratégicos no município.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3936/2021-12-14_ind_306_sinaliztransitositiopamela.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3936/2021-12-14_ind_306_sinaliztransitositiopamela.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a sinalização do trânsito nas ruas no bairro Sítio Pâmela, Piumhi/MG.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3937/2021-12-14_ind_307_melhoriascrecheproflusmaria.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3937/2021-12-14_ind_307_melhoriascrecheproflusmaria.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possíveis melhorias para a creche Professora Lusmaria da Silva, localizada no bairro Bela Vista.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3938/2021-12-14_ind_308_passarelaruajucagoulartruapedrogoulart.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3938/2021-12-14_ind_308_passarelaruajucagoulartruapedrogoulart.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possível construção de passarela para pedestres na Rua Juca Goulart e Rua João Pedro Goulart.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3939/2021-12-17_ind_309_limpezaruasbairrosaojudas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3939/2021-12-17_ind_309_limpezaruasbairrosaojudas.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza das vias públicas localizadas no bairro São Judas, especificamente na Rua Maria Natalina da Cunha, Piumhi-MG.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3940/2021-12-17_ind_310_revitprctotonhatome.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3940/2021-12-17_ind_310_revitprctotonhatome.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da Praça Totonha Tomé.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3948/2021-12-23_ind_311_revitalestrruralpontealto-socorro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3948/2021-12-23_ind_311_revitalestrruralpontealto-socorro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada revitalização da estrada rural localizada na região Ponte Alto/Socorro.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Sargento Zé Welington, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/2021-02-05_mocao_001vershrileyjosewrodrigopacheco.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/2021-02-05_mocao_001vershrileyjosewrodrigopacheco.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao Senador Sr. Rodrigo Otávio Soares Pacheco, eleito Presidente do Senado Federal biênio 2021 - 2022.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/2021-03-08_mocao_002_vershirleyjosewpaulocesarvaz.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/2021-03-08_mocao_002_vershirleyjosewpaulocesarvaz.pdf</t>
   </si>
   <si>
     <t>Moção de Elogios e Aplausos ao Prefeito Municipal Dr. Paulo César Vaz, pela competência, eficiência e dedicação nas ações realizadas de forma imediata na zona rural do Município de Piumhi.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/2021-03-23_mocao_003_versprofissionaissaudepiumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/2021-03-23_mocao_003_versprofissionaissaudepiumhi.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS aos PROFISSIONAIS DA ÁREA DE SAÚDE DO MUNICÍPIO DE PIUMHI, que atuam diariamente no enfrentamento ao COVID-19 - Novo Coronavírus.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/2021-04-12_mocao_004_repudioverreinaldojosewel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/2021-04-12_mocao_004_repudioverreinaldojosewel.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Governador da Bahia, Rui Costa, e ao Comandante da Polícia Militar do Estado da Bahia, Cel. Paulo José Reis de Azevedo Coutinho, pela morte do Soldado Wesley Góes.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/2021-04-22_mocao_05_pesarvermunicformiga.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/2021-04-22_mocao_05_pesarvermunicformiga.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Vereador do Município de Formiga/MG, Francisco Pedro de Carvalho, mais conhecido como "Tião Preto", ocorrido no dia 18 de abril de 2021,</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/2021-05-05_mocao_006_aplausosprofeducacao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/2021-05-05_mocao_006_aplausosprofeducacao.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos aos profissionais da área da educação do município de Piumhi, que não medem forças para ensinar, educar e exercer sua profissão durante a pandemia do coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/2021-05-06_mocao_007_aplausosrosangelasmsaude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/2021-05-06_mocao_007_aplausosrosangelasmsaude.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos à Senhora Rosângela Aparecida Terra e Guerra, Secretária Municipal de Saúde Pública, pelo trabalho incansável durante o período da pandemia da Covid-19.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>Reinaldo Detetive, Sargento Zé Welington</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/2021-05-06_mocao_008_pesarmartinholier.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/2021-05-06_mocao_008_pesarmartinholier.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do 3º Sargento da Polícia Militar do Estado de Minas Gerais, Sr. Martin Holier, lotado na sede da 110ª Cia. PM, vítima da Covid-19, ocorrido no dia 1º de maio de 2021.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3464/2021-07-01_mocao_009_aplausosmassistsocial.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3464/2021-07-01_mocao_009_aplausosmassistsocial.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplauso aos Profissionais da Secretaria Municipal de Assistência Social, pela dedicação às pessoas em vulnerabilidade social, durante a pandemia do Coronavírus (Covid-19)</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3477/2021-07-09_mocao_010_aplau_garicoveiro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3477/2021-07-09_mocao_010_aplau_garicoveiro.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos aos Garis e Coveiros pela coragem, dedicação e empenho no ofício que desempenham, sobretudo, nesste momento de enfretamento da pandemia do Coronavírus (Covid-19).</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3487/2021-07-12_mocao011agenfun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3487/2021-07-12_mocao011agenfun.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos aos Agentes Funerários, pela dedicação e empenho no ofício que desempenham, sobretudo, neste momento de enfretamento da pandemia do Coronavírus (Covid-19)</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3505/2021-07-29_mocao_012_aplausodepcultura.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3505/2021-07-29_mocao_012_aplausodepcultura.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos aos profissionais do Departamento de Cultura em forma de reconhecimento pelo belíssimo trabalho que vem sendo realizado no Município, com a valorização e divulgação do acervo histórico-cultural.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3532/2021-08-05_mocao_013_aplausossecmobrasinfra.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3532/2021-08-05_mocao_013_aplausossecmobrasinfra.pdf</t>
   </si>
   <si>
     <t>Os Vereadores do Poder Legislativo de Piumhi/MG que esta subscrevem, com amparo no art. 137, Parágrafo único, do Regimento Interno, solicita a Vossa Excelência, ouvida a Casa, que seja consignada MOÇÃO DE CONGRATULAÇÃO E APLAUSOS aos profissionais da SECRETARIA MUNICIPAL DE OBRAS E INFRAESTRUTURA em forma de reconhecimento pelo belíssimo trabalho que vem sendo realizado no Município.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3555/2021-08-13_mocao_014_aplausosleiafernanda.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3555/2021-08-13_mocao_014_aplausosleiafernanda.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos à servidora Léia Fernanda dos Santos em forma de reconhecimento pelo belíssimo trabalho que vem sendo realizado no Município.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3600/2021-09-02_mocao_015_aplausoswellingtonmelo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3600/2021-09-02_mocao_015_aplausoswellingtonmelo.pdf</t>
   </si>
   <si>
     <t>Consigna Moção de Congratulação e Aplausos ao Artista Plástico Senhor Wellington Melo em forma de reconhecimento pelo belíssimo trabalho artístico que vem sendo realizado no Município de Piumhi.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3611/2021-09-08_mocao_016_estudantes24aoba.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3611/2021-09-08_mocao_016_estudantes24aoba.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplauso aos estudantes do município de Piumhi que participaram da 24º edição da Olimpíada Brasileira de Astronomia e Astronáutica.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3632/2021-09-14_mocao_017_aplausoluisaugustojuniomelo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3632/2021-09-14_mocao_017_aplausoluisaugustojuniomelo.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja consignada a Moção de Congratulação e Aplausos ao escritor e historiador Sr. Luís Augusto Júnio Melo pelos anos dedicados à história de nosso Município.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3669/2021-10-01_mocao_018_aplausosprojreconsvidas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3669/2021-10-01_mocao_018_aplausosprojreconsvidas.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja consignada Moção de Congratulação e Aplausos ao Projeto Reconstruindo Vidas pelos relevantes serviços prestados à Sociedade Piumhiense.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3670/2021-10-01_mocao_019_aplausosradios.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3670/2021-10-01_mocao_019_aplausosradios.pdf</t>
   </si>
   <si>
     <t>Solicita que seja consignada Moção de Congratulação e Aplausos aos diretores e funcionários das rádios 104 FM e Onda Oeste FM, pela qualidade, competência, e enormes serviços prestados a comunidade de Piumhi, especialmente nesta época de pandemia.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3771/2021-11-04_mocao_020_projabrindocaminhos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3771/2021-11-04_mocao_020_projabrindocaminhos.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja consignada Moção de Congratulação e Aplausos aos Projeto Abrindo Caminhos pelos relevantes serviços prestados à Sociedade Piumhiense.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3772/2021-11-04_mocao_021_amparo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3772/2021-11-04_mocao_021_amparo.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja consignada Moção de Congratulação e Aplausos à Associação de Amparo aos Portadores de Câncer de Piumhi e Região "Arildo Gonçalves" pela assistência prestada aos pacientes oncológicos e seus familiares do Município de Piumhi-MG e região.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3773/2021-11-04_mocao_022_escritorricardo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3773/2021-11-04_mocao_022_escritorricardo.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja consignada Moção de Congratulação e Aplausos ao escritor piumhiense Ricardo Messias Marques pelo lançamento da obra literária "Com carinho, Fernando" na cidade de Ribeirão Preto-SP.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3794/2021-11-09_mocao_023_congaplausossergio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3794/2021-11-09_mocao_023_congaplausossergio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS ao Piumhiense SÉRGIO DE PAULA ALVES pela premiação nas categorias Super Ouro e Prata na 5ª Edição do Mondial du Fromage et des Produits Laitiers, realizado na França entre os dias 12 e 14 de setembro de 2021.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3795/2021-11-11_mocao_024_congaplausosassmulheresdepeito.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3795/2021-11-11_mocao_024_congaplausosassmulheresdepeito.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS à ASSOCIAÇÃO DAS MULHERES DE_x000D_
 PEITO, pela assistência prestada aos pacientes oncológicos e seus familiares do Município de_x000D_
 Piumhi-MG e região e pelas ações realizadas durante a campanha do Outubro Rosa.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3796/2021-11-11_mocao_025_congaplausossecagrop.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3796/2021-11-11_mocao_025_congaplausossecagrop.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS aos profissionais da SECRETARIA MUNICIPAL DE AGROPECUÁRIA, ABASTECIMENTO E MEIO AMBIENTE em_x000D_
 forma de reconhecimento pelo belíssimo trabalho que vem sendo realizado no Município</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3816/2021-11-19_mocao_026_23a-24a_oba_alunosescolapub.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3816/2021-11-19_mocao_026_23a-24a_oba_alunosescolapub.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos aos estudantes das Escolas Estaduais do Município de Piumhi que participaram da 23ª e 24ª edição da Olimpíada Brasileira de Astronomia e Astronáutica (OBA), em forma de reconhecimento pelo esforço, dedicação e empenho na busca pelo conhecimento que engrandece a toda sociedade de Piumhi.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3817/2021-11-19_mocao_027_profmatadouromun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3817/2021-11-19_mocao_027_profmatadouromun.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos aos profissionais do Matadouro Municipal em forma de reconhecimento pelo belíssimo trabalho que vem sendo realizado no Município.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3818/2021-11-19_mocao_028_profisimunizcovid19.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3818/2021-11-19_mocao_028_profisimunizcovid19.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos aos profissionais que atuam na imunização contra Covid-19 em forma de reconhecimento pelo belíssimo trabalho que vem sendo realizado no Município durante a pandemia.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3838/2021-11-25_mocao_029_110aciapm-12_bpm-18.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3838/2021-11-25_mocao_029_110aciapm-12_bpm-18.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos aos Policiais que integram a 110ª CIA PM/12 BMP/18 RPM de Piumhi, em forma de reconhecimento pelo belíssimo trabalho que vem sendo realizado no Município proporcionando bem-estar e segurança.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3839/2021-11-26_mocao_030_clubetirovelhochico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3839/2021-11-26_mocao_030_clubetirovelhochico.pdf</t>
   </si>
   <si>
     <t>Moção nº 030/2021 de Congratulação e Aplausos ao Clube de Tiro Velho Chico de Piumhi–MG, em forma de reconhecimento pelo belíssimo trabalho voltado à conscientização e à prática esportiva com armas de fogo.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3840/2021-11-25_mocao_031_grupmeioambiente_ciapmm.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3840/2021-11-25_mocao_031_grupmeioambiente_ciapmm.pdf</t>
   </si>
   <si>
     <t>Moção nº 031/2021, de Congratulação e Aplausos aos Policiais que Integram o Grupamento de Meio Ambiente de Piumhi - 4/2/18 Cia PMMAmb, em forma de reconhecimento pelo belíssimo trabalho que vem sendo realizado no Município proporcionando bem-estar, segurança e proteção do meio ambiente em nossa região.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3841/2021-11-25_mocao_032_policiarodoviaria.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3841/2021-11-25_mocao_032_policiarodoviaria.pdf</t>
   </si>
   <si>
     <t>Moção nº 032/2021, de Congratulação e Aplausos aos Policiais que Integram o Grupamento da Polícia Militar Rodoviária de Piumhi - 3/2/18 Cia PMRv, em forma de reconhecimento pelo belíssimo trabalho que vem sendo realizado no Município proporcionando bem-estar e segurança aos motoristas que trafegam em nossa região.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3842/2021-11-25_mocao_033_pelotaobombeiros.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3842/2021-11-25_mocao_033_pelotaobombeiros.pdf</t>
   </si>
   <si>
     <t>Moção nº 033/2021, de Congratulação e Aplausos aos Policiais do 3º Pelotão de Bombeiros Militar - Piumhi - 2ª Companhia BM - 10º BBM em Piumhi, em forma de reconhecimento pelo belíssimo trabalho que vem sendo realizado, proporcionando bem-estar e segurança da população no Município e Região.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3843/2021-11-25_mocao_034_policiaiscivis.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3843/2021-11-25_mocao_034_policiaiscivis.pdf</t>
   </si>
   <si>
     <t>Moção nº 034/2021, de Congratulação e Aplausos aos Policiais Civis da Delegacia de Polícia Civil em Piumhi, em forma de reconhecimento pelo belíssimo trabalho que vem sendo realizado, proporcionando bem-estar e segurança da população no Município.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3869/2021-12-07_mocao_035_warleycruvinel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3869/2021-12-07_mocao_035_warleycruvinel.pdf</t>
   </si>
   <si>
     <t>Moção nº 035/2021 de congratulação e aplausos ao compositor e músico WARLEY APARECIDO ALVES CRUVINEL por divulgar o Evangelho através de sua composição gospel.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3870/2021-12-07_mocao_036_stacasamisericorpiumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3870/2021-12-07_mocao_036_stacasamisericorpiumhi.pdf</t>
   </si>
   <si>
     <t>Moção nº 036/2021 de congratulação e aplausos à SANTA CASA DE MISERICÓRDIA DE PIUMHI pelos relevantes serviços prestados a toda população de Piumhi e região.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>Gilvan dos Penedos, Júnior Boi, Reinaldo Detetive, Sargento Zé Welington, Shirley da Educação, Wilde Dentista</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3872/2021-12-09_mocao_037_policiapenal.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3872/2021-12-09_mocao_037_policiapenal.pdf</t>
   </si>
   <si>
     <t>Moção nº 037/2021 de congratulação e aplausos aos AGENTES PENITENCIÁRIOS DA POLÍCIA PENAL de Piumhi, em forma de reconhecimento pelo belíssimo trabalho que vem sendo realizado, proporcionando bem estar e segurança para população no Município.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3946/2021-12-15_mocao_038_pastoresigrejasevang.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3946/2021-12-15_mocao_038_pastoresigrejasevang.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos aos pastores das igrejas evangélicas de Piumhi pelos serviços sociais e espirituais prestados as pessoas durante o período de pandemia da COVID-19.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3947/2021-12-15_mocao_039_padresigrejascatolicas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3947/2021-12-15_mocao_039_padresigrejascatolicas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos aos Padres das Igrejas Católicas das Paróquias Santo Antônio, Nossa Senhora do Livramento e São Sebastião pelos serviços sociais e espirituais prestados as pessoas durante o período de pandemia da COVID-19.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>OFREQ</t>
   </si>
   <si>
     <t>Ofício/Requerimento</t>
   </si>
   <si>
     <t>Presidente da Câmara Municipal de Piumhi -Solicita  deliberação e que seja oficiado ao Provedor da Santa Casa de Misericórdia de Piumhi, Sr. José Soares de Melo, a prestação de contas das ações realizadas ao combate à pandemia da COVID-19 no ano de 2020.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>OFSOL</t>
   </si>
   <si>
     <t>Ofício/Solicitação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/2021-01-08_of_002_solicalambradopracatomazmoraessouza.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/2021-01-08_of_002_solicalambradopracatomazmoraessouza.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Prefeito Municipal de alambrado para o campo/quadra da Praça Tomaz de Moraes Souza, na Avenida Dário de Melo.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/2021-01-08_of_003_soliccorreiossantaclara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/2021-01-08_of_003_soliccorreiossantaclara.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Prefeito Municipal de solução para a falta de recebimento de correspondências por parte dos moradores do Bairro Santa Clara.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/2021-01-15_of_006_sol.verjoaomarcossantacasa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/2021-01-15_of_006_sol.verjoaomarcossantacasa.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Senhor Antônio Carlos Arantes - Solicita viabilização de recursos financeiros através de emendas Parlamentares para a Santa Casa de Misericórdia de Piumhi.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2847/2021-01-21_of_007sol_prespistacaminhada.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2847/2021-01-21_of_007sol_prespistacaminhada.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita implantação de pista de caminhada na Avenida Francisco Machado.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/2021-01-29_of_008sol_verjoaomemensantacmisdepfedeuclides.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/2021-01-29_of_008sol_verjoaomemensantacmisdepfedeuclides.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Federal Euclydes Marcos Pettersen Neto - Solicita recursos financeiros para a Santa Casa de Misericórdia de Piumhi.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/2021-01-29_of_009sol_verjoaomemensociedpresbdepfedeuclides.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/2021-01-29_of_009sol_verjoaomemensociedpresbdepfedeuclides.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Federal Euclydes Marcos Pettersen Neto -  Solicita recursos financeiros para a Sociedade Beneficente Presbiteriana do Brasil em Piumhi (Projeto Reconstruindo Vidas).</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/2021-02-02_of_010sol_verexeccorreios.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/2021-02-02_of_010sol_verexeccorreios.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita procedimentos a serem tomados pela Prefeitura Municipal para a distribuição domiciliária pelos Correios no Bairro Santa Clara.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/2021-02-02_of_011sol_vergilvanvacinacovidagentesfunerarios.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/2021-02-02_of_011sol_vergilvanvacinacovidagentesfunerarios.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita disponibilização da vacina da COVID-19 para os agentes funerários.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/2021-02-02_of_012sol_verjoaomarcosadequacoessamu.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/2021-02-02_of_012sol_verjoaomarcosadequacoessamu.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Encaminha ofício nº. 003/2021 de autoria do Gerente de Logística CISSUL/SAMU, solicitando que sejam adotadas as providências de regularização necessárias à sede do SAMU.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/2021-02-04_of_013sol_vershirleyportalvacinascovid.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/2021-02-04_of_013sol_vershirleyportalvacinascovid.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita a criação de um "Portal Informativo" acerca do processo de vacinação contra Covid-19 no Município de Piumhi-MG.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/2021-02-04_of_014sol_vershirleycampusexpansaoifmg.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/2021-02-04_of_014sol_vershirleycampusexpansaoifmg.pdf</t>
   </si>
   <si>
     <t>Presidente do Senado Federal, Senhor Rodrigo Otávio Soares Pacheco - Solicita apoio no processo que visa a transformação do IFMG - Campus Avançado Piumhi em "Campus Expansão - 70/45".</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/2021-02-04_of_015sol_vershirleypocolagoagrande.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/2021-02-04_of_015sol_vershirleypocolagoagrande.pdf</t>
   </si>
   <si>
     <t>Presidente do Senado Federal, Senhor Rodrigo Otávio Soares Pacheco - Solicita atenção e empenho no sentido de viabilizar, junto à CODEVASF, recursos financeiros na ordem de R$ 40.000,00, para a construção de 01 (um) Poço Artesiano no Povoado de Lagoa Grande, zona rural do Município de Piumhi - MG.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/2021-02-04_of_016sol_vershirleymamografoveiculos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/2021-02-04_of_016sol_vershirleymamografoveiculos.pdf</t>
   </si>
   <si>
     <t>Presidente do Senado Federal, Senhor Rodrigo Otávio Soares Pacheco - Solicita que seja intermediado junto ao Ministério da Saúde recursos na ordem de R$ 150.000,00 para aquisição de um mamógrafo e afins para a Secretaria Municipal de Saúde de Piumhi.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>Reinaldo Detetive, Wilde Dentista</t>
   </si>
   <si>
     <t>Convite ao Senhor Eduardo de Assis / Presidente do SAAE - Piumhi para participar da &amp;ª Sessão Ordinária, afim de prestar informações e esclarecimentos acerca do abastecimento de água na cidade.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>Que estude a possibilidade de destinar Emendas Parlamentares para a construção de uma UBS-Unidade Básica de Saúde e uma Creche/CMEI, para atender os bairros Nova Piumhi e Capoeiras.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/2021-02-11_of_019sol_comis.refpl007consigfolha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/2021-02-11_of_019sol_comis.refpl007consigfolha.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Prefeito Municipal em face da análise do Projeto de Lei 007/2021.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Fábio Tulim, Reinaldo Detetive, Wilde Dentista</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/2021-02-16_of_020_sol_conselhoregionalengermagem.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/2021-02-16_of_020_sol_conselhoregionalengermagem.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual/ Senhor Coronel Sandro Lúcio Fonseca - solicita apoio ao Projeto de Lei nº 2997/2020.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>Reinaldo Detetive, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/2021-02-12_of_021sol_vershirleyescoamentoruavigilatomanoelcastro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/2021-02-12_of_021sol_vershirleyescoamentoruavigilatomanoelcastro.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de infraestrutura na Rua Vigilato Manoel Castro em toda sua extensão, inserindo rede fluvial e pluvial, pavimentação e iluminação.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/2021-02-16_of_022_dosescoronavac.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/2021-02-16_of_022_dosescoronavac.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual/ Sr. Coronel Sandro Lúcio Fonseca - Solicita que intervenha no sentido de disponibilizar mais doses da vacina Coronavac para a microrregião.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/2021-02-15_of_023sol_verjoaomgovromeuzema.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/2021-02-15_of_023sol_verjoaomgovromeuzema.pdf</t>
   </si>
   <si>
     <t>Governador do Estado de Minas Gerais / Senhor Romeu Zema Neto - Solicita a viabilização de recursos financeiros para implantação dos Serviços de Hemodiálise na Santa Casa de Piumhi.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2975/2021-02-18_of_024_recfinaccentrozoonoses.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2975/2021-02-18_of_024_recfinaccentrozoonoses.pdf</t>
   </si>
   <si>
     <t>Senhor Coronel Sandro Lúcio Fonseca / Deputado Estadual - Solicita empenho para que seja viabilizado recursos financeiros através de Emenda Parlamentar, para a construção de um Centro de Zoonoses no Município de Piumhi.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/2021-02-15_of_025sol_verjoaomgovromeuzema.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/2021-02-15_of_025sol_verjoaomgovromeuzema.pdf</t>
   </si>
   <si>
     <t>Governador do Estado de Minas Gerais / Senhor Romeu Zema Neto - Solicita que seja viabilizada a conclusão do processo de cessão do prédio localizado na Rua Padre Abel, nº 419, Piumhi-MG, antigo prédio do Fórum.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/2021-02-15_of_026sol_verjoaomgovromeuzema.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/2021-02-15_of_026sol_verjoaomgovromeuzema.pdf</t>
   </si>
   <si>
     <t>Governador do Estado de Minas Gerais / Senhor Romeu Zema Neto - Solicita disponibilização de recursos financeiros para a construção de um anel rodoviário entre a Rodovia MG-050 e a Rodovia MG-341.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/2021-02-15_of_027sol_verjoaomgovromeuzema.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/2021-02-15_of_027sol_verjoaomgovromeuzema.pdf</t>
   </si>
   <si>
     <t>Governador do Estado de Minas Gerais / Senhor Romeu Zema Neto - Solicita intervenção junto à AB Nascentes das Gerais para a implantação de passagens inferiores na travessia dos bairros São Francisco e Nova Piumhi.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/2021-02-15_of_028sol_verjoaomgovromeuzema.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/2021-02-15_of_028sol_verjoaomgovromeuzema.pdf</t>
   </si>
   <si>
     <t>Governador do Estado de Minas Gerais / Senhor Romeu Zema Neto - Solicita intervenção junto ao Departamento de Trânsito do Estado de Minas Gerais para autorizar a realização das provas "online" no município de Piumhi-MG.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2951/2021-02-15_of_029sol_verjoaomdepestantoniocarlosarantes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2951/2021-02-15_of_029sol_verjoaomdepestantoniocarlosarantes.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual / Senhor Antônio Carlos Arantes - Solicita apoio ao Projeto de Lei nº 2997/2020, que altera a carga horária semanal e o piso salarial para enfermeiros, técnicos de enfermagem e parteiras.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/2021-02-15_of_030sol_verjoaomdepestantoniocarlosarantes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/2021-02-15_of_030sol_verjoaomdepestantoniocarlosarantes.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Senhor Antônio Carlos Arantes - Solicita empenho no sentido de envidar esforços para que sejam disponibilizadas mais doses da Coronavac para a microrregião de Piumhi.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/2021-02-15_of_031sol_verjoaomdepestantoniocarlosarantes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/2021-02-15_of_031sol_verjoaomdepestantoniocarlosarantes.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual / Senhor Antônio Carlos Arantes - Solicita esforços para que sejam viabilizados recursos financeiros, por meio de Emenda Parlamentar, para a construção de um Centro de Zoonoses no Município de Piumhi - MG.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>Diretoria de Obras e Edificações e Infraestrutura / Senhor Helio Lopes de Oliveira Filho - Solicita intervenção para que sejam realizadas melhorias na estrada LMG 824 que dá acesso ao Município de Doresópolis.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/2021-02-17_of_033sol_presreinaldomotoristaviagembh.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/2021-02-17_of_033sol_presreinaldomotoristaviagembh.pdf</t>
   </si>
   <si>
     <t>Sr. Antônio Garcia Goulart / Secretário Municipal - Solicita que seja disponibilizado um motorista para viagem a Belo Horizonte.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/2021-02-18_of_034sol_vergilvanestradaacessodoresopolis.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/2021-02-18_of_034sol_vergilvanestradaacessodoresopolis.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Sr. José Guilherme Ferreira Filho - Solicita intervenção para que sejam realizadas melhorias na estrada LMG 824 que dá acesso ao município de Doresópolis.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/2021-02-18_of_035sol_vershirleyreinaldodispensavershirley.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/2021-02-18_of_035sol_vershirleyreinaldodispensavershirley.pdf</t>
   </si>
   <si>
     <t>Sra. Vanilda Soares Faria - Secretária Municipal de Educação - Solicita que seja realizada a dispensa da vereadora Shirley Elaine Gonçalves Faria nos dias 22 a 26 de fevereiro de 2021, devido a viagem a Brasília - DF para encontro com Senador Rodrigo Pacheco e participação no curso "Os Desafios dos Gestores Públicos na Administração dos Municípios".</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/2021-02-18_of_036sol_verjoaomredutorvelocidaderuadocarvalho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/2021-02-18_of_036sol_verjoaomredutorvelocidaderuadocarvalho.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita a realização de um estudo técnico acerca da viabilidade da instalação de um redutor de velocidade na Rua do Carvalho.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/2021-02-19_of_037sol_verexeccentrozoonosescanil.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/2021-02-19_of_037sol_verexeccentrozoonosescanil.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita melhorias junto ao Centro de Zoonoses do Município de Piumhi (Canil Municipal).</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/2021-02-15_of_038sol_verjoaomgovromeuzemasantacasa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/2021-02-15_of_038sol_verjoaomgovromeuzemasantacasa.pdf</t>
   </si>
   <si>
     <t>Romeu Zema Neto / Governador do Estado de Minas Gerais: Encaminha solicitação enviada pela Santa Casa de Misericórdia de Piumhi.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/2021-02-19_of_039sol_verssenrodrigoencsolicsantacasa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/2021-02-19_of_039sol_verssenrodrigoencsolicsantacasa.pdf</t>
   </si>
   <si>
     <t>Presidente do Senado Federal - Sr. Rodrigo Otávio Soares Pacheco - Encaminha solicitação da Santa Casa de Piumhi.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/2021-02-19_of_040sol_verssenrodrigoemendascreches.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/2021-02-19_of_040sol_verssenrodrigoemendascreches.pdf</t>
   </si>
   <si>
     <t>Sr. Rodrigo Otávio Soares Pacheco / Presidente do Senado Federal - Solicita que sejam destinados recursos financeiros através de Emendas Parlamentares para ampliação das creches e CMEI's de Piumhi - MG.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/2021-02-23_of_042sol_verjoaombueiroinfraruapedromarquesterra.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/2021-02-23_of_042sol_verjoaombueiroinfraruapedromarquesterra.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita que sejam tomadas providências em relação à Rua Pedro Marques Terra, Bairro Américo Arantes: desobstrução de bueiro; instalação de meio fio; verificação da estruturação pluvial; limpeza de entulhos; pavimentação asfáltica trecho em frente ao número 170.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/2021-02-26_of_043sol_verjoaomtransportecoletivo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/2021-02-26_of_043sol_verjoaomtransportecoletivo.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita a realização de estudo da viabilidade da implantação de Transporte Coletivo para atender os cidadãos da cidade de Piumhi-MG.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/2021-02-26_of_044sol_verjoaomtravessaruavasquesguimaraes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/2021-02-26_of_044sol_verjoaomtravessaruavasquesguimaraes.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita que seja estudada a possibilidade de limpeza de via, retirada de entulhos e análise de pavimentação asfáltica da travessa da Rua Vasques Guimarães, no Bairro Elisa Leonel.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/2021-02-26_of_045sol_verjoaomlimpezainfraestnovapiumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/2021-02-26_of_045sol_verjoaomlimpezainfraestnovapiumhi.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita a limpeza de encosta e desobstrução de bueiro na Rua Clodomiro Clóvis Cunha e a análise de pavimentação asfáltica, iluminação pública e limpeza da Rua Alcedino Lourenço.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/2021-03-03_of_046sol_vercarlosturismo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/2021-03-03_of_046sol_vercarlosturismo.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita melhorias e ampliação do Terminal Rodoviário.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>Sr. Cássio Antônio Ferreira Soares / Deputado Estadual - Solicita que intervenha junto à CEMIG viabilizando um melhor atendimento à população da cidade de Piumhi-MG.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/2021-03-03_of_048sol_verjuniordepestcassiosoares.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/2021-03-03_of_048sol_verjuniordepestcassiosoares.pdf</t>
   </si>
   <si>
     <t>Sr. Cássio Antônio Ferreira Soares / Deputado Estadual - Solicita Emenda Parlamentar destinando recursos para a construção de uma UBS - Unidade Básica de Saúde no bairro Nova Piumhi, atendendo os bairros Nova Piumhi e Capoeiras.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/2021-03-03_of_049sol_verjuniordepestcassiosoarescireletivas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/2021-03-03_of_049sol_verjuniordepestcassiosoarescireletivas.pdf</t>
   </si>
   <si>
     <t>Sr. Cássio Antônio Ferreira Soares / Deputado Estadual - Solicita Emenda Parlamentar para custeio das cirurgias eletivas em Piumhi.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/2021-03-04_of_050sol_comissoes.pl007minconvsempre.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/2021-03-04_of_050sol_comissoes.pl007minconvsempre.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal Dr. Paulo César Vaz - Reitera Ofício 019/2021 e solicita a minuta do termo de convênio a ser firmado entre o Município e o Sindicato dos Servidores Públicos Municipais de Piumhi - SEMPRE.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/2021-03-09_of_051sol_verreinaldojoaomfabiodepantcarlos_2.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/2021-03-09_of_051sol_verreinaldojoaomfabiodepantcarlos_2.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual / Sr. Antônio Carlos Arantes - Solicita recursos através de Emendas Parlamentares para construção de uma praça no Bairro Morada do Sol.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/2021-03-16_of_052_sol._emendas_rodrigo_pacheco.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/2021-03-16_of_052_sol._emendas_rodrigo_pacheco.pdf</t>
   </si>
   <si>
     <t>Presidente do Senado Federal/ Senhor Rodrigo Otávio Soares Pacheco - Encaminha cópia de ofício de autoria da Diretora/Coordenadora da Associação de Promoção Humana de Piumhi, Sra. Juliana Silva Oliveira e Moreira, no qual faz solicitações.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/2021-03-16_of_053sol_vershirleylistavacinados.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/2021-03-16_of_053sol_vershirleylistavacinados.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita que seja oficiada a Secretaria Municipal de Saúde Pública para que envie lista de vacinados da COVID-19.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3090/2021-03-16_of_054sol_vershirleynomeruas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3090/2021-03-16_of_054sol_vershirleynomeruas.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita que seja oficiado o Secretário Municipal de Governo, Planejamento e Desenvolvimento para que informe a relação de ruas existentes no município de Piumhi que ainda não receberam nome.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3097/2021-03-16_of_055sol_versdesvioruajoaopinheiro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3097/2021-03-16_of_055sol_versdesvioruajoaopinheiro.pdf</t>
   </si>
   <si>
     <t>Diretor da AB Nascentes das Gerais/ Sr. Joselito Rodrigues de Castro - Solicita implantação de um desvio no trecho da Rua João Pinheiro, para que os moradores dos bairros Capoeiras e Nova Piumhi tenham melhor acesso ao centro de Piumhi.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/2021-03-16_of_056sol_vergilvanviaturapatrulharural.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/2021-03-16_of_056sol_vergilvanviaturapatrulharural.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Senhor Zé Guilherme - Solicita empenho no sentido de viabilizar uma viatura para atender a patrulha rural.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/2021-03-16_of_057sol_vergilvanquadroefetivos110ciapm.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/2021-03-16_of_057sol_vergilvanquadroefetivos110ciapm.pdf</t>
   </si>
   <si>
     <t>Dep. Estadual Zé Guilherme - Solicita aumento do número de efetivos do quadro da 110ª Cia da Polícia Militar, devido à grande demanda do Município de Piumhi e região.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3140/2021-03-23_of_058sol_csppmuc.leialdirblanc.pdf</t>
-[...2 lines deleted...]
-    <t>Prefeito Municipal - Solicita informações sobre a aplicação da Lei Aldir Blanc no Município de Piumhi.</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3140/2021-03-23_of_058sol_csppmuc.leialdirblanc.pdf</t>
+  </si>
+  <si>
+    <t>Os membros da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, em análise ao Procedimento n° 011/2021, referente à Denúncia recebida pelo serviço de Ouvidoria online da Câmara Municipal de Piumhi em 01/03/2021 - Recursos emergenciais “Lei Aldir Blanc”, vêm através deste Ofício, solicitar à V.Exa., que sejam encaminhadas as seguintes informações/documentos:_x000D_
+a) Como foi realizado o processo de cadastramento dos interessados para acesso aos benefícios da Lei;_x000D_
+b) Houve publicação de Edital? Se sim, qual período?_x000D_
+c) Encaminhar lista com os beneficiários da Lei Aldir Blanc, constando valores recebidos;_x000D_
+d) Houve saldo remanescente? Se positivo, será devolvido ao Governo ou haverá publicação de novos Editais?</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/2021-03-23_of_059sol_csppmuc.nomepontemg050.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/2021-03-23_of_059sol_csppmuc.nomepontemg050.pdf</t>
   </si>
   <si>
     <t>Diretor da AB Nascentes das Gerais / Sr. Joselito Rodrigues de Castro - Solicita informações sobre a possibilidade de inserção de nomenclaturas nas obras dos trechos em desníveis realizadas no perímetro urbano de Piumhi.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/2021-03-26_of_060sol_verjosewnomeruas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/2021-03-26_of_060sol_verjosewnomeruas.pdf</t>
   </si>
   <si>
     <t>Sr. Ézio Goulart de Souza - Solicita relação de ruas existentes no município de Piumhi que ainda não receberam nome.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/2021-04-05_of_061sol_depzeguilhermemedicoslegistas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/2021-04-05_of_061sol_depzeguilhermemedicoslegistas.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado Estadual Zé Guilherme - Solicita intervenção com o propósito de conseguir contratação de mais médicos legistas para a região.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim, Gilvan dos Penedos, Júnior Boi, Reinaldo Detetive, Wilde Dentista</t>
   </si>
   <si>
     <t>Deputado Estadual - Senhor Cássio Antônio Ferreira Soares - Solicita intervenção junto ao Ministério do Desenvolvimento Regional no que se refere à Proposta nº 029712/2021 - Construção de Praça, cadastrada na Plataforma Mais Brasil.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/2021-04-09_of_063sol_verdepcassiosoaresconstpraca.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/2021-04-09_of_063sol_verdepcassiosoaresconstpraca.pdf</t>
   </si>
   <si>
     <t>Dep. Estadual Cássio Antônio Ferreira Soares - Solicita intervenção no Ministério de Desenvolvimento Regional no que se refere à Proposta 029712/2019 - Construção de Praça.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Fábio Tulim, Gilvan dos Penedos, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/2021-04-12_of_064sol_verantcarlosarantesondaver.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/2021-04-12_of_064sol_verantcarlosarantesondaver.pdf</t>
   </si>
   <si>
     <t>Dep. Estadual Antônio Carlos Arantes - Solicita intervenção junto ao Governador do Estado de Minas Gerais, Romeu Zema Neto, com a finalidade de inclusão do Município de Piumhi na onda vermelha do “Minas Consciente".</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3159/2021-04-12_of_065sol_verzeguilhermeondaver.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3159/2021-04-12_of_065sol_verzeguilhermeondaver.pdf</t>
   </si>
   <si>
     <t>Dep. Estadual Zé Guilherme - Solicita intervenção junto ao Governador do Estado de Minas Gerais, Romeu Zema Neto, com a finalidade de inclusão do Município de Piumhi na onda vermelha do “Minas Consciente".</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Reinaldo Detetive, Sargento Zé Welington</t>
   </si>
   <si>
     <t>Vereadores após terem sido contatados por diversos moradores da Rua do Carvalho e da Rua Antônio Esmério, os quais solicitaram intervenção junto à Administração no sentido que sejam tomadas providências no trânsito das referidas ruas, haja vista inúmeros acidentes no local. Encaminham cópias de alguns boletins de ocorrências e solicitam que seja realizado um estudo para solucionar a situação.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/2021-04-22_of_067sol_versrodrigopachecopisoenf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/2021-04-22_of_067sol_versrodrigopachecopisoenf.pdf</t>
   </si>
   <si>
     <t>Senador Rodrigo Otávio Soares Pacheco / Presidente do Senado Federal - Solicita a inclusão em pauta do Projeto de Lei nº 2564. de 2020, que "Altera a Lei Nº 7.498 de junho de 1985, para instituir o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira".</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/2021-04-20_of_068sol_versexeccentrocompostagem.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/2021-04-20_of_068sol_versexeccentrocompostagem.pdf</t>
   </si>
   <si>
     <t>Solicitam junto à Administração a realização de estudo técnico sobre a implantação do Centro de Compostagem e a possibilidade da alteração do local a ser construído o referido centro.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/2021-04-28_of_069sol_vershirleyemcelfidimpressora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/2021-04-28_of_069sol_vershirleyemcelfidimpressora.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal Paulo César Vaz - Solicita a destinação de 02 (dois) computadores e 01 (uma) impressora para a Escola Municipal Coronel Fidélis Vasconcelos.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/2021-04-28_of_070sol_vershirleyemcelfidelissala.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/2021-04-28_of_070sol_vershirleyemcelfidelissala.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal Paulo César Vaz - Solicita que seja estudada a possibilidade de construção de uma sala na Escola Estadual Coronel Fidélis Vasconcelos.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/2021-04-30_of_071sol_obrasperimurbnascentesgerais.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/2021-04-30_of_071sol_obrasperimurbnascentesgerais.pdf</t>
   </si>
   <si>
     <t>Sr. Joselito Rodrigues de Castro / Diretor da AB Nascentes das Gerais - Solicita que sejam retomadas as obras na MG-050 no perímetro urbano do Município de Piumhi-MG.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>CPI-COMB - CPI - Apuração de supostas irregularidades nos gastos com combustíveis para a frota municipal</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3224/2021-04-30_of_072sol_cpi.combustivel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3224/2021-04-30_of_072sol_cpi.combustivel.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal Paulo César Vaz - Solicita que seja enviado à Comissão Parlamentar de Inquérito o Relatório de Consumo Médio fornecido pela Memory, constando no relatório as datas indicadas, quilometragem rodada, consumo médio, valor médio/valor total e a descrição dos veículos citados.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/2021-05-03_of_073sol_vergilvandepzeguilherme.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/2021-05-03_of_073sol_vergilvandepzeguilherme.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Zé Guilherme - Solicita que seja estudada a possibilidade da criação de Projeto de Lei de inserção de nomenclatura ao trevo em desnível que está sendo construído defronte ao Bairro Capoeiras no Município de Piumhi - MG, dando o nome de Geraldo Ferreira de Oliveira.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3234/2021-05-03_of_074sol_versreiteraof044limpezavia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3234/2021-05-03_of_074sol_versreiteraof044limpezavia.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal Paulo César Vaz - Reitera o Ofício n. 044/2021 apresentado e não atendido.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/2021-05-03_of_075sol_verjoaomdepantcarlosplanoimun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/2021-05-03_of_075sol_verjoaomdepantcarlosplanoimun.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Antônio Carlos Arantes - Solicita que seja estudada a possibilidade de intervir junto à Secretaria de Estado da Saúde no sentido da inclusão dos profissionais da Educação no quadro preferencial do Plano Nacional de Imunização.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/2021-05-03_of_076sol_verjoaomdepantcarloscireletivas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/2021-05-03_of_076sol_verjoaomdepantcarloscireletivas.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Antônio Carlos Arantes - Solicita que seja estudada a possibilidade de interferir junto à Secretaria de Estado da Saúde no sentido da autorização para o retorno gradual das cirurgias eletivas.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/2021-05-03_of_077sol_verjuniorbelavistaperolanegrapaulo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/2021-05-03_of_077sol_verjuniorbelavistaperolanegrapaulo.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita atenção aos bairros Bela Vista e Pérola Negra, cujos moradores estão sofrendo constantemente com a falta de água.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/2021-05-03_of_078sol_verjuniorbelavistaperolanegrasaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/2021-05-03_of_078sol_verjuniorbelavistaperolanegrasaae.pdf</t>
   </si>
   <si>
     <t>Eduardo de Assis / Diretor Executivo do SAAE Piumhi - Solicita atenção aos bairros Bela Vista e Pérola Negra, cujos moradores estão sofrendo constantemente com a falta de água.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3298/2021-05-14_of_079sol_comisendereconovaubs.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3298/2021-05-14_of_079sol_comisendereconovaubs.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que informe o endereço da nova UBS - Unidade Básica de Saúde a ser inaugurada, tendo em vista que encontra-se em trâmite nesta Casa o Projeto de Lei nº 020/2021, que dá nome à mesma.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3311/2021-05-20_of_080sol_cpi.relatmemory.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3311/2021-05-20_of_080sol_cpi.relatmemory.pdf</t>
   </si>
   <si>
     <t>Informa que a documentação encaminhada através do Ofício n° 149/2021 não corresponde à solicitação apresentada pelo Ofício 072/2021 e reitera o referido Ofício, solicitando que seja encaminhado o relatório de consumo médio dos veículos descritos.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3312/2021-05-21_of_081sol_depantcarlosrepassestacasapiumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3312/2021-05-21_of_081sol_depantcarlosrepassestacasapiumhi.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Antônio Carlos Arantes - Solicita a intervenção junto à Secretaria Estadual de Saúde a fim de requerer a regularização dos repasses financeiros à Santa Casa de Piumhi.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3340/2021-06-01_of_082sol_almg.nomepontemg050.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3340/2021-06-01_of_082sol_almg.nomepontemg050.pdf</t>
   </si>
   <si>
     <t>Presidente da CSPPMUC - Sugere criação de uma lei estadual para nomeação de ponte na Rodovia MG-050 Km 266,5.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3376/2021-06-11_of_083sol_cpi-comb.relconsumomedio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3376/2021-06-11_of_083sol_cpi-comb.relconsumomedio.pdf</t>
   </si>
   <si>
     <t>Informa que a documentação encaminhada através do Ofício nº 175/2021 não corresponde à solicitação apresentada pelo Ofício nº 080/2021 e solicita que seja encaminhado a esta Comissão o Relatório de Consumo Médio, conforme modelo em anexo, fornecido pela Memory.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3452/2021-06-11_of_084sol_cfo.gratificsaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3452/2021-06-11_of_084sol_cfo.gratificsaae.pdf</t>
   </si>
   <si>
     <t>Eduardo de Assis / Diretor Executivo do SAAE Piumhi - Requer informações sobre as gratificações pagas ao servidores ativos do SAAE.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3394/2021-06-14_of_085sol_verjuniorcaminhonetesectransito.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3394/2021-06-14_of_085sol_verjuniorcaminhonetesectransito.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Luís Henrique de Oliveira Resende - Solicita destinação de veículo modelo caminhonete para a Secretaria Municipal de Trânsito e Infraestrutura.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3395/2021-06-14_of_086sol_verjuniorveiculoamparo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3395/2021-06-14_of_086sol_verjuniorveiculoamparo.pdf</t>
   </si>
   <si>
     <t>Deputado federal Senhor Luís Henrique de Oliveira Resende - Solicita destinação de veículo  para a Associação de Amparo aos Portadores de Câncer de Piumhi e Região.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3396/2021-06-14_of_087sol_verjunioremendasstacasapiumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3396/2021-06-14_of_087sol_verjunioremendasstacasapiumhi.pdf</t>
   </si>
   <si>
     <t>Deputado federal Luís Henrique de Oliveira Resende - Solicita que seja viabilizado recursos financeiros através de Emendas Parlamentares para a Santa Casa de Misericórdia de Piumhi.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3397/2021-06-14_of_088sol_verjoaomarcosvacinaagentesfunerconstutel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3397/2021-06-14_of_088sol_verjoaomarcosvacinaagentesfunerconstutel.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Senhor Antônio Carlos Arantes - Solicita intervenção junto ao Secretário de Estado da Saúde para que seja realizado estudo técnico para possível inclusão dos agentes funerários e os conselheiros tutelares no Plano Nacional de Imunização.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3398/2021-06-14_of_089sol_verjoaomarcosemendasstacasapiumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3398/2021-06-14_of_089sol_verjoaomarcosemendasstacasapiumhi.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Senhor Antônio Carlos Arantes - Solicita a viabilização de recursos financeiros através de Emendas Parlamentares para a Santa Casa de Misericórdia de Piumhi e a intervenção junto ao Governador para que seja realizado estudo para possível inclusão do Município de Piumhi no quadro de recursos a serem pagos e também a atualização dos valores da rede de urgência e emergência.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3399/2021-06-14_of_090sol_verjunioremendasstacasapiumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3399/2021-06-14_of_090sol_verjunioremendasstacasapiumhi.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual, Senhor Cássio Soares - Solicita que seja viabilizado recursos financeiros através de Emendas Parlamentares para a Santa Casa de Misericórdia de Piumhi.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3400/2021-06-14_of_091sol_verjuniorreuniaostacasapiumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3400/2021-06-14_of_091sol_verjuniorreuniaostacasapiumhi.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Cássio Soares - Solicita intervenção junto ao Secretário de Estado de Saúde para que seja agendada uma reunião para tratar de assuntos referentes à Santa Casa de Misericórdia de Piumhi.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3453/2021-06-14_of_092sol_verjunioremendasrodoviaria.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3453/2021-06-14_of_092sol_verjunioremendasrodoviaria.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Cássio Soares - Solicita a destinação de Emendas Parlamentares para revitalização da Rodoviária Municipal.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3387/2021-06-14_of_093sol_vershirleycargahoraria.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3387/2021-06-14_of_093sol_vershirleycargahoraria.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal Paulo César Vaz - Solicita providências a serem tomadas pelo Executivo Municipal em relação a temas ligados à Educação e à COVID-19 no Município de Piumhi - MG.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3403/2021-06-16_of_094sol_verfabioemendasdepmarceloalvaro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3403/2021-06-16_of_094sol_verfabioemendasdepmarceloalvaro.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Marcelo Álvaro Antônio - Agradece o repasse de trezentos mil reais efetivado no mês passado e reitera pedidos de recursos/emendas para beneficiar toda a população de Piumhi em relação às demandas de saúde, assistência social e turismo.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3407/2021-06-17_of_095sol_verjoaomarcosreitind050.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3407/2021-06-17_of_095sol_verjoaomarcosreitind050.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Reitera a Indicação nº 050/2021 apresentada e não atendida.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3402/2021-06-16_of_096sol_verjoaomarcoscaminhaomuque.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3402/2021-06-16_of_096sol_verjoaomarcoscaminhaomuque.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Euclydes Pettersen - Agradece pelo repasse de Sessenta mil reais destinado para a aquisição de veículo para a Sociedade Beneficiente Presbiteriana do Brasil e solicita a destinação de emendas/recursos para aquisição de um caminhão munck para utilização nas obras do Município.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3401/2021-06-16_of_097sol_verjoaomarcosarvoreruaberaldosoares.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3401/2021-06-16_of_097sol_verjoaomarcosarvoreruaberaldosoares.pdf</t>
   </si>
   <si>
     <t>CEMIG - Agência Piumhi - Solicita que seja realizada a poda de árvore próxima à rede elétrica na Rua Beraldo Soares Oliveira, 184, Bairro Vila Agreny, Piumhi-MG.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3404/2021-06-16_of_098sol_verreinaldoemendasdepmarceloalvaro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3404/2021-06-16_of_098sol_verreinaldoemendasdepmarceloalvaro.pdf</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3410/2021-06-17_of_099sol_verjosewelcorreiosperolanegraii.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3410/2021-06-17_of_099sol_verjosewelcorreiosperolanegraii.pdf</t>
   </si>
   <si>
     <t>Thiago Júnio da Silva / Supervisor de Operações dos Correios em Piumhi - Solicita que seja incluído o bairro Pérola Negra III no quadro de entrega da referida agência.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3434/2021-06-24_of_100sol_cpi.alimsistfrotas2017-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3434/2021-06-24_of_100sol_cpi.alimsistfrotas2017-2020.pdf</t>
   </si>
   <si>
     <t>Sr. Prefeito Municipal de Piumhi - Solicita que seja informado o nome dos responsáveis pela alimentação do sistema de Frotas do Poder Executivo no período de 2017 a 2021.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3428/2021-06-23_of_101sol_melhoriasruadocarvalho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3428/2021-06-23_of_101sol_melhoriasruadocarvalho.pdf</t>
   </si>
   <si>
     <t>Sr. Antônio Garcia Goulart - Secretário Municipal de Transporte, Trânsito e Mobilidade Urbana - Solicita que seja realizado estudo técnico para possível melhoria no trânsito da Rua do Carvalho.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3429/2021-06-23_of_102sol_verjoaom.diadoevangelico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3429/2021-06-23_of_102sol_verjoaom.diadoevangelico.pdf</t>
   </si>
   <si>
     <t>Sr. Thiago Júnio Santos Augusto - Diretor do Departamento de Cultura - Solicita  a inclusão do "Dia do Evangélico", a ser comemorado no dia 21 de abril, no Calendário Cultural do Município.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3441/2021-06-25_of_103sol_encind04-2017.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3441/2021-06-25_of_103sol_encind04-2017.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Encaminha cópia da Indicação nº 04/2017, a qual solicitava a instalação de poste de iluminação pública na Rua Clodovil Leodoro da Rocha próximo ao nº 100, Bairro Olinda, apresentada ao Ex-Prefeito e não atendida.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3442/2021-06-25_of_104sol_comis.nomecomesp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3442/2021-06-25_of_104sol_comis.nomecomesp.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Requer que seja informado o nome correto do Conselho a ser criado (Conselho Municipal de Esportes e Lazer - COMESP ou Conselho Municipal de Esportes - COMESP), para que seja atualizado o Projeto de Lei nº 041/2021.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3443/2021-06-25_of_105sol_infraestlotesnovapiumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3443/2021-06-25_of_105sol_infraestlotesnovapiumhi.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Encaminha solicitação para que seja realizado um minucioso estudo e seja fornecida infraestrutura aos proprietários de lotes localizados na Rua Vigilato Manoel de Castro, no bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>Senhor Rodrigo Otávio Soares Pacheco - Presidente do Senado Federal - Solicita que seja viabilizado ao Município de Piumhi, para a Associação Comunitária de Penedos, junto ao Governo Federal ou mediante emenda parlamentar, recursos financeiros, para aquisição de uma máquina de beneficiamento de café destinada aos pequenos produtores rurais .</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3454/2021-06-30_of_110sol_cfo.gratificsaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3454/2021-06-30_of_110sol_cfo.gratificsaae.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Eduardo de Assis - Recomenda a adequação da concessão de gratificações no SAAE Piumhi.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3455/2021-06-30_of_111sol_cfo.prefgratificsaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3455/2021-06-30_of_111sol_cfo.prefgratificsaae.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal Dr. Paulo César Vaz - Recomenda a adequação da concessão de gratificações no SAAE Piumhi.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3462/2021-07-01_of_112sol_vergilvanlimpezagalpao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3462/2021-07-01_of_112sol_vergilvanlimpezagalpao.pdf</t>
   </si>
   <si>
     <t>Informa e solicita providências em relação a um galpão desativado localizado na esquina da Rua João Perez com João Brito. que o proprietário seja notificado e providencie a limpeza e conservação do local.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3470/2021-07-05_of_113sol_caminhaocestodepmarceloalvaro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3470/2021-07-05_of_113sol_caminhaocestodepmarceloalvaro.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Senhor Marcelo Álvaro Antônio - Solicita que seja estudada a possibilidade de destinar Emenda Parlamentar para aquisição de um caminhão, com cesto de 13 metros destinado à Secretária Municipal de Agropecuária, Abastecimento e Meio Ambiente.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3473/2021-07-07_of_114sol_csppmuc.encproc032basquete.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3473/2021-07-07_of_114sol_csppmuc.encproc032basquete.pdf</t>
   </si>
   <si>
     <t>Encaminha Ofício nº114/2021 cópia de solicitação recebida através da Ouvidoria para "Projeto de implementação do esporte Basquete de Rua na nossa cidade".</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3482/2021-07-09_of_115_sol_versdepantcarloseeprofhorta.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3482/2021-07-09_of_115_sol_versdepantcarloseeprofhorta.pdf</t>
   </si>
   <si>
     <t>Sr. Antônio Carlos Arantes, Deputado Estadual - Solicitam que seja viabilizado recursos financeiros através de Emenda Parlamentar para a aquisição de equipamentos necessários para a montagem de um laboratório especializado para a realização do Curso Técnico de Enfermagem na Escola Estadual Professor Francisco de Paulo Rebelo Horta.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>Gilvan dos Penedos, Sargento Zé Welington, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3494/2021-07-15_oficio_no_116.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3494/2021-07-15_oficio_no_116.pdf</t>
   </si>
   <si>
     <t>Sr. Rodrigo Otávio Soares Pacheco / Presidente do Senado Federal - Solicita que seja envidado esforços no sentido de viabilizar ao Município de Piumhi uma motoniveladora caterpillar com lâmina frontal (patrol) para atender toda a demanda.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3495/2021-07-15_oficio_no_117.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3495/2021-07-15_oficio_no_117.pdf</t>
   </si>
   <si>
     <t>Sr. Rodrigo Otávio Soares Pacheco / Presidente do Senado Federal - Solicita que seja envidado esforços no sentido de viabilizar ao Município de Piumhi um caminhão tanque (pipa) para atender toda a demanda.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3529/2021-08-03_of_118sol_capadrianorondasvilaagreny.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3529/2021-08-03_of_118sol_capadrianorondasvilaagreny.pdf</t>
   </si>
   <si>
     <t>Adriano Souza Médice / Comandante da 110ª Cia PM - Solicita a intensificação de rondas policiais no bairro Vila Agreny.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3530/2021-08-03_of_119sol_infoassocartesaos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3530/2021-08-03_of_119sol_infoassocartesaos.pdf</t>
   </si>
   <si>
     <t>Maria Aparecida Arantes Faria / Presidente da Associação dos Artesãos de Piumhi/MG - Solicita documentos em vista do pedido de reconhecimento de utilidade pública da Associação.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3531/2021-08-03_of_120sol_capadrianorondaspenedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3531/2021-08-03_of_120sol_capadrianorondaspenedos.pdf</t>
   </si>
   <si>
     <t>Adriano Souza Médice / Comandante da 110ª Cia PM - Solicita a intensificação de rondas policiais na comunidade Penedos.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Gilvan dos Penedos</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3538/2021-08-05_of_121sol_verjoaom.transpcoletivo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3538/2021-08-05_of_121sol_verjoaom.transpcoletivo.pdf</t>
   </si>
   <si>
     <t>Paulo César Vaz / Prefeito Municipal de Piumhi - Solicita a realização de estudo da viabilidade da implantação de Transporte Coletivo para atender os cidadãos da cidade de Piumhi-MG.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3544/2021-08-06_of_122sol_cpi-comb.memory.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3544/2021-08-06_of_122sol_cpi-comb.memory.pdf</t>
   </si>
   <si>
     <t>Comissão Parlamentar de Inquérito - Solicita o protocolo dos chamados realizados inerente ao Módulo do Frotas pela Prefeitura Municipal de Piumhi nos anos de 2017 a 2020 e requer o envio das datas e números dos Protocolos realizados pela Prefeitura Municipal de Piumhi, nos anos referenciados, em relação a chamados abertos, pelos operadores do Frotas, Contabilidade, Controle Interno e Secretaria Municipal de Administração e Finanças em relação a erros ou inconsistências nos abastecimentos dos veículos que compõem a frota do Município de Piumhi-MG.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3559/2021-08-09_of_123sol_verjuniorreuniaosaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3559/2021-08-09_of_123sol_verjuniorreuniaosaae.pdf</t>
   </si>
   <si>
     <t>Sr. Eduardo de Assis / Diretor Executivo do SAAE de Piumhi - Solicita o agendamento de reunião com o Vereador autor do Ofício e com 05 (cinco) representantes dos bairros que frequentemente estão sofrendo com a falta de abastecimento de água.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3543/2021-08-09_of_125sol_verjoaom.vanconspastores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3543/2021-08-09_of_125sol_verjoaom.vanconspastores.pdf</t>
   </si>
   <si>
     <t>Sr. Antônio Carlos Arantes - Deputado Estadual - Solicita que sejam viabilizados recursos financeiros através de Emenda Parlamentar para aquisição de um veículo Van com até 20 lugares a ser destinado ao Conselho de Pastores do Município de Piumhi, a fim de atender a todas as igrejas integrantes da associação.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3545/2021-08-09_of_126sol_versdepantcarlosviaturas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3545/2021-08-09_of_126sol_versdepantcarlosviaturas.pdf</t>
   </si>
   <si>
     <t>Sr. Antônio Carlos Arantes - Deputado Estadual - Solicita que seja realizada a intervenção junto ao Governo do Estado de Minas Gerais e aos representantes da AB Nascentes das Gerais para que sejam enviados ao 3º Pelotão de Bombeiros Militar Piumhi - 2ª Cia BM - 10º BBM viaturas e equipamentos diversos para o desempenho das atividades afins da corporação e melhorar o atendimento a toda a população do Município de Piumhi e região.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3546/2021-08-10_of_127sol_versdepcelsandroviaturas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3546/2021-08-10_of_127sol_versdepcelsandroviaturas.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Coronel Sandro - Solicita que seja realizada a intervenção junto ao Governo do Estado de Minas Gerais e representantes da AB Nascentes das Gerais, para que sejam enviados ao 3º Pelotão de Bombeiros Militar Piumhi - 2ª Cia BM - 10º BBM viaturas e equipamentos diversos para o desempenho das atividades afins da corporação e melhorar o atendimento a toda a população do Município de Piumhi e região.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3561/2021-08-13_of_128sol_versdepmarceloalvarocammunck.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3561/2021-08-13_of_128sol_versdepmarceloalvarocammunck.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Marcelo Álvaro Antônio - Solicita a destinação de Emendas Parlamentares para aquisição de um Caminhão “Munck” para atender a demanda do Município.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3562/2021-08-13_of_129sol_versdepemidinhocammunck.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3562/2021-08-13_of_129sol_versdepemidinhocammunck.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Emidinho Madeira - Solicita a destinação de Emendas Parlamentares para aquisição de um Caminhão “Munck" para atender a demanda do Município.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3563/2021-08-16_of_130sol_verjoaomcemigpodaarvore.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3563/2021-08-16_of_130sol_verjoaomcemigpodaarvore.pdf</t>
   </si>
   <si>
     <t>Reitera o Ofício nº 97/2021/SOL.VER, solicitando que seja realizada a poda de árvore próxima a rede elétrica na Rua Beraldo Soares Oliveira, 184, bairro Vila Agreny, Piumhi -MG.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3582/2021-08-24_of_131sol_abnascentescorpobomb.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3582/2021-08-24_of_131sol_abnascentescorpobomb.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Joselito Rodrigues de Castro - Diretor da AB Nascente das Gerais - Solicita informações relacionadas ao envio de viaturas e equipamentos diverso ao 3º PELOTÃO DE BOMBEIROS MILITAR - PIUMHI - 2ª COMPANHIA BM - 10º BBM para o desempenho das atividades fins da corporação e melhorar o atendimento a toda a população do Município de Piumhi e região.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3583/2021-08-24_of_132sol_dioceseluz.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3583/2021-08-24_of_132sol_dioceseluz.pdf</t>
   </si>
   <si>
     <t>Sr. Padre Marcos Tiago - Reitor do Seminário Diocesano Nossa Senhora da Luz-BH e Chanceler do Bispado - Solicita informações em relação ao Grupo Escolar Municipal D. Belchior, localizado na Comunidade Lagoa dos Martins, construído em 1970. Requer que seja esclarecido se o Grupo Escolar é de propriedade da Paroquia Nossa Senhora do Livramento pertencente à Diocese de Luz-Minas Gerais.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3599/2021-08-31_of_133sol_mataburrosdepluciofonseca.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3599/2021-08-31_of_133sol_mataburrosdepluciofonseca.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Sandro Lúcio Fonseca - Solicita empenho e a intervenção junto ao Governo Estadual para doação de mata-burros para suprir a demanda do Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3612/2021-09-08_of_134sol_iluminpassarelaab-nascentes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3612/2021-09-08_of_134sol_iluminpassarelaab-nascentes.pdf</t>
   </si>
   <si>
     <t>Sr. Joselito Rodrigues de Castro - Diretor da AB Nascente das Gerais - Solicita que seja envidado esforço no sentido da iluminação da passarela e dos trechos em desníveis que estão sendo construídos no perímetro urbano de Piumhi-MG.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3614/2021-09-08_of_135sol_iluminpassareladepcassiosoares.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3614/2021-09-08_of_135sol_iluminpassareladepcassiosoares.pdf</t>
   </si>
   <si>
     <t>Sr. Cássio Soares - Deputado Estadual - Solicita-se que seja envidado esforços junto ao Diretor da AB Nascente das Gerais, no sentido da iluminação da Passarela e dos trechos em desníveis que estão sendo construídos no perímetro urbano de Piumhi-MG.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3603/2021-09-08_of_136sol_reformaeeprofhorta.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3603/2021-09-08_of_136sol_reformaeeprofhorta.pdf</t>
   </si>
   <si>
     <t>Solicita que seja destinado através de emendas parlamentares verba para a reforma da Escola Estadual Professor Francisco Paula Rabelo Horta.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3633/2021-09-13_of_137sol_presencaigrejascovid.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3633/2021-09-13_of_137sol_presencaigrejascovid.pdf</t>
   </si>
   <si>
     <t>Solicita que seja estudada a de majoração de 30% (trinta por cento) para 50% (cinquenta por cento) a capacidade de utilização dos espaços religiosos no Município de Piumhi, observando todos os protocolos sanitários pela Vigilância Sanitária e Vigilância em Saúde.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3628/2021-09-14_of_138sol_depmarceloalvaroatl.piumhiense.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3628/2021-09-14_of_138sol_depmarceloalvaroatl.piumhiense.pdf</t>
   </si>
   <si>
     <t>Sr. Marcelo Álvaro Antônio / Deputado Federal - Solicita que sejam destinados recursos através de Emendas Parlamentares para a execução do Projeto de Mudanças Estruturais da Agremiação Atlético Piumhiense Futebol Clube.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3627/2021-09-13_of_139sol_veloriosondaverde.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3627/2021-09-13_of_139sol_veloriosondaverde.pdf</t>
   </si>
   <si>
     <t>Sr. Paulo César Vaz / Prefeito Municipal de Piumhi - Solicita que seja estudada a majoração do número máximo de pessoas no local e o aumento do período nos velórios realizados no Município.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3629/2021-09-15_of_140sol_depcelsandrobombeiros.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3629/2021-09-15_of_140sol_depcelsandrobombeiros.pdf</t>
   </si>
   <si>
     <t>Sr. Sandro Lúcio Fonseca / Deputado Estadual - Solicitam o empenho para agendar uma reunião com a participação do Secretário de Infraesturrtura e Mobilidade, Sr. Fernando Marcato, o Diretor Geral do Departamento de Edificações e Estradas de Rodagem de Minas Gerais, Sr. Robson Santana e o representante da empresa AB Nascentes das Gerais para tratarem do assunto relacionado ao envio de viaturas e equipamentos diversos ao 3º Pelotão de Bombeiros Militar de Piumhi - 2ª Companhia BM - 10º BBM, para o desempenho das atividades afins da corporação e melhoria no atendimento a toda a população do Município de Piumhi e região.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3630/2021-09-15_of_141sol_abnascentesbombeiros.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3630/2021-09-15_of_141sol_abnascentesbombeiros.pdf</t>
   </si>
   <si>
     <t>Sr. Marcelo Álvaro Antônio / Deputado Federal - Solicitam o empenho para agendar uma reunião com a participação do Secretário de Infraestrutura e Mobilidade, Sr. Fernando Marcato, o Diretor Geral do Departamento de Edificações e Estradas de Rodagem de Minas Gerais, Sr. Robson Santana e o representante da empresa AB Nascentes das Gerais para tratarem do assunto relacionado ao envio de viaturas e equipamentos diversos ao 3º Pelotão de Bombeiros Militar de Piumhi - 2ª Companhia BM - 10º BBM, para o desempenho das atividades afins da corporação e melhoria no atendimento a toda a população do Município de Piumhi e região.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3639/2021-09-21_of_142_reiteraof115-soleeprofhorta.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3639/2021-09-21_of_142_reiteraof115-soleeprofhorta.pdf</t>
   </si>
   <si>
     <t>Sr. Antônio Carlos Arantes, Deputado Estadual - Reitera Ofício nº 115/202, solicitando viabilização de recursos financeiros através de Emenda Parlamentar para a aquisição de equipamentos necessários para a montagem de um laboratório especializado para a realização de Curso Técnico de Enfermagem, requisito básico para a implementação do curso profissionalizante na Escola Estadual Professor Francisco de Paulo Rebelo Horta.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3654/2021-09-20_of_143sol_viaturabombeiroabnascentes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3654/2021-09-20_of_143sol_viaturabombeiroabnascentes.pdf</t>
   </si>
   <si>
     <t>Sr. Joselito Rodrigues de Castro - Solicitam o agendamento de uma reunião para tratarem do assunto relacionado ao envio de viaturas e equipamentos diversos ao 3º Pelotão de Bombeiros Militar - Piumhi - 2ª Companhia BM - 10º BBM, para o desempenho das atividades fins da corporação e melhoria no atendimento a toda a população do Município de Piumhi e região.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3682/2021-09-23_of_144sol_depzeguilherme.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3682/2021-09-23_of_144sol_depzeguilherme.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Zé Guilherme - Solicita  recursos através de Emendas Parlamentares para reforma do Campo localizado na Comunidade de Penedos, Município de Piumhi, o qual será contemplado com a construção de vestiários e cercamento do referido local.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3683/2021-09-23_of_145sol_depmarceloaro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3683/2021-09-23_of_145sol_depmarceloaro.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Marcelo Aro - Solicita recursos através de Emendas Parlamentares para reforma do Campo localizado na Comunidade de Penedos, Município de Piumhi, o qual será contemplado com a construção de vestiários e cercamento do referido local.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3666/2021-09-28_of_146sol_obrasmg050.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3666/2021-09-28_of_146sol_obrasmg050.pdf</t>
   </si>
   <si>
     <t>Senhor Sandro Lúcio Fonseca, Deputado Estadual-MG - Solicita empenha para agendar reunião com o Diretor-geral do Departamento de Edificações e Estradas de Rodagem de Minas Gerais, Sr. Robson Carlindo Santana Paes Loures, para tratar de assuntos relacionados à execução e conclusão das Obras na MG-050 no perímetro do Município de Piumhi-MG.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3671/2021-09-30_of_147sol_kithigiene.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3671/2021-09-30_of_147sol_kithigiene.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual - Sandro Lúcio Fonseca - Solicita a intervenção junto ao Secretário de Saúde do Estado de Minas Gerais, Fábio Baccheretti para viabilizar o envio de kits de higiene bucal para o Município de Piumhi.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3672/2021-09-30_of_148_sol._reforcos_vacina.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3672/2021-09-30_of_148_sol._reforcos_vacina.pdf</t>
   </si>
   <si>
     <t>Deputado Estadual Sandro Lúcio Fonseca - Solicita a intervenção junto ao Secretário de Saúde do Estado de Minas Gerais, Fábio Baccheretti para viabilizar a implementação da 3 (terceira) dose de vacina para os trabalhadores e profissionais de saúde do Município de Piumhi que foram imunizados com a Coronavac, segundo determinação do Ministério da Saúde.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3674/2021-10-01_of149soldeclaracaobens.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3674/2021-10-01_of149soldeclaracaobens.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Solicita o envio a esta Casa Legislativa da Declaração de Bens / 2020 (IRPF) dos Agentes Públicos, conforme dispõe os artigos 54 e 65 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3675/2021-10-01_of150soldeclaracaobenssaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3675/2021-10-01_of150soldeclaracaobenssaae.pdf</t>
   </si>
   <si>
     <t>Diretor Executivo do SAAE de Piumhi - Solicita o envio a esta Casa Legislativa da Declaração de Bens / 2020 (IRPF) dos Agentes Públicos, conforme dispõe os artigos 54 e 65 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3678/2021-10-05_of_151sol_providenciasplantiosoja.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3678/2021-10-05_of_151sol_providenciasplantiosoja.pdf</t>
   </si>
   <si>
     <t>Prefeito Municipal de Piumhi - Encaminha cópia do Ofício nº 014/2021, de autoria da Presidente da Associação dos Moradores do Bairro Nova Esperança, Sra. Adriana Silva Honório Rosa, referente ao plantio de soja próximo a área urbana no Bairro Nova Esperança e nos loteamentos Novo Horizonte I e II, para análise e providências a serem realizadas pelo Departamento competente desta municipalidade.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3679/2021-10-06_of152solcomissaocfoarcond.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3679/2021-10-06_of152solcomissaocfoarcond.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE FINANÇAS E ORÇAMENTO, no uso de suas atribuições regimentais, serve-se do presente expediente, para nos termos constantes da ressalva prevista no inciso I, do art. 143 do Regimento Interno desta Casa, que dispensa deliberação plenária para os casos em que o pedido for subscrito pelas Comissões Permanentes/Temporárias, REQUERER de Vossa Excelência que seja encaminhada à esta Comissão, cópia do Processo Licitatório em vigência referente à instalação e manutenção de ar condicionado.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3684/2021-10-13_of_153_solasfaltobairrocapoeiras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3684/2021-10-13_of_153_solasfaltobairrocapoeiras.pdf</t>
   </si>
   <si>
     <t>Sr. Joselito Rodrigues de Castro - Diretor da AB Nascentes das Gerais - Solicita a revitalização da pavimentação na via de entrada do Bairro Capoeiras, especificamente na faixa de domínio de responsabilidade da concessionária.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3698/2021-10-18_of_154sol_depcelsandrocemig.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3698/2021-10-18_of_154sol_depcelsandrocemig.pdf</t>
   </si>
   <si>
     <t>Senhor Sandro Lucio Fonseca / Deputado Estadual - Solicita o empenho para o agendamento de uma reunião/audiência com o presidente da CEMIG, Sr. Reynaldo Passanezi Filho, vereadores e representantes dos produtores rurais do Município de Piumhi-MG, para tratar de assuntos relacionados à frequente queda de energia na zona rural.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3761/2021-10-29_of_155sol_diafinadossaae-vergilvan.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3761/2021-10-29_of_155sol_diafinadossaae-vergilvan.pdf</t>
   </si>
   <si>
     <t>Solicita ao SAAE - Piumhi o fornecimento de água potável no Cemitério da Saudade, no sentido de atender aos munícipes durante o Dia de Finados.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3776/2021-11-04_of_156sol_emendastacasadepfrederico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3776/2021-11-04_of_156sol_emendastacasadepfrederico.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Dr. Frederico - Solicita emendas parlamentares para a Santa Casa de Piumhi.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3777/2021-11-04_of_157sol_emendastacasadepmarcelo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3777/2021-11-04_of_157sol_emendastacasadepmarcelo.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Marcelo Álvaro Antônio - Solicita emendas parlamentares para a Santa Casa de Piumhi.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3778/2021-11-04_of_158sol_emendaeeproffranchortadepcelsandro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3778/2021-11-04_of_158sol_emendaeeproffranchortadepcelsandro.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Coronel Sandro - Solicita emendas parlamentares para a Escola Estadual Professor Francisco Paula Rebelo Horta.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3779/2021-11-04_of_159sol_emendastacasacoronelsandro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3779/2021-11-04_of_159sol_emendastacasacoronelsandro.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Coronel Sandro - Solicita emendas parlamentares para a Santa Casa de Piumhi.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3780/2021-11-04_of_160sol_emendapoliciamilitarcoronelsandro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3780/2021-11-04_of_160sol_emendapoliciamilitarcoronelsandro.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Coronel Sandro - Solicita emendas parlamentares para a Polícia Militar em Piumhi.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3781/2021-11-04_of_161sol_emendapolcivilcoronelsandro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3781/2021-11-04_of_161sol_emendapolcivilcoronelsandro.pdf</t>
   </si>
   <si>
     <t>Deputado Federal Coronel Sandro - Solicita emendas parlamentares para a Polícia Civil em Piumhi.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3787/2021-11-11_of_162_sol_apae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3787/2021-11-11_of_162_sol_apae.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de retorno dos atendimentos do setor de saúde realizados na Instituição de forma presencial, considerando a flexibilização das restrições resultantes da pandemia.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3786/2021-11-11_of_163_sol_cfo_inf.saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3786/2021-11-11_of_163_sol_cfo_inf.saae.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à esta Comissão as seguintes informações: a) Cópia integral da Dispensa de Licitação n° 01/2021, cuja objeto refere-se à locação de caminhão pipa de 5.000 litros e 10.000 litros para transporte de água do Rio Piumhi até a Estação de Tratamento de Água; b) Cópia das respectivas notas de empenho e das notas fiscais comprobatórias do certame.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3784/2021-11-11_of_164_sol_cfo_inf.pref.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3784/2021-11-11_of_164_sol_cfo_inf.pref.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada à esta Comissão o Plano de Manutenção, cooperação e controle dos condicionadores de ar existentes, conforme Portaria do Ministério da Saúde nº 3523 de 28/08/1998 e Lei nº 13.589/2018 e Edital de Pregão Eletrônico nº 07/2021.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3887/2021-11-12_of_165_sol.verdepsandroviaturas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3887/2021-11-12_of_165_sol.verdepsandroviaturas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Comando Geral dos Bombeiros o agendamento de reunião com o chefe do Estado-Maior, coronel Erlon Dias do Nascimento Botelho para tratar de assunto relacionado ao envio de viaturas e equipamentos diversos ao 3º PELOTÃO DE BOMBEIROS MILITAR - PIUMHI - 2ª COMPANHIA BM - 10º BBM para o desempenho das atividades fins da corporação e melhoria no atendimento a toda a população do Município de Piumhi e região.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3888/2021-11-12_of_166_sol.verdepmarceloviaturas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3888/2021-11-12_of_166_sol.verdepmarceloviaturas.pdf</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3905/2021-11-30_of_168sol_reiterapmp.envioirpf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3905/2021-11-30_of_168sol_reiterapmp.envioirpf.pdf</t>
   </si>
   <si>
     <t>Reitera  o Ofício nº 149/2021/SOL.GAB, no qual foi pedido de envio a esta Casa Legislativa da Declaração de Bens / IRPF Exercício 2021 (ano-calendário 2020) dos Agentes Públicos, conforme dispõem os artigos 54 e 65 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3833/2021-11-24_of_169sol_viaturascbm.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3833/2021-11-24_of_169sol_viaturascbm.pdf</t>
   </si>
   <si>
     <t>Sr. Erlon Dias do Nascimento Botelho - Coronel BM - Solicitam agendamento de reunião para tratar de assunto relacionado ao envio de viaturas e equipamentos diversos ao 3º Pelotão de Bombeiros Militar - Piumhi - 2ª Companhia BM - 10º BBM.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3906/2021-11-30_of_170sol_vermarceloalvaropl2564.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3906/2021-11-30_of_170sol_vermarceloalvaropl2564.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Carlos Leonel de Oliveira, Fábio Henrique Novaes Ferreira, João Marcos Macedo Silveira e Reinaldo dos Reis Silva, vêm através deste ofício solicitar do nobre Deputado Marcelo Álvato Antônio, apoio para aprovação do Projeto de Lei nº 2.564, de 2020 que altera a Lei nº 7.498, de 25 de junho de 1986, para instituir o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3910/2021-11-30_of_171sol_reiterasaae.envioirpf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3910/2021-11-30_of_171sol_reiterasaae.envioirpf.pdf</t>
   </si>
   <si>
     <t>Reitera ao SAAE o pedido de envio a esta Casa Legislativa da Declaração de Bens / IRPF Exercício 2021 (ano-calendário 2020) dos Agentes Públicos, conforme dispõem os artigos 54 e 65 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3911/2021-12-02_of_172sol_equipbombeiromilitar.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3911/2021-12-02_of_172sol_equipbombeiromilitar.pdf</t>
   </si>
   <si>
     <t>Ao Coronel BM-Chefe do Estado-Maior - Erlon Dias do Nascimento Botelho_x000D_
 1. Solicitar o envio de viaturas e equipamentos diversos ao 3º PELOTÃO DE BOMBEIROS MILITAR - PIUMHI - 2ª COMPANHIA BM - 10º BBM para o desempenho das atividades fins da corporação e melhorar o atendimento a toda a população do Município de Piumhi e região, conforme previsto aos termos descritos no contrato de concessão e ao compromisso da AB Nascentes das Gerais em contribuir com o trabalho do Corpo de Bombeiros Militar de Minas Gerais nas rodovias MG-050, BR-491 e BR-265, especialmente nos trechos concedidos._x000D_
 2. Solicitar seja viabilizado o conserto dos seguintes veículos: (i) IVECO, HMH3919, vazamento de água; (ii) Veículo GTM9097, defeito no motor; (iii) Veículo IMH7487, defeito no motor._x000D_
 3. Solicitar o envio de equipamentos específicos para realização de salvamentos na represa e rios da região.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3912/2021-12-10_of173_solicitaenvionovasviaturas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3912/2021-12-10_of173_solicitaenvionovasviaturas.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Dr. Fábio Baccheretti - Sec. Estado de Saúde de Minas Gerais que sejam enviadas novas viaturas ao CISSUL SAMU-CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA MACRO REGIÃO DO SUL DE MINAS para repor as viaturas que estão atualmente na base em Piumhi.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3913/2021-12-10_of174_solicitamanutencaorodoviapiumhidoresopolis.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3913/2021-12-10_of174_solicitamanutencaorodoviapiumhidoresopolis.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Zé Guilherme a intervenção junto ao Departamento de Edificações e Estradas de Rodagem de Minas Gerais (DER-MG) para viabilizar a manutenção da rodovia que liga o Município de Piumhi/MG ao Município de Doresópolis/MG, trecho que está em situação precária necessitando de intervenção para evitar acidentes.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3914/2021-12-10_of175_solicitabarracasfeiralivre.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3914/2021-12-10_of175_solicitabarracasfeiralivre.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Zé Guilherme empenho no sentido da destinação de 20 (vinte) barracas para atender a demanda da Feira Livre Municipal.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3941/2021-12-14_of_176sol_diretorsamu.viaturas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3941/2021-12-14_of_176sol_diretorsamu.viaturas.pdf</t>
   </si>
   <si>
     <t>A Jovane Ernesto Constantino / Diretor Executivo do CISSUL SAMU - Solicita o envio de novas viaturas ao SAMU-Piumhi para repor as viaturas que estão atualmente na base e a verificação da possibilidade de destinação de mais um veículo de suporte básico.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3942/2021-12-14_of_177sol_rondaspenedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3942/2021-12-14_of_177sol_rondaspenedos.pdf</t>
   </si>
   <si>
     <t>A Robson Henrique Oliveira / 1º Ten. PM-CMT da 110ª CIA - Solicita a intensificação de rondas policiais na Comunidade Penedos.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>Júnior Boi, Sargento Zé Welington, Wilde Dentista</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3943/2021-12-14_of_178sol_celeduardochefeestadomaior.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3943/2021-12-14_of_178sol_celeduardochefeestadomaior.pdf</t>
   </si>
   <si>
     <t>Ao Cel. Eduardo Felisberto Alves / Chefe do Estado Maior de Minas Gerais - Solicita a destinação de uma base móvel, a análise da possibilidade de destinação de uma viatura para atender a demanda do patrulhamento rural e de uma viatura para atender a demanda do policiamento ostensivo, o aumento do número de efetivos do Policiamento Ostensivo Geral - POG, Policiamento Rodoviário - PMRv e do Policiamento do Meio Ambiente - PMAmb e a análise da possibilidade de transferência da Cb A.F. C., NR PM 146.166-4, atualmente lotada no Município de São Roque de Minas, para a 110ª Cia PM-Piumhi.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3944/2021-12-14_of_179sol_cassiosoaresbasemovel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3944/2021-12-14_of_179sol_cassiosoaresbasemovel.pdf</t>
   </si>
   <si>
     <t>A Cássio Antônio Ferreira Soares / Deputado Estadual - Solicita empenho junto ao Chefe do Estado Maior de Minas Gerais, Cel. Eduardo Felisberto Alves, para a destinação de uma base móvel, a análise da possibilidade de destinação de uma viatura para atender a demanda do patrulhamento rural e de uma viatura para atender a demanda do policiamento ostensivo, o aumento do número de efetivos do Policiamento Ostensivo Geral - POG, Policiamento Rodoviário - PMRv e do Policiamento do Meio Ambiente - PMAmb, e a análise da possibilidade de transferência da Cb A.F. C., NR PM 146.166-4, atualmente lotada no Município de São Roque de Minas, para a 110ª Cia PM-Piumhi.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3945/2021-12-17_of_180sol_reiteraind245redeeletricaverjmarcos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3945/2021-12-17_of_180sol_reiteraind245redeeletricaverjmarcos.pdf</t>
   </si>
   <si>
     <t>A Sua Excelência o Senhor Paulo César Vaz / Prefeito Municipal - Reitera a Indicação 245/2021.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3949/2021-12-20_of_181sol.verviaturassecsaudemg.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3949/2021-12-20_of_181sol.verviaturassecsaudemg.pdf</t>
   </si>
   <si>
     <t>A Sua Excelência o Senhor Dr. Fábio Baccheretti / Secretário de Estado de Saúde do Estado de Minas Gerais - Solicita reunião para tratar do envio de novas viaturas ao CISSUL SAMU - CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA MACRO REGIÃO DO SUL DE MINAS para repor as viaturas que estão atualmente na base em Piumhi.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3915/2021-12-20_of_182sol.veraquisicaoretroescavadeira.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3915/2021-12-20_of_182sol.veraquisicaoretroescavadeira.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam destinados ao Município de Piumhi recursos advindos de Emendas Parlamentares, no importe de R$ 700.000,00 (Setecentos mil reais), para a aquisição de retroescavadeira destinada à manutenção e conservação das estradas rurais do Município.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>PAR-C</t>
   </si>
   <si>
     <t>Parecer - Comissão(ões)</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/2021-02-04_par_001_cljr-csp_pl001ruajosealvesbatista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/2021-02-04_par_001_cljr-csp_pl001ruajosealvesbatista.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei nº 001/2021 - Dá nome de José Alves Batista (Zé Baiano) à Rua 01 localizada no loteamento Residencial Solar da Canastra, Bairro Nova Piumhi, no Município de Piumhi-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/2021-02-04_par_002_cljr-csp_pl002ruaarialmada.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/2021-02-04_par_002_cljr-csp_pl002ruaarialmada.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei nº 002/2021 - Dá nome de Iramil Almada à Rua 02 localizada no loteamento Residencial Solar da Canastra, Bairro Nova Piumhi, no Município de Piumhi-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/2021-02-04_par_003_cljr-csp_pl003ruaednaldofrancisco.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/2021-02-04_par_003_cljr-csp_pl003ruaednaldofrancisco.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei nº 003/2021 - Dá nome de Ednaldo Francisco Araújo à Rua 03 localizada no loteamento Residencial Solar da Canastra, Bairro Nova Piumhi, no Município de Piumhi-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/2021-02-04_par_004_cljr-csp_pl004ruaantoniosoares.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/2021-02-04_par_004_cljr-csp_pl004ruaantoniosoares.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei nº 004/2021 - Dá nome de Antônio Soares de Melo à Rua 04 localizada no loteamento Residencial Solar da Canastra, Bairro Nova Piumhi, no Município de Piumhi-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/2021-02-04_par_005_cljr-csp_pl005ponteparivelhojosehoracinho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/2021-02-04_par_005_cljr-csp_pl005ponteparivelhojosehoracinho.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei nº 005/2021 - Dá nome de José Teodoro Alves (José Horacinho) à Ponte do Pari Velho, localizada na divisa do Município de Piumhi-MG e Capitólio-MG, e dá outras providências</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/2021-02-04_par_006_pl006ruasarahvitoria.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/2021-02-04_par_006_pl006ruasarahvitoria.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei nº 006/2021 - Dá nome de Sarah Vitória de Melo Silva à Rua 05 localizada no loteamento Residencial Solar da Canastra, Bairro Nova Piumhi, no Município de Piumhi-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/2021-02-04_par_007_cljr-csp_pl008ruaanibalgerassis.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/2021-02-04_par_007_cljr-csp_pl008ruaanibalgerassis.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei nº 008/2021 - Dá nome de Anibal Geraldo de Assis à Rua 06 localizada no loteamento Residencial Solar da Canastra, Bairro Nova Piumhi, no Município de Piumhi- MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/2021-02-09_parecer008.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/2021-02-09_parecer008.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 010/2021 que ¨Dispõe sobre a revisão geral e anual dos vencimentos dos servidores da Câmara Municipal de Piumhi-MG para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/2021-02-11_par_009_cljr-cfo_pl009revisaogeralmunicipio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/2021-02-11_par_009_cljr-cfo_pl009revisaogeralmunicipio.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 009/2021 que "Dispõe sobre revisão geral e anual dos vencimentos dos servidores públicos ativos, inativos e pensionistas da Administração direta e indireta do Município de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/2021-02-10_parecer010.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/2021-02-10_parecer010.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 002/2021 que "Prorroga o prazo para pagamento das taxas de Alvará de Localização e Fiscalização de Funcionamento do exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/2021-02-15_par_011_cljr-csp_plc006-2020perimetrourbvotos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/2021-02-15_par_011_cljr-csp_plc006-2020perimetrourbvotos.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei Complementar nº 006/2020 - Dispõe sobre a fixação dos limites do perímetro urbano da cidade de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/2021-02-18_par_012_cljr-cfo_plc001descontoiptu.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/2021-02-18_par_012_cljr-cfo_plc001descontoiptu.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei Complementar nº 001/2021 - Dispõe sobre a concessão de desconto no pagamento do Imposto Predial e Territorial Urbano (IPTU), e dá outras providências - e à Emenda Geral n° 001/2021 (Emenda Modificativa e Aditiva n° 01 ao referido projeto) de autoria do Vereador Fábio Henrique Novaes Ferreira.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/2021-02-17_parcljrcfoecsp013pl011alteralei2.517recurfinanceiros2.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/2021-02-17_parcljrcfoecsp013pl011alteralei2.517recurfinanceiros2.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços, Políticas Públicas Municipais, Urbanismo e Cidadania referente ao Projeto de Lei nº 011/2021 que “Altera o “Anexo I” da Lei Municipal nº 2.517/2020, e dá outras providências”.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/2021-02-18_par_014cljrrefpelom001translicitacoes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/2021-02-18_par_014cljrrefpelom001translicitacoes.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, referente à Proposta de Emenda à Lei Orgânica Municipal nº 001/2021 que “Altera a Lei Orgânica Municipal para incluir no artigo 72, a obrigatoriedade de transmissão - ao vivo - pelas redes sociais (facebook e congêneres), de todas as sessões de abertura e julgamento das licitações públicas realizadas no âmbito da Administração Direta, Indireta e do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3160/2021-03-04_par_015_cljr-csp_pl012pracainacio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3160/2021-03-04_par_015_cljr-csp_pl012pracainacio.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 012/2021 que “Dá nome de Inácio Pereira de Melo ‘Inácio da venda’ à Praça localizada na esquina da Rua Tenente de Freitas com a Rua Joaquim Hipólito Alves, Bairro Jardim América, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/2021-03-04_parecer_no_016.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/2021-03-04_parecer_no_016.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 013/2021 que “Torna pública a lista de vacinação contra COVID-19 no âmbito do Município de Piumhi/MG”.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/2021-03-18_par_017_cljr-csp_pl015hinocmeireynaldovotos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/2021-03-18_par_017_cljr-csp_pl015hinocmeireynaldovotos.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 015/2021 que "Cria o Hino Oficial do CMEI Reynaldo Avellar Gonçalves, e dá outras providências".</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/2021-03-15_par018comisoespr002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/2021-03-15_par018comisoespr002.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania referente ao Projeto de Resolução nº 002/2021 - Cria o "Espaço Cultural do Legislativo Piumhiense Vereadora Nair Pereira Vieira de Souza" e dá outras providências.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/2021-03-15_par_019_cljr-cfo_pre001consigcamara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/2021-03-15_par_019_cljr-cfo_pre001consigcamara.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Finanças e Orçamento referente ao Projeto de Resolução nº 001/2021 - Regulamenta a consignação em folha de pagamento para os servidores efetivos, comissionados e agentes políticos da Câmara de Vereadores do Município de Piumhi-MG.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3313/2021-03-16_par_020_cfo.saaenov2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3313/2021-03-16_par_020_cfo.saaenov2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do SAAE de Piumhi n° 011/2020, mês de novembro/2020 (Procedimento n° 001/2021).</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3314/2021-03-16_par_021_cfomunicipioout2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3314/2021-03-16_par_021_cfomunicipioout2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do Município n° 006/2020, mês de outubro/2020 (Procedimento n° 004/2021).</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3315/2021-03-16_par_022_cfo.saaedez2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3315/2021-03-16_par_022_cfo.saaedez2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do SAAE de Piumhi n° 001/2021, mês de dezembro/2020 (Procedimento n° 007/2021).</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3485/2021-03-19_par_024_cljr-csp_pl016tombbensvotos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3485/2021-03-19_par_024_cljr-csp_pl016tombbensvotos.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 016/2021, que “Dispõe sobre tombamento de bens e dá outras providências”.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3317/2021-05-13_par_025_municdez2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3317/2021-05-13_par_025_municdez2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do Município n° 002/2021, mês de dezembro/2020 (Procedimento n° 012/2021).</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3316/2021-05-13_par_026_municnov2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3316/2021-05-13_par_026_municnov2020.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do Município n° 001/2021, mês de novembro/2020 (Procedimento n° 010/2021).</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3176/2021-03-25_parcljr-cfo-csp_pl_017cacs-fundebvotos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3176/2021-03-25_parcljr-cfo-csp_pl_017cacs-fundebvotos.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 017/2021, que “Dispõe sobre o Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS - Fundeb e dá outras providências”.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3469/2021-04-20_par_028_cljr-cfo_pl007consigfolha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3469/2021-04-20_par_028_cljr-cfo_pl007consigfolha.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Finanças e Orçamento, referente ao Projeto de Lei n° 007/2021 que "Altera dispositivos da Lei nº 1.808/2007, que 'Dispõe sobre as consignações em folha de pagamento dos servidores públicos  municipais, ativos, inativos e pensionistas da Administração Pública Municipal Direta e Indireta e dá outras providências".</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/2021-04-26_parcfo_029_ppreviotcemg2019.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/2021-04-26_parcfo_029_ppreviotcemg2019.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas do Executivo Municipal relativo ao exercício de 2019.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3242/2021-04-26_par_030_cfo_ppreviotcemg2017.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3242/2021-04-26_par_030_cfo_ppreviotcemg2017.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas do Executivo Municipal relativo ao exercício de 2017.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3305/2021-05-05_par_cljr_csp_031_pl_022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3305/2021-05-05_par_cljr_csp_031_pl_022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 022/2021 que “Dá nome de Agostinho Iteim Balduíno da Silva à Rua 02 localizada no Loteamento Parque das Árvores, Bairro Totonha Tomé, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3306/2021-05-05_par_cljr_csp_032_pl_023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3306/2021-05-05_par_cljr_csp_032_pl_023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 023/2021 que “Dá nome de Cláudio da Cunha à Rua 07 localizada no Loteamento Parque das Árvores, Bairro Totonha Tomé, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3307/2021-05-05_par_cljr_csp_033_pl_024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3307/2021-05-05_par_cljr_csp_033_pl_024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 024/2021 que “Dá nome de Matilde Polcaro Silva à Rua 05 localizada no Loteamento Parque das Árvores, Bairro Totonha Tomé, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3308/2021-05-05_par_cljr_csp_034_pl_025.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3308/2021-05-05_par_cljr_csp_034_pl_025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 025/2021 que “Dá nome de Isaura Timóteo Pereira à Rua 06 localizada no Loteamento Parque das Árvores, Bairro Totonha Tomé, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/2021-05-05_par_cljr_csp_035_pl_030.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/2021-05-05_par_cljr_csp_035_pl_030.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 030/2021 que “Dá nome de Leonardo Lopes Funchal ‘Léo Funchal’ à Praça localizada entre a Rua do Carvalho, Rua Antônio Esmério e Rua Anielo Camarano, Bairro São Francisco, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3284/2021-06-11_par_036_cfo_prest_contas_saae_jan_fev_2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3284/2021-06-11_par_036_cfo_prest_contas_saae_jan_fev_2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do SAAE de Piumhi n° 002/2021, mês de janeiro e fevereiro/2021 (Procedimento n° 016/2021).</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/2021-06-11_par_com_037_2021_proc_020_prest_ctas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/2021-06-11_par_com_037_2021_proc_020_prest_ctas.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do Município n° 003/2021, mês de janeiro/2021 (Procedimento n° 020/2021).</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/2021-06-11_par_038_cfoprestctasmunicfev2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/2021-06-11_par_038_cfoprestctasmunicfev2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do Município n° 004/2021, mês de fevereiro/2021 (Procedimento n° 021/2021).</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/2021-05-07_par_039_cfo_prestctassaae.mar2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/2021-05-07_par_039_cfo_prestctassaae.mar2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do SAAE de Piumhi n° 003/2021, mês de março/2021 (Procedimento n° 023/2021).</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3406/2021-05-20_par_040_cljr-cfo-csppuc_pl027.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3406/2021-05-20_par_040_cljr-cfo-csppuc_pl027.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 027/2021 que “Dispõe sobre a implantação de medidas de informação e proteção à gestante e parturiente contra a violência obstétrica no Município de Piumhi - MG”.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3427/2021-05-20_par_041_cljr-cfo-csppmuc_pl029doula.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3427/2021-05-20_par_041_cljr-cfo-csppmuc_pl029doula.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei 029/2021, que "Obriga maternidade, casa de parto e estabelecimento hospitalar congênere a permitir presença de doula em trabalho de parto, parto e pós-parto, sempre que solicitada pela parturiente".</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3393/2021-05-28_par_042_cljr-cfo.pl031antecip13ocmp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3393/2021-05-28_par_042_cljr-cfo.pl031antecip13ocmp.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei n° 031/2021 que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores da Câmara Municipal de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3433/2021-05-20_par_043_cljr-csp_pl034ponteant.amerco.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3433/2021-05-20_par_043_cljr-csp_pl034ponteant.amerco.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 034/2021 que “Dá nome de Antônio Goulart Alves “Antônio Amerco” à Ponte localizada na estrada que dá acesso à Comunidade de Penedos no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6484/2021-05-28_parcljr-csppmuc_044_pl028.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6484/2021-05-28_parcljr-csppmuc_044_pl028.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 028/2021 que “Dispõe sobre o descarte de lixo de pessoa com suspeita ou infectada com Covid-19 em vias e logradouros públicos e dá outras providências”.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3324/2021-05-05_par_cljr_csp_030_pl_021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3324/2021-05-05_par_cljr_csp_030_pl_021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 021/2021 que “Dá nome de Nailde Ferreira Lima à Rua A localizada no Loteamento Afonso Rodrigues, Bairro Lagoa de Trás, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3551/2021-06-02_par_046_cljr_csppmuc_pre003.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3551/2021-06-02_par_046_cljr_csppmuc_pre003.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Resolução nº 003/2021 que “Altera o art. 2º caput da Resolução nº 002 de 24 de março de 2021 e dá nome ao “Espaço Cultural do Legislativo Piumhiense” e dá outras providências”.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3432/2021-06-02_par_047_cljr-csp_pl033valorizvida.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3432/2021-06-02_par_047_cljr-csp_pl033valorizvida.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 033/2021 que “Institui a Semana Municipal de Valorização da Vida e Prevenção do Suicídio no Município de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3483/2021-06-02_par_048_cljr-cfo-csp_pl039alteraleisaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3483/2021-06-02_par_048_cljr-cfo-csp_pl039alteraleisaae.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 039/2021 que “Dispõe sobre alteração e consolidação da Lei Municipal n° 1035/90, de 06 de março de 1990, que criou o Serviço Autônomo de Água e Esgoto - SAAE e dá outras providências”.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3932/2021-06-02_parcljr-cfo_049_pl026_ldo_votos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3932/2021-06-02_parcljr-cfo_049_pl026_ldo_votos.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei n° 26/2021 que “Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária_x000D_
 de 2022 e dá outras providências”</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3467/2021-06-11_par_050_cljr-cfo-csp_pl037remanvaloreslarsfran.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3467/2021-06-11_par_050_cljr-cfo-csp_pl037remanvaloreslarsfran.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 037/2021 que “Remaneja valores descritos no "Anexo I" da Lei Municipal nº 2.517/2020, e dá outras providências".</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3548/2021-06-11_par_051cljr-cfo.pl038.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3548/2021-06-11_par_051cljr-cfo.pl038.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei nº 038/2021 que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta Municipal e do Serviço Autônomo de Água e Esgoto e dá outras providências”.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3375/2021-06-10_parecer052.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3375/2021-06-10_parecer052.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 043/2021 que “Autoriza o Poder Executivo a efetuar repasse do valor de R$50.000,00 (cinquenta mil reais) para a Irmandade da Santa Casa de Misericórdia de Passos e dá outras providências”.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3374/2021-06-10_parecer053.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3374/2021-06-10_parecer053.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 044/2021 que “Autoriza o Poder Executivo a efetuar repasse do valor de R$50.000,00 (cinquenta mil reais) para a Santa Casa de Misericórdia de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3436/2021-06-25_par_054_cljr-csp_pl020_ubs_sarahvitoria.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3436/2021-06-25_par_054_cljr-csp_pl020_ubs_sarahvitoria.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 020/2021 que “Dá nome de Sarah Vitória de Melo Silva a Unidade Básica de Saúde (UBS) a ser inaugurada na Rua João Peres nº 825, Bairro Nova Piumhi, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3437/2021-06-25_par_055_cljr-csp_pl036diaprofsaude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3437/2021-06-25_par_055_cljr-csp_pl036diaprofsaude.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 036/2021 que "Inclui no Calendário Oficial do Município de Piumhi o dia 12 de maio como o dia Municipal do Profissional de Saúde e dá outras providências".</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3925/2021-06-25_par_056_cljr-csp_pl032cartaut.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3925/2021-06-25_par_056_cljr-csp_pl032cartaut.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 032/2021 que “Dispõe sobre a criação da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista – CIPTEA e dá outras providências”.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3570/2021-07-25_par_057_cljr-csp_pl035.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3570/2021-07-25_par_057_cljr-csp_pl035.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 035/2021 que "Institui o mês de “Abril Laranja” dedicado a realização de campanhas de prevenção contra a crueldade animal, no âmbito do Município de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3931/2021-06-25_par_058_cljr-cfo_pdl001trofeudestsaude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3931/2021-06-25_par_058_cljr-cfo_pdl001trofeudestsaude.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Decreto Legislativo nº 001/2021 que Dispõe sobre a homenagem “Troféu Profissional Destaque da Saúde” em comemoração ao Dia Mundial do Profissional da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3418/2021-06-25_par.no059_cfo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3418/2021-06-25_par.no059_cfo.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município n° 005/2021 - mês de março/2021 (Procedimento n° 029/2021).</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3419/2021-06-25_par_060.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3419/2021-06-25_par_060.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 030/2021. Referente à Prestação de Contas Mensal do Município nº 006/2021, relativa ao mês de abril/2021.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4687/2021-06-25_par_com_061_2021_proc_023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4687/2021-06-25_par_com_061_2021_proc_023.pdf</t>
   </si>
   <si>
     <t>Parecer nº 061/2021 (Parecer Complementar ao Parecer nº 039/2021) Da Comissão de Finanças e Orçamento, referente ao Procedimento n° 023/2021 referente a Prestação de Contas Mensal do SAAE de Piumhi nº 003/2021, mês de março/2021.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3486/2021-06-22_parecer062.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3486/2021-06-22_parecer062.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 041/2021 que “Dispõe sobre a criação do Conselho Municipal de Esportes e Lazer - COMESP - e dá outras providências”.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3466/2021-06-22_parecer63.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3466/2021-06-22_parecer63.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 042/2021 que “Institui o Conselho Municipal de Turismo de Piumhi - COMTUR e dá outras providências”.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3581/2021-08-19_par_064_cljr-csp_pl045agendtelefubsvotos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3581/2021-08-19_par_064_cljr-csp_pl045agendtelefubsvotos.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 045/2021 que “Estabelece a possibilidade de agendamento telefônico de consultas médicas para pacientes idosos e/ou portadores de deficiência, previamente cadastrados nas Unidades Básicas de Saúde do Município de Piumhi/MG”, e Emenda Geral nº 011/2021 que contém a Emenda Modificativa nº 01.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4872/2021-07-01_par_065_cfo__prest_contas_saae_abr_2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4872/2021-07-01_par_065_cfo__prest_contas_saae_abr_2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 004/2021, relativo ao mês de abril de 2021 (Procedimento nº 028/2021).</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3578/2021-08-19_par_066_cljr-cfo-csppmuc_pl046credespsaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3578/2021-08-19_par_066_cljr-cfo-csppmuc_pl046credespsaae.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 046/2021 que “Abre Crédito Especial no Orçamento de 2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3613/2021-08-31_par_067_cpi_-_combustiveis.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3613/2021-08-31_par_067_cpi_-_combustiveis.pdf</t>
   </si>
   <si>
     <t>Parecer Final da CPI "Supostas irregularidades nos gastos com combustíveis".</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3621/2021-09-09_par_068_cljr-csppmuc_pl047votos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3621/2021-09-09_par_068_cljr-csppmuc_pl047votos.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 047/2021 que “Dá nome de ‘Maurício Félix’ ao Hangar Municipal, a ser inaugurado na Rua José Ferreira de Menezes, esquina com a Rua Avelino Leite de Melo, bairro Nova Esperança, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3713/2021-10-08_par_069_cfo-proc034_prestcontassaaemaio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3713/2021-10-08_par_069_cfo-proc034_prestcontassaaemaio.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do SAAE de Piumhi n° 005/2021, mês de maio/2021 (Procedimento n° 034/2021).</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3714/2021-10-08_par_070_cfo-proc035_prestcontassaaejunho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3714/2021-10-08_par_070_cfo-proc035_prestcontassaaejunho.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do SAAE de Piumhi n° 006/2021, mês de junho/2021 (Procedimento n° 035/2021).</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3659/2021-10-08_par_071_cfo-proc037_prestcontaspmpmaio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3659/2021-10-08_par_071_cfo-proc037_prestcontaspmpmaio.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do Município nº 007/2021, mês de maio/2021 (Procedimento nº 037/2021).</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3660/2021-10-08_par_072_cfo-proc039_prestcontaspmpjunho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3660/2021-10-08_par_072_cfo-proc039_prestcontaspmpjunho.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do Município nº 008/2021, mês de junho/2021 (Procedimento nº 039/2021).</t>
   </si>
   <si>
     <t>8543</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/8543/2021-10-06_par_073_proc_042_prestcontassaaejulho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/8543/2021-10-06_par_073_proc_042_prestcontassaaejulho.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do SAAE de Piumhi n° 007/2021, mês de julho/2021 (Procedimento n° 042/2021).</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3676/2021-10-06_par_074_cljr-csp_pl050diasaudemental.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3676/2021-10-06_par_074_cljr-csp_pl050diasaudemental.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n.º 050/2021, que “Inclui no Calendário Oficial do Município de Piumhi o dia 10 de outubro como o Dia Municipal da Saúde Mental e dá outras providências”.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3785/2021-11-11_par_075_cfo_prestcontassaaeago2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3785/2021-11-11_par_075_cfo_prestcontassaaeago2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do SAAE de Piumhi n° 008/2021, mês de agosto/2021 (Procedimento n° 049/2021).</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3819/2021-11-11_par_076_cljr_e_csp_pl051.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3819/2021-11-11_par_076_cljr_e_csp_pl051.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 051/2021 que “Declara como utilidade pública a Associação Piumhiense dos Produtores de Artesanato - APPARTE e dá outras providências”.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3726/2021-11-11_par_077_prestctasmunicjul021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3726/2021-11-11_par_077_prestctasmunicjul021.pdf</t>
   </si>
   <si>
     <t>Referente à Prestação de Contas Mensal do Município nº 009/2021, mês de julho/2021 (Procedimento nº 050/2021).</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3727/2021-12-10_par_com_78_proc_052_2021_prest_ctas_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3727/2021-12-10_par_com_78_proc_052_2021_prest_ctas_saae.pdf</t>
   </si>
   <si>
     <t>Referente à Prestação de Contas Mensal do SAAE de Piumhi nº 009/2021, mês de setembro de 2021 (Procedimento nº 052/2021)</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3790/2021-11-11_par_079_cljr-csppmuc_pl052pracaagostinho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3790/2021-11-11_par_079_cljr-csppmuc_pl052pracaagostinho.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 052/2021, que “Dá nome de Agostinho Mariano da Costa à Praça localizada na Comunidade de Penedos, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3804/2021-11-11_par_080_cljr-csp_pl053diaprevcombcancer.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3804/2021-11-11_par_080_cljr-csp_pl053diaprevcombcancer.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 053/2021 que “Inclui no Calendário Oficial do Município de Piumhi o dia 27 de novembro como o Dia Municipal de Prevenção e Combate ao Câncer e dá outras providências”.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3757/2021-11-11_par_081_cfo_prestcontasmunagosto2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3757/2021-11-11_par_081_cfo_prestcontasmunagosto2021.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento referente à Prestação de Contas Mensal do Município nº 010/2021, mês de agosto/2021 (Procedimento nº 053/2021).</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3788/2021-11-04_par_082_cljr-cfo_pl048loa2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3788/2021-11-04_par_082_cljr-cfo_pl048loa2022.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Finanças e Orçamento, referente ao Projeto de Lei nº 048/2021 que “Estima a receita e fixa a despesa do Município para o exercício de 2022”.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3789/2021-11-04_par_083_cljr-cfopl049ppa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3789/2021-11-04_par_083_cljr-cfopl049ppa.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Finanças e Orçamento, referente ao Projeto de Lei nº 049/2021, que “Dispõe sobre Plano Plurianual de Governo do Município, para o quadriênio 2022/2025”.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3792/2021-11-11_par_084_cljr_e_csp_pl054.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3792/2021-11-11_par_084_cljr_e_csp_pl054.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 054/2021 que “Dá nome de Edson Hilário da Silva à Rua 02 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3793/2021-11-11_par_085_cljr-csp_pl055.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3793/2021-11-11_par_085_cljr-csp_pl055.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 055/2021, que “Dá nome de Alexandre Pereira Morais à Rua 04 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências”</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3820/2021-11-11_par_086_cljr_e_csp_pl056.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3820/2021-11-11_par_086_cljr_e_csp_pl056.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 056/2021, que “Dá nome de Rogério Pereira Morais à Rua 05 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3916/2021-11-11_par_087_cljr-csp_pl057ruamaafonsina.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3916/2021-11-11_par_087_cljr-csp_pl057ruamaafonsina.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 057/2021 que "Dá nome de Maria Afonsina da Costa à Rua 18 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3791/2021-11-11_par_088_cljr-csp_pl058escolameuripedescraide.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3791/2021-11-11_par_088_cljr-csp_pl058escolameuripedescraide.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 058/2021 que “Dá nome de Escola Municipal Deputado Eurípedes Craide à escola que será inaugurada na Rua Dr. José Poppe, esquina com a Rua Helvídio Menezes, Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3803/2021-11-11_par_089_cljr_e_csppmuc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3803/2021-11-11_par_089_cljr_e_csppmuc.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 059/2021, que “Denomina de Diego Santos Galdino a Academia de Saúde, situada na rua Rafaela Gonçalves Tomé, 90, Loteamento Residencial Morada do Sol, bairro Lagoa de Trás, Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3802/2021-11-11_par_090_cljr_e_csppmuc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3802/2021-11-11_par_090_cljr_e_csppmuc.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 060/2021 que “Dá nome de Maria Aparecida Ferreira à sede da Secretaria Municipal de Educação a ser inaugurada na Rua Agneltina Guimarães, localizada no loteamento Residencial Pérola Negra, Bairro Novo Tempo, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3821/2021-11-11_par_091_cljr_e_csp_pl061.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3821/2021-11-11_par_091_cljr_e_csp_pl061.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 061/2021, que “Dá nome de Marta Aparecida da Costa à Rua 10 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3801/2021-11-11_par_092_cljr_e_csppmuc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3801/2021-11-11_par_092_cljr_e_csppmuc.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 062/2021 que “Dá nome de Maurício Félix ao Hangar Municipal, a ser inaugurado na Rua José Ferreira Menezes, esquina com a Rua Avelino Leite de Melo, Bairro Nova Esperança, no Município de Piumhi-MG, e dá outras providências”.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3929/2021-11-11_par_093_da_cljr_e_csp_pl063.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3929/2021-11-11_par_093_da_cljr_e_csp_pl063.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 063/2021 que “Dá nome de José de Paula dos Santos à Rua 07 localizada no Loteamento Alphaville, bairro Nova Esperança, no Município de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3808/2021-11-11_par_094_cljr-csp_pl064ruavirginiasoaresferreira.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3808/2021-11-11_par_094_cljr-csp_pl064ruavirginiasoaresferreira.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 064/2021, que “Dá nome de Virgínia Soares Ferreira à Rua 01 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências”</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3822/2021-11-11_par_095_cljr_e_csp_pl065.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3822/2021-11-11_par_095_cljr_e_csp_pl065.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 065/2021, que “Dá nome de Enita Martins da Costa (Dona luca) à Rua 12 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3918/2021-11-11_par_096_da_cljr-csp_pl068ruajoaojulio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3918/2021-11-11_par_096_da_cljr-csp_pl068ruajoaojulio.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 068/2021 que “Dá nome de João Júlio de Oliveira Filho (João Pão de Queijo) à Rua 11 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3809/2021-11-11_par_097_cljr-csp_pl069ruajosedacunha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3809/2021-11-11_par_097_cljr-csp_pl069ruajosedacunha.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 069/2021, que “Dá nome de José da Cunha à Rua 09 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências”</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3823/2021-11-11_par_098_da_cljr_e_csp_pl070.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3823/2021-11-11_par_098_da_cljr_e_csp_pl070.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 070/2021, que “Dá nome de Rosiane de Oliveira à Rua 19 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3927/2021-11-11_par_099_da_cljr_e_csp_pl072.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3927/2021-11-11_par_099_da_cljr_e_csp_pl072.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 072/2021, que “Dá nome de Joaquim Teodoro da Silva à Rua 17 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências”.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3883/2021-12-03_par_100_pl076diacombatediabetesvotos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3883/2021-12-03_par_100_pl076diacombatediabetesvotos.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n.º 076/2021, que “Inclui no Calendário Oficial do Município de Piumhi o dia 14 de novembro como o Dia Municipal de Prevenção e Combate a Diabetes e dá outras providências”.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3919/2021-12-10_par_101_cljr-csp_pl073altanexoplanomeducacao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3919/2021-12-10_par_101_cljr-csp_pl073altanexoplanomeducacao.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 073/2021 que "Altera Anexo da Lei nº 2.203/2015 que 'Aprova o Plano Municipal de Educação e dá outras providências.' e dá outras providências".</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3926/2021-12-10_par_102_cljr-csp_pl075diadoadorsangue.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3926/2021-12-10_par_102_cljr-csp_pl075diadoadorsangue.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 075/2021, que "Inclui no Calendário Oficial do Município de Piumhi o dia 25 de novembro como o Dia Municipal do Doador Voluntário de Sangue e institui a Semana Municipal de Incentivo a Doação de Sangue e dá outras providências".</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4003/2022-02-10_par_103-2021_pl078_dia_cacador.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4003/2022-02-10_par_103-2021_pl078_dia_cacador.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 078/2021 que "Inclui no Calendário Oficial do Município de Piumhi o dia 23 de outubro como o Dia Municipal do Caçador, Atirador e Colecionador - CAC e dá outras providências.".</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>PACON</t>
   </si>
   <si>
     <t>Parecer Contábil</t>
   </si>
   <si>
     <t>Assessoria Contábil - ASCONT</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/2021-02-03_parcont_001_plc001.iptu.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/2021-02-03_parcont_001_plc001.iptu.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei Complementar nº 001/2021 que "Dispõe sobre a concessão de desconto do Imposto Predial e Territorial Urbano (IPTU) e dá outras providências".</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/2021-02-03_parecercontabil002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/2021-02-03_parecercontabil002.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Projeto de Lei Complementar nº 002/2020 que "Prorroga o prazo das taxas de Alvará de Localização e Fiscalização de funcionamento do exercício de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/2021-02-03_parcont_003pl007consigfolha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/2021-02-03_parcont_003pl007consigfolha.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei nº 007/2021, que "Altera dispositivos da Lei nº 1.808/2007, que dispõe sobre as consignações em folha de pagamento dos servidores públicos municipais, ativos, inativos e pensionistas da Administração Pública Municipal direta e Indireta e dá outras providências".</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/2021-02-03_parcont004pl009revisaogeralmunicipio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/2021-02-03_parcont004pl009revisaogeralmunicipio.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei nº 009/2021, que "Dispõe sobre a revisão geral e anual dos vencimentos dos servidores públicos ativos, inativos e pensionistas da Administração Direta e Indireta do Município de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/2021-02-09_parecercontabil005.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/2021-02-09_parecercontabil005.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei nº 010/2021 que "Dispõe sobre a revisão geral e anual dos vencimentos dos servidores da Câmara Municipal de Piumhi-MG para o exercício de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/2021-02-16_parcont_006_pl011alteralei2.517recursos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/2021-02-16_parcont_006_pl011alteralei2.517recursos.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei nº 11/2021 - "Altera o Anexo I da Lei nº 2.517/2021 e dá outras providências".</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/2021-03-03_parcont007_proc_007_saae_dez2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/2021-03-03_parcont007_proc_007_saae_dez2020.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 007/2021 - Procedimento de envio da Prestação de Contas Mensal do SAAE de Piumhi relativo ao mês de Dezembro de 2020.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/2021-03-03_parcont008_proc_001_saae_nov2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/2021-03-03_parcont008_proc_001_saae_nov2020.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 001/2021 - Envio da Prestação de Contas Mensal do SAAE - Piumhi relativo ao mês de Novembro de 2020.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/2021-03-03_parcont009_proc_004_munout2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/2021-03-03_parcont009_proc_004_munout2020.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 004/2021 - Envio da Prestação de Contas Mensal do Município de Piumhi relativo ao mês de outubro de 2020.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/2021-03-09_parcont_010_pre001consigcamara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/2021-03-09_parcont_010_pre001consigcamara.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 001/2021, que "Regulamenta a consignação em folha de pagamento para os servidores efetivos, comissionados e agentes políticos da Câmara de Vereadores de Piumhi".</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/2021-03-09_parcont11.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/2021-03-09_parcont11.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 002/2021, que "cria o Espaço cultural do Legislativo Piumhiense Vereadora Nair Vieira de Souza, e dá outras providências.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/2021-03-22_parcont_012_pl017fundeb.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/2021-03-22_parcont_012_pl017fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS - FUNDEB.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/2021-03-22_parcont_013_proc_010_munnov2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/2021-03-22_parcont_013_proc_010_munnov2020.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 010/2021 - Envio da Prestação de Contas Mensal do Município relativo ao mês de novembro de 2020.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/2021-03-22_parcont_014_proc_012_mundez2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/2021-03-22_parcont_014_proc_012_mundez2020.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 012/2021 - Procedimento de envio da Prestação de contas Mensal do Município de Piumhi relativo ao mês de dezembro de 2020.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3390/2021-03-31_parcont015_pl019remanejemendimp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3390/2021-03-31_parcont015_pl019remanejemendimp.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº015/2021 referente ao Projeto de Lei nº 019/2021 que “Autoriza o Poder Executivo a remanejar parcialmente os valores que são objeto da Emenda Impositiva n° 02 (Emenda geral n° CM- 010/2.020) ao Projeto de Lei Orçamentária para o exercício de 2.021, e dá outras providências”.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/2021-04-05_parcont_016_ppreviotcemg2019.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/2021-04-05_parcont_016_ppreviotcemg2019.pdf</t>
   </si>
   <si>
     <t>Referente Processo 1092029 TCEMG. Trata-se o presente processo, sobre o julgamento das contas municipais do exercício de 2019 do Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/2021-04-05_parcont_017_ppreviotcemg2017.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/2021-04-05_parcont_017_ppreviotcemg2017.pdf</t>
   </si>
   <si>
     <t>Referente ao Processo 1047323 TCEMG, sobre o julgamento das contas municipais do exercício de 2017 do Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/2021-05-03_parecercont_n018.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/2021-05-03_parecercont_n018.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 016/2021 - Prestação de Contas Mensal do SAAE  de Piumhi relativo aos meses de janeiro e fevereiro de 2021.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/2021-05-03_parcont_019_proc020prestctspm.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/2021-05-03_parcont_019_proc020prestctspm.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 019/2021 referente ao Procedimento nº 020/2021 - Prestação de Contas Mensal do Município de Piumhi relativo ao mês de Janeiro de 2021.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/2021-05-03_parcont_020_proc021prestcts.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/2021-05-03_parcont_020_proc021prestcts.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 020/2021 referente ao Procedimento nº 021/2021 - Prestação de Contas Mensal do Município de Piumhi relativo ao mês de fevereiro de 2021.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/2021-05-05_parcont_021_pl026ldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/2021-05-05_parcont_021_pl026ldo.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 021/2021 referente a Projeto de lei nº 026/2021 "Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária de 2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/2021-05-05_parcont_022_pl027violenciaobstetrica.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/2021-05-05_parcont_022_pl027violenciaobstetrica.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei 027/2021, que "Dispõe sobre a implantação de medidas de informação e proteção à gestante e parturiente contra a violência obstétrica no Município de Piumhi - MG".</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/2021-05-05_parcont_023_pl029doula.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/2021-05-05_parcont_023_pl029doula.pdf</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/2021-05-05_parcont_024_pl031antecip13camara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/2021-05-05_parcont_024_pl031antecip13camara.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei nº 031/2021 - Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13º salário aos servidores da Câmara Municipal de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3291/2021-05-06_parcont_025_proc023prestctassaae.mar2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3291/2021-05-06_parcont_025_proc023prestctassaae.mar2021.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 023/2021 - Procedimento de envio da Prestação de Contas Mensal do SAAE de Piumhi nº003/2021, relativo ao mês de março de 2021.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3332/2021-05-28_parcont_026_pl037remanejaanexolei2517.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3332/2021-05-28_parcont_026_pl037remanejaanexolei2517.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei nº 037/2021, que "Remaneja valores descritos no 'anexo I' da Lei Municipal nº 2517/2020 e dá outras providências".</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3333/2021-05-28_parcont_027_pl038antec13salprefsaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3333/2021-05-28_parcont_027_pl038antec13salprefsaae.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei nº 038/2021 - Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13º salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta Municipal e do Serviço Autônomo de Água e Esgoto e dá outras providências.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3334/2021-05-28_parcont_028_pdl001trofeudestsaude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3334/2021-05-28_parcont_028_pdl001trofeudestsaude.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 028/2021 referente ao Projeto de Decreto Legislativo nº 001/2021 - “Dispõe sobre a homenagem Troféu Profissional Destaque da Saúde em comemoração ao Dia Mundial do Profissional da Saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3369/2021-06-01_parcont_029_pl_039-2021alteraleisaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3369/2021-06-01_parcont_029_pl_039-2021alteraleisaae.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 029/2021 referente ao Projeto de Lei nº 039/2021 - “Dispõe sobre alteração e consolidação da Lei Municipal nº 1035/90, de 06 de Março de 1990, que criou o Serviço Autônomo de Água e Esgoto - SAAE e dá outras providências”.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>Assessoria Jurídica - ASJUR</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3370/2021-06-02_parcont030.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3370/2021-06-02_parcont030.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 030/2021 referente ao Projeto de Lei nº 043/2021 - “Autoriza o Poder Executivo a efetuar repasse do valor de R$ 50.000,00 (cinquenta mil reais) para a Irmandade da Santa Casa de Misericórdia de Passos e dá outras providências”.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3371/2021-06-02_parcont031.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3371/2021-06-02_parcont031.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº 031/2021 referente ao Projeto de Lei nº 044/2021 - “Autoriza o Poder Executivo a efetuar repasse do valor de R$ 50.000,00 (cinquenta mil reais) para a Santa Casa de Misericórdia de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3422/2021-06-17_parcont032consmunesp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3422/2021-06-17_parcont032consmunesp.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 032/2021 referente ao Projeto de Lei nº 041/2021, que "Dispõe sobre a criação do Conselho Municipal de Esportes e Lazer - COMESP  e dá outras providências".</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3421/2021-06-17_parcont033consmuntur.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3421/2021-06-17_parcont033consmuntur.pdf</t>
   </si>
   <si>
     <t>Referente Projeto de Lei nº 042/2021, que "institui o Conselho Municipal de Turismo de Piumhi - COMTUR  e dá outras providências".</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3415/2021-06-16_parcont_034_pl_028_prestctassaae.abr2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3415/2021-06-16_parcont_034_pl_028_prestctassaae.abr2021.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil referente ao Procedimento nº 028/2021, envio de Prestação de Contas Mensal do SAAE de Piumhi relativo aos mês de abril de 2021.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3416/2021-06-18_par.cont_no035.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3416/2021-06-18_par.cont_no035.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 029/2021 - Envio de Prestação de Contas Mensal do Município de Piumhi relativa ao mês de março de 2021.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3417/2021-06-18_par.cont..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3417/2021-06-18_par.cont..pdf</t>
   </si>
   <si>
     <t>Procedimento nº 036/2021 - Envio de Prestação de Contas Mensal do Município de Piumhi, relativa ao mês de abril de 2021.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3576/2021-08-17_parcont037credespsaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3576/2021-08-17_parcont037credespsaae.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 046/2021, "abre crédito especial no orçamento de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3597/2021-08-30_parcont_038_proc003cpi-comb.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3597/2021-08-30_parcont_038_proc003cpi-comb.pdf</t>
   </si>
   <si>
     <t>Analisa documentos apresentados pelo Executivo a respeito do Procedimento 003/2021 - Comissão Parlamentar de Inquérito.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3637/2021-07-21_parcont_039_proc034prestctassaae.maio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3637/2021-07-21_parcont_039_proc034prestctassaae.maio.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 034/2021 - Prestação de Contas Mensal do SAAE de Piumhi relativo ao mês de maio de 2021.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3638/2021-09-21_parcont_040_proc035prestctssaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3638/2021-09-21_parcont_040_proc035prestctssaae.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 040/2021 referente ao Procedimento nº 035/2021 - Prestação de contas Mensal do SAAE de Piumhi relativo ao mês de junho de 2021.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3640/2021-08-21_parcont_041_proc037prestctas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3640/2021-08-21_parcont_041_proc037prestctas.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº041/2021 referente ao Procedimento nº 037/2021 - Prestação de Contas Mensal do Município de Piumhi relativo ao mês de maio de 2021.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3641/2021-09-21_parcont_042_proc_039prestcts.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3641/2021-09-21_parcont_042_proc_039prestcts.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 042/2021 referente ao Procedimento nº 039/2021 - Prestação de Contas Mensal do Município de Piumhi relativo ao mês de junho de 2021.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3642/2021-09-21_parcont_043_proc042prestctassaae.julho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3642/2021-09-21_parcont_043_proc042prestctassaae.julho.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 043/2021 referente Procedimento nº 042/2021 -  Prestação de Contas Mensal do SAAE de Piumhi relativo ao mês de julho de 2021.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3662/2021-09-24_parcont044_pl048loa2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3662/2021-09-24_parcont044_pl048loa2022.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei nº 048/2021 - Estima a receita e fixa a despesa do Município para o exercício de 2022.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3663/2021-09-24_parcont045.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3663/2021-09-24_parcont045.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 045/2021 referente ao Projeto de Lei nº 049/2021 - Dispõe sobre Plano Plurianual de Governo do Município, para o quadriênio 2022/2025.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3697/2021-10-06_parcont_046_proc049saae.ago2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3697/2021-10-06_parcont_046_proc049saae.ago2021.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 049/2021 - Prestação de contas Mensal do SAAE de Piumhi relativo ao mês de agosto de 2021.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3744/2021-10-06_parcont_047_proc050prestctaspm_jul_2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3744/2021-10-06_parcont_047_proc050prestctaspm_jul_2021.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 047/2021 referente ao Procedimento nº 050/2021 referente à Prestação de Contas Mensal do Município de Piumhi relativo ao mês de julho de 2021.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6931/2021-10-20_parcont048_proc_052prestctssaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6931/2021-10-20_parcont048_proc_052prestctssaae.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 048/2021 referente ao Procedimento nº 052/2021 referente à Prestação de Contas Mensal do Município de Piumhi relativo ao mês de setembro de 2021.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4153/2021-10-26_parcontabil_049-proc010_pmpagosto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4153/2021-10-26_parcontabil_049-proc010_pmpagosto.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 053/2021 - Procedimento de envio da Prestação de Contas Mensal do SAAE de Piumhi relativo ao mês de agosto de 2021.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3930/2021-10-29_parcont_050_pl_067_abrecreditoespecialsaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3930/2021-10-29_parcont_050_pl_067_abrecreditoespecialsaae.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei nº 067/2021 - que “Abre crédito especial no Orçamento de 2021 e dá outras Providências”.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3813/2021-11-10_parcont051_pl071_maqhemodialise.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3813/2021-11-10_parcont051_pl071_maqhemodialise.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 051/2021 referente ao Projeto de Lei nº 071/2021 “Autoriza o Poder Executivo a efetuar o auxílio no valor de R$ 28.283,58(vinte e oito mil, duzentos e oitenta três reais e cinquenta e oito centavos) para aquisição de equipamentos – Máquina de Hemodiálise e dá outras providências”.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3828/2021-11-24_parcont052.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3828/2021-11-24_parcont052.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 052/2021 referente ao Projeto de Lei nº 066/2021 - “Autoriza o Poder Executivo a efetuar o repasse do valor de R$ 300.000,00 (Trezentos Mil Reais) para reforço do custeio das ações e serviços de saúde e dá outras providências”.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3852/2021-11-24_parcont_053_pl077concsubemendaemidinho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3852/2021-11-24_parcont_053_pl077concsubemendaemidinho.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei nº 077/2021 - "Autoriza a concessão de subvenções e dá outras providências”.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3855/2021-11-24_parcont_054_pre006despcamara20-12-21.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3855/2021-11-24_parcont_054_pre006despcamara20-12-21.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil ao Projeto de Resolução n° 006/2021 que "Autoriza ao pagamento de subsídios dos Vereadores, vencimentos dos Servidores e demais despesas de manutenção até o dia 20/12/2021 e dá outras providências".</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3853/2021-11-29_parcont_055_emedger019modifpl048.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3853/2021-11-29_parcont_055_emedger019modifpl048.pdf</t>
   </si>
   <si>
     <t>Parecer acerca  da Emenda Geral nº 19/2021 - Emenda Modificativa nº 01 ao Projeto de Lei nº 048/2021 - Estima a receita e fixa a despesa do Município para o exercício de 2022.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3877/2021-12-07_parcont_056_proc056saae.out2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3877/2021-12-07_parcont_056_proc056saae.out2021.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 056/2021 - Prestação de contas mensal do SAAE de Piumhi relativa ao mês de outubro de 2021.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4159/2021-12-07_parcont_057_proc057.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4159/2021-12-07_parcont_057_proc057.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 057/2021 - Procedimento de envio da Prestação de Contas Mensal do Município de Piumhi relativo ao mês de setembro de 2021.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3878/2021-12-10_parcont058proj080.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3878/2021-12-10_parcont058proj080.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 058/2021 referente ao Projeto de Lei nº 080/2021 - “Dispõe sobre a possibilidade de concessão do Abono – FUNDEB aos Profissionais da Educação Básica da Rede Municipal de Ensino, na forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>PAJUR</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/2021-01-18_par_jur_001_pl001ruajosealvesbatista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/2021-01-18_par_jur_001_pl001ruajosealvesbatista.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 001/2021 - Dá nome de José Alves Batista (Zé Baiano) à Rua 01 localizada no Loteamento Residencial Solar da Canastra, Bairro Nova Piumhi, no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/2021-01-18_parecerjuridico002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/2021-01-18_parecerjuridico002.pdf</t>
   </si>
   <si>
     <t>Referente Projeto de Lei nº 002/2021 - Dá nome de Iramil Almada à Rua 2 localizada no Loteamento Residencial Solar da Canastra, Bairro Nova Piumhi, no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/2021-01-18_par_pl_003_ruaednaldofranciscoaraujo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/2021-01-18_par_pl_003_ruaednaldofranciscoaraujo.pdf</t>
   </si>
   <si>
     <t>Referente Projeto de Lei nº 003/2021 - Dá nome de Ednaldo Francisco Araújo à Rua 03 localizada no Loteamento Residencial Solar da Canastra, Bairro Nova Piumhi, no Município de Piumhi/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/2021-01-18_par_jur_004_pl004ruaantoniosoaresdemelo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/2021-01-18_par_jur_004_pl004ruaantoniosoaresdemelo.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 004/2021 - Dá nome de Antônio Soares de Melo, à Rua 04, localizada no Loteamento Residencial Solar da Canastra, bairro Nova Piumhi, no Município de Piumhi/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/2021-01-18_par_jur_005_pl005ponteparivelho_joseteodoroalves.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/2021-01-18_par_jur_005_pl005ponteparivelho_joseteodoroalves.pdf</t>
   </si>
   <si>
     <t>Referente Projeto de Lei nº 005/2021 - Dá nome de José Teodoro Alves (José Horacinho) à Ponte do Pari Velho, localizada na divisa do Município de Piumhi-MG e Capitólio-MG e dá outras providências.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/2021-01-27_par_jur_006_plc001descontoiptu.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/2021-01-27_par_jur_006_plc001descontoiptu.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar n º 001/2021 - Dispõe sobre a concessão de desconto no pagamento de Imposto Predial e Territorial Urbano (IPTU), e dá outras providências.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2865/2021-01-29_par_jur_007_pl006ruasarahvitoria.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2865/2021-01-29_par_jur_007_pl006ruasarahvitoria.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 006/2021 - Dá nome de Sarah Vitória de Melo Silva à Rua 05 localizada no Loteamento Residencial Solar da Canastra, Bairro Nova Piumhi, no Município de Piumhi-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/2021-01-27_par_jur_008_pl008ruaanibalgeraldoassis.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/2021-01-27_par_jur_008_pl008ruaanibalgeraldoassis.pdf</t>
   </si>
   <si>
     <t>Dá nome de Anibal Geraldo de Assis à Rua 06 localizada no Loteamento Residencial Solar da Canastra, Bairro Nova Piumhi, no Município de Piumhi-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/2021-02-01_par_jur_009_pl007consigfolha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/2021-02-01_par_jur_009_pl007consigfolha.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 007/2021 - Altera dispositivos da Lei nº 1.808/2007, que "Dispõe sobre as consignações em folha de pagamento dos servidores públicos municipais, ativos, inativos e pensionistas da Administração Pública Municipal Direta e Indireta e dá outras providências".</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2893/2021-02-02_par_jur_010_plc002taxasalvara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2893/2021-02-02_par_jur_010_plc002taxasalvara.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo para pagamento das taxas de Alvará de Localização e Fiscalização de Funcionamento do exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/2021-02-03_par_jur_011_plc006perimetrourbano.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/2021-02-03_par_jur_011_plc006perimetrourbano.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei Complementar nº 006/2020 que "Dispõe sobre a fixação dos limites do perímetro urbano da cidade de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/2021-02-08_par_jur_012_pelom001translicitacoes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/2021-02-08_par_jur_012_pelom001translicitacoes.pdf</t>
   </si>
   <si>
     <t>Referente à Proposta de Emenda à Lei Orgânica Municipal nº 001/2021 - Altera a Lei Orgânica Municipal, para incluir o artigo 72, a obrigatoriedade de transmissão ao vivo - pelas redes sociais, de todas as sessões de abertura e julgamento das licitações públicas realizadas no âmbito da administração direta, Indireta e do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/2021-02-09_par_jur_013_pl009revisaogeralmunicipio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/2021-02-09_par_jur_013_pl009revisaogeralmunicipio.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 009/2021 - Dispõe sobre a revisão geral e anual do vencimento dos servidores públicos ativos, inativos e pensionistas da Administração direta e indireta do Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2928/2021-02-09_parecerjuridico014.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2928/2021-02-09_parecerjuridico014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral e anual do vencimento dos servidores da Câmara Municipal de Piumhi-MG para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/2021-02-12_par_jur_015_pl012pracainacio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/2021-02-12_par_jur_015_pl012pracainacio.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 012/2021 - Dá nome de Inácio Pereira de Melo - 'Inácio da venda' à Praça localizada na esquina da Rua Tenente de Freitas com a Rua Joaquim Hipólito Alves, Bairro Jardim América, no Município de Piumhi-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/2021-02-15_parjur016pl011alteralei2.517recurfinanceiros.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/2021-02-15_parjur016pl011alteralei2.517recurfinanceiros.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 11/2021, que "Altera o Anexo I da Lei Municipal nº 2.517/2020, e dá outras providências".</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/2021-02-17_parecer_juridico_no_017.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/2021-02-17_parecer_juridico_no_017.pdf</t>
   </si>
   <si>
     <t>Referente Projeto de Lei nº 013/2021 - Torna pública a lista de vacinação contra COVID-19 no âmbito de Município de Piumhi/MG</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/2021-02-24_par_jur_018_pre001consigcamara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/2021-02-24_par_jur_018_pre001consigcamara.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Resolução nº 001/2021 - Regulamenta a consignação em folha de pagamento para os servidores efetivos, comissionados e agentes políticos da Câmara de Vereadores do Município de Piumhi-MG.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/2021-02-24_par_jur_019_pl015_hinocmeireynaldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/2021-02-24_par_jur_019_pl015_hinocmeireynaldo.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 015/2021 - Cria o Hino Oficial do CMEI Reynaldo Avellar Gonçalves, e dá outras providências.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/2021-03-04_parjur020espacocultural.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/2021-03-04_parjur020espacocultural.pdf</t>
   </si>
   <si>
     <t>Cria o Espaço Cultural do Legislativo Piumhiense Vereadora Nair Pereira Vieira de Souza, e dá outras providências.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/2021-03-12_parjur_021_pl016tombamento.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/2021-03-12_parjur_021_pl016tombamento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre tombamento de bens e dá outras providências.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/2021-03-19_par_jur_022_pl_017cacs-fundeb.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/2021-03-19_par_jur_022_pl_017cacs-fundeb.pdf</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3636/2021-03-23_par_jur_023_parecerprevio2019.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3636/2021-03-23_par_jur_023_parecerprevio2019.pdf</t>
   </si>
   <si>
     <t>Referência: Processo nº 1092029 - Parecer Prévio emitido pelo Tribunal de Contas do Estado de Minas Gerais - TCEMG, sobre as contas do Município de Piumhi, referente ao exercício de 2019.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/2021-03-24_par_jur_024_ppreviotcemg2017.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/2021-03-24_par_jur_024_ppreviotcemg2017.pdf</t>
   </si>
   <si>
     <t>Referência: Processo n° 10473213 - Parecer Prévio emitido pelo Tribunal de Contas do Estado de Minas Gerais - TCEMG, sobre as contas do Município de Piumhi, referente ao exercício de_x000D_
 2017.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/2021-03-24_par_jur_025_pl018conssaneambasico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/2021-03-24_par_jur_025_pl018conssaneambasico.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 2.245/2016, que "Dispõe a política municipal de saneamento básico, e cria o Conselho Municipal de Saneamento Básico e institui o Sistema Municipal de Saneamento Básico".</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3129/2021-03-31_parjur026pl019remanejemendimp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3129/2021-03-31_parjur026pl019remanejemendimp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a remanejar parcialmente os valores que são objeto da Emenda Impositiva nº 02 (Emenda Geral nº CM-010/2020) ao Projeto de Lei Orçamentária para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/2021-04-23_parjur027.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/2021-04-23_parjur027.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dá nome de Nailde Ferreira Lima à Rua A localizada no loteamento Afonso Rodrigues, Bairro Lagoa de trás no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/2021-04-23_parjur028.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/2021-04-23_parjur028.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dá nome de Agostinho Teim Balduino da Silva à rua 02 localizada no loteamento Parque das Árvores, Bairro Totonha Tome no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/2021-04-23_parjur029.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/2021-04-23_parjur029.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dá nome de Claudio da Cunha à Rua 07 localizada no loteamento Parque das Árvores, Bairro Totonha Tome no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/2021-04-23_parjur030.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/2021-04-23_parjur030.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dá nome de Matilde Polcaro Silva à rua 05 localizada no loteamento Parque das Árvores, Bairro Totonha Tome no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/2021-04-23_parjur031.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/2021-04-23_parjur031.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dá nome de Isaura Timóteo Pereira à rua 06 localizada no loteamento Parque das Árvores, Bairro Totonha Tome no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3207/2021-04-23_parjur032.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3207/2021-04-23_parjur032.pdf</t>
   </si>
   <si>
     <t>Projeto de lei que dá nome de Leonardo Lopes funchal "Leo Funchal" à Praça localizada entre a Rua do Carvalho, Rua Antônio Esmério e Rua Anielo Camarano Bairro São Francisco, no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/2021-04-23_parjur_033_pl031_13ocmp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/2021-04-23_parjur_033_pl031_13ocmp.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que dispõe sobre a antecipação de 50% (cinquenta por cento) do 13º salário dos servidores da Câmara Municipal de Piumhi - MG e dá outras providências.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/2021-05-05_par_jur_034_pl029doula.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/2021-05-05_par_jur_034_pl029doula.pdf</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3248/2021-05-05_par_jur_035_pl027violenciaobstetrica.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3248/2021-05-05_par_jur_035_pl027violenciaobstetrica.pdf</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3245/2021-05-04_parjur_036_pl026_ldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3245/2021-05-04_parjur_036_pl026_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2.022 e dá outras providências.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/2021-05-04_par_jur_037_pl020ubs.sarahvitoriademelosilva.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/2021-05-04_par_jur_037_pl020ubs.sarahvitoriademelosilva.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei 020/2021, que "Dá nome de Sarah Vitória de Melo Silva à Unidade Básica de Saúde (UBS) a ser inaugurada na Rua João Peres nº 825, Bairro Nova Piumhi, no município de Piumhi - MG e dá outras providências."</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3262/2021-05-05_par_jur_038_pl034ponteantonioamerco.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3262/2021-05-05_par_jur_038_pl034ponteantonioamerco.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei 034/2021, que "Dá nome de Antônio Goulart Alves 'Antônio Amerco' à Ponte localizada na estrada que dá acesso à Comunidade de Penedos no Município de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3272/2021-05-05_par_jur_039_pl033valorizvida.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3272/2021-05-05_par_jur_039_pl033valorizvida.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei nº 033/2021- Institui a Semana Municipal de Valorização da Vida e Prevenção ao Suicídio no Município de Piumhi - MG.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3266/202-05-05_parjur_040_pl028descartelixo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3266/202-05-05_parjur_040_pl028descartelixo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o descarte de lixo de pessoa com suspeita ou infectada com Covid-19 em vias e logradouros públicos e dá outras providências.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3280/2021-05-05_par_jur_041_pre003marcinhoespcultural.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3280/2021-05-05_par_jur_041_pre003marcinhoespcultural.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - PRE nº 003/2021 - Altera o art. 2º caput da Resolução nº 002 de 24 de março de 2021 e dá nome ao "Espaço cultural do Legislativo Piumhiense" e dá outras providências.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3325/2021-05-28_par_jur_042_pdl001trofeudestsaude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3325/2021-05-28_par_jur_042_pdl001trofeudestsaude.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Decreto Legislativo nº 01/2021, que "Dispõe sobre a homenagem 'Troféu Profissional Destaque da Saúde' em comemoração ao Dia Mundial do Profissional da Saúde e dá outras providências".</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3326/2021-05-28_par_jur_043_pl038antec13salarioadmdiretasaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3326/2021-05-28_par_jur_043_pl038antec13salarioadmdiretasaae.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei nº 38/2021, que "Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13º salário aos servidores públicos ativos, inativos e pensionistas da Administração Direta Municipal e do Serviço Autônomo de Água e Esgoto e dá outras providências".</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3552/2021-05-25_parjur_044_pl040safrista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3552/2021-05-25_parjur_044_pl040safrista.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Lei nº 040/2021 - que “Dispõe sobre orientações e protocolos a serem observados pelos contratantes de trabalhadores rurais safristas durante o período da pandemia COVID-19 e dá outras providências”,</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3327/2021-05-28_par_jur_045_pl037remanejaanexoi.lei2517.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3327/2021-05-28_par_jur_045_pl037remanejaanexoi.lei2517.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Lei nº 037/2021, que "Remaneja valores descritos no 'anexo I' da Lei Municipal nº 2517/2020 e dá outras providências".</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3328/2021-05-28_par_jur_046_pl032carteiraautista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3328/2021-05-28_par_jur_046_pl032carteiraautista.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico-  Projeto de Lei nº 032/2021, que "dispõe sobre a criação da Carteira de Identificação da Pessoa com Transtorno do Espectro Altista -CIPTEA e dá outras providências".</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3329/2021-05-28_par_jur_047_pl039alteralei1035.saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3329/2021-05-28_par_jur_047_pl039alteralei1035.saae.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei nº 039/2021, que "dispõe sobre a alteração da Lei Municipal nº 1035/90, de 06 de março de 1990, que criou o Serviço Autônomo de Água e Esgoto - SAAE e dá outras providências".</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3331/2021-05-28_par_jur_048_pl035abrillaranja.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3331/2021-05-28_par_jur_048_pl035abrillaranja.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico-  Projeto de Lei nº 035/2021, que "institui o mês 'Abril Laranja' dedicado à realização de campanhas de prevenção contra a crueldade animal, no âmbito do município de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3330/2021-05-28_par_jur_049_pl036diamunicprofsaude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3330/2021-05-28_par_jur_049_pl036diamunicprofsaude.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 036/2021 - Institui no Calendário Oficial do Município de Piumhi o dia 12 de maio como o Dia Municipal do Profissional de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3344/2021-06-02_parjur_050_pl050repassestacasapiumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3344/2021-06-02_parjur_050_pl050repassestacasapiumhi.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico- Projeto de Lei nº044/2021, que "autoriza o Poder Executivo a efetuar repasse do valor de R$ 50.000.00 (cinquenta mil reais) para a Santa Casa de Misericórdia de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3345/2021-06-02_parjur_051_plrepassestacasapassos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3345/2021-06-02_parjur_051_plrepassestacasapassos.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico-  Projeto de Lei nº043/2021, que "autoriza o Poder Executivo a efetuar repasse do valor de R$ 50.000.00 (cinquenta mil reais) para a Irmandade da Santa Casa de Misericórdia de Passos e dá outras providências".</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3368/2021-06-09_parjur052consmunesp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3368/2021-06-09_parjur052consmunesp.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Lei nº 041/2021 , que "Dispõe sobre a criação do Conselho Municipal de Esporte e Lazer- COMSP- e dá outras providências".</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3386/2021-06-15_parjur053consmuntur.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3386/2021-06-15_parjur053consmuntur.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Lei nº 042/2021, "institui o Conselho Municipal de Turismo de Piumhi - COMTUR e dá outras providências.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3435/2021-06-24_par_jur_054_pl045_agendtelef.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3435/2021-06-24_par_jur_054_pl045_agendtelef.pdf</t>
   </si>
   <si>
     <t>Relativo Parecer- Projeto de Lei nº 045/2021 - Estabelece a possibilidade de agendamento telefônico de consultas médicas para pacientes idosos e/ou portadores de deficiência, previamente cadastrados nas Unidades Básicas do Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3565/2021-08-17_parjur055credespsaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3565/2021-08-17_parjur055credespsaae.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico- Projeto de Lei nº 046/2021, "abre crédito especial no orçamento de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3566/2021-08-17_parjur_056_pl_047_nomehangar.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3566/2021-08-17_parjur_056_pl_047_nomehangar.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Lei nº 047/2021, que "dá nome de Maurício Félix ao Hangar Municipal, a ser inaugurado na Rua José Ferreira de Menezes, esquina com a Rua Avelino Leite de Melo, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências".</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3594/2021-08-31_par_jur_057_proc003cpi-comb.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3594/2021-08-31_par_jur_057_proc003cpi-comb.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - CPI Combustíveis - Assunto: Comissão Parlamentar de Inquérito - Atos realizados - Procedimento nº 003/2021.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3645/2021-09-22_par_jur_058_pl050diamunsaudemental.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3645/2021-09-22_par_jur_058_pl050diamunsaudemental.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico- Projeto de Lei nº 050/2021, que "inclui no Calendário Oficial de Piumhi o dia 10 de outubro como o dia Municipal da Saúde Mental e dá outras providências".</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3656/2021-09-24_parjur059ppa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3656/2021-09-24_parjur059ppa.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Lei nº 049/2021 - "Dispõe sobre Plano Plurianual de Governo do Município para o quadriênio 2022/2025.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3657/2021-09-24_par_jur_060_pl048loa2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3657/2021-09-24_par_jur_060_pl048loa2022.pdf</t>
   </si>
   <si>
     <t>Parecer referente Projeto de Lei nº 048/2021, que "estima a receita e fixa a despesa do Município para o exercício de 2022.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3667/2021-09-28_parjur061.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3667/2021-09-28_parjur061.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Lei nº 051/2021, que "declara como utilidade pública a Associação Piumhiense dos Produtores de Artesanato-APPARTE e dá outras providências.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3691/2021-10-14_par_jur_062_pl052pracaagostinhomariano.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3691/2021-10-14_par_jur_062_pl052pracaagostinhomariano.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Lei nº 052/2021, que "Dá nome de Agostinho Mariano da Costa à Praça localizada na Comunidade de Penedos, no Município de Piumhi- MG e dá outras providências".</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3692/2021-10-14_par_jur_063_pl053diacombatecancer.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3692/2021-10-14_par_jur_063_pl053diacombatecancer.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 053/2021 - Inclui no Calendário Oficial do Município o dia 27 de novembro como o Dia Municipal de Prevenção e Combate ao Câncer e dá outras providências.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3700/2021-10-18_parjur064.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3700/2021-10-18_parjur064.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico-  Projeto de Lei nº 054/2021: Dá nome de Edson Hilário da Silva a Rua 02 localizada no Loteamento Alphaville, Bairro_x000D_
 Nova Esperança no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3701/2021-10-18_parjur065.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3701/2021-10-18_parjur065.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico- Projeto de Lei nº 056/2021 - Dá nome de Rogério Pereira Morais a Rua 05 localizada no Loteamento Alphaville, Bairro_x000D_
 Nova Esperança no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3702/2021-10-18_parjur066.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3702/2021-10-18_parjur066.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico- Projeto de Lei nº 059/2021 - Denomina de Diego Santos Galdino a Academia de Saúde, situada na Rua Rafaela Gonçalves Tomé, 90, Loteamento Residencial Morada do Sol, bairro lagoa de Trás, Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3703/2021-10-18_par_jur_067_pl057_ruamariaafonsina.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3703/2021-10-18_par_jur_067_pl057_ruamariaafonsina.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 057/2021 - Dá nome de Maria Afonsina da Costa à Rua 18 localizada no Loteamento Alphaville, Bairro Nova Esperança no Município de Piumhi  e dá outras providências.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3704/2021-10-18_par_jur_068_pl058escmdepeuripedescraide.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3704/2021-10-18_par_jur_068_pl058escmdepeuripedescraide.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 058/2021 - Dá nome de Escola Municipal Deputado Eurípedes Craide à escola que será inaugurada na Rua Dr. José Poppe, esquina com a Rua Helvídio Menezes, Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3730/2021-10-22_parjur069.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3730/2021-10-22_parjur069.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico- Projeto de Lei nº 061/2021 Dá nome de Marta Aparecida Costa à Rua 10 localizada no Loteamento Alphaville, Bairro_x000D_
 Nova Esperança no Município de Piumhi e dá outras providências</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3731/2021-10-22_parjur_070_pl062hangarmunicipal.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3731/2021-10-22_parjur_070_pl062hangarmunicipal.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei nº 062/2021 - Dá nome de Maurício Félix ao Hangar Municipal, a ser inaugurado na Rua José Ferreira de Menezes, esquina com a Rua Avelino Leite Melo, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3732/2021-10-22_parjur_071_pl060nomesecmuneducacao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3732/2021-10-22_parjur_071_pl060nomesecmuneducacao.pdf</t>
   </si>
   <si>
     <t>Parecer acerca do Projeto de Lei nº 060/2021 - Dá nome de Maria Aparecida Ferreira à sede da Secretaria Municipal de Educação a ser inaugurada na Rua Agneltina Guimarães, localizada no loteamento Residencial Perola Negra, Bairro Novo Tempo, no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3733/2021-10-22_par_jur_072_pl055ruaalexandrepereiramorais.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3733/2021-10-22_par_jur_072_pl055ruaalexandrepereiramorais.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Lei nº 055/2021 -  Dá nome de Alexandre Pereira Morais a Rua 04 localizada no Loteamento Alphaville, Bairro_x000D_
 Nova Esperança no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3750/2021-10-26_par_jur_073_pl064ruavirginiasoaresferreira.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3750/2021-10-26_par_jur_073_pl064ruavirginiasoaresferreira.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Lei nº 064/2021- Dá nome de Virgínia Soares Ferreira à Rua 01 localizada no Loteamento Alphaville, Bairro_x000D_
 Nova Esperança no Município de Piumhi e dá outras providências</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3751/2021-10-26_parjur74.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3751/2021-10-26_parjur74.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico, Projeto de Lei nº 065/2021 - Dá nome de Enita Martins da Costa (Dona luca) à Rua 12 localizada no Loteamento_x000D_
 Alphaville, Bairro Nova Esperança no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3752/2021-10-26_parjur75.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3752/2021-10-26_parjur75.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Lei nº 070/2021 - Dá nome de Rosiane de Oliveira à Rua 19 localizada no Loteamento Alphaville, Bairro Nova Esperança no Município de Piumhi e dá outras providências</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3753/2021-10-26_par_jur_076_pl069ruajosedacunha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3753/2021-10-26_par_jur_076_pl069ruajosedacunha.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico Projeto de Lei nº 069/2021 - Dá nome de José da Cunha à Rua 09 localizada no Loteamento Alphaville, Bairro Nova_x000D_
 Esperança no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3755/2021-10-27_parjur_077pl063ruajosepaulasantos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3755/2021-10-27_parjur_077pl063ruajosepaulasantos.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 063/2021, que "Dá nome de José de Paula dos Santos à Rua 07 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3756/2021-10-27_par_jur_078_pl068ruajoaojulio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3756/2021-10-27_par_jur_078_pl068ruajoaojulio.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 068/2021 - Dá nome de João Júlio de Oliveira Filho (João Pão de Queijo) à Rua 11 localizada no Loteamento Alphaville, Bairro Nova Esperança no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3762/2021-10-29_par_jur_079_pl_067_abrecreditoespecialsaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3762/2021-10-29_par_jur_079_pl_067_abrecreditoespecialsaae.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico- Projeto de Lei nº 067/2021 - Abre crédito especial no orçamento de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6417/2021-11-05_par_jur_080_pl072ruajoaquimteodoro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6417/2021-11-05_par_jur_080_pl072ruajoaquimteodoro.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico Projeto de Lei nº 072/2021 - Dá nome de Joaquim Teodoro da Silva à Rua 17 localizada no Loteamento Alphaville, Bairro Nova Esperança no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3812/2021-11-09_par_jur_081_pl_071_maquinahemodialise.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3812/2021-11-09_par_jur_081_pl_071_maquinahemodialise.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Lei nº 071/2021 - Autoriza o Poder Executivo a efetuar o auxílio no valor de R$ 28.283,58 (vinte e oito mil, duzentos e oitenta e três reais e cinquenta e oito centavos) para aquisição de equipamentos-Máquina de Hemodiálise e dá outras providências</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3815/2021-11-12_parjur082.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3815/2021-11-12_parjur082.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico- Projeto de Lei nº 066/2021 - Autoriza o Poder Executivo a efetuar o repasse no valor de R$ 300.000,00 (Trezentos mil reais) para reforço do custeio das ações e serviços de saúde e dá outras providências</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3834/2021-11-24_par_jur_083_pl075_diamundoadorsangue.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3834/2021-11-24_par_jur_083_pl075_diamundoadorsangue.pdf</t>
   </si>
   <si>
     <t>Parecer referente ao Projeto de Lei nº 075/2021, que "Inclui no Calendário Oficial do Município de Piumhi o dia 25 de novembro como o Dia Municipal do Doador Voluntário de Sangue e institui a Semana Municipal de Incentivo a Doação de Sangue e dá outras providências".</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3825/2021-11-23_par_jur_084_pl073_anexoplanomeducacao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3825/2021-11-23_par_jur_084_pl073_anexoplanomeducacao.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico referente ao Projeto de Lei nº 073/2021 - "Altera Anexo da Lei n° 2.203/2015 que “Aprova o Plano Municipal de Educação e dá outras providências.” e dá outras providências".</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3882/2021-11-24_par_jur_085_pl076_diaprevcombdiabetes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3882/2021-11-24_par_jur_085_pl076_diaprevcombdiabetes.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico Projeto de Lei nº 076/2021 - Inclui no Calendário Oficial do Município de Piumhi o dia 14 de novembro como o Dia_x000D_
 Municipal de Prevenção e Combate a Diabetes e dá outras providências.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3851/2021-11-24_par_jur_086_pl077concsubemendemidinho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3851/2021-11-24_par_jur_086_pl077concsubemendemidinho.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico Projeto de Lei nº 077/2021, que "Autoriza a concessão de subvenções e dá outras providências”.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3854/2021-11-24_par_jur_087_pre006despcamara20-12-21.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3854/2021-11-24_par_jur_087_pre006despcamara20-12-21.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico ao Projeto de Resolução n° 006/2021 que "Autoriza ao pagamento de subsídios dos Vereadores, vencimentos dos Servidores e demais despesas de manutenção até o dia 20/12/2021 e dá outras providências".</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3861/2021-12-01_par_jur_088_pl074alteraeleicoesescolares.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3861/2021-12-01_par_jur_088_pl074alteraeleicoesescolares.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico - Projeto de Lei nº 074/2021, que "Altera dispositivos da lei n° 2.121/2013, que 'Dispõe sobre o processo eleitoral de Diretor, Vice-Diretor e Coordenador das Escolas Municipais de Piumhi, revogando a lei municipal n° 1.949/2010 e da outras providências' e dá outras providências", e à Emenda Geral nº 018/2021.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3862/2021-12-01_parjur089.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3862/2021-12-01_parjur089.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico Projeto de Lei nº 078/2021 - Inclui no Calendário Oficial do Município de Piumhi o dia 23 de outubro como o Dia Municipal do Caçador, Atirador e Colecionador-CAC e dá outras providências.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3879/2021-12-10_parjur090proj080.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3879/2021-12-10_parjur090proj080.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico Projeto de Lei nº 080/2021 -  Dispõe sobre a possibilidade de concessão do Abono - FUNDEB aos profissionais da_x000D_
 Educação Básica da Rede Municipal de Ensino, na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3880/2021-12-15_par_jur_091_pl079criteriosdenomruas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3880/2021-12-15_par_jur_091_pl079criteriosdenomruas.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico Projeto de Lei nº 079/2021 - Dispõe sobre os critérios de denominação de ruas, praças, monumentos, obras e edificações públicas no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3336/2021-05-26_of_169_execplrepassestacasapassos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3336/2021-05-26_of_169_execplrepassestacasapassos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar repasse do valor de R$50.000,00 (cinquenta mil reais) para a Irmandade da Santa Casa de Misericórdia de Passos e dá outras providências.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3337/2021-05-26_of_170_execplrepassestacasapiumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3337/2021-05-26_of_170_execplrepassestacasapiumhi.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar repasse do valor de R$50.000,00 (cinquenta mil reais) para a Santa Casa de Misericórdia de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3560/2021-08-12_of_267_execpl046creditosaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3560/2021-08-12_of_267_execpl046creditosaae.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial no Orçamento de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3631/2021-09-14_pl_050_diamunsaudemental.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3631/2021-09-14_pl_050_diamunsaudemental.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município de Piumhi o dia 10 de outubro como o Dia Municipal da Saúde Mental e dá outras providências.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3664/2021-09-28_pl052_pracaagostinhomariano.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3664/2021-09-28_pl052_pracaagostinhomariano.pdf</t>
   </si>
   <si>
     <t>Dá nome de Agostinho Mariano da Costa à Praça localizada na Comunidade de Penedos, no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3687/2021-10-06_pl_054_ruaedsonhilariodasilva.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3687/2021-10-06_pl_054_ruaedsonhilariodasilva.pdf</t>
   </si>
   <si>
     <t>Dá nome de Edson Hilário da Silva à Rua 02 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3706/2021-10-06_pl_055_ruaalexandrepereiramorais.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3706/2021-10-06_pl_055_ruaalexandrepereiramorais.pdf</t>
   </si>
   <si>
     <t>Dá nome de Alexandre Pereira Morais à Rua 04 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3688/2021-10-06_pl_056_ruarogeriopereiramorais.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3688/2021-10-06_pl_056_ruarogeriopereiramorais.pdf</t>
   </si>
   <si>
     <t>Dá nome de Rogério Pereira Morais à Rua 05 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3689/2021-10-06_pl_059_acadsaudediegosantosgaldino.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3689/2021-10-06_pl_059_acadsaudediegosantosgaldino.pdf</t>
   </si>
   <si>
     <t>Denomina de Diego Santos Galdino a Academia de Saúde, situada na rua Rafaela Gonçalves Tomé, 90, Loteamento Residencial Morada do Sol, bairro Lagoa de Trás, Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3690/2021-10-14_pl_061_nomemartaapcostarua10loteamalphaville.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3690/2021-10-14_pl_061_nomemartaapcostarua10loteamalphaville.pdf</t>
   </si>
   <si>
     <t>Dá nome de Marta Aparecida da Costa à Rua 10 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3712/2021-10-19_pl_064_ruavirginiasoaresferreira.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3712/2021-10-19_pl_064_ruavirginiasoaresferreira.pdf</t>
   </si>
   <si>
     <t>Dá nome de Virgínia Soares Ferreira à Rua 01 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3717/2021-10-19_pl_065_ruaenitamartinscostarua12lotalphaville.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3717/2021-10-19_pl_065_ruaenitamartinscostarua12lotalphaville.pdf</t>
   </si>
   <si>
     <t>Dá nome de Enita Martins da Costa (Dona Iuca) à rua 12 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3718/2021-10-18_pl_066_repassereforcosaudesantacasa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3718/2021-10-18_pl_066_repassereforcosaudesantacasa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar o repasse do valor de R$300.000,00 (trezentos mil reais) para reforço do custeio das ações e serviços de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3721/2021-10-21_pl_069_ruajosecunhalotalphaville.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3721/2021-10-21_pl_069_ruajosecunhalotalphaville.pdf</t>
   </si>
   <si>
     <t>Dá nome de José da Cunha à Rua 09 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3722/2021-10-21_pl_070_ruarosianeoliveiralotalphaville.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3722/2021-10-21_pl_070_ruarosianeoliveiralotalphaville.pdf</t>
   </si>
   <si>
     <t>Dá nome de Rosiane de Oliveira à Rua 19 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3775/2021-11-08_of_368_execencpl074.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3775/2021-11-08_of_368_execencpl074.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 2.121/2013, que "Dispõe sobre o processo eleitoral de Diretor, Vice-diretor e Coordenador das Escolas Municipais de Piumhi, revogando a lei municipal n.1.949/2010 e dá outras providências" e dá outras providências.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3856/2021-11-30_pl_079_criteriosdenominruas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3856/2021-11-30_pl_079_criteriosdenominruas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os critérios de denominação de ruas, praças, monumentos, obras e edificações públicas no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
     <t>Júnior Boi, Sargento Zé Welington, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/2021-03-23_rel001proc008folhapagto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/2021-03-23_rel001proc008folhapagto.pdf</t>
   </si>
   <si>
     <t>Procedimento n° 008/2021 - Cópia do detalhamento da Folha de Pagamento de Pessoal (valor em reais), referente ao mês de janeiro de 2021, de todos os servidores da Administração Direta.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/2021-03-23_rel002proc006locimoveis.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/2021-03-23_rel002proc006locimoveis.pdf</t>
   </si>
   <si>
     <t>Procedimento n° 006/2021 - Cópia integral dos procedimentos ref. locação de imóveis.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/2021-03-31_relatorio_003_prestcontsantacasa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/2021-03-31_relatorio_003_prestcontsantacasa.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 002/2021 - Prestação de contas Santa Casa de Misericórdia de Piumhi no ano de 2020 (recursos financeiros públicos).</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3392/2021-06-15_rel_004_proc014veicoficiais.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3392/2021-06-15_rel_004_proc014veicoficiais.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 014/2021 - Lista de Veículos Oficiais do Município de Piumhi.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3463/2021-07-01_rel_005_proc_024_2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3463/2021-07-01_rel_005_proc_024_2021.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 024/2021 - Informações/documentos referentes ao Relatório de Controle de Qualidade da Água Distribuída-2020.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3617/2021-09-09_relatorio_006_proc033licencaamb.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3617/2021-09-09_relatorio_006_proc033licencaamb.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 033/2021 - Solicitação de cópias das licenças ambientais para captação de água no Ribeirão Araras.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3648/2021-09-23_rel007proc036aulaspresenciais.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3648/2021-09-23_rel007proc036aulaspresenciais.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 036/2021 - informações/documentos referentes ao retorno das aulas presenciais.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Fábio Tulim, Gilvan dos Penedos</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4742/2021-10-08_rel_008_proc_031atend_odontologico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4742/2021-10-08_rel_008_proc_031atend_odontologico.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 031/2021 - Informações/documentos ao Chefe do Poder Executivo - Atendimentos odontológicos.</t>
   </si>
   <si>
     <t>8518</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/8518/2021-10-08_rel_009_proc_040_2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/8518/2021-10-08_rel_009_proc_040_2021.pdf</t>
   </si>
   <si>
     <t>Procedimento n° 040/2021 – Informações/documentos ao Diretor Executivo do SAAE-Plano Diretor de Abastecimento de Água-PDAA.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6910/2021-10-08_rel_010_proc043lotsaogeraldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6910/2021-10-08_rel_010_proc043lotsaogeraldo.pdf</t>
   </si>
   <si>
     <t>Procedimento n° 043-2021, Requerimento nº 107/2021 -Informações/documentos referentes Infraestrutura Loteamento São Geraldo</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6923/2021-10-08_relatorio_no011_req_103_proc_041.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6923/2021-10-08_relatorio_no011_req_103_proc_041.pdf</t>
   </si>
   <si>
     <t>Procedimento N° 041 -2021 -Informações/documentos referentes à distribuição de KITS alimentares.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4740/2021-10-08_rel_012_proc046_ptoeletvigilantes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4740/2021-10-08_rel_012_proc046_ptoeletvigilantes.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 046/2021 - Informações/documentos referentes ao ponto eletrônico dos vigilantes.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3770/2021-10-27_rel_013_proc045aquiscastramovel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3770/2021-10-27_rel_013_proc045aquiscastramovel.pdf</t>
   </si>
   <si>
     <t>Procedimento n° 045-2021 - Informações/documentos ao Chefe Poder Executivo - Aquisição Castramóvel</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim, Gilvan dos Penedos, Reinaldo Detetive, Sargento Zé Welington, Shirley da Educação, Wilde Dentista</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3716/2021-10-14_rel_014_proc_038_req_100_2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3716/2021-10-14_rel_014_proc_038_req_100_2021.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 038/2021- Informações referentes ao funcionamento da Casa dos Velhinhos - Grijalva Alves Terra.</t>
   </si>
   <si>
+    <t>8824</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/8824/2021-11-16_rel_015_proc_047_req_112.pdf</t>
+  </si>
+  <si>
+    <t>Procedimento nº 047/2021 - Solicitação de Informações/Documentos referentes as Licenças do SAAE - Piumhi.</t>
+  </si>
+  <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3898/2021-12-10_rel_016_proc_054copiapregao51-2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3898/2021-12-10_rel_016_proc_054copiapregao51-2021.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 054/2021 - Requer ao Chefe do Poder Executivo Municipal o envio de cópia integral dos autos do Pregão Eletrônico - Registro de Preço nº 51/2021.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2849/2021-01-18_req_002_forconjpl001ruajosealves.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2849/2021-01-18_req_002_forconjpl001ruajosealves.pdf</t>
   </si>
   <si>
     <t>Análise e deliberação do Projeto de Lei nº 001/2021, que dá nome de José Alves Batista (Zé Baiano) à Rua 01, loteamento Residencial Solar da Canastra.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/2021-01-18_req_003_forconjpl002ruaarialmada.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/2021-01-18_req_003_forconjpl002ruaarialmada.pdf</t>
   </si>
   <si>
     <t>Análise e deliberação do Projeto de Lei nº. 002/2021, que dá nome de Iramil Almada à Rua 02 localizada no Loteamento Residencial Solar da Canastra.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/2021-01-18_req_004_forconjpl003ruaednaldofrancisco.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/2021-01-18_req_004_forconjpl003ruaednaldofrancisco.pdf</t>
   </si>
   <si>
     <t>Análise e deliberação do Projeto de Lei nº. 003/2021, que dá nome de Ednaldo Francisco Araújo à Rua 03 no Loteamento Residencial Solar da Canastra.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/2021-01-18_req_005_forconjpl004ruaantoniosoaresmelo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/2021-01-18_req_005_forconjpl004ruaantoniosoaresmelo.pdf</t>
   </si>
   <si>
     <t>Análise e deliberação do Projeto de Lei nº 004/2021, que dá nome de Antônio Soares de melo à Rua 04 do loteamento Residencial Solar da Canastra.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/2021-01-18_req_006_forconjpl005ponteparivelho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/2021-01-18_req_006_forconjpl005ponteparivelho.pdf</t>
   </si>
   <si>
     <t>Análise e deliberação do Projeto de Lei nº 005/2021, que nome de José Teodoro Alves (José Horacinho) à Ponte do Pari Velho.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/2021-01-29_req_010_forconjpl006ruasarahvitoria.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/2021-01-29_req_010_forconjpl006ruasarahvitoria.pdf</t>
   </si>
   <si>
     <t>Análise e deliberação do  Projeto de Lei nº 006/2021, que nome de Sarah Vitória de Melo Silva à Rua 05, loteamento Residencial Solar da Canastra.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>Análise e deliberação do Projeto de Lei nº 008/2021.</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2868/2021-01-29_req_011forconjpl008ruaanibalgeraldo.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que a análise e deliberação do Projeto de Lei nº 008/2021 que "Dá nome de Anibal Geraldo de Assis à Rua 06 localizada no loteamento Residencial Solar da Canastra, Bairro Nova Piumhi, no Município de Piumhi- MG, e dá outras providências" ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/2021-02-04_req_012_forconjplc001iptu.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/2021-02-04_req_012_forconjplc001iptu.pdf</t>
   </si>
   <si>
     <t>Análise e deliberação do Projeto de Lei Complementar nº 001/2021.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/2021-02-04_req_013_forconjpl007consigfolha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/2021-02-04_req_013_forconjpl007consigfolha.pdf</t>
   </si>
   <si>
     <t>Análise e deliberação do Projeto de Lei nº 007/2021, que Altera dispositivos da Lei nº 1.808/2007, que "Dispõe sobre as consignações em folha de pagamento dos servidores públicos municipais, ativos, inativos e pensionistas da Administração Pública Municipal Direta e Indireta e dá outras providências".</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/2021-02-04_req014forconjcomissoes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/2021-02-04_req014forconjcomissoes.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei Complementar 006/2020 - Dispõe sobre a fixação dos limites do perímetro urbano da cidade de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/2021-02-08_req016forconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/2021-02-08_req016forconj.pdf</t>
   </si>
   <si>
     <t>Análise e deliberação do Projeto de Lei Complementar nº 002/2121</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2930/2021-02-09_req017formconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2930/2021-02-09_req017formconj.pdf</t>
   </si>
   <si>
     <t>Trata da análise e deliberação do Projeto de Lei nº 010/2021.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/2021-02-09_req_018_forconjpl009revisaomunicipio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/2021-02-09_req_018_forconjpl009revisaomunicipio.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação acerca do Projeto de Lei nº 009/2021 ocorra de forma conjunta entres estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/2021-02-11_req_019_regurgpl009revisaomunicipio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/2021-02-11_req_019_regurgpl009revisaomunicipio.pdf</t>
   </si>
   <si>
     <t>Inclusão em Regime de Urgência Especial do Projeto de Lei nº 009/2021 que "Dispõe sobre revisão geral e anual dos vencimentos dos servidores públicos ativos, inativos e pensionistas da Administração direta e indireta do Município de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/2021-02-10_req020urgencia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/2021-02-10_req020urgencia.pdf</t>
   </si>
   <si>
     <t>Requer que o Projeto de Lei Complementar nº 002/2021 seja deliberado em única discussão e votação na 7º Sessão Ordinária.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/2021-02-10_req021urgencia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/2021-02-10_req021urgencia.pdf</t>
   </si>
   <si>
     <t>Inclusão em Regime de Urgência Especial do Projeto de Lei nº 10/2021.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2955/2021-02-16_req_023_forconjpl012pracainacio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2955/2021-02-16_req_023_forconjpl012pracainacio.pdf</t>
   </si>
   <si>
     <t>Solicita análise e deliberação do Projeto de Lei nº 012/2021 de forma conjunta entre as comissões permanentes.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/2021-02-16_req_024_forconjpl011alteralei2.517recursos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/2021-02-16_req_024_forconjpl011alteralei2.517recursos.pdf</t>
   </si>
   <si>
     <t>Análise e deliberação do Projeto de Lei nº 011/2021, de autoria da Mesa Diretora, que “Altera os valores descritos na Lei 2.517/2020, corrige erro material e dá outras providências”, protocolizado nesta Casa Legislativa em 4 de fevereiro de 2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/2021-02-18_req_025_regurgpl011alteralei2.517-20recursosfinan.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/2021-02-18_req_025_regurgpl011alteralei2.517-20recursosfinan.pdf</t>
   </si>
   <si>
     <t>Inclusão em Regime de Urgência Especial do Projeto de Lei nº 011/2021 de autoria do Chefe do Poder Executivo Municipal que "Altera o 'Anexo I' da Lei Municipal nº 2517/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/2021-02-18_req026formconjproj013.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/2021-02-18_req026formconjproj013.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação acerca do Projeto de Lei nº 013/2021 ocorra de forma conjunta entres estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/2021-03-02_req_027_forconjpl015hinocmeireynaldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/2021-03-02_req_027_forconjpl015hinocmeireynaldo.pdf</t>
   </si>
   <si>
     <t>Análise e deliberação do Projeto de Lei nº 015/2021, que "Cria o Hino Oficial do CMEI Reynaldo Avellar Gonçalves, e dá outras providências".</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/2021-03-11_req_029_forconjpre001consigcamara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/2021-03-11_req_029_forconjpre001consigcamara.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação acerca do Projeto de Resolução nº 001/2021 ocorra de forma conjunta entres estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/2021-03-11_req030formconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/2021-03-11_req030formconj.pdf</t>
   </si>
   <si>
     <t>Requer a análise e deliberação do Projeto de Resolução nº 002/2021, que "Cria o Espaço Cultural do Legislativo Piumhiense Vereadora Nair Pereira Vieira de Souza, e dá outras providências".</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3484/2021-03-12_req_032_forconjpl016.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3484/2021-03-12_req_032_forconjpl016.pdf</t>
   </si>
   <si>
     <t>Requer a tramitação conjunta entre as comissões permanentes do Projeto de Lei 016/2021.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/2021-03-16_req_033_vershirleyautorapl014retirada.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/2021-03-16_req_033_vershirleyautorapl014retirada.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de pauta do Projeto de Lei nº 014/2021.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/2021-03-18_req_035_regurgpr001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/2021-03-18_req_035_regurgpr001.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão em Regime de Urgência Especial do Projeto de Resolução nº 001/2021 de autoria da Mesa Diretora, que "Regulamenta a consignação em folha de pagamento para os servidores efetivos, comissionados e agentes políticos da Câmara de Vereadores do Município de Piumhi-MG"</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/2021-03-18_req036regurgpr002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/2021-03-18_req036regurgpr002.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão em Regime de Urgência Especial do Projeto de Resolução n.º 002/2021, de autoria da Mesa Diretora, que “Cria o 'Espaço Cultural do Legislativo Piumhiense Vereadora Nair Pereira Vieira de Souza' e dá outras providências”.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/2021-03-22_req038formconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/2021-03-22_req038formconj.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação acerca do Projeto de Lei nº 017/2021 ocorra de forma conjunta entres estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/2021-03-25_req_039_regurgesppl017.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/2021-03-25_req_039_regurgesppl017.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 017/2021 de autoria do Chefe do Poder Executivo Municipal que “Dispõe sobre o Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS - Fundeb e dá outras providências”.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/2021-03-31_req_041_pl019remanejemendimp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/2021-03-31_req_041_pl019remanejemendimp.pdf</t>
   </si>
   <si>
     <t>Os VEREADORES DA CÂMARA MUNICIPAL DE PIUMHI, que abaixo subscrevem, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 019/2021 de autoria do Chefe do Poder Executivo Municipal que “Autoriza o Poder Executivo a remanejar parcialmente os valores que são objeto da Emenda Impositiva nº 02 (Emenda Geral nº CM-010/2020) ao Projeto de Lei Orçamentária para o exercício de 2021, e dá outras providências”.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3186/2021-04-16_req_042_regurgesppl018.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3186/2021-04-16_req_042_regurgesppl018.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão em Regime de Urgência Especial do Projeto de Lei nº 018/2021 em única discussão e votação na 16ª Sessão Ordinária, a ser realizada no dia 19 de abril de 2021.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/2021-04-20_req_043_analise_prestcontas_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/2021-04-20_req_043_analise_prestcontas_saae.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação do prazo por mais quinze dias úteis para discussão e análise da Prestação de Contas Mensal do SAAE de Piumhi nº 11/2020, referente ao mês de novembro de 2020.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/2021-04-20_req_044_analise_prestcontasmun_no006-2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/2021-04-20_req_044_analise_prestcontasmun_no006-2020.pdf</t>
   </si>
   <si>
     <t>Requer a prorrogação do prazo por mais quinze dias úteis para discussão e análise da Prestação de Contas Mensal do Município nº 006/2020, referente ao mês de outubro de 2020.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/2021-04-20_req_045_analise_prestcontassaae_no001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/2021-04-20_req_045_analise_prestcontassaae_no001.pdf</t>
   </si>
   <si>
     <t>Requer a prorrogação do prazo por mais quinze dias úteis para discussão e análise da Prestação de Conta Mensal do SAAE de Piumhi nº 001/2021, referente ao mês de dezembro de 2020.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/2021-04-26_req_047_forconjpl021ruanaildeferreiralima.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/2021-04-26_req_047_forconjpl021ruanaildeferreiralima.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 021/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/2021-04-26_req_048_forconjpl022ruaagostinhoiteimbalduinosilva.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/2021-04-26_req_048_forconjpl022ruaagostinhoiteimbalduinosilva.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 022/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/2021-04-26_req_049_forconjpl023ruaclaudiodacunha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/2021-04-26_req_049_forconjpl023ruaclaudiodacunha.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 023/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/2021-04-26_req_050_forconjpl024ruamatildepolcarosilva.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/2021-04-26_req_050_forconjpl024ruamatildepolcarosilva.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 024/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/2021-04-26_req_051_forconjpl025ruaisauratimoteopereira.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/2021-04-26_req_051_forconjpl025ruaisauratimoteopereira.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 025/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/2021-04-26_req_052_forconjpl030pracaleonardolopesfunchal.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/2021-04-26_req_052_forconjpl030pracaleonardolopesfunchal.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 030/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/2021-05-03_req_053_regurgpre004_pprevio2019.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/2021-05-03_req_053_regurgpre004_pprevio2019.pdf</t>
   </si>
   <si>
     <t>Requer inclusão em Regime de Urgência Especial do Projeto de Resolução nº 004/2021, que "Dispõe sobre a aprovação do Parecer Prévio, processo nº 1092029 - eletrônico, do TCEMG, referente às Contas do Executivo Municipal do exercício de 2019 e dá outras providências".</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/2021-05-03_req_054_regurgpre004_pprevio2017.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/2021-05-03_req_054_regurgpre004_pprevio2017.pdf</t>
   </si>
   <si>
     <t>Requer inclusão em Regime de Urgência Especial do Projeto de Resolução nº 005/2021, que "Dispõe sobre a aprovação do Parecer Prévio, processo nº 1047323, do TCEMG, referente às contas do Executivo Municipal do exercício de 2017 e dá outras providências".</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3493/2021-05-03_req_no_055.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3493/2021-05-03_req_no_055.pdf</t>
   </si>
   <si>
     <t>Requer de V. Exa a prorrogação do prazo por mais 15 (quinze) dias úteis para discussão e análise da Prestação de Contas Mensal do Município n° 001/2021, mês de novembro/2020, com emissão do respectivo parecer (relatório sucinto) para leitura em Plenário.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3492/2021-05-03_req_no056.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3492/2021-05-03_req_no056.pdf</t>
   </si>
   <si>
     <t>Requer a prorrogação do prazo por mais 15 (quinze) dias úteis para discussão e análise da Prestação de Contas Mensal do Município n° 002/2021, mês de dezembro/2020, com emissão do respectivo parecer (relatório sucinto) para leitura em Plenário.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/2021-05-05_req_057_prorrogprazopl007consigfolha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/2021-05-05_req_057_prorrogprazopl007consigfolha.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação do prazo por mais 15 dias úteis para análise e discussão do Projeto de Lei nº 007/2021 de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3267/2021-05-06_req_062_tramconjpl020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3267/2021-05-06_req_062_tramconjpl020.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 020/2021 ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3268/2021-05-06_req_063_tramconjpl027.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3268/2021-05-06_req_063_tramconjpl027.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 027/2021 ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3269/2021-05-06_req_064_tramconjpl029.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3269/2021-05-06_req_064_tramconjpl029.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 029/2021 ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3270/2021-05-06_req_065_tramconjpl031.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3270/2021-05-06_req_065_tramconjpl031.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 031/2021 ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3271/2021-05-06_req_066_tramconjpl034.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3271/2021-05-06_req_066_tramconjpl034.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 034/2021 ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/2021-05-06_req_067_forconjpl028.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/2021-05-06_req_067_forconjpl028.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS. URBANISMO E CIDADANIA, com fulcro no art. 49, § 3o, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 028/2021, de autoria do Vereador José Welington da Silva, que “Dispõe sobre o descarte de lixo de pessoa com suspeita ou infectada com Covid-19 em vias e logradouros públicos e dá outras providências”, protocolizado nesta Casa Legislativa em 16 de abril de 2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3296/2021-05-13_req_068_forconjpl033valorizvida.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3296/2021-05-13_req_068_forconjpl033valorizvida.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei 033/2021 ocorra de forma conjunta entre as Comissões Permanentes.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3297/2021-05-13_req_069_reqforconjpre003.pdf</t>
+  </si>
+  <si>
     <t>Requer que a análise e deliberação do Projeto de Resolução nº 003/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3299/2021-05-13_req_070_reqsuspprazopl020ubssarah.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3299/2021-05-13_req_070_reqsuspprazopl020ubssarah.pdf</t>
   </si>
   <si>
     <t>Requer a suspensão do trâmite do Projeto de Lei nº 020/2021.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3373/2021-05-11_req_071_forconjpl026ldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3373/2021-05-11_req_071_forconjpl026ldo.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E COMISSÃO DE FINANÇAS E ORÇAMENTO, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 026/2021, de autoria do Chefe do Poder Executivo Municipal, que “Dispõe sobre as Diretrizes para a elaboração da lei orçamentária de 2022 e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de abril de 2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3391/2021-05-25_req_072_forconjpl040safrista.pdf</t>
+  </si>
+  <si>
     <t>Requer que análise e deliberação do Projeto de Lei nº 040/2021 ocorro de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3338/2021-05-28_req_073_regurgpl040_safrista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3338/2021-05-28_req_073_regurgpl040_safrista.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 040/2021 que “Dispõe sobre orientações e protocolos a serem observados pelos contratantes de trabalhadores rurais safristas durante o período da pandemia COVID-19 e dá outras providências”.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3320/2021-05-27_req_074_prorrogprazoprestctassaae.janfev2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3320/2021-05-27_req_074_prorrogprazoprestctassaae.janfev2021.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação do prazo por mais 15 (quinze) dias úteis para discussão e análise da Prestação de Contas Mensal do SAAE de Piumhi nº 002/2021, meses de janeiro e fevereiro de 2021.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3321/2021-05-27_req_no_075.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3321/2021-05-27_req_no_075.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação do prazo por mais 15 (quinze) dias úteis para discussão e análise da Prestação de Contas Mensal do Município nº 003/2021, mês de janeiro de 2021.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3322/2021-05-27_req_076_prorrogprazoprestctasmunicfev2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3322/2021-05-27_req_076_prorrogprazoprestctasmunicfev2021.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação do prazo por mais 15 (quinze) dias úteis para discussão e análise da Prestação de Contas Mensal do Município nº 004/2021, mês de fevereiro de 2021.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3323/2021-05-27_req_no_077.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3323/2021-05-27_req_no_077.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação do prazo por mais 15 (quinze) dias úteis para discussão e análise da Prestação de Contas Mensal do SAAE de Piumhi nº 003/2021, mês de março de 2021.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3341/2021-05-31_req_078_forconjpl037remanvaloreslarsfran.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3341/2021-05-31_req_078_forconjpl037remanvaloreslarsfran.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação de Projeto de Lei nº 037/2021 ocorra de forma conjunta entre as Comissões Permanentes.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3342/2021-05-31_req_079_forconjpl038_13opmpesaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3342/2021-05-31_req_079_forconjpl038_13opmpesaae.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação de Projeto de Lei nº 038/2021 ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3343/2021-06-01_req_080_forconjpl039alteraleisaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3343/2021-06-01_req_080_forconjpl039alteraleisaae.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação de Projeto de Lei nº 039/2021, ocorro de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3358/2021-06-07_requerimento081.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3358/2021-06-07_requerimento081.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 043/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3359/2021-06-07_requerimento082.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3359/2021-06-07_requerimento082.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 044/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3360/2021-06-08_req_083_forconjpl032diacartautista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3360/2021-06-08_req_083_forconjpl032diacartautista.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 032/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3361/2021-06-08_req_084_forconjpl035abrillaranja.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3361/2021-06-08_req_084_forconjpl035abrillaranja.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 035/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3362/2021-06-08_req_085_forconjpl036diaprofsaude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3362/2021-06-08_req_085_forconjpl036diaprofsaude.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 036/2021 ocorra de forma conjunta entre as Comissões Permanentes.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3382/2021-06-11_req086urgesp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3382/2021-06-11_req086urgesp.pdf</t>
   </si>
   <si>
     <t>Inclusão em Regime de Urgência Especial do Projeto de Lei nº 043/2021.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3383/2021-06-11_req087urgesp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3383/2021-06-11_req087urgesp.pdf</t>
   </si>
   <si>
     <t>Inclusão em Regime de Urgência Especial do Projeto de Lei nº 044/2021.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3384/2021-06-11_req_088_regimeurgpl037remanvaloreslarsfran.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3384/2021-06-11_req_088_regimeurgpl037remanvaloreslarsfran.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão em Regime de Urgência Especial do Projeto de Lei nº 037/2021, que "Remaneja valores descritos no Anexo I da Lei Municipal nº 2517/2020 e dá outras providências".</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3420/2021-06-11_req_089_reqregpl038_13opmpesaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3420/2021-06-11_req_089_reqregpl038_13opmpesaae.pdf</t>
   </si>
   <si>
     <t>Requerer a inclusão em REGIME DE URGÊNCIA ESPECIAL do PROJETO DE LEI n° 038/2021 que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13º salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta Municipal e do Serviço Autônomo de Água e Esgoto e dá outras providências”.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3426/2021-06-10_req_090_forconjpdl001trofeusaude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3426/2021-06-10_req_090_forconjpdl001trofeusaude.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Decreto Legislativo nº 001/2021 ocorra de forma conjunta entre as Comissões Permanentes.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3385/2021-06-11_req_091_reqretornotramitpl020ubssarah.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3385/2021-06-11_req_091_reqretornotramitpl020ubssarah.pdf</t>
   </si>
   <si>
     <t>Requer o retorno do trâmite regimental do Projeto de Lei nº 020/2021 que "Dá nome de Sarah Vitória de Melo Silva a Unidade Básica de Saúde (UBS) a ser inaugurada na Rua João Peres nº 825, Bairro Nova Piumhi, no Município de Piumhi-MG e dá outras providências".</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3439/2021-06-18_req092forconjproj041.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3439/2021-06-18_req092forconjproj041.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 041/2021, de autoria do Chefe do Poder Executivo, que “Dispõe sobre a criação do Conselho Municipal de Esportes e Lazer - COMESP - e dá outras providências”, protocolizado nesta Casa Legislativa em 24 de maio de 2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3440/2021-06-18_req093forconjproj042.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3440/2021-06-18_req093forconjproj042.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO. JUSTIÇA E REDAÇÃO, COMISSÃO DE FINANÇAS E ORÇAMENTO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 042/2021, de autoria do Chefe do Poder Executivo, que “Institui o Conselho Municipal de Turismo de Piumhi - COMTUR e dá outras providências’’, protocolizado nesta Casa Legislativa em 24 de maio de 2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3438/2021-06-24_req_095_forconjpl045_agendamtelefonubs.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3438/2021-06-24_req_095_forconjpl045_agendamtelefonubs.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 045/2021 ocorra de forma conjunta entre as Comissões Permanentes.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3471/2021-07-05_req_097_prazocpicombustivel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3471/2021-07-05_req_097_prazocpicombustivel.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação de prazo, por mais sessenta dias, para conclusão dos trabalhos da CPI-COMB.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3474/2021-07-07_req_098_regurgpl041.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3474/2021-07-07_req_098_regurgpl041.pdf</t>
   </si>
   <si>
     <t>Inclusão em Regime de Urgência Especial do Projeto de Lei nº 041/2021, que "Dispõe sobre a criação do Conselho Municipal de Esportes e Lazer - COMESP -  e dá outras providências".</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3509/2021-08-02_req_102_prorrogprazopl045.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3509/2021-08-02_req_102_prorrogprazopl045.pdf</t>
   </si>
   <si>
     <t>Solicita a prorrogação do prazo por mais 15 dias úteis para a discussão e análise do Projeto de Lei n. 045/2021.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3577/2021-08-17_req104_formconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3577/2021-08-17_req104_formconj.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 046/2021 ocorra de forma conjunta entre as Comissões Permanentes.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3569/2021-08-18_req_105_forconjpl047nomehangar.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3569/2021-08-18_req_105_forconjpl047nomehangar.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 047/2021, ocorro de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3579/2021-08-19_req106regurg.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3579/2021-08-19_req106regurg.pdf</t>
   </si>
   <si>
     <t>Inclusão em Regime de Urgência Especial do Projeto de Lei nº 046/2021, que "Abre Crédito Especial no Orçamento de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3619/2021-09-09_req_110_forconjpl048loa2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3619/2021-09-09_req_110_forconjpl048loa2022.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 048/2021, que "Estima a receita e fixa a despesa do Município para o exercício de 2022", ocorra de forma conjunta entre essa Comissões Permanentes.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3620/2021-09-09_req111forconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3620/2021-09-09_req111forconj.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 049/2021, que "Dispõe sobre o Plano Plurianual de Governo do Município, para o quadriênio 2022/2025", ocorra de forma conjunta entre essa Comissões Permanentes.</t>
   </si>
   <si>
-    <t>3616</t>
-[...7 lines deleted...]
-  <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3661/2021-09-27_req_113_forconjpl050diasaudemental.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3661/2021-09-27_req_113_forconjpl050diasaudemental.pdf</t>
   </si>
   <si>
     <t>Análise e deliberação conjunta do Projeto de Lei nº 050/2021 entre as Comissões.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3681/2021-10-05_req114forconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3681/2021-10-05_req114forconj.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 051/2021 ocorra de forma conjunta entre as Comissões Permanentes.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3710/2021-10-15_req_115_forconjpl052pracaagostinhomariano.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3710/2021-10-15_req_115_forconjpl052pracaagostinhomariano.pdf</t>
   </si>
   <si>
     <t>Requer que análise e deliberação do Projeto de Lei nº 052/2021 ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3711/2021-10-15_req_116_forconjpl053diaprevcombcancer.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3711/2021-10-15_req_116_forconjpl053diaprevcombcancer.pdf</t>
   </si>
   <si>
     <t>Requer que análise e deliberação do Projeto de Lei nº 053/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3735/2021-10-25_req117forconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3735/2021-10-25_req117forconj.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 054/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3736/2021-10-25_req_118_forconjpl055ruaalexandrepereiramorais.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3736/2021-10-25_req_118_forconjpl055ruaalexandrepereiramorais.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 055/2021 ocorra de forma conjunta entre as Comissões Permanentes.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3737/2021-10-25_req119forconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3737/2021-10-25_req119forconj.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 056/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3738/2021-10-25_req_120_forconjpl057ruamaafonsina.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3738/2021-10-25_req_120_forconjpl057ruamaafonsina.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 057/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3739/2021-10-25_req_121_forconjpl058escmdepeuripedescraide.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3739/2021-10-25_req_121_forconjpl058escmdepeuripedescraide.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 058/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3740/2021-10-25_req122forconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3740/2021-10-25_req122forconj.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 059/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3741/2021-10-25_req_123_formconjpl060.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3741/2021-10-25_req_123_formconjpl060.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 060/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3742/2021-10-25_req124forconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3742/2021-10-25_req124forconj.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 061/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3743/2021-10-25_req_125_pl062.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3743/2021-10-25_req_125_pl062.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 062/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3864/2021-10-29_req126forconjpl063ruajosepaulas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3864/2021-10-29_req126forconjpl063ruajosepaulas.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 063/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3763/2021-10-29_req_127_forconjpl064ruavirginiasoaresferreira.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3763/2021-10-29_req_127_forconjpl064ruavirginiasoaresferreira.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E A COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 064/2021, de autoria dos Vereadores Carlos Leonel de Oliveira, Fábio Henrique Novaes Ferreira, Gilvan Antônio da Silva, João Marcos Macedo Silveira, José Antônio Camargo Júnior, José Welington da Silva, Shirley Elaine Gonçalves Faria, Wilde Wéllis de Oliveira e Reinaldo dos Reis Silva, que “Dá nome de Virgínia Soares Ferreira à Rua 01 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências”, protocolizado nesta Casa Legislativa em 19 de outubro de 2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3769/2021-10-29_req128forconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3769/2021-10-29_req128forconj.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E A COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste requerer de V. Exa, que a análise e deliberação do Projeto de Lei n° 065/2021, de autoria do Vereador José Welington da Silva, que “Dá nome de Enita Martins da Costa (Dona luca) à Rua 12 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências”, protocolizado nesta Casa Legislativa em 19 de outubro de 2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3917/2021-10-29_req_129_forconjpl068ruajoaojulio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3917/2021-10-29_req_129_forconjpl068ruajoaojulio.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 068/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3767/2021-10-29_req130prorrogprazo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3767/2021-10-29_req130prorrogprazo.pdf</t>
   </si>
   <si>
     <t>Requer a prorrogação do prazo por mais 15 (quinze) dias úteis para discussão, análise e votação do parecer referente ao Projeto de Lei n° 051/2021 que “Declara como utilidade pública a Associação Piumhiense dos Produtores de Artesanato - APPARTE e dá outras providências”.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3764/2021-10-29_req_131_forconjpl069ruajosedacunha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3764/2021-10-29_req_131_forconjpl069ruajosedacunha.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E A COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 069/2021, de autoria da Vereadora Shirley Elaine Gonçalves Faria, que “Dá nome de José da Cunha à Rua 09 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências”, protocolizado nesta Casa Legislativa em 21 de outubro de 2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3768/2021-10-29_req133forconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3768/2021-10-29_req133forconj.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDACÀO E A COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3o, inciso II, do Regimento Interno, vêm através deste requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 070/2021, de autoria da Vereadora Shirley Elaine Gonçalves Faria, que “Dá nome de Rosiane de Oliveira à Rua 19 localizada no Loteamento Alphaville, Bairro Nova Esperança, no Município de Piumhi-MG e dá outras providências”, protocolizado nesta Casa Legislativa em 21 de outubro de 2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3863/2021-10-29_req_134_prorrogprazoprestcontassaaeago2021.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3863/2021-10-29_req_134_prorrogprazoprestcontassaaeago2021.pdf</t>
   </si>
   <si>
     <t>Requer a prorrogação do prazo por mais quinze dias úteis para discussão e análise da Prestação de Conta Mensal do SAAE de Piumhi nº 008/2021, referente ao mês de agosto de 2021.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3765/2021-10-29_req_135_regurgesp_pl_067_abrecreditoespecialsaae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3765/2021-10-29_req_135_regurgesp_pl_067_abrecreditoespecialsaae.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 067/2021 de autoria do Chefe do Poder Executivo Municipal que “Abre crédito especial no orçamento de 2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3799/2021-11-05_req_136_forconjpl072ruajoaquimteodoro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3799/2021-11-05_req_136_forconjpl072ruajoaquimteodoro.pdf</t>
   </si>
   <si>
     <t>Requerer que a análise e deliberação do Projeto de Lei nº 072/2021 ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3811/2021-11-11_req137forconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3811/2021-11-11_req137forconj.pdf</t>
   </si>
   <si>
     <t>Requerer que a análise e deliberação do Projeto de Lei nº 071/2021 ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3814/2021-11-19_req138urgesp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3814/2021-11-19_req138urgesp.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 071/2021.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3835/2021-11-26_req139urgesp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3835/2021-11-26_req139urgesp.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 066/2021.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3859/2021-11-25_req_140_forconjpl073planomuneducacao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3859/2021-11-25_req_140_forconjpl073planomuneducacao.pdf</t>
   </si>
   <si>
     <t>Requer que análise e deliberação do Projeto de Lei nº 073/2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3860/2021-11-25_req_141_forconjpl075diadoadorsangue.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3860/2021-11-25_req_141_forconjpl075diadoadorsangue.pdf</t>
   </si>
   <si>
     <t>Análise e deliberação do Projeto de Lei nº 075/2021, que "Inclui no Calendário Oficial do Município de Piumhi o dia 25 de novembro como o Dia Municipal do Doador Voluntário de Sangue e institui a Semana Municipal de Incentivo a Doação de Sangue e dá outras providências".</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3836/2021-11-25_req_143_regurgesppl077.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3836/2021-11-25_req_143_regurgesppl077.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 077/2021.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3837/2021-11-25_req_144_regurgesppre006.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3837/2021-11-25_req_144_regurgesppre006.pdf</t>
   </si>
   <si>
     <t>Requer a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Resolução nº 006/2021.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3865/2021-12-03_req_146_forconjpl074alteraeleicoesescolares.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3865/2021-12-03_req_146_forconjpl074alteraeleicoesescolares.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO. JUSTIÇA E REDAÇÃO E A COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS. URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 074/2021, de autoria do Chefe do Poder Executivo Municipal, que “Altera dispositivos da Lei n° 2.121/2013, que ‘Dispõe sobre o processo eleitoral de Diretor, Vice-diretor e Coordenador das Escolas Municipais de Piumhi, revogando a lei municipal n. 1.949/2010 e dá outras providências’ e dá outras providências”, protocolizado nesta Casa Legislativa em 08 de novembro de 2021, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3866/2021-12-03_req147forconj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3866/2021-12-03_req147forconj.pdf</t>
   </si>
   <si>
     <t>Requer que a análise e deliberação do Projeto de Lei nº 078/2021 ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3875/2021-12-10_req_148_regimeurgpl073.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3875/2021-12-10_req_148_regimeurgpl073.pdf</t>
   </si>
   <si>
     <t>Inclusão em Regime de Urgência Especial do Projeto de Lei nº 073/2021 que "Altera Anexo da Lei nº 2.203/2015 que 'Aprova o Plano Municipal de Educação e dá outras providências'. e dá outras providências".</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Fábio Tulim, Gilvan dos Penedos, Sargento Zé Welington</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3876/2021-12-10_req_149_regimeurgproj080.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3876/2021-12-10_req_149_regimeurgproj080.pdf</t>
   </si>
   <si>
     <t>Requerem a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 080/2021 que "Dispõe sobre a possibilidade de concessão do Abono - FUNDEB aos Profissionais da Educação Básica da Rede Municipal de Ensino, na forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>REQAC</t>
   </si>
   <si>
     <t>Requerimento - Assessoria Contábil</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/2021-02-19_req_001nprazoasscontabilproc001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/2021-02-19_req_001nprazoasscontabilproc001.pdf</t>
   </si>
   <si>
     <t>Solicita prorrogação do prazo por mais 10 (dez) dias para a apresentação de Parecer Contábil referente à Prestação de Contas do SAAE de Piumhi, mês de novembro/2020.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/2021-02-19_req_002nprazoasscontabilproc004.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/2021-02-19_req_002nprazoasscontabilproc004.pdf</t>
   </si>
   <si>
     <t>Solicita prorrogação do prazo por mais dez dias para a emissão do Parecer Contábil referente a Prestação de Contas Mensal do Município Nº 006/2020, mês de outubro/2020.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3335/2021-05-28_reqcont_003_prorrogprazoasscontpl039.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3335/2021-05-28_reqcont_003_prorrogprazoasscontpl039.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação de prazo por mais 10 (dez) dias úteis para a emissão de Parecer Contábil acerca do Projeto de Lei nº039/2021</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3827/2021-11-12_req004asscont.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3827/2021-11-12_req004asscont.pdf</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de proceder com o Parecer Contábil referente Projeto de Lei n° 066/2021, devido à necessidade de complementação por parte do Poder Executivo Municipal com ajuntada de documentos, requer de V. Exa. a prorrogação do prazo por mais 10 (dez) dias úteis, nos termos do art. 60, § 2º do Regimento Interno.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>REQAJ</t>
   </si>
   <si>
     <t>Requerimento - Assessoria Jurídica</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/2021-03-04_req_assjur_001_prorrogpl014.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/2021-03-04_req_assjur_001_prorrogpl014.pdf</t>
   </si>
   <si>
     <t>Solicita prorrogação do prazo por mais dez dias úteis para melhor análise do Projeto de Lei nº 014/2021, de autoria da Vereadora Shirley Elaine Gonçalves Faria.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3293/2021-05-13_req_jur_002_prorrogprazopl032.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3293/2021-05-13_req_jur_002_prorrogprazopl032.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação do prazo por mais 10 (dez) dias uteis para apresentação de parecer acerca do Projeto de Lei nº 032/2021.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>SOOUV</t>
   </si>
   <si>
     <t>Solicitação - Ouvidoria</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6647/2021-10-01_solic_003_folhaspagamauxtransp_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6647/2021-10-01_solic_003_folhaspagamauxtransp_.pdf</t>
   </si>
   <si>
     <t>Solicitação recebida pelo serviço de Ouvidoria online da Câmara Municipal de Piumhi em 01/10/2021 - Solicitação das folhas de pagamento dos servidores ocupantes do cargo de Auxiliar de Transporte referentes aos meses de julho, agosto e setembro de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10019,67 +10032,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3889/2021-12-11_denuncia_007_limpezaloteruaosmanylima.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2954/2021-02-15_emenda_no_001_plc001descontoiptu.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/2021-03-18_emenger002pr002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/2021-03-19_emenda_003_pl016tombbens.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3355/2021-05-14_emenda_004_pl_029_doula.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3568/2021-05-31_emenda_005_pl040.safrista.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3450/2021-06-02_emenda_geral_006_pl026ldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3411/2021-06-15_emenda_geral_007_pl_037.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3425/2021-06-15_emenda_008_pl_020_ubssarahvitoria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3465/2021-06-22_emenda_no_009_pl_042_conselho_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3475/2021-07-05_emenda_010_pl041.conselhoesplazer.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3549/2021-08-11_emenda_011_pl045agendtelef.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3844/2021-11-19_emenda_012_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3845/2021-11-19_emenda_013_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3846/2021-11-19_emenda_014_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3847/2021-11-19_emenda_015_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3848/2021-11-19_emenda_016_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3849/2021-11-19_emenda_017_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3857/2021-11-30_emenda_018_pl074.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3850/2021-11-26_emendageral_019_emenmodpl048-loa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/2021-01-14_ind_003_verfabioruareginasoares.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/2021-01-14_ind_004_vergilvanpovoadopenedos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/2021-01-14_ind_005_verjoaomarcosaguachuvasflorianopeixoto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/2021-01-15_ind_006_vershrileyestradapontepau.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/2021-01-15_ind_007_verjuniorcoletorlixo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/2021-01-15_ind_008_verjuniorpassarcoletorlixosabado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2829/2021-01-15_ind_009_verjuniorfaixapedestre.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2830/2021-01-15_ind_010_verjuniorlimpezabairros.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2831/2021-01-19_ind_011_verjoaomrevitalizacaobairroatalaia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/2021-01-19_ind_012_verjoaomlimpezasitiopamela.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/2021-01-19_ind_013_verjoaomsinalizacaohorizontais.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/2021-02-02_ind_023_vershirleyrecursoscarnavalparacirurgias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/2021-02-02_ind_026_vergilvansinalizacaoruasuranotenentefreitas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/2021-02-02_ind_027_vergilvanlimpezaruaantoniotobias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/2021-02-02_ind_028_verjosewelingtonlimpezaloteruasilvianobrandao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2884/2021-02-02_ind_029_verjoaomlimpezaruazoroastrocostalima.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/2021-02-02_ind_030_verjoaomestradasvicinaisararas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/2021-02-04_ind_031_verjosewelvacinasmotoristas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/2021-02-04_ind_032_vershirleyasfaltoruajucagoulart.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/2021-02-04_ind_033_vershirleyposteruadompedroii.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/2021-02-09_ind_034_vergilvanalosaude.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/2021-02-08_ind_035_verjoaomescoaaguapluvial.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2926/2021-02-09_ind_036_vershirleymassaasfaltica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3060/2021-03-04_ind_037_verjoaom.ruadiolinammelo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/2021-02-12_ind_038_vershirleysinalizacaoruacarvalho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/2021-02-12_ind_039_verjoaomestradalagoagrande.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/2021-03-16_ind_040_vergilvanvagasveicubs.josemartins.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/2021-02-11_ind_041_verreinaldofaixapedestredelegacia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/2021-02-12_ind_042_verjoaomprovruarosinei.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/2021-02-12_ind_043_verjoaomprovruacrispimelias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/2021-02-15_ind_044_vergilvanlimpezaruahonorinosoaresoliveira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3445/2021-06-25_ind_045_vershirleypinturaruaamazonas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/2021-02-16_ind_046_verjoaomredutorvelavjosealvarenga.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/2021-02-16_ind_047_verjoaomrelatoriossinalizacoes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/2021-02-18_ind_048_vergilvanplacasproibestac.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/2021-02-18_ind_049_vergilvanlimpezaurbanaruavitorsoaressilva.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/2021-02-18_ind_050_verjoaomsinalizacaotransitovilaagreny.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/2021-02-18_ind_051_verjoaomescadariacruzmonte.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3051/2021-03-02_ind_052_vergilvanruaarialmada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/2021-02-26_ind_053_verreinaldoinfraestruturaruapolibiomourao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/2021-02-26_ind_054_verreinaldoredutorvelocruaplutao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/2021-02-26_ind_055_verreinaldoredutorvelocruaclodomiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/2021-02-26_ind_056_verreinaldoolhovivocrechedercy.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/2021-03-02_ind_057_verjoaom.constubs.cmei.bairrocapoeira.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/2021-03-02_ind_058_verreinaldoasfaltoruajoaquimbeijo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/2021-03-02_ind_059_verjoaom.massaasfruamarialurdes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/2021-03-03_ind_060_verjuniorarvoreapae.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/2021-03-03_ind_061_verreinaldolampadasruaaugustolima.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/2021-03-03_ind_062_verjuniormassaasflagoinha.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/2021-03-03_ind_063_verjunioravenidadariomelo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/2021-03-03_ind_064_verreinaldorualuizventura.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/2021-03-03_ind_065_verjuniormanilhasruajoseponciano.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/2021-03-04_ind_066_verplacasruabuenobrandao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/2021-03-04_ind_067_verreinaldoplacaavosvaldomachadofranciscomachado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3456/2021-06-30_ind_068_versruaalaorteodorodasilva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/2021-03-05_ind_069_verjoaomcarloslimpezalote.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/2021-03-05_ind_070_verjoaomestradarochedo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/2021-03-05_ind_071_verjoaomestradasaoleao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/2021-03-09_ind_072_melhoriaspsf.mariarezende.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3056/2021-03-05_ind_073_vergilvansinalizacaotaxi.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/2021-03-09_ind_074_vershirleyredutruasjoaoleitemaicofreitas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/2021-03-09_ind_075_vershirleylimpezaruamodestocaldeira.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3065/2021-03-09_ind_076_vershirleymelhoriasestradafazendacoelho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/2021-03-09_ind_077_vergilvanestradacorregoonca.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/2021-03-09_ind_078_versbairrocolina.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/2021-03-09_ind_079_versavdariomelo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/2021-03-09_ind_080_verjoaompavimentacaoruasvilaagreny.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/2021-03-16_ind_081_verjosewelplantioarvores.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/2021-03-12_ind_082_versplacarmanoelhermeto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/2021-03-16_ind_083_verjosewlimpezaavcontorno.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/2021-03-12_ind_084_vershirleyruajoaopinheiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/2021-03-12_ind_085_vershirleyplacaproibidolixo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/2021-03-16_ind_086_versinfiltpsfjoaoguilherme.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/2021-03-16_ind_087_versinfiltpsftotonhatome.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3085/2021-03-12_ind_088_vershirleyplacaproibestruagetuliov.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/2021-03-26_ind_089_verjuniorvacinassaae.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/2021-03-17_ind_091_verjoaomlimpezavilaagreny.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/2021-03-23_ind_092_versremanejemendaimp.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/2021-03-23_ind_093_verjoaomarcosmelhoriasestradaararas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/2021-03-23_ind_094_verjoaomarcosmelhoriasestradabelinha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/2021-03-26_ind_095_verreinaldoestlaranjeiras.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/2021-04-05_ind_096_verjoaomreinaldopinturanomerua.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/2021-04-05_ind_097_verjoaompodaarvore.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/2021-04-05_ind_098_verjoaomestrjosegermanoc.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/2021-04-09_ind_099_verreinaldolimploteruajpoppe.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/2021-04-13_ind_100_verjoaomruajoaoguilherme.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/2021-04-13_ind_101_verjoaomlimpezavilaagreny.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/2021-04-16_ind_102_vergilvantarifasocial.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/2021-04-19_ind_103_vershirleyauxilioemerg.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/2021-04-20_ind_104_verjosew.placasruajoaopedrog.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/2021-04-23_ind_105_verjmarcosparqecologico.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/2021-04-28_ind_106_verjoaomloteruajuizfora.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/2021-04-30_ind_107_verjosewelcalcadaruajoaopedrog.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/2021-05-03_ind_108_verjoaomlimpezalote.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3231/2021-05-03_ind_109_verjoaomestradavicinal.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3232/2021-05-03_ind_110_verjoaomprojolhovivo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/2021-05-06_ind_111_verjosewelplacasruamodestocald.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/2021-05-06_ind_112_versmelhoriasruaseveroveloso.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3292/2021-05-06_ind_113_versgradescamerascruzmonte.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3288/2021-05-07_ind_114_vergilvanestradagranjacleiton.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/2021-05-07_ind_115_vergilvanfaixasestacruamiguelcouto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3290/2021-05-07_ind_116_vergilvanruaalmirpaivarezende.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3294/2021-05-13_ind_117_vergilvantransitoruajoaodossantos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3300/2021-05-14_ind_118_vershirleyestradacorregocavalo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3295/2021-05-13_ind_119_verjoaomarcoslimpezanovaesp.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3301/2021-05-14_ind_120_vershirleylimpezanovohoriz.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3302/2021-05-14_ind_121_vershirleymataburrocentenario.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3303/2021-05-19_ind_122_verjoaom.altertransruaprofleontina.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3304/2021-05-19_ind_123_verjoaom.pistacaminhada.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3412/2021-05-21_ind_124_faixaelevadaavosvsoaresmach.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3351/2021-05-31_ind_125_vergilvanlixeiraruahonorinosoaresoliv.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3352/2021-05-31_ind_126_vergilvanlampadascemitsaudade.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3353/2021-05-31_ind_127_vergilvanestradaregiaocampos.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3354/2021-05-31_ind_128_vergilvanlimpezamoradasol.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3346/2021-06-02_ind_129_verslimpezavilaagrenytotonhatome.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3347/2021-06-02_ind_130_versguardrailruaprofleontinaribeiro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3348/2021-06-02_ind_131_versestatuapracaguialopes.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3349/2021-06-02_ind_132_versestradapenedos.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3350/2021-06-02_ind_133_versconscientizacaocovid.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3365/2021-06-09_ind_134_vershirleyestradaruralregiaoonca.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3363/2021-06-09_ind_135_verfabioacadarlivrepracarodoviaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3367/2021-06-09_ind_136_atendpreferencialsaude.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3364/2021-06-09_ind_137_verreinaldoredutorruajairferreiraleite.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3357/2021-06-08_ind_138_verjoaomarcoslimppassarelaruaamazonas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3356/2021-06-08_ind_139_verjoaomarcosmelhoriasruasantoantoniodomonte.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3377/2021-06-11_ind_140_vergilvantransitoruaarialmadaubs.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3378/2021-06-11_ind_141_vergilvanfaixasestacruabeneditovaladares.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3366/2021-06-09_ind_142_verjuniormelhoriascruzdepedra.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3372/2021-06-10_ind_143_versredeenergiaruageniarantes.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3379/2021-06-11_ind_144_vershirleyincluirlactantesvacina.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3380/2021-06-11_ind_145_vershirleysinalizlimpezabnovohoriz.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3381/2021-06-11_ind_146_vershirleyrevitalbueiros.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3388/2021-06-14_ind_147_vershirleyestradaboqueirao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3389/2021-06-14_ind_148_vershirleylimpezajdbetel.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3408/2021-06-17_ind_149_versruamariaalmeidaarantes.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3409/2021-06-17_ind_150_verjosewelplacaruabossuetcosta.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3413/2021-06-18_ind_151_verjoaom.ruaberaldoruadeusmiro.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3414/2021-06-18_ind_152_verjoaom.placasruacaturicoruajoaqtristao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3423/2021-06-18_ind_153_vershirleyestradaruralvandimdotaxi.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3424/2021-06-18_ind_154_vershirleyplacaruamaico.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3430/2021-06-25_ind_155_vershirleyposteruadompedroii.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3451/2021-06-23_ind_156_verjoaom.limpezaolinda.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3446/2021-06-25_ind_157_versqueijeirosvacinacovid.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3447/2021-06-25_ind_159_vershirleynotebooksprofessores.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3448/2021-06-25_ind_160_vershirleybueirosruaheitordelima.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3479/2021-07-09_ind_161_vershirleycutiano.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3459/2021-07-01_ind_162_vergilvanfaixasruaarmandoviotti.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3457/2021-06-30_ind_163_verjoaom.sinalizruasvilaagreny.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3458/2021-06-30_ind_164_verjoaom.sinalizloteamafonsorodrigues.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3677/2021-06-30_ind_165_verjoaom.ruassemnome.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3460/2021-07-01_ind_166_vergilvanredutoresruaaimores.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3461/2021-07-01_ind_167_vergilvantransitopcdravelinoruagetulio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3468/2021-07-05_ind_168_vergilvanpostesruajoaopereiradebarros.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3472/2021-07-06_ind_169_verjuniorredutoresruaruthgermlopes.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3519/2021-07-09_ind_170_vershirleyestradamatacapoeiras.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3476/2021-07-07_ind_171_verjuniorterraplansrpardal.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3480/2021-07-09_ind_172_vershirleyasfaltruajoselopesmend.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3481/2021-07-15_ind173redepluvruajoseponc.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3488/2021-07-14_ind174repasfruamodcal.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3489/2021-07-14_ind175repasfruahelvmen.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3490/2021-07-14_ind176esttecalttransruadjalmadut.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3491/2021-07-14_ind177obrigpropsupfornmascopercaixa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3497/2021-07-16_ind178podaarvvilaagrnovesp.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3498/2021-07-16_ind179melhoriasruatenfreit.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3499/2021-07-16_ind180sinalizsolovilaagr.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3496/2021-07-16_ind181melhoriasruaclodclovcunruajoseponc.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3500/2021-07-16_ind182sintranshorruasarialmruajoaopedgoul.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3501/2021-07-16_ind183podaarvruaemibatlop.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3510/2021-07-22_ind_184verjoaomlimpezabjardimstoantonio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3512/2021-07-22_ind_185verjoaom_lixeirapracaotaciliogtome.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3511/2021-07-22_ind_186verjoaom_iluminruadeosmiro_beraldo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3502/2021-07-27_ind_187vershirleyreparoasfalruaconslafaiete.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3503/2021-07-27_ind_188vershirleyrotatoriaruaflorianopeixoto.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3516/2021-07-09_ind_189173_verjmarcosreinaldoiluminpub.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3507/2021-07-29_ind_190verjmarcossinalizruabeneditoval.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3506/2021-07-29_ind_191verjmarcossinalizruaamazonas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3520/2021-08-03_ind_192_vercarloscalamidadepublica.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3521/2021-08-03_ind_193_vergilvanfiscalizempresa.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3522/2021-08-03_ind_194_verjoaom.bolsaatleta.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3523/2021-08-03_ind_195_verfabioasfaltoruajosedomaraujo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3524/2021-08-03_ind_196_versacademiaarlivremoradadosol.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3525/2021-08-03_ind_197_verfabioasfaltoruajucagoulart.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3526/2021-08-03_ind_198_verfabioasfaltoruajosegoulartsobrinho.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3527/2021-08-03_ind_199_verfabioredutvelocruajairferreiraleite.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3528/2021-08-03_ind_200_verjoaom.sinalizhorizontal.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3514/2021-08-04_ind_201_vershirleycodigoobras.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3515/2021-08-04_ind_202_vershirleypontemadeiraestradaararas.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3539/2021-08-06_ind_203_verreinaldoasfaltoruajosegoncsob.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3540/2021-08-06_ind_204_versmodelocartautista.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3533/2021-08-06_ind_205_versruaprofleontina.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3534/2021-08-06_ind_206_versplacasecol.pctotonha.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3535/2021-08-06_ind_207_versredvelocruajairferreiraleite.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3541/2021-08-06_ind_208_versisencaoiptu.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3542/2021-08-06_ind_209_verspoeiraruajoaocavalhada.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3536/2021-08-06_ind_210_versruaconslaf.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3537/2021-08-06_ind_211_versdemandassaude.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3547/2021-08-06_ind_212_vergilvanplacasubs.rural.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3550/2021-08-11_ind_213_verjoaom.letreiroaleitamento.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3558/2021-08-12_ind_214_vershirleyvacinaveterinario.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3556/2021-08-12_ind_215_verjoaom.saudeitinerante.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3554/2021-08-13_ind_216_vergilvanwi-fipenedos.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3564/2021-08-16_ind_217_verjoaom.pavimruamaldeodoro.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3567/2021-08-19_ind_218_versterminalrodoviario.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3571/2021-08-19_ind_219_vergilvanplacasruajosedebrito.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3572/2021-08-19_ind_220_verjoaom.sinalizruajorgebruno.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3573/2021-08-20_ind_221_versavdariodemelo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3574/2021-08-20_ind_222_verssaudehomem.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3575/2021-08-20_ind_223_versilumletreirosetembro.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3584/2021-08-24_ind_224_verreinaldoruamarcalmoreira.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3585/2021-08-26_ind_225_shirleyilumruaadolfo.ruaaugustolima.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3586/2021-08-26_ind_226_shirleyestradaruralpostobrazinho.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3587/2021-08-26_ind_227_shirleyposteruarosinei.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3589/2021-08-27_ind_228_verssetembroverdeamarelo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3590/2021-08-27_ind_229_vershirleyestradaroseiras.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3591/2021-08-27_ind_230_vershirleypodaarvoreruavilelatristao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3592/2021-08-27_ind_231_vershirleyasfaltoruavilelatristao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3593/2021-08-27_ind_232_vergilvanredutorvelocruaclodomiro.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3598/2021-09-02_ind_233_verstransportepublico.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3602/2021-09-03_ind_234_vershirleyvagacreche_-_copia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3610/2021-09-08_ind_235_pracabairrobelavista.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3604/2021-09-08_ind_236_faixapedruasilvianobrandao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3605/2021-09-08_ind_237_sinal.esquinaruasilvianobrandao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3606/2021-09-08_ind_238_sinalizpracatuiuti.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3607/2021-09-08_ind_239_placapsf.penedos.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3608/2021-09-08_ind_240_reservatoriospenedosmartins.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3618/2021-09-08_ind_241_sinalizruazoroastrocostalima.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3622/2021-09-08_ind_242_faixaelevadapcdravelinoqueiroz.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3624/2021-09-13_ind_243_pinturaestacionmotocicletas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3625/2021-09-13_ind_244_acessibruamelviracassini.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3626/2021-09-14_ind_245_verjoaom.redeeletricaruageniarantes.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3634/2021-09-20_ind_246_pracaleofunchalvershirley.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3635/2021-09-20_ind_247_mata-burrosroseiravershirley.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3643/2021-09-21_ind_248_bebedouropracajoaomarcos.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3644/2021-09-21_ind_249_capsi_criancasversjmarcosreinaldo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3649/2021-09-23_ind_250_vagacmeivershirley_-_copia.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3650/2021-09-23_ind_251_limpezacapoeirasvershirley.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3646/2021-09-23_ind_252_outubrorosaverreinaldojmarcos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3647/2021-09-23_ind_253_capoeiraverreinaldojmarcos.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3651/2021-09-23_ind_254_vagacmeivershirley_-_copia.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3652/2021-09-23_ind_255_reajustediariasmotoristasvershirley.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3665/2021-09-28_ind_256_verjmarcossolestudoraiox.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3673/2021-10-01_ind257transpgrat.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3680/2021-10-06_ind258reducaotarifaminimaagua.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3707/2021-10-08_ind_259_placasnomeruasitiopamelalimpezalotes.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3685/2021-10-13_ind_260_casaapoioribeiraopreto.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3715/2021-10-19_ind_261_pavimentacaoeugenio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3708/2021-10-08_ind_262_escoamentoaguaruajoaopereirabarros.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3709/2021-10-08_ind_263_excessocriancascreches.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3723/2021-10-21_ind_264_vershirleylimpezaruajosealmadam.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3724/2021-10-21_ind_265_vershirleyvagacreche.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3725/2021-10-21_ind_266_vershirleylampadaposte.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3728/2021-10-29_ind_267_verjoaom.frentee.m.acacio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3745/2021-10-29_ind_268_vershirleylimpezacasa.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3746/2021-10-29_ind_269_versmutiraolimpeza.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3747/2021-10-29_ind_270_versplacastel-urgemerg.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3748/2021-10-29_ind_271_versescovacaoassistida.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3754/2021-10-29_ind_272_verslimpezaruabairrosaojudas.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3749/2021-10-29_ind_273_verslimpezaruasvilaagreny.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3758/2021-10-29_ind_274_verssubstituirlixeiras.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3759/2021-10-29_ind_275_versrevitalizarbrinquedos.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3782/2021-11-05_ind_276_versacademiaarlivrepracabelizario.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3760/2021-10-29_ind_277_versiluminacaoletreiro.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3783/2021-11-05_ind_278_verjoaom.ruaalbertinosoaresmelo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3884/2021-11-11_ind_279_melhoriasbmoradodosol.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3885/2021-11-11_indi_280_melhoriasdistritopenedos.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3890/2021-11-17_ind_281_trocalampadas.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3891/2021-11-17_ind_282_podaarvores.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3886/2021-11-11_ind_283_minutapltranstornoautista.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3892/2021-11-17_ind_284_aberturaruajoaorodrigues.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3893/2021-11-17_ind_285_mataburrosonca.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3894/2021-11-17_ind_286_limpezavegetacaoruaamazonas.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3903/2021-11-19_ind_287_nocoesprimeirossocorro.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3895/2021-11-23_ind_288_vershirleyvagacmei.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3902/2021-11-23_ind_289_estradaregiaotapiocano.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3901/2021-11-23_ind_290_melhoriasruasvicentepenedos.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3900/2021-11-23_ind_291_drenagempluvialciame.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3829/2021-11-25_ind_292_imovelampliacaoe.m.celfidelis.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3831/2021-11-25_ind_293_acessibcentromelhoridade.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3832/2021-11-25_ind_294_telefoniaubs.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3904/2021-11-25_ind_295_momentocivicoescmun.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3899/2021-11-26_ind_296_estradaregiaofarias.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3896/2021-11-26_ind_297_estradaregmatacapoeiras.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3909/2021-11-30_ind_298_pl.profeducacaobasica.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3907/2021-11-30_ind_299_trocaonibusparvaozinho.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3908/2021-11-30_ind_300_pareruaaugustodelima-miguelcouto.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3873/2021-12-03_ind_301placaproibe_ruajoaosantos.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3933/2021-12-13_ind_302_ampliacozinhae.mjosinoalvim.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3934/2021-12-13_ind_303_revitalimassaasfaltruaalmirdepaiva.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3871/2021-12-09_ind304podavegherbavdariomelo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3935/2021-12-13_ind_305_caravanamovelcovid.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3936/2021-12-14_ind_306_sinaliztransitositiopamela.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3937/2021-12-14_ind_307_melhoriascrecheproflusmaria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3938/2021-12-14_ind_308_passarelaruajucagoulartruapedrogoulart.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3939/2021-12-17_ind_309_limpezaruasbairrosaojudas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3940/2021-12-17_ind_310_revitprctotonhatome.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3948/2021-12-23_ind_311_revitalestrruralpontealto-socorro.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/2021-02-05_mocao_001vershrileyjosewrodrigopacheco.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/2021-03-08_mocao_002_vershirleyjosewpaulocesarvaz.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/2021-03-23_mocao_003_versprofissionaissaudepiumhi.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/2021-04-12_mocao_004_repudioverreinaldojosewel.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/2021-04-22_mocao_05_pesarvermunicformiga.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/2021-05-05_mocao_006_aplausosprofeducacao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/2021-05-06_mocao_007_aplausosrosangelasmsaude.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/2021-05-06_mocao_008_pesarmartinholier.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3464/2021-07-01_mocao_009_aplausosmassistsocial.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3477/2021-07-09_mocao_010_aplau_garicoveiro.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3487/2021-07-12_mocao011agenfun.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3505/2021-07-29_mocao_012_aplausodepcultura.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3532/2021-08-05_mocao_013_aplausossecmobrasinfra.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3555/2021-08-13_mocao_014_aplausosleiafernanda.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3600/2021-09-02_mocao_015_aplausoswellingtonmelo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3611/2021-09-08_mocao_016_estudantes24aoba.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3632/2021-09-14_mocao_017_aplausoluisaugustojuniomelo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3669/2021-10-01_mocao_018_aplausosprojreconsvidas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3670/2021-10-01_mocao_019_aplausosradios.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3771/2021-11-04_mocao_020_projabrindocaminhos.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3772/2021-11-04_mocao_021_amparo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3773/2021-11-04_mocao_022_escritorricardo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3794/2021-11-09_mocao_023_congaplausossergio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3795/2021-11-11_mocao_024_congaplausosassmulheresdepeito.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3796/2021-11-11_mocao_025_congaplausossecagrop.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3816/2021-11-19_mocao_026_23a-24a_oba_alunosescolapub.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3817/2021-11-19_mocao_027_profmatadouromun.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3818/2021-11-19_mocao_028_profisimunizcovid19.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3838/2021-11-25_mocao_029_110aciapm-12_bpm-18.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3839/2021-11-26_mocao_030_clubetirovelhochico.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3840/2021-11-25_mocao_031_grupmeioambiente_ciapmm.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3841/2021-11-25_mocao_032_policiarodoviaria.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3842/2021-11-25_mocao_033_pelotaobombeiros.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3843/2021-11-25_mocao_034_policiaiscivis.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3869/2021-12-07_mocao_035_warleycruvinel.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3870/2021-12-07_mocao_036_stacasamisericorpiumhi.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3872/2021-12-09_mocao_037_policiapenal.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3946/2021-12-15_mocao_038_pastoresigrejasevang.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3947/2021-12-15_mocao_039_padresigrejascatolicas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/2021-01-08_of_002_solicalambradopracatomazmoraessouza.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/2021-01-08_of_003_soliccorreiossantaclara.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/2021-01-15_of_006_sol.verjoaomarcossantacasa.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2847/2021-01-21_of_007sol_prespistacaminhada.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/2021-01-29_of_008sol_verjoaomemensantacmisdepfedeuclides.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/2021-01-29_of_009sol_verjoaomemensociedpresbdepfedeuclides.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/2021-02-02_of_010sol_verexeccorreios.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/2021-02-02_of_011sol_vergilvanvacinacovidagentesfunerarios.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/2021-02-02_of_012sol_verjoaomarcosadequacoessamu.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/2021-02-04_of_013sol_vershirleyportalvacinascovid.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/2021-02-04_of_014sol_vershirleycampusexpansaoifmg.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/2021-02-04_of_015sol_vershirleypocolagoagrande.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/2021-02-04_of_016sol_vershirleymamografoveiculos.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/2021-02-11_of_019sol_comis.refpl007consigfolha.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/2021-02-16_of_020_sol_conselhoregionalengermagem.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/2021-02-12_of_021sol_vershirleyescoamentoruavigilatomanoelcastro.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/2021-02-16_of_022_dosescoronavac.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/2021-02-15_of_023sol_verjoaomgovromeuzema.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2975/2021-02-18_of_024_recfinaccentrozoonoses.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/2021-02-15_of_025sol_verjoaomgovromeuzema.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/2021-02-15_of_026sol_verjoaomgovromeuzema.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/2021-02-15_of_027sol_verjoaomgovromeuzema.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/2021-02-15_of_028sol_verjoaomgovromeuzema.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2951/2021-02-15_of_029sol_verjoaomdepestantoniocarlosarantes.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/2021-02-15_of_030sol_verjoaomdepestantoniocarlosarantes.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/2021-02-15_of_031sol_verjoaomdepestantoniocarlosarantes.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/2021-02-17_of_033sol_presreinaldomotoristaviagembh.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/2021-02-18_of_034sol_vergilvanestradaacessodoresopolis.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/2021-02-18_of_035sol_vershirleyreinaldodispensavershirley.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/2021-02-18_of_036sol_verjoaomredutorvelocidaderuadocarvalho.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/2021-02-19_of_037sol_verexeccentrozoonosescanil.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/2021-02-15_of_038sol_verjoaomgovromeuzemasantacasa.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/2021-02-19_of_039sol_verssenrodrigoencsolicsantacasa.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/2021-02-19_of_040sol_verssenrodrigoemendascreches.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/2021-02-23_of_042sol_verjoaombueiroinfraruapedromarquesterra.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/2021-02-26_of_043sol_verjoaomtransportecoletivo.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/2021-02-26_of_044sol_verjoaomtravessaruavasquesguimaraes.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/2021-02-26_of_045sol_verjoaomlimpezainfraestnovapiumhi.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/2021-03-03_of_046sol_vercarlosturismo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/2021-03-03_of_048sol_verjuniordepestcassiosoares.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/2021-03-03_of_049sol_verjuniordepestcassiosoarescireletivas.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/2021-03-04_of_050sol_comissoes.pl007minconvsempre.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/2021-03-09_of_051sol_verreinaldojoaomfabiodepantcarlos_2.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/2021-03-16_of_052_sol._emendas_rodrigo_pacheco.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/2021-03-16_of_053sol_vershirleylistavacinados.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3090/2021-03-16_of_054sol_vershirleynomeruas.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3097/2021-03-16_of_055sol_versdesvioruajoaopinheiro.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/2021-03-16_of_056sol_vergilvanviaturapatrulharural.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/2021-03-16_of_057sol_vergilvanquadroefetivos110ciapm.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3140/2021-03-23_of_058sol_csppmuc.leialdirblanc.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/2021-03-23_of_059sol_csppmuc.nomepontemg050.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/2021-03-26_of_060sol_verjosewnomeruas.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/2021-04-05_of_061sol_depzeguilhermemedicoslegistas.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/2021-04-09_of_063sol_verdepcassiosoaresconstpraca.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/2021-04-12_of_064sol_verantcarlosarantesondaver.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3159/2021-04-12_of_065sol_verzeguilhermeondaver.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/2021-04-22_of_067sol_versrodrigopachecopisoenf.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/2021-04-20_of_068sol_versexeccentrocompostagem.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/2021-04-28_of_069sol_vershirleyemcelfidimpressora.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/2021-04-28_of_070sol_vershirleyemcelfidelissala.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/2021-04-30_of_071sol_obrasperimurbnascentesgerais.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3224/2021-04-30_of_072sol_cpi.combustivel.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/2021-05-03_of_073sol_vergilvandepzeguilherme.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3234/2021-05-03_of_074sol_versreiteraof044limpezavia.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/2021-05-03_of_075sol_verjoaomdepantcarlosplanoimun.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/2021-05-03_of_076sol_verjoaomdepantcarloscireletivas.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/2021-05-03_of_077sol_verjuniorbelavistaperolanegrapaulo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/2021-05-03_of_078sol_verjuniorbelavistaperolanegrasaae.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3298/2021-05-14_of_079sol_comisendereconovaubs.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3311/2021-05-20_of_080sol_cpi.relatmemory.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3312/2021-05-21_of_081sol_depantcarlosrepassestacasapiumhi.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3340/2021-06-01_of_082sol_almg.nomepontemg050.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3376/2021-06-11_of_083sol_cpi-comb.relconsumomedio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3452/2021-06-11_of_084sol_cfo.gratificsaae.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3394/2021-06-14_of_085sol_verjuniorcaminhonetesectransito.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3395/2021-06-14_of_086sol_verjuniorveiculoamparo.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3396/2021-06-14_of_087sol_verjunioremendasstacasapiumhi.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3397/2021-06-14_of_088sol_verjoaomarcosvacinaagentesfunerconstutel.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3398/2021-06-14_of_089sol_verjoaomarcosemendasstacasapiumhi.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3399/2021-06-14_of_090sol_verjunioremendasstacasapiumhi.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3400/2021-06-14_of_091sol_verjuniorreuniaostacasapiumhi.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3453/2021-06-14_of_092sol_verjunioremendasrodoviaria.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3387/2021-06-14_of_093sol_vershirleycargahoraria.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3403/2021-06-16_of_094sol_verfabioemendasdepmarceloalvaro.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3407/2021-06-17_of_095sol_verjoaomarcosreitind050.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3402/2021-06-16_of_096sol_verjoaomarcoscaminhaomuque.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3401/2021-06-16_of_097sol_verjoaomarcosarvoreruaberaldosoares.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3404/2021-06-16_of_098sol_verreinaldoemendasdepmarceloalvaro.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3410/2021-06-17_of_099sol_verjosewelcorreiosperolanegraii.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3434/2021-06-24_of_100sol_cpi.alimsistfrotas2017-2020.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3428/2021-06-23_of_101sol_melhoriasruadocarvalho.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3429/2021-06-23_of_102sol_verjoaom.diadoevangelico.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3441/2021-06-25_of_103sol_encind04-2017.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3442/2021-06-25_of_104sol_comis.nomecomesp.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3443/2021-06-25_of_105sol_infraestlotesnovapiumhi.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3454/2021-06-30_of_110sol_cfo.gratificsaae.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3455/2021-06-30_of_111sol_cfo.prefgratificsaae.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3462/2021-07-01_of_112sol_vergilvanlimpezagalpao.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3470/2021-07-05_of_113sol_caminhaocestodepmarceloalvaro.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3473/2021-07-07_of_114sol_csppmuc.encproc032basquete.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3482/2021-07-09_of_115_sol_versdepantcarloseeprofhorta.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3494/2021-07-15_oficio_no_116.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3495/2021-07-15_oficio_no_117.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3529/2021-08-03_of_118sol_capadrianorondasvilaagreny.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3530/2021-08-03_of_119sol_infoassocartesaos.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3531/2021-08-03_of_120sol_capadrianorondaspenedos.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3538/2021-08-05_of_121sol_verjoaom.transpcoletivo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3544/2021-08-06_of_122sol_cpi-comb.memory.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3559/2021-08-09_of_123sol_verjuniorreuniaosaae.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3543/2021-08-09_of_125sol_verjoaom.vanconspastores.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3545/2021-08-09_of_126sol_versdepantcarlosviaturas.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3546/2021-08-10_of_127sol_versdepcelsandroviaturas.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3561/2021-08-13_of_128sol_versdepmarceloalvarocammunck.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3562/2021-08-13_of_129sol_versdepemidinhocammunck.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3563/2021-08-16_of_130sol_verjoaomcemigpodaarvore.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3582/2021-08-24_of_131sol_abnascentescorpobomb.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3583/2021-08-24_of_132sol_dioceseluz.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3599/2021-08-31_of_133sol_mataburrosdepluciofonseca.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3612/2021-09-08_of_134sol_iluminpassarelaab-nascentes.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3614/2021-09-08_of_135sol_iluminpassareladepcassiosoares.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3603/2021-09-08_of_136sol_reformaeeprofhorta.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3633/2021-09-13_of_137sol_presencaigrejascovid.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3628/2021-09-14_of_138sol_depmarceloalvaroatl.piumhiense.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3627/2021-09-13_of_139sol_veloriosondaverde.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3629/2021-09-15_of_140sol_depcelsandrobombeiros.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3630/2021-09-15_of_141sol_abnascentesbombeiros.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3639/2021-09-21_of_142_reiteraof115-soleeprofhorta.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3654/2021-09-20_of_143sol_viaturabombeiroabnascentes.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3682/2021-09-23_of_144sol_depzeguilherme.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3683/2021-09-23_of_145sol_depmarceloaro.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3666/2021-09-28_of_146sol_obrasmg050.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3671/2021-09-30_of_147sol_kithigiene.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3672/2021-09-30_of_148_sol._reforcos_vacina.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3674/2021-10-01_of149soldeclaracaobens.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3675/2021-10-01_of150soldeclaracaobenssaae.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3678/2021-10-05_of_151sol_providenciasplantiosoja.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3679/2021-10-06_of152solcomissaocfoarcond.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3684/2021-10-13_of_153_solasfaltobairrocapoeiras.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3698/2021-10-18_of_154sol_depcelsandrocemig.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3761/2021-10-29_of_155sol_diafinadossaae-vergilvan.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3776/2021-11-04_of_156sol_emendastacasadepfrederico.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3777/2021-11-04_of_157sol_emendastacasadepmarcelo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3778/2021-11-04_of_158sol_emendaeeproffranchortadepcelsandro.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3779/2021-11-04_of_159sol_emendastacasacoronelsandro.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3780/2021-11-04_of_160sol_emendapoliciamilitarcoronelsandro.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3781/2021-11-04_of_161sol_emendapolcivilcoronelsandro.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3787/2021-11-11_of_162_sol_apae.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3786/2021-11-11_of_163_sol_cfo_inf.saae.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3784/2021-11-11_of_164_sol_cfo_inf.pref.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3887/2021-11-12_of_165_sol.verdepsandroviaturas.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3888/2021-11-12_of_166_sol.verdepmarceloviaturas.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3905/2021-11-30_of_168sol_reiterapmp.envioirpf.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3833/2021-11-24_of_169sol_viaturascbm.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3906/2021-11-30_of_170sol_vermarceloalvaropl2564.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3910/2021-11-30_of_171sol_reiterasaae.envioirpf.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3911/2021-12-02_of_172sol_equipbombeiromilitar.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3912/2021-12-10_of173_solicitaenvionovasviaturas.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3913/2021-12-10_of174_solicitamanutencaorodoviapiumhidoresopolis.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3914/2021-12-10_of175_solicitabarracasfeiralivre.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3941/2021-12-14_of_176sol_diretorsamu.viaturas.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3942/2021-12-14_of_177sol_rondaspenedos.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3943/2021-12-14_of_178sol_celeduardochefeestadomaior.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3944/2021-12-14_of_179sol_cassiosoaresbasemovel.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3945/2021-12-17_of_180sol_reiteraind245redeeletricaverjmarcos.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3949/2021-12-20_of_181sol.verviaturassecsaudemg.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3915/2021-12-20_of_182sol.veraquisicaoretroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/2021-02-04_par_001_cljr-csp_pl001ruajosealvesbatista.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/2021-02-04_par_002_cljr-csp_pl002ruaarialmada.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/2021-02-04_par_003_cljr-csp_pl003ruaednaldofrancisco.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/2021-02-04_par_004_cljr-csp_pl004ruaantoniosoares.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/2021-02-04_par_005_cljr-csp_pl005ponteparivelhojosehoracinho.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/2021-02-04_par_006_pl006ruasarahvitoria.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/2021-02-04_par_007_cljr-csp_pl008ruaanibalgerassis.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/2021-02-09_parecer008.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/2021-02-11_par_009_cljr-cfo_pl009revisaogeralmunicipio.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/2021-02-10_parecer010.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/2021-02-15_par_011_cljr-csp_plc006-2020perimetrourbvotos.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/2021-02-18_par_012_cljr-cfo_plc001descontoiptu.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/2021-02-17_parcljrcfoecsp013pl011alteralei2.517recurfinanceiros2.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/2021-02-18_par_014cljrrefpelom001translicitacoes.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3160/2021-03-04_par_015_cljr-csp_pl012pracainacio.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/2021-03-04_parecer_no_016.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/2021-03-18_par_017_cljr-csp_pl015hinocmeireynaldovotos.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/2021-03-15_par018comisoespr002.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/2021-03-15_par_019_cljr-cfo_pre001consigcamara.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3313/2021-03-16_par_020_cfo.saaenov2020.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3314/2021-03-16_par_021_cfomunicipioout2020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3315/2021-03-16_par_022_cfo.saaedez2020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3485/2021-03-19_par_024_cljr-csp_pl016tombbensvotos.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3317/2021-05-13_par_025_municdez2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3316/2021-05-13_par_026_municnov2020.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3176/2021-03-25_parcljr-cfo-csp_pl_017cacs-fundebvotos.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3469/2021-04-20_par_028_cljr-cfo_pl007consigfolha.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/2021-04-26_parcfo_029_ppreviotcemg2019.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3242/2021-04-26_par_030_cfo_ppreviotcemg2017.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3305/2021-05-05_par_cljr_csp_031_pl_022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3306/2021-05-05_par_cljr_csp_032_pl_023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3307/2021-05-05_par_cljr_csp_033_pl_024.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3308/2021-05-05_par_cljr_csp_034_pl_025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/2021-05-05_par_cljr_csp_035_pl_030.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3284/2021-06-11_par_036_cfo_prest_contas_saae_jan_fev_2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/2021-06-11_par_com_037_2021_proc_020_prest_ctas.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/2021-06-11_par_038_cfoprestctasmunicfev2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/2021-05-07_par_039_cfo_prestctassaae.mar2021.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3406/2021-05-20_par_040_cljr-cfo-csppuc_pl027.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3427/2021-05-20_par_041_cljr-cfo-csppmuc_pl029doula.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3393/2021-05-28_par_042_cljr-cfo.pl031antecip13ocmp.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3433/2021-05-20_par_043_cljr-csp_pl034ponteant.amerco.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6484/2021-05-28_parcljr-csppmuc_044_pl028.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3324/2021-05-05_par_cljr_csp_030_pl_021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3551/2021-06-02_par_046_cljr_csppmuc_pre003.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3432/2021-06-02_par_047_cljr-csp_pl033valorizvida.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3483/2021-06-02_par_048_cljr-cfo-csp_pl039alteraleisaae.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3932/2021-06-02_parcljr-cfo_049_pl026_ldo_votos.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3467/2021-06-11_par_050_cljr-cfo-csp_pl037remanvaloreslarsfran.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3548/2021-06-11_par_051cljr-cfo.pl038.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3375/2021-06-10_parecer052.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3374/2021-06-10_parecer053.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3436/2021-06-25_par_054_cljr-csp_pl020_ubs_sarahvitoria.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3437/2021-06-25_par_055_cljr-csp_pl036diaprofsaude.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3925/2021-06-25_par_056_cljr-csp_pl032cartaut.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3570/2021-07-25_par_057_cljr-csp_pl035.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3931/2021-06-25_par_058_cljr-cfo_pdl001trofeudestsaude.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3418/2021-06-25_par.no059_cfo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3419/2021-06-25_par_060.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4687/2021-06-25_par_com_061_2021_proc_023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3486/2021-06-22_parecer062.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3466/2021-06-22_parecer63.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3581/2021-08-19_par_064_cljr-csp_pl045agendtelefubsvotos.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4872/2021-07-01_par_065_cfo__prest_contas_saae_abr_2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3578/2021-08-19_par_066_cljr-cfo-csppmuc_pl046credespsaae.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3613/2021-08-31_par_067_cpi_-_combustiveis.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3621/2021-09-09_par_068_cljr-csppmuc_pl047votos.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3713/2021-10-08_par_069_cfo-proc034_prestcontassaaemaio.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3714/2021-10-08_par_070_cfo-proc035_prestcontassaaejunho.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3659/2021-10-08_par_071_cfo-proc037_prestcontaspmpmaio.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3660/2021-10-08_par_072_cfo-proc039_prestcontaspmpjunho.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/8543/2021-10-06_par_073_proc_042_prestcontassaaejulho.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3676/2021-10-06_par_074_cljr-csp_pl050diasaudemental.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3785/2021-11-11_par_075_cfo_prestcontassaaeago2021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3819/2021-11-11_par_076_cljr_e_csp_pl051.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3726/2021-11-11_par_077_prestctasmunicjul021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3727/2021-12-10_par_com_78_proc_052_2021_prest_ctas_saae.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3790/2021-11-11_par_079_cljr-csppmuc_pl052pracaagostinho.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3804/2021-11-11_par_080_cljr-csp_pl053diaprevcombcancer.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3757/2021-11-11_par_081_cfo_prestcontasmunagosto2021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3788/2021-11-04_par_082_cljr-cfo_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3789/2021-11-04_par_083_cljr-cfopl049ppa.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3792/2021-11-11_par_084_cljr_e_csp_pl054.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3793/2021-11-11_par_085_cljr-csp_pl055.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3820/2021-11-11_par_086_cljr_e_csp_pl056.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3916/2021-11-11_par_087_cljr-csp_pl057ruamaafonsina.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3791/2021-11-11_par_088_cljr-csp_pl058escolameuripedescraide.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3803/2021-11-11_par_089_cljr_e_csppmuc.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3802/2021-11-11_par_090_cljr_e_csppmuc.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3821/2021-11-11_par_091_cljr_e_csp_pl061.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3801/2021-11-11_par_092_cljr_e_csppmuc.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3929/2021-11-11_par_093_da_cljr_e_csp_pl063.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3808/2021-11-11_par_094_cljr-csp_pl064ruavirginiasoaresferreira.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3822/2021-11-11_par_095_cljr_e_csp_pl065.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3918/2021-11-11_par_096_da_cljr-csp_pl068ruajoaojulio.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3809/2021-11-11_par_097_cljr-csp_pl069ruajosedacunha.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3823/2021-11-11_par_098_da_cljr_e_csp_pl070.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3927/2021-11-11_par_099_da_cljr_e_csp_pl072.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3883/2021-12-03_par_100_pl076diacombatediabetesvotos.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3919/2021-12-10_par_101_cljr-csp_pl073altanexoplanomeducacao.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3926/2021-12-10_par_102_cljr-csp_pl075diadoadorsangue.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4003/2022-02-10_par_103-2021_pl078_dia_cacador.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/2021-02-03_parcont_001_plc001.iptu.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/2021-02-03_parecercontabil002.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/2021-02-03_parcont_003pl007consigfolha.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/2021-02-03_parcont004pl009revisaogeralmunicipio.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/2021-02-09_parecercontabil005.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/2021-02-16_parcont_006_pl011alteralei2.517recursos.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/2021-03-03_parcont007_proc_007_saae_dez2020.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/2021-03-03_parcont008_proc_001_saae_nov2020.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/2021-03-03_parcont009_proc_004_munout2020.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/2021-03-09_parcont_010_pre001consigcamara.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/2021-03-09_parcont11.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/2021-03-22_parcont_012_pl017fundeb.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/2021-03-22_parcont_013_proc_010_munnov2020.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/2021-03-22_parcont_014_proc_012_mundez2020.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3390/2021-03-31_parcont015_pl019remanejemendimp.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/2021-04-05_parcont_016_ppreviotcemg2019.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/2021-04-05_parcont_017_ppreviotcemg2017.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/2021-05-03_parecercont_n018.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/2021-05-03_parcont_019_proc020prestctspm.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/2021-05-03_parcont_020_proc021prestcts.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/2021-05-05_parcont_021_pl026ldo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/2021-05-05_parcont_022_pl027violenciaobstetrica.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/2021-05-05_parcont_023_pl029doula.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/2021-05-05_parcont_024_pl031antecip13camara.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3291/2021-05-06_parcont_025_proc023prestctassaae.mar2021.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3332/2021-05-28_parcont_026_pl037remanejaanexolei2517.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3333/2021-05-28_parcont_027_pl038antec13salprefsaae.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3334/2021-05-28_parcont_028_pdl001trofeudestsaude.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3369/2021-06-01_parcont_029_pl_039-2021alteraleisaae.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3370/2021-06-02_parcont030.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3371/2021-06-02_parcont031.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3422/2021-06-17_parcont032consmunesp.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3421/2021-06-17_parcont033consmuntur.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3415/2021-06-16_parcont_034_pl_028_prestctassaae.abr2021.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3416/2021-06-18_par.cont_no035.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3417/2021-06-18_par.cont..pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3576/2021-08-17_parcont037credespsaae.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3597/2021-08-30_parcont_038_proc003cpi-comb.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3637/2021-07-21_parcont_039_proc034prestctassaae.maio.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3638/2021-09-21_parcont_040_proc035prestctssaae.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3640/2021-08-21_parcont_041_proc037prestctas.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3641/2021-09-21_parcont_042_proc_039prestcts.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3642/2021-09-21_parcont_043_proc042prestctassaae.julho.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3662/2021-09-24_parcont044_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3663/2021-09-24_parcont045.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3697/2021-10-06_parcont_046_proc049saae.ago2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3744/2021-10-06_parcont_047_proc050prestctaspm_jul_2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6931/2021-10-20_parcont048_proc_052prestctssaae.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4153/2021-10-26_parcontabil_049-proc010_pmpagosto.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3930/2021-10-29_parcont_050_pl_067_abrecreditoespecialsaae.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3813/2021-11-10_parcont051_pl071_maqhemodialise.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3828/2021-11-24_parcont052.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3852/2021-11-24_parcont_053_pl077concsubemendaemidinho.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3855/2021-11-24_parcont_054_pre006despcamara20-12-21.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3853/2021-11-29_parcont_055_emedger019modifpl048.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3877/2021-12-07_parcont_056_proc056saae.out2021.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4159/2021-12-07_parcont_057_proc057.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3878/2021-12-10_parcont058proj080.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/2021-01-18_par_jur_001_pl001ruajosealvesbatista.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/2021-01-18_parecerjuridico002.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/2021-01-18_par_pl_003_ruaednaldofranciscoaraujo.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/2021-01-18_par_jur_004_pl004ruaantoniosoaresdemelo.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/2021-01-18_par_jur_005_pl005ponteparivelho_joseteodoroalves.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/2021-01-27_par_jur_006_plc001descontoiptu.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2865/2021-01-29_par_jur_007_pl006ruasarahvitoria.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/2021-01-27_par_jur_008_pl008ruaanibalgeraldoassis.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/2021-02-01_par_jur_009_pl007consigfolha.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2893/2021-02-02_par_jur_010_plc002taxasalvara.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/2021-02-03_par_jur_011_plc006perimetrourbano.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/2021-02-08_par_jur_012_pelom001translicitacoes.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/2021-02-09_par_jur_013_pl009revisaogeralmunicipio.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2928/2021-02-09_parecerjuridico014.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/2021-02-12_par_jur_015_pl012pracainacio.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/2021-02-15_parjur016pl011alteralei2.517recurfinanceiros.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/2021-02-17_parecer_juridico_no_017.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/2021-02-24_par_jur_018_pre001consigcamara.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/2021-02-24_par_jur_019_pl015_hinocmeireynaldo.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/2021-03-04_parjur020espacocultural.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/2021-03-12_parjur_021_pl016tombamento.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/2021-03-19_par_jur_022_pl_017cacs-fundeb.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3636/2021-03-23_par_jur_023_parecerprevio2019.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/2021-03-24_par_jur_024_ppreviotcemg2017.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/2021-03-24_par_jur_025_pl018conssaneambasico.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3129/2021-03-31_parjur026pl019remanejemendimp.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/2021-04-23_parjur027.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/2021-04-23_parjur028.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/2021-04-23_parjur029.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/2021-04-23_parjur030.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/2021-04-23_parjur031.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3207/2021-04-23_parjur032.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/2021-04-23_parjur_033_pl031_13ocmp.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/2021-05-05_par_jur_034_pl029doula.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3248/2021-05-05_par_jur_035_pl027violenciaobstetrica.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3245/2021-05-04_parjur_036_pl026_ldo.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/2021-05-04_par_jur_037_pl020ubs.sarahvitoriademelosilva.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3262/2021-05-05_par_jur_038_pl034ponteantonioamerco.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3272/2021-05-05_par_jur_039_pl033valorizvida.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3266/202-05-05_parjur_040_pl028descartelixo.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3280/2021-05-05_par_jur_041_pre003marcinhoespcultural.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3325/2021-05-28_par_jur_042_pdl001trofeudestsaude.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3326/2021-05-28_par_jur_043_pl038antec13salarioadmdiretasaae.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3552/2021-05-25_parjur_044_pl040safrista.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3327/2021-05-28_par_jur_045_pl037remanejaanexoi.lei2517.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3328/2021-05-28_par_jur_046_pl032carteiraautista.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3329/2021-05-28_par_jur_047_pl039alteralei1035.saae.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3331/2021-05-28_par_jur_048_pl035abrillaranja.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3330/2021-05-28_par_jur_049_pl036diamunicprofsaude.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3344/2021-06-02_parjur_050_pl050repassestacasapiumhi.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3345/2021-06-02_parjur_051_plrepassestacasapassos.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3368/2021-06-09_parjur052consmunesp.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3386/2021-06-15_parjur053consmuntur.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3435/2021-06-24_par_jur_054_pl045_agendtelef.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3565/2021-08-17_parjur055credespsaae.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3566/2021-08-17_parjur_056_pl_047_nomehangar.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3594/2021-08-31_par_jur_057_proc003cpi-comb.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3645/2021-09-22_par_jur_058_pl050diamunsaudemental.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3656/2021-09-24_parjur059ppa.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3657/2021-09-24_par_jur_060_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3667/2021-09-28_parjur061.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3691/2021-10-14_par_jur_062_pl052pracaagostinhomariano.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3692/2021-10-14_par_jur_063_pl053diacombatecancer.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3700/2021-10-18_parjur064.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3701/2021-10-18_parjur065.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3702/2021-10-18_parjur066.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3703/2021-10-18_par_jur_067_pl057_ruamariaafonsina.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3704/2021-10-18_par_jur_068_pl058escmdepeuripedescraide.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3730/2021-10-22_parjur069.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3731/2021-10-22_parjur_070_pl062hangarmunicipal.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3732/2021-10-22_parjur_071_pl060nomesecmuneducacao.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3733/2021-10-22_par_jur_072_pl055ruaalexandrepereiramorais.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3750/2021-10-26_par_jur_073_pl064ruavirginiasoaresferreira.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3751/2021-10-26_parjur74.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3752/2021-10-26_parjur75.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3753/2021-10-26_par_jur_076_pl069ruajosedacunha.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3755/2021-10-27_parjur_077pl063ruajosepaulasantos.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3756/2021-10-27_par_jur_078_pl068ruajoaojulio.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3762/2021-10-29_par_jur_079_pl_067_abrecreditoespecialsaae.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6417/2021-11-05_par_jur_080_pl072ruajoaquimteodoro.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3812/2021-11-09_par_jur_081_pl_071_maquinahemodialise.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3815/2021-11-12_parjur082.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3834/2021-11-24_par_jur_083_pl075_diamundoadorsangue.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3825/2021-11-23_par_jur_084_pl073_anexoplanomeducacao.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3882/2021-11-24_par_jur_085_pl076_diaprevcombdiabetes.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3851/2021-11-24_par_jur_086_pl077concsubemendemidinho.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3854/2021-11-24_par_jur_087_pre006despcamara20-12-21.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3861/2021-12-01_par_jur_088_pl074alteraeleicoesescolares.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3862/2021-12-01_parjur089.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3879/2021-12-10_parjur090proj080.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3880/2021-12-15_par_jur_091_pl079criteriosdenomruas.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3336/2021-05-26_of_169_execplrepassestacasapassos.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3337/2021-05-26_of_170_execplrepassestacasapiumhi.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3560/2021-08-12_of_267_execpl046creditosaae.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3631/2021-09-14_pl_050_diamunsaudemental.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3664/2021-09-28_pl052_pracaagostinhomariano.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3687/2021-10-06_pl_054_ruaedsonhilariodasilva.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3706/2021-10-06_pl_055_ruaalexandrepereiramorais.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3688/2021-10-06_pl_056_ruarogeriopereiramorais.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3689/2021-10-06_pl_059_acadsaudediegosantosgaldino.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3690/2021-10-14_pl_061_nomemartaapcostarua10loteamalphaville.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3712/2021-10-19_pl_064_ruavirginiasoaresferreira.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3717/2021-10-19_pl_065_ruaenitamartinscostarua12lotalphaville.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3718/2021-10-18_pl_066_repassereforcosaudesantacasa.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3721/2021-10-21_pl_069_ruajosecunhalotalphaville.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3722/2021-10-21_pl_070_ruarosianeoliveiralotalphaville.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3775/2021-11-08_of_368_execencpl074.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3856/2021-11-30_pl_079_criteriosdenominruas.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/2021-03-23_rel001proc008folhapagto.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/2021-03-23_rel002proc006locimoveis.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/2021-03-31_relatorio_003_prestcontsantacasa.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3392/2021-06-15_rel_004_proc014veicoficiais.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3463/2021-07-01_rel_005_proc_024_2021.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3617/2021-09-09_relatorio_006_proc033licencaamb.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3648/2021-09-23_rel007proc036aulaspresenciais.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4742/2021-10-08_rel_008_proc_031atend_odontologico.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/8518/2021-10-08_rel_009_proc_040_2021.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6910/2021-10-08_rel_010_proc043lotsaogeraldo.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6923/2021-10-08_relatorio_no011_req_103_proc_041.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4740/2021-10-08_rel_012_proc046_ptoeletvigilantes.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3770/2021-10-27_rel_013_proc045aquiscastramovel.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3716/2021-10-14_rel_014_proc_038_req_100_2021.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3898/2021-12-10_rel_016_proc_054copiapregao51-2021.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2849/2021-01-18_req_002_forconjpl001ruajosealves.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/2021-01-18_req_003_forconjpl002ruaarialmada.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/2021-01-18_req_004_forconjpl003ruaednaldofrancisco.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/2021-01-18_req_005_forconjpl004ruaantoniosoaresmelo.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/2021-01-18_req_006_forconjpl005ponteparivelho.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/2021-01-29_req_010_forconjpl006ruasarahvitoria.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/2021-02-04_req_012_forconjplc001iptu.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/2021-02-04_req_013_forconjpl007consigfolha.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/2021-02-04_req014forconjcomissoes.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/2021-02-08_req016forconj.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2930/2021-02-09_req017formconj.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/2021-02-09_req_018_forconjpl009revisaomunicipio.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/2021-02-11_req_019_regurgpl009revisaomunicipio.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/2021-02-10_req020urgencia.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/2021-02-10_req021urgencia.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2955/2021-02-16_req_023_forconjpl012pracainacio.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/2021-02-16_req_024_forconjpl011alteralei2.517recursos.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/2021-02-18_req_025_regurgpl011alteralei2.517-20recursosfinan.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/2021-02-18_req026formconjproj013.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/2021-03-02_req_027_forconjpl015hinocmeireynaldo.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/2021-03-11_req_029_forconjpre001consigcamara.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/2021-03-11_req030formconj.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3484/2021-03-12_req_032_forconjpl016.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/2021-03-16_req_033_vershirleyautorapl014retirada.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/2021-03-18_req_035_regurgpr001.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/2021-03-18_req036regurgpr002.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/2021-03-22_req038formconj.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/2021-03-25_req_039_regurgesppl017.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/2021-03-31_req_041_pl019remanejemendimp.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3186/2021-04-16_req_042_regurgesppl018.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/2021-04-20_req_043_analise_prestcontas_saae.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/2021-04-20_req_044_analise_prestcontasmun_no006-2020.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/2021-04-20_req_045_analise_prestcontassaae_no001.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/2021-04-26_req_047_forconjpl021ruanaildeferreiralima.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/2021-04-26_req_048_forconjpl022ruaagostinhoiteimbalduinosilva.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/2021-04-26_req_049_forconjpl023ruaclaudiodacunha.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/2021-04-26_req_050_forconjpl024ruamatildepolcarosilva.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/2021-04-26_req_051_forconjpl025ruaisauratimoteopereira.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/2021-04-26_req_052_forconjpl030pracaleonardolopesfunchal.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/2021-05-03_req_053_regurgpre004_pprevio2019.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/2021-05-03_req_054_regurgpre004_pprevio2017.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3493/2021-05-03_req_no_055.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3492/2021-05-03_req_no056.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/2021-05-05_req_057_prorrogprazopl007consigfolha.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3267/2021-05-06_req_062_tramconjpl020.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3268/2021-05-06_req_063_tramconjpl027.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3269/2021-05-06_req_064_tramconjpl029.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3270/2021-05-06_req_065_tramconjpl031.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3271/2021-05-06_req_066_tramconjpl034.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/2021-05-06_req_067_forconjpl028.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3296/2021-05-13_req_068_forconjpl033valorizvida.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3299/2021-05-13_req_070_reqsuspprazopl020ubssarah.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3373/2021-05-11_req_071_forconjpl026ldo.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3338/2021-05-28_req_073_regurgpl040_safrista.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3320/2021-05-27_req_074_prorrogprazoprestctassaae.janfev2021.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3321/2021-05-27_req_no_075.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3322/2021-05-27_req_076_prorrogprazoprestctasmunicfev2021.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3323/2021-05-27_req_no_077.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3341/2021-05-31_req_078_forconjpl037remanvaloreslarsfran.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3342/2021-05-31_req_079_forconjpl038_13opmpesaae.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3343/2021-06-01_req_080_forconjpl039alteraleisaae.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3358/2021-06-07_requerimento081.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3359/2021-06-07_requerimento082.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3360/2021-06-08_req_083_forconjpl032diacartautista.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3361/2021-06-08_req_084_forconjpl035abrillaranja.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3362/2021-06-08_req_085_forconjpl036diaprofsaude.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3382/2021-06-11_req086urgesp.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3383/2021-06-11_req087urgesp.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3384/2021-06-11_req_088_regimeurgpl037remanvaloreslarsfran.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3420/2021-06-11_req_089_reqregpl038_13opmpesaae.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3426/2021-06-10_req_090_forconjpdl001trofeusaude.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3385/2021-06-11_req_091_reqretornotramitpl020ubssarah.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3439/2021-06-18_req092forconjproj041.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3440/2021-06-18_req093forconjproj042.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3438/2021-06-24_req_095_forconjpl045_agendamtelefonubs.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3471/2021-07-05_req_097_prazocpicombustivel.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3474/2021-07-07_req_098_regurgpl041.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3509/2021-08-02_req_102_prorrogprazopl045.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3577/2021-08-17_req104_formconj.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3569/2021-08-18_req_105_forconjpl047nomehangar.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3579/2021-08-19_req106regurg.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3619/2021-09-09_req_110_forconjpl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3620/2021-09-09_req111forconj.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3616/2021-09-09_req_112_licencaambiental.multasaae.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3661/2021-09-27_req_113_forconjpl050diasaudemental.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3681/2021-10-05_req114forconj.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3710/2021-10-15_req_115_forconjpl052pracaagostinhomariano.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3711/2021-10-15_req_116_forconjpl053diaprevcombcancer.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3735/2021-10-25_req117forconj.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3736/2021-10-25_req_118_forconjpl055ruaalexandrepereiramorais.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3737/2021-10-25_req119forconj.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3738/2021-10-25_req_120_forconjpl057ruamaafonsina.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3739/2021-10-25_req_121_forconjpl058escmdepeuripedescraide.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3740/2021-10-25_req122forconj.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3741/2021-10-25_req_123_formconjpl060.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3742/2021-10-25_req124forconj.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3743/2021-10-25_req_125_pl062.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3864/2021-10-29_req126forconjpl063ruajosepaulas.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3763/2021-10-29_req_127_forconjpl064ruavirginiasoaresferreira.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3769/2021-10-29_req128forconj.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3917/2021-10-29_req_129_forconjpl068ruajoaojulio.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3767/2021-10-29_req130prorrogprazo.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3764/2021-10-29_req_131_forconjpl069ruajosedacunha.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3768/2021-10-29_req133forconj.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3863/2021-10-29_req_134_prorrogprazoprestcontassaaeago2021.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3765/2021-10-29_req_135_regurgesp_pl_067_abrecreditoespecialsaae.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3799/2021-11-05_req_136_forconjpl072ruajoaquimteodoro.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3811/2021-11-11_req137forconj.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3814/2021-11-19_req138urgesp.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3835/2021-11-26_req139urgesp.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3859/2021-11-25_req_140_forconjpl073planomuneducacao.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3860/2021-11-25_req_141_forconjpl075diadoadorsangue.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3836/2021-11-25_req_143_regurgesppl077.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3837/2021-11-25_req_144_regurgesppre006.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3865/2021-12-03_req_146_forconjpl074alteraeleicoesescolares.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3866/2021-12-03_req147forconj.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3875/2021-12-10_req_148_regimeurgpl073.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3876/2021-12-10_req_149_regimeurgproj080.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/2021-02-19_req_001nprazoasscontabilproc001.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/2021-02-19_req_002nprazoasscontabilproc004.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3335/2021-05-28_reqcont_003_prorrogprazoasscontpl039.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3827/2021-11-12_req004asscont.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/2021-03-04_req_assjur_001_prorrogpl014.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3293/2021-05-13_req_jur_002_prorrogprazopl032.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6647/2021-10-01_solic_003_folhaspagamauxtransp_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3889/2021-12-11_denuncia_007_limpezaloteruaosmanylima.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2954/2021-02-15_emenda_no_001_plc001descontoiptu.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3114/2021-03-18_emenger002pr002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3127/2021-03-19_emenda_003_pl016tombbens.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3355/2021-05-14_emenda_004_pl_029_doula.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3568/2021-05-31_emenda_005_pl040.safrista.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3450/2021-06-02_emenda_geral_006_pl026ldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3411/2021-06-15_emenda_geral_007_pl_037.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3425/2021-06-15_emenda_008_pl_020_ubssarahvitoria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3465/2021-06-22_emenda_no_009_pl_042_conselho_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3475/2021-07-05_emenda_010_pl041.conselhoesplazer.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3549/2021-08-11_emenda_011_pl045agendtelef.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3844/2021-11-19_emenda_012_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3845/2021-11-19_emenda_013_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3846/2021-11-19_emenda_014_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3847/2021-11-19_emenda_015_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3848/2021-11-19_emenda_016_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3849/2021-11-19_emenda_017_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3857/2021-11-30_emenda_018_pl074.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3850/2021-11-26_emendageral_019_emenmodpl048-loa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/2021-01-14_ind_003_verfabioruareginasoares.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/2021-01-14_ind_004_vergilvanpovoadopenedos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/2021-01-14_ind_005_verjoaomarcosaguachuvasflorianopeixoto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/2021-01-15_ind_006_vershrileyestradapontepau.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/2021-01-15_ind_007_verjuniorcoletorlixo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/2021-01-15_ind_008_verjuniorpassarcoletorlixosabado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2829/2021-01-15_ind_009_verjuniorfaixapedestre.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2830/2021-01-15_ind_010_verjuniorlimpezabairros.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2831/2021-01-19_ind_011_verjoaomrevitalizacaobairroatalaia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/2021-01-19_ind_012_verjoaomlimpezasitiopamela.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/2021-01-19_ind_013_verjoaomsinalizacaohorizontais.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2880/2021-02-02_ind_023_vershirleyrecursoscarnavalparacirurgias.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2881/2021-02-02_ind_026_vergilvansinalizacaoruasuranotenentefreitas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2882/2021-02-02_ind_027_vergilvanlimpezaruaantoniotobias.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2883/2021-02-02_ind_028_verjosewelingtonlimpezaloteruasilvianobrandao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2884/2021-02-02_ind_029_verjoaomlimpezaruazoroastrocostalima.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2885/2021-02-02_ind_030_verjoaomestradasvicinaisararas.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2909/2021-02-04_ind_031_verjosewelvacinasmotoristas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2911/2021-02-04_ind_032_vershirleyasfaltoruajucagoulart.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2912/2021-02-04_ind_033_vershirleyposteruadompedroii.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2927/2021-02-09_ind_034_vergilvanalosaude.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2920/2021-02-08_ind_035_verjoaomescoaaguapluvial.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2926/2021-02-09_ind_036_vershirleymassaasfaltica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3060/2021-03-04_ind_037_verjoaom.ruadiolinammelo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2942/2021-02-12_ind_038_vershirleysinalizacaoruacarvalho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2939/2021-02-12_ind_039_verjoaomestradalagoagrande.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3091/2021-03-16_ind_040_vergilvanvagasveicubs.josemartins.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2941/2021-02-11_ind_041_verreinaldofaixapedestredelegacia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2945/2021-02-12_ind_042_verjoaomprovruarosinei.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2946/2021-02-12_ind_043_verjoaomprovruacrispimelias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2950/2021-02-15_ind_044_vergilvanlimpezaruahonorinosoaresoliveira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3445/2021-06-25_ind_045_vershirleypinturaruaamazonas.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2957/2021-02-16_ind_046_verjoaomredutorvelavjosealvarenga.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2958/2021-02-16_ind_047_verjoaomrelatoriossinalizacoes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2981/2021-02-18_ind_048_vergilvanplacasproibestac.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2979/2021-02-18_ind_049_vergilvanlimpezaurbanaruavitorsoaressilva.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2984/2021-02-18_ind_050_verjoaomsinalizacaotransitovilaagreny.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2983/2021-02-18_ind_051_verjoaomescadariacruzmonte.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3051/2021-03-02_ind_052_vergilvanruaarialmada.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3019/2021-02-26_ind_053_verreinaldoinfraestruturaruapolibiomourao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3020/2021-02-26_ind_054_verreinaldoredutorvelocruaplutao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3021/2021-02-26_ind_055_verreinaldoredutorvelocruaclodomiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3022/2021-02-26_ind_056_verreinaldoolhovivocrechedercy.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3032/2021-03-02_ind_057_verjoaom.constubs.cmei.bairrocapoeira.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3023/2021-03-02_ind_058_verreinaldoasfaltoruajoaquimbeijo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3033/2021-03-02_ind_059_verjoaom.massaasfruamarialurdes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3037/2021-03-03_ind_060_verjuniorarvoreapae.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3044/2021-03-03_ind_061_verreinaldolampadasruaaugustolima.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3039/2021-03-03_ind_062_verjuniormassaasflagoinha.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3040/2021-03-03_ind_063_verjunioravenidadariomelo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3043/2021-03-03_ind_064_verreinaldorualuizventura.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3067/2021-03-03_ind_065_verjuniormanilhasruajoseponciano.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3061/2021-03-04_ind_066_verplacasruabuenobrandao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3062/2021-03-04_ind_067_verreinaldoplacaavosvaldomachadofranciscomachado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3456/2021-06-30_ind_068_versruaalaorteodorodasilva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3052/2021-03-05_ind_069_verjoaomcarloslimpezalote.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3054/2021-03-05_ind_070_verjoaomestradarochedo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3053/2021-03-05_ind_071_verjoaomestradasaoleao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3068/2021-03-09_ind_072_melhoriaspsf.mariarezende.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3056/2021-03-05_ind_073_vergilvansinalizacaotaxi.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3063/2021-03-09_ind_074_vershirleyredutruasjoaoleitemaicofreitas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3064/2021-03-09_ind_075_vershirleylimpezaruamodestocaldeira.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3065/2021-03-09_ind_076_vershirleymelhoriasestradafazendacoelho.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3066/2021-03-09_ind_077_vergilvanestradacorregoonca.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3072/2021-03-09_ind_078_versbairrocolina.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3073/2021-03-09_ind_079_versavdariomelo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3074/2021-03-09_ind_080_verjoaompavimentacaoruasvilaagreny.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3092/2021-03-16_ind_081_verjosewelplantioarvores.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3082/2021-03-12_ind_082_versplacarmanoelhermeto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3093/2021-03-16_ind_083_verjosewlimpezaavcontorno.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3083/2021-03-12_ind_084_vershirleyruajoaopinheiro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3084/2021-03-12_ind_085_vershirleyplacaproibidolixo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3094/2021-03-16_ind_086_versinfiltpsfjoaoguilherme.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3096/2021-03-16_ind_087_versinfiltpsftotonhatome.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3085/2021-03-12_ind_088_vershirleyplacaproibestruagetuliov.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3119/2021-03-26_ind_089_verjuniorvacinassaae.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3101/2021-03-17_ind_091_verjoaomlimpezavilaagreny.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3115/2021-03-23_ind_092_versremanejemendaimp.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3116/2021-03-23_ind_093_verjoaomarcosmelhoriasestradaararas.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3117/2021-03-23_ind_094_verjoaomarcosmelhoriasestradabelinha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3121/2021-03-26_ind_095_verreinaldoestlaranjeiras.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3136/2021-04-05_ind_096_verjoaomreinaldopinturanomerua.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3137/2021-04-05_ind_097_verjoaompodaarvore.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3138/2021-04-05_ind_098_verjoaomestrjosegermanoc.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3151/2021-04-09_ind_099_verreinaldolimploteruajpoppe.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3154/2021-04-13_ind_100_verjoaomruajoaoguilherme.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3155/2021-04-13_ind_101_verjoaomlimpezavilaagreny.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3187/2021-04-16_ind_102_vergilvantarifasocial.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3190/2021-04-19_ind_103_vershirleyauxilioemerg.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3193/2021-04-20_ind_104_verjosew.placasruajoaopedrog.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3209/2021-04-23_ind_105_verjmarcosparqecologico.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3225/2021-04-28_ind_106_verjoaomloteruajuizfora.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3223/2021-04-30_ind_107_verjosewelcalcadaruajoaopedrog.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3230/2021-05-03_ind_108_verjoaomlimpezalote.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3231/2021-05-03_ind_109_verjoaomestradavicinal.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3232/2021-05-03_ind_110_verjoaomprojolhovivo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3275/2021-05-06_ind_111_verjosewelplacasruamodestocald.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3276/2021-05-06_ind_112_versmelhoriasruaseveroveloso.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3292/2021-05-06_ind_113_versgradescamerascruzmonte.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3288/2021-05-07_ind_114_vergilvanestradagranjacleiton.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3289/2021-05-07_ind_115_vergilvanfaixasestacruamiguelcouto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3290/2021-05-07_ind_116_vergilvanruaalmirpaivarezende.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3294/2021-05-13_ind_117_vergilvantransitoruajoaodossantos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3300/2021-05-14_ind_118_vershirleyestradacorregocavalo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3295/2021-05-13_ind_119_verjoaomarcoslimpezanovaesp.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3301/2021-05-14_ind_120_vershirleylimpezanovohoriz.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3302/2021-05-14_ind_121_vershirleymataburrocentenario.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3303/2021-05-19_ind_122_verjoaom.altertransruaprofleontina.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3304/2021-05-19_ind_123_verjoaom.pistacaminhada.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3412/2021-05-21_ind_124_faixaelevadaavosvsoaresmach.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3351/2021-05-31_ind_125_vergilvanlixeiraruahonorinosoaresoliv.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3352/2021-05-31_ind_126_vergilvanlampadascemitsaudade.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3353/2021-05-31_ind_127_vergilvanestradaregiaocampos.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3354/2021-05-31_ind_128_vergilvanlimpezamoradasol.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3346/2021-06-02_ind_129_verslimpezavilaagrenytotonhatome.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3347/2021-06-02_ind_130_versguardrailruaprofleontinaribeiro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3348/2021-06-02_ind_131_versestatuapracaguialopes.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3349/2021-06-02_ind_132_versestradapenedos.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3350/2021-06-02_ind_133_versconscientizacaocovid.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3365/2021-06-09_ind_134_vershirleyestradaruralregiaoonca.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3363/2021-06-09_ind_135_verfabioacadarlivrepracarodoviaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3367/2021-06-09_ind_136_atendpreferencialsaude.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3364/2021-06-09_ind_137_verreinaldoredutorruajairferreiraleite.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3357/2021-06-08_ind_138_verjoaomarcoslimppassarelaruaamazonas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3356/2021-06-08_ind_139_verjoaomarcosmelhoriasruasantoantoniodomonte.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3377/2021-06-11_ind_140_vergilvantransitoruaarialmadaubs.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3378/2021-06-11_ind_141_vergilvanfaixasestacruabeneditovaladares.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3366/2021-06-09_ind_142_verjuniormelhoriascruzdepedra.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3372/2021-06-10_ind_143_versredeenergiaruageniarantes.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3379/2021-06-11_ind_144_vershirleyincluirlactantesvacina.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3380/2021-06-11_ind_145_vershirleysinalizlimpezabnovohoriz.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3381/2021-06-11_ind_146_vershirleyrevitalbueiros.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3388/2021-06-14_ind_147_vershirleyestradaboqueirao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3389/2021-06-14_ind_148_vershirleylimpezajdbetel.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3408/2021-06-17_ind_149_versruamariaalmeidaarantes.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3409/2021-06-17_ind_150_verjosewelplacaruabossuetcosta.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3413/2021-06-18_ind_151_verjoaom.ruaberaldoruadeusmiro.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3414/2021-06-18_ind_152_verjoaom.placasruacaturicoruajoaqtristao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3423/2021-06-18_ind_153_vershirleyestradaruralvandimdotaxi.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3424/2021-06-18_ind_154_vershirleyplacaruamaico.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3430/2021-06-25_ind_155_vershirleyposteruadompedroii.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3451/2021-06-23_ind_156_verjoaom.limpezaolinda.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3446/2021-06-25_ind_157_versqueijeirosvacinacovid.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3447/2021-06-25_ind_159_vershirleynotebooksprofessores.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3448/2021-06-25_ind_160_vershirleybueirosruaheitordelima.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3479/2021-07-09_ind_161_vershirleycutiano.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3459/2021-07-01_ind_162_vergilvanfaixasruaarmandoviotti.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3457/2021-06-30_ind_163_verjoaom.sinalizruasvilaagreny.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3458/2021-06-30_ind_164_verjoaom.sinalizloteamafonsorodrigues.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3677/2021-06-30_ind_165_verjoaom.ruassemnome.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3460/2021-07-01_ind_166_vergilvanredutoresruaaimores.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3461/2021-07-01_ind_167_vergilvantransitopcdravelinoruagetulio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3468/2021-07-05_ind_168_vergilvanpostesruajoaopereiradebarros.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3472/2021-07-06_ind_169_verjuniorredutoresruaruthgermlopes.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3519/2021-07-09_ind_170_vershirleyestradamatacapoeiras.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3476/2021-07-07_ind_171_verjuniorterraplansrpardal.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3480/2021-07-09_ind_172_vershirleyasfaltruajoselopesmend.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3481/2021-07-15_ind173redepluvruajoseponc.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3488/2021-07-14_ind174repasfruamodcal.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3489/2021-07-14_ind175repasfruahelvmen.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3490/2021-07-14_ind176esttecalttransruadjalmadut.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3491/2021-07-14_ind177obrigpropsupfornmascopercaixa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3497/2021-07-16_ind178podaarvvilaagrnovesp.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3498/2021-07-16_ind179melhoriasruatenfreit.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3499/2021-07-16_ind180sinalizsolovilaagr.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3496/2021-07-16_ind181melhoriasruaclodclovcunruajoseponc.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3500/2021-07-16_ind182sintranshorruasarialmruajoaopedgoul.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3501/2021-07-16_ind183podaarvruaemibatlop.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3510/2021-07-22_ind_184verjoaomlimpezabjardimstoantonio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3512/2021-07-22_ind_185verjoaom_lixeirapracaotaciliogtome.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3511/2021-07-22_ind_186verjoaom_iluminruadeosmiro_beraldo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3502/2021-07-27_ind_187vershirleyreparoasfalruaconslafaiete.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3503/2021-07-27_ind_188vershirleyrotatoriaruaflorianopeixoto.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3516/2021-07-09_ind_189173_verjmarcosreinaldoiluminpub.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3507/2021-07-29_ind_190verjmarcossinalizruabeneditoval.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3506/2021-07-29_ind_191verjmarcossinalizruaamazonas.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3520/2021-08-03_ind_192_vercarloscalamidadepublica.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3521/2021-08-03_ind_193_vergilvanfiscalizempresa.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3522/2021-08-03_ind_194_verjoaom.bolsaatleta.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3523/2021-08-03_ind_195_verfabioasfaltoruajosedomaraujo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3524/2021-08-03_ind_196_versacademiaarlivremoradadosol.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3525/2021-08-03_ind_197_verfabioasfaltoruajucagoulart.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3526/2021-08-03_ind_198_verfabioasfaltoruajosegoulartsobrinho.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3527/2021-08-03_ind_199_verfabioredutvelocruajairferreiraleite.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3528/2021-08-03_ind_200_verjoaom.sinalizhorizontal.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3514/2021-08-04_ind_201_vershirleycodigoobras.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3515/2021-08-04_ind_202_vershirleypontemadeiraestradaararas.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3539/2021-08-06_ind_203_verreinaldoasfaltoruajosegoncsob.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3540/2021-08-06_ind_204_versmodelocartautista.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3533/2021-08-06_ind_205_versruaprofleontina.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3534/2021-08-06_ind_206_versplacasecol.pctotonha.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3535/2021-08-06_ind_207_versredvelocruajairferreiraleite.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3541/2021-08-06_ind_208_versisencaoiptu.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3542/2021-08-06_ind_209_verspoeiraruajoaocavalhada.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3536/2021-08-06_ind_210_versruaconslaf.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3537/2021-08-06_ind_211_versdemandassaude.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3547/2021-08-06_ind_212_vergilvanplacasubs.rural.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3550/2021-08-11_ind_213_verjoaom.letreiroaleitamento.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3558/2021-08-12_ind_214_vershirleyvacinaveterinario.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3556/2021-08-12_ind_215_verjoaom.saudeitinerante.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3554/2021-08-13_ind_216_vergilvanwi-fipenedos.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3564/2021-08-16_ind_217_verjoaom.pavimruamaldeodoro.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3567/2021-08-19_ind_218_versterminalrodoviario.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3571/2021-08-19_ind_219_vergilvanplacasruajosedebrito.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3572/2021-08-19_ind_220_verjoaom.sinalizruajorgebruno.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3573/2021-08-20_ind_221_versavdariodemelo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3574/2021-08-20_ind_222_verssaudehomem.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3575/2021-08-20_ind_223_versilumletreirosetembro.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3584/2021-08-24_ind_224_verreinaldoruamarcalmoreira.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3585/2021-08-26_ind_225_shirleyilumruaadolfo.ruaaugustolima.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3586/2021-08-26_ind_226_shirleyestradaruralpostobrazinho.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3587/2021-08-26_ind_227_shirleyposteruarosinei.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3589/2021-08-27_ind_228_verssetembroverdeamarelo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3590/2021-08-27_ind_229_vershirleyestradaroseiras.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3591/2021-08-27_ind_230_vershirleypodaarvoreruavilelatristao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3592/2021-08-27_ind_231_vershirleyasfaltoruavilelatristao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3593/2021-08-27_ind_232_vergilvanredutorvelocruaclodomiro.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3598/2021-09-02_ind_233_verstransportepublico.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3602/2021-09-03_ind_234_vershirleyvagacreche_-_copia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3610/2021-09-08_ind_235_pracabairrobelavista.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3604/2021-09-08_ind_236_faixapedruasilvianobrandao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3605/2021-09-08_ind_237_sinal.esquinaruasilvianobrandao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3606/2021-09-08_ind_238_sinalizpracatuiuti.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3607/2021-09-08_ind_239_placapsf.penedos.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3608/2021-09-08_ind_240_reservatoriospenedosmartins.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3618/2021-09-08_ind_241_sinalizruazoroastrocostalima.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3622/2021-09-08_ind_242_faixaelevadapcdravelinoqueiroz.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3624/2021-09-13_ind_243_pinturaestacionmotocicletas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3625/2021-09-13_ind_244_acessibruamelviracassini.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3626/2021-09-14_ind_245_verjoaom.redeeletricaruageniarantes.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3634/2021-09-20_ind_246_pracaleofunchalvershirley.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3635/2021-09-20_ind_247_mata-burrosroseiravershirley.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3643/2021-09-21_ind_248_bebedouropracajoaomarcos.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3644/2021-09-21_ind_249_capsi_criancasversjmarcosreinaldo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3649/2021-09-23_ind_250_vagacmeivershirley_-_copia.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3650/2021-09-23_ind_251_limpezacapoeirasvershirley.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3646/2021-09-23_ind_252_outubrorosaverreinaldojmarcos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3647/2021-09-23_ind_253_capoeiraverreinaldojmarcos.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3651/2021-09-23_ind_254_vagacmeivershirley_-_copia.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3652/2021-09-23_ind_255_reajustediariasmotoristasvershirley.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3665/2021-09-28_ind_256_verjmarcossolestudoraiox.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3673/2021-10-01_ind257transpgrat.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3680/2021-10-06_ind258reducaotarifaminimaagua.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3707/2021-10-08_ind_259_placasnomeruasitiopamelalimpezalotes.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3685/2021-10-13_ind_260_casaapoioribeiraopreto.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3715/2021-10-19_ind_261_pavimentacaoeugenio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3708/2021-10-08_ind_262_escoamentoaguaruajoaopereirabarros.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3709/2021-10-08_ind_263_excessocriancascreches.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3723/2021-10-21_ind_264_vershirleylimpezaruajosealmadam.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3724/2021-10-21_ind_265_vershirleyvagacreche.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3725/2021-10-21_ind_266_vershirleylampadaposte.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3728/2021-10-29_ind_267_verjoaom.frentee.m.acacio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3745/2021-10-29_ind_268_vershirleylimpezacasa.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3746/2021-10-29_ind_269_versmutiraolimpeza.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3747/2021-10-29_ind_270_versplacastel-urgemerg.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3748/2021-10-29_ind_271_versescovacaoassistida.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3754/2021-10-29_ind_272_verslimpezaruabairrosaojudas.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3749/2021-10-29_ind_273_verslimpezaruasvilaagreny.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3758/2021-10-29_ind_274_verssubstituirlixeiras.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3759/2021-10-29_ind_275_versrevitalizarbrinquedos.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3782/2021-11-05_ind_276_versacademiaarlivrepracabelizario.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3760/2021-10-29_ind_277_versiluminacaoletreiro.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3783/2021-11-05_ind_278_verjoaom.ruaalbertinosoaresmelo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3884/2021-11-11_ind_279_melhoriasbmoradodosol.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3885/2021-11-11_indi_280_melhoriasdistritopenedos.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3890/2021-11-17_ind_281_trocalampadas.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3891/2021-11-17_ind_282_podaarvores.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3886/2021-11-11_ind_283_minutapltranstornoautista.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3892/2021-11-17_ind_284_aberturaruajoaorodrigues.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3893/2021-11-17_ind_285_mataburrosonca.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3894/2021-11-17_ind_286_limpezavegetacaoruaamazonas.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3903/2021-11-19_ind_287_nocoesprimeirossocorro.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3895/2021-11-23_ind_288_vershirleyvagacmei.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3902/2021-11-23_ind_289_estradaregiaotapiocano.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3901/2021-11-23_ind_290_melhoriasruasvicentepenedos.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3900/2021-11-23_ind_291_drenagempluvialciame.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3829/2021-11-25_ind_292_imovelampliacaoe.m.celfidelis.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3831/2021-11-25_ind_293_acessibcentromelhoridade.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3832/2021-11-25_ind_294_telefoniaubs.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3904/2021-11-25_ind_295_momentocivicoescmun.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3899/2021-11-26_ind_296_estradaregiaofarias.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3896/2021-11-26_ind_297_estradaregmatacapoeiras.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3909/2021-11-30_ind_298_pl.profeducacaobasica.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3907/2021-11-30_ind_299_trocaonibusparvaozinho.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3908/2021-11-30_ind_300_pareruaaugustodelima-miguelcouto.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3873/2021-12-03_ind_301placaproibe_ruajoaosantos.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3933/2021-12-13_ind_302_ampliacozinhae.mjosinoalvim.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3934/2021-12-13_ind_303_revitalimassaasfaltruaalmirdepaiva.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3871/2021-12-09_ind304podavegherbavdariomelo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3935/2021-12-13_ind_305_caravanamovelcovid.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3936/2021-12-14_ind_306_sinaliztransitositiopamela.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3937/2021-12-14_ind_307_melhoriascrecheproflusmaria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3938/2021-12-14_ind_308_passarelaruajucagoulartruapedrogoulart.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3939/2021-12-17_ind_309_limpezaruasbairrosaojudas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3940/2021-12-17_ind_310_revitprctotonhatome.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3948/2021-12-23_ind_311_revitalestrruralpontealto-socorro.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2918/2021-02-05_mocao_001vershrileyjosewrodrigopacheco.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3069/2021-03-08_mocao_002_vershirleyjosewpaulocesarvaz.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3128/2021-03-23_mocao_003_versprofissionaissaudepiumhi.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3153/2021-04-12_mocao_004_repudioverreinaldojosewel.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3197/2021-04-22_mocao_05_pesarvermunicformiga.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3279/2021-05-05_mocao_006_aplausosprofeducacao.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3273/2021-05-06_mocao_007_aplausosrosangelasmsaude.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3274/2021-05-06_mocao_008_pesarmartinholier.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3464/2021-07-01_mocao_009_aplausosmassistsocial.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3477/2021-07-09_mocao_010_aplau_garicoveiro.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3487/2021-07-12_mocao011agenfun.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3505/2021-07-29_mocao_012_aplausodepcultura.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3532/2021-08-05_mocao_013_aplausossecmobrasinfra.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3555/2021-08-13_mocao_014_aplausosleiafernanda.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3600/2021-09-02_mocao_015_aplausoswellingtonmelo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3611/2021-09-08_mocao_016_estudantes24aoba.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3632/2021-09-14_mocao_017_aplausoluisaugustojuniomelo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3669/2021-10-01_mocao_018_aplausosprojreconsvidas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3670/2021-10-01_mocao_019_aplausosradios.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3771/2021-11-04_mocao_020_projabrindocaminhos.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3772/2021-11-04_mocao_021_amparo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3773/2021-11-04_mocao_022_escritorricardo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3794/2021-11-09_mocao_023_congaplausossergio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3795/2021-11-11_mocao_024_congaplausosassmulheresdepeito.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3796/2021-11-11_mocao_025_congaplausossecagrop.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3816/2021-11-19_mocao_026_23a-24a_oba_alunosescolapub.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3817/2021-11-19_mocao_027_profmatadouromun.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3818/2021-11-19_mocao_028_profisimunizcovid19.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3838/2021-11-25_mocao_029_110aciapm-12_bpm-18.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3839/2021-11-26_mocao_030_clubetirovelhochico.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3840/2021-11-25_mocao_031_grupmeioambiente_ciapmm.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3841/2021-11-25_mocao_032_policiarodoviaria.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3842/2021-11-25_mocao_033_pelotaobombeiros.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3843/2021-11-25_mocao_034_policiaiscivis.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3869/2021-12-07_mocao_035_warleycruvinel.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3870/2021-12-07_mocao_036_stacasamisericorpiumhi.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3872/2021-12-09_mocao_037_policiapenal.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3946/2021-12-15_mocao_038_pastoresigrejasevang.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3947/2021-12-15_mocao_039_padresigrejascatolicas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/2021-01-08_of_002_solicalambradopracatomazmoraessouza.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/2021-01-08_of_003_soliccorreiossantaclara.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/2021-01-15_of_006_sol.verjoaomarcossantacasa.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2847/2021-01-21_of_007sol_prespistacaminhada.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2871/2021-01-29_of_008sol_verjoaomemensantacmisdepfedeuclides.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2872/2021-01-29_of_009sol_verjoaomemensociedpresbdepfedeuclides.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2913/2021-02-02_of_010sol_verexeccorreios.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2886/2021-02-02_of_011sol_vergilvanvacinacovidagentesfunerarios.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2887/2021-02-02_of_012sol_verjoaomarcosadequacoessamu.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2914/2021-02-04_of_013sol_vershirleyportalvacinascovid.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2915/2021-02-04_of_014sol_vershirleycampusexpansaoifmg.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2916/2021-02-04_of_015sol_vershirleypocolagoagrande.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/2021-02-04_of_016sol_vershirleymamografoveiculos.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2938/2021-02-11_of_019sol_comis.refpl007consigfolha.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2959/2021-02-16_of_020_sol_conselhoregionalengermagem.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2947/2021-02-12_of_021sol_vershirleyescoamentoruavigilatomanoelcastro.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2960/2021-02-16_of_022_dosescoronavac.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2961/2021-02-15_of_023sol_verjoaomgovromeuzema.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2975/2021-02-18_of_024_recfinaccentrozoonoses.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2963/2021-02-15_of_025sol_verjoaomgovromeuzema.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2964/2021-02-15_of_026sol_verjoaomgovromeuzema.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2967/2021-02-15_of_027sol_verjoaomgovromeuzema.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2965/2021-02-15_of_028sol_verjoaomgovromeuzema.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2951/2021-02-15_of_029sol_verjoaomdepestantoniocarlosarantes.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2952/2021-02-15_of_030sol_verjoaomdepestantoniocarlosarantes.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2953/2021-02-15_of_031sol_verjoaomdepestantoniocarlosarantes.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2971/2021-02-17_of_033sol_presreinaldomotoristaviagembh.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2978/2021-02-18_of_034sol_vergilvanestradaacessodoresopolis.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2980/2021-02-18_of_035sol_vershirleyreinaldodispensavershirley.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2982/2021-02-18_of_036sol_verjoaomredutorvelocidaderuadocarvalho.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2989/2021-02-19_of_037sol_verexeccentrozoonosescanil.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3015/2021-02-15_of_038sol_verjoaomgovromeuzemasantacasa.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2990/2021-02-19_of_039sol_verssenrodrigoencsolicsantacasa.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3030/2021-02-19_of_040sol_verssenrodrigoemendascreches.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3014/2021-02-23_of_042sol_verjoaombueiroinfraruapedromarquesterra.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3016/2021-02-26_of_043sol_verjoaomtransportecoletivo.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3017/2021-02-26_of_044sol_verjoaomtravessaruavasquesguimaraes.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3018/2021-02-26_of_045sol_verjoaomlimpezainfraestnovapiumhi.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3041/2021-03-03_of_046sol_vercarlosturismo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3055/2021-03-03_of_048sol_verjuniordepestcassiosoares.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3077/2021-03-03_of_049sol_verjuniordepestcassiosoarescireletivas.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3059/2021-03-04_of_050sol_comissoes.pl007minconvsempre.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3071/2021-03-09_of_051sol_verreinaldojoaomfabiodepantcarlos_2.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3100/2021-03-16_of_052_sol._emendas_rodrigo_pacheco.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3089/2021-03-16_of_053sol_vershirleylistavacinados.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3090/2021-03-16_of_054sol_vershirleynomeruas.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3097/2021-03-16_of_055sol_versdesvioruajoaopinheiro.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3099/2021-03-16_of_056sol_vergilvanviaturapatrulharural.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3139/2021-03-16_of_057sol_vergilvanquadroefetivos110ciapm.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3140/2021-03-23_of_058sol_csppmuc.leialdirblanc.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3141/2021-03-23_of_059sol_csppmuc.nomepontemg050.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3122/2021-03-26_of_060sol_verjosewnomeruas.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3142/2021-04-05_of_061sol_depzeguilhermemedicoslegistas.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3152/2021-04-09_of_063sol_verdepcassiosoaresconstpraca.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3158/2021-04-12_of_064sol_verantcarlosarantesondaver.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3159/2021-04-12_of_065sol_verzeguilhermeondaver.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3195/2021-04-22_of_067sol_versrodrigopachecopisoenf.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3196/2021-04-20_of_068sol_versexeccentrocompostagem.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3226/2021-04-28_of_069sol_vershirleyemcelfidimpressora.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3227/2021-04-28_of_070sol_vershirleyemcelfidelissala.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3228/2021-04-30_of_071sol_obrasperimurbnascentesgerais.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3224/2021-04-30_of_072sol_cpi.combustivel.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3233/2021-05-03_of_073sol_vergilvandepzeguilherme.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3234/2021-05-03_of_074sol_versreiteraof044limpezavia.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3235/2021-05-03_of_075sol_verjoaomdepantcarlosplanoimun.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3236/2021-05-03_of_076sol_verjoaomdepantcarloscireletivas.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3243/2021-05-03_of_077sol_verjuniorbelavistaperolanegrapaulo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3244/2021-05-03_of_078sol_verjuniorbelavistaperolanegrasaae.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3298/2021-05-14_of_079sol_comisendereconovaubs.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3311/2021-05-20_of_080sol_cpi.relatmemory.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3312/2021-05-21_of_081sol_depantcarlosrepassestacasapiumhi.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3340/2021-06-01_of_082sol_almg.nomepontemg050.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3376/2021-06-11_of_083sol_cpi-comb.relconsumomedio.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3452/2021-06-11_of_084sol_cfo.gratificsaae.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3394/2021-06-14_of_085sol_verjuniorcaminhonetesectransito.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3395/2021-06-14_of_086sol_verjuniorveiculoamparo.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3396/2021-06-14_of_087sol_verjunioremendasstacasapiumhi.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3397/2021-06-14_of_088sol_verjoaomarcosvacinaagentesfunerconstutel.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3398/2021-06-14_of_089sol_verjoaomarcosemendasstacasapiumhi.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3399/2021-06-14_of_090sol_verjunioremendasstacasapiumhi.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3400/2021-06-14_of_091sol_verjuniorreuniaostacasapiumhi.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3453/2021-06-14_of_092sol_verjunioremendasrodoviaria.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3387/2021-06-14_of_093sol_vershirleycargahoraria.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3403/2021-06-16_of_094sol_verfabioemendasdepmarceloalvaro.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3407/2021-06-17_of_095sol_verjoaomarcosreitind050.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3402/2021-06-16_of_096sol_verjoaomarcoscaminhaomuque.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3401/2021-06-16_of_097sol_verjoaomarcosarvoreruaberaldosoares.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3404/2021-06-16_of_098sol_verreinaldoemendasdepmarceloalvaro.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3410/2021-06-17_of_099sol_verjosewelcorreiosperolanegraii.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3434/2021-06-24_of_100sol_cpi.alimsistfrotas2017-2020.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3428/2021-06-23_of_101sol_melhoriasruadocarvalho.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3429/2021-06-23_of_102sol_verjoaom.diadoevangelico.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3441/2021-06-25_of_103sol_encind04-2017.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3442/2021-06-25_of_104sol_comis.nomecomesp.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3443/2021-06-25_of_105sol_infraestlotesnovapiumhi.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3454/2021-06-30_of_110sol_cfo.gratificsaae.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3455/2021-06-30_of_111sol_cfo.prefgratificsaae.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3462/2021-07-01_of_112sol_vergilvanlimpezagalpao.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3470/2021-07-05_of_113sol_caminhaocestodepmarceloalvaro.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3473/2021-07-07_of_114sol_csppmuc.encproc032basquete.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3482/2021-07-09_of_115_sol_versdepantcarloseeprofhorta.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3494/2021-07-15_oficio_no_116.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3495/2021-07-15_oficio_no_117.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3529/2021-08-03_of_118sol_capadrianorondasvilaagreny.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3530/2021-08-03_of_119sol_infoassocartesaos.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3531/2021-08-03_of_120sol_capadrianorondaspenedos.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3538/2021-08-05_of_121sol_verjoaom.transpcoletivo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3544/2021-08-06_of_122sol_cpi-comb.memory.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3559/2021-08-09_of_123sol_verjuniorreuniaosaae.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3543/2021-08-09_of_125sol_verjoaom.vanconspastores.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3545/2021-08-09_of_126sol_versdepantcarlosviaturas.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3546/2021-08-10_of_127sol_versdepcelsandroviaturas.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3561/2021-08-13_of_128sol_versdepmarceloalvarocammunck.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3562/2021-08-13_of_129sol_versdepemidinhocammunck.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3563/2021-08-16_of_130sol_verjoaomcemigpodaarvore.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3582/2021-08-24_of_131sol_abnascentescorpobomb.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3583/2021-08-24_of_132sol_dioceseluz.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3599/2021-08-31_of_133sol_mataburrosdepluciofonseca.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3612/2021-09-08_of_134sol_iluminpassarelaab-nascentes.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3614/2021-09-08_of_135sol_iluminpassareladepcassiosoares.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3603/2021-09-08_of_136sol_reformaeeprofhorta.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3633/2021-09-13_of_137sol_presencaigrejascovid.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3628/2021-09-14_of_138sol_depmarceloalvaroatl.piumhiense.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3627/2021-09-13_of_139sol_veloriosondaverde.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3629/2021-09-15_of_140sol_depcelsandrobombeiros.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3630/2021-09-15_of_141sol_abnascentesbombeiros.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3639/2021-09-21_of_142_reiteraof115-soleeprofhorta.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3654/2021-09-20_of_143sol_viaturabombeiroabnascentes.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3682/2021-09-23_of_144sol_depzeguilherme.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3683/2021-09-23_of_145sol_depmarceloaro.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3666/2021-09-28_of_146sol_obrasmg050.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3671/2021-09-30_of_147sol_kithigiene.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3672/2021-09-30_of_148_sol._reforcos_vacina.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3674/2021-10-01_of149soldeclaracaobens.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3675/2021-10-01_of150soldeclaracaobenssaae.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3678/2021-10-05_of_151sol_providenciasplantiosoja.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3679/2021-10-06_of152solcomissaocfoarcond.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3684/2021-10-13_of_153_solasfaltobairrocapoeiras.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3698/2021-10-18_of_154sol_depcelsandrocemig.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3761/2021-10-29_of_155sol_diafinadossaae-vergilvan.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3776/2021-11-04_of_156sol_emendastacasadepfrederico.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3777/2021-11-04_of_157sol_emendastacasadepmarcelo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3778/2021-11-04_of_158sol_emendaeeproffranchortadepcelsandro.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3779/2021-11-04_of_159sol_emendastacasacoronelsandro.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3780/2021-11-04_of_160sol_emendapoliciamilitarcoronelsandro.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3781/2021-11-04_of_161sol_emendapolcivilcoronelsandro.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3787/2021-11-11_of_162_sol_apae.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3786/2021-11-11_of_163_sol_cfo_inf.saae.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3784/2021-11-11_of_164_sol_cfo_inf.pref.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3887/2021-11-12_of_165_sol.verdepsandroviaturas.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3888/2021-11-12_of_166_sol.verdepmarceloviaturas.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3905/2021-11-30_of_168sol_reiterapmp.envioirpf.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3833/2021-11-24_of_169sol_viaturascbm.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3906/2021-11-30_of_170sol_vermarceloalvaropl2564.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3910/2021-11-30_of_171sol_reiterasaae.envioirpf.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3911/2021-12-02_of_172sol_equipbombeiromilitar.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3912/2021-12-10_of173_solicitaenvionovasviaturas.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3913/2021-12-10_of174_solicitamanutencaorodoviapiumhidoresopolis.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3914/2021-12-10_of175_solicitabarracasfeiralivre.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3941/2021-12-14_of_176sol_diretorsamu.viaturas.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3942/2021-12-14_of_177sol_rondaspenedos.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3943/2021-12-14_of_178sol_celeduardochefeestadomaior.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3944/2021-12-14_of_179sol_cassiosoaresbasemovel.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3945/2021-12-17_of_180sol_reiteraind245redeeletricaverjmarcos.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3949/2021-12-20_of_181sol.verviaturassecsaudemg.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3915/2021-12-20_of_182sol.veraquisicaoretroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2899/2021-02-04_par_001_cljr-csp_pl001ruajosealvesbatista.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2900/2021-02-04_par_002_cljr-csp_pl002ruaarialmada.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2901/2021-02-04_par_003_cljr-csp_pl003ruaednaldofrancisco.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2902/2021-02-04_par_004_cljr-csp_pl004ruaantoniosoares.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2903/2021-02-04_par_005_cljr-csp_pl005ponteparivelhojosehoracinho.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2977/2021-02-04_par_006_pl006ruasarahvitoria.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2905/2021-02-04_par_007_cljr-csp_pl008ruaanibalgerassis.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2935/2021-02-09_parecer008.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2936/2021-02-11_par_009_cljr-cfo_pl009revisaogeralmunicipio.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2937/2021-02-10_parecer010.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2976/2021-02-15_par_011_cljr-csp_plc006-2020perimetrourbvotos.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2986/2021-02-18_par_012_cljr-cfo_plc001descontoiptu.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2999/2021-02-17_parcljrcfoecsp013pl011alteralei2.517recurfinanceiros2.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3013/2021-02-18_par_014cljrrefpelom001translicitacoes.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3160/2021-03-04_par_015_cljr-csp_pl012pracainacio.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3046/2021-03-04_parecer_no_016.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/2021-03-18_par_017_cljr-csp_pl015hinocmeireynaldovotos.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/2021-03-15_par018comisoespr002.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3108/2021-03-15_par_019_cljr-cfo_pre001consigcamara.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3313/2021-03-16_par_020_cfo.saaenov2020.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3314/2021-03-16_par_021_cfomunicipioout2020.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3315/2021-03-16_par_022_cfo.saaedez2020.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3485/2021-03-19_par_024_cljr-csp_pl016tombbensvotos.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3317/2021-05-13_par_025_municdez2020.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3316/2021-05-13_par_026_municnov2020.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3176/2021-03-25_parcljr-cfo-csp_pl_017cacs-fundebvotos.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3469/2021-04-20_par_028_cljr-cfo_pl007consigfolha.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3241/2021-04-26_parcfo_029_ppreviotcemg2019.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3242/2021-04-26_par_030_cfo_ppreviotcemg2017.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3305/2021-05-05_par_cljr_csp_031_pl_022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3306/2021-05-05_par_cljr_csp_032_pl_023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3307/2021-05-05_par_cljr_csp_033_pl_024.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3308/2021-05-05_par_cljr_csp_034_pl_025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3309/2021-05-05_par_cljr_csp_035_pl_030.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3284/2021-06-11_par_036_cfo_prest_contas_saae_jan_fev_2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3285/2021-06-11_par_com_037_2021_proc_020_prest_ctas.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3286/2021-06-11_par_038_cfoprestctasmunicfev2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3287/2021-05-07_par_039_cfo_prestctassaae.mar2021.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3406/2021-05-20_par_040_cljr-cfo-csppuc_pl027.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3427/2021-05-20_par_041_cljr-cfo-csppmuc_pl029doula.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3393/2021-05-28_par_042_cljr-cfo.pl031antecip13ocmp.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3433/2021-05-20_par_043_cljr-csp_pl034ponteant.amerco.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6484/2021-05-28_parcljr-csppmuc_044_pl028.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3324/2021-05-05_par_cljr_csp_030_pl_021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3551/2021-06-02_par_046_cljr_csppmuc_pre003.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3432/2021-06-02_par_047_cljr-csp_pl033valorizvida.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3483/2021-06-02_par_048_cljr-cfo-csp_pl039alteraleisaae.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3932/2021-06-02_parcljr-cfo_049_pl026_ldo_votos.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3467/2021-06-11_par_050_cljr-cfo-csp_pl037remanvaloreslarsfran.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3548/2021-06-11_par_051cljr-cfo.pl038.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3375/2021-06-10_parecer052.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3374/2021-06-10_parecer053.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3436/2021-06-25_par_054_cljr-csp_pl020_ubs_sarahvitoria.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3437/2021-06-25_par_055_cljr-csp_pl036diaprofsaude.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3925/2021-06-25_par_056_cljr-csp_pl032cartaut.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3570/2021-07-25_par_057_cljr-csp_pl035.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3931/2021-06-25_par_058_cljr-cfo_pdl001trofeudestsaude.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3418/2021-06-25_par.no059_cfo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3419/2021-06-25_par_060.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4687/2021-06-25_par_com_061_2021_proc_023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3486/2021-06-22_parecer062.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3466/2021-06-22_parecer63.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3581/2021-08-19_par_064_cljr-csp_pl045agendtelefubsvotos.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4872/2021-07-01_par_065_cfo__prest_contas_saae_abr_2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3578/2021-08-19_par_066_cljr-cfo-csppmuc_pl046credespsaae.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3613/2021-08-31_par_067_cpi_-_combustiveis.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3621/2021-09-09_par_068_cljr-csppmuc_pl047votos.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3713/2021-10-08_par_069_cfo-proc034_prestcontassaaemaio.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3714/2021-10-08_par_070_cfo-proc035_prestcontassaaejunho.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3659/2021-10-08_par_071_cfo-proc037_prestcontaspmpmaio.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3660/2021-10-08_par_072_cfo-proc039_prestcontaspmpjunho.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/8543/2021-10-06_par_073_proc_042_prestcontassaaejulho.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3676/2021-10-06_par_074_cljr-csp_pl050diasaudemental.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3785/2021-11-11_par_075_cfo_prestcontassaaeago2021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3819/2021-11-11_par_076_cljr_e_csp_pl051.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3726/2021-11-11_par_077_prestctasmunicjul021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3727/2021-12-10_par_com_78_proc_052_2021_prest_ctas_saae.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3790/2021-11-11_par_079_cljr-csppmuc_pl052pracaagostinho.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3804/2021-11-11_par_080_cljr-csp_pl053diaprevcombcancer.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3757/2021-11-11_par_081_cfo_prestcontasmunagosto2021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3788/2021-11-04_par_082_cljr-cfo_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3789/2021-11-04_par_083_cljr-cfopl049ppa.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3792/2021-11-11_par_084_cljr_e_csp_pl054.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3793/2021-11-11_par_085_cljr-csp_pl055.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3820/2021-11-11_par_086_cljr_e_csp_pl056.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3916/2021-11-11_par_087_cljr-csp_pl057ruamaafonsina.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3791/2021-11-11_par_088_cljr-csp_pl058escolameuripedescraide.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3803/2021-11-11_par_089_cljr_e_csppmuc.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3802/2021-11-11_par_090_cljr_e_csppmuc.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3821/2021-11-11_par_091_cljr_e_csp_pl061.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3801/2021-11-11_par_092_cljr_e_csppmuc.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3929/2021-11-11_par_093_da_cljr_e_csp_pl063.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3808/2021-11-11_par_094_cljr-csp_pl064ruavirginiasoaresferreira.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3822/2021-11-11_par_095_cljr_e_csp_pl065.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3918/2021-11-11_par_096_da_cljr-csp_pl068ruajoaojulio.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3809/2021-11-11_par_097_cljr-csp_pl069ruajosedacunha.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3823/2021-11-11_par_098_da_cljr_e_csp_pl070.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3927/2021-11-11_par_099_da_cljr_e_csp_pl072.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3883/2021-12-03_par_100_pl076diacombatediabetesvotos.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3919/2021-12-10_par_101_cljr-csp_pl073altanexoplanomeducacao.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3926/2021-12-10_par_102_cljr-csp_pl075diadoadorsangue.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4003/2022-02-10_par_103-2021_pl078_dia_cacador.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2889/2021-02-03_parcont_001_plc001.iptu.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2890/2021-02-03_parecercontabil002.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2891/2021-02-03_parcont_003pl007consigfolha.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2985/2021-02-03_parcont004pl009revisaogeralmunicipio.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2944/2021-02-09_parecercontabil005.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2962/2021-02-16_parcont_006_pl011alteralei2.517recursos.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3048/2021-03-03_parcont007_proc_007_saae_dez2020.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3049/2021-03-03_parcont008_proc_001_saae_nov2020.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3050/2021-03-03_parcont009_proc_004_munout2020.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3075/2021-03-09_parcont_010_pre001consigcamara.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3076/2021-03-09_parcont11.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3173/2021-03-22_parcont_012_pl017fundeb.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3134/2021-03-22_parcont_013_proc_010_munnov2020.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3133/2021-03-22_parcont_014_proc_012_mundez2020.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3390/2021-03-31_parcont015_pl019remanejemendimp.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3239/2021-04-05_parcont_016_ppreviotcemg2019.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3240/2021-04-05_parcont_017_ppreviotcemg2017.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3249/2021-05-03_parecercont_n018.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3250/2021-05-03_parcont_019_proc020prestctspm.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3251/2021-05-03_parcont_020_proc021prestcts.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3252/2021-05-05_parcont_021_pl026ldo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3253/2021-05-05_parcont_022_pl027violenciaobstetrica.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3254/2021-05-05_parcont_023_pl029doula.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3255/2021-05-05_parcont_024_pl031antecip13camara.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3291/2021-05-06_parcont_025_proc023prestctassaae.mar2021.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3332/2021-05-28_parcont_026_pl037remanejaanexolei2517.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3333/2021-05-28_parcont_027_pl038antec13salprefsaae.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3334/2021-05-28_parcont_028_pdl001trofeudestsaude.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3369/2021-06-01_parcont_029_pl_039-2021alteraleisaae.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3370/2021-06-02_parcont030.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3371/2021-06-02_parcont031.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3422/2021-06-17_parcont032consmunesp.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3421/2021-06-17_parcont033consmuntur.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3415/2021-06-16_parcont_034_pl_028_prestctassaae.abr2021.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3416/2021-06-18_par.cont_no035.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3417/2021-06-18_par.cont..pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3576/2021-08-17_parcont037credespsaae.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3597/2021-08-30_parcont_038_proc003cpi-comb.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3637/2021-07-21_parcont_039_proc034prestctassaae.maio.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3638/2021-09-21_parcont_040_proc035prestctssaae.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3640/2021-08-21_parcont_041_proc037prestctas.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3641/2021-09-21_parcont_042_proc_039prestcts.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3642/2021-09-21_parcont_043_proc042prestctassaae.julho.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3662/2021-09-24_parcont044_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3663/2021-09-24_parcont045.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3697/2021-10-06_parcont_046_proc049saae.ago2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3744/2021-10-06_parcont_047_proc050prestctaspm_jul_2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6931/2021-10-20_parcont048_proc_052prestctssaae.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4153/2021-10-26_parcontabil_049-proc010_pmpagosto.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3930/2021-10-29_parcont_050_pl_067_abrecreditoespecialsaae.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3813/2021-11-10_parcont051_pl071_maqhemodialise.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3828/2021-11-24_parcont052.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3852/2021-11-24_parcont_053_pl077concsubemendaemidinho.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3855/2021-11-24_parcont_054_pre006despcamara20-12-21.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3853/2021-11-29_parcont_055_emedger019modifpl048.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3877/2021-12-07_parcont_056_proc056saae.out2021.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4159/2021-12-07_parcont_057_proc057.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3878/2021-12-10_parcont058proj080.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/2021-01-18_par_jur_001_pl001ruajosealvesbatista.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/2021-01-18_parecerjuridico002.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/2021-01-18_par_pl_003_ruaednaldofranciscoaraujo.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/2021-01-18_par_jur_004_pl004ruaantoniosoaresdemelo.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/2021-01-18_par_jur_005_pl005ponteparivelho_joseteodoroalves.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2864/2021-01-27_par_jur_006_plc001descontoiptu.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2865/2021-01-29_par_jur_007_pl006ruasarahvitoria.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2866/2021-01-27_par_jur_008_pl008ruaanibalgeraldoassis.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2874/2021-02-01_par_jur_009_pl007consigfolha.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2893/2021-02-02_par_jur_010_plc002taxasalvara.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2894/2021-02-03_par_jur_011_plc006perimetrourbano.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/2021-02-08_par_jur_012_pelom001translicitacoes.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2929/2021-02-09_par_jur_013_pl009revisaogeralmunicipio.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2928/2021-02-09_parecerjuridico014.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2948/2021-02-12_par_jur_015_pl012pracainacio.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2949/2021-02-15_parjur016pl011alteralei2.517recurfinanceiros.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2970/2021-02-17_parecer_juridico_no_017.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3007/2021-02-24_par_jur_018_pre001consigcamara.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3008/2021-02-24_par_jur_019_pl015_hinocmeireynaldo.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3047/2021-03-04_parjur020espacocultural.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3081/2021-03-12_parjur_021_pl016tombamento.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3111/2021-03-19_par_jur_022_pl_017cacs-fundeb.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3636/2021-03-23_par_jur_023_parecerprevio2019.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3238/2021-03-24_par_jur_024_ppreviotcemg2017.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3125/2021-03-24_par_jur_025_pl018conssaneambasico.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3129/2021-03-31_parjur026pl019remanejemendimp.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3202/2021-04-23_parjur027.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3203/2021-04-23_parjur028.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3204/2021-04-23_parjur029.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3205/2021-04-23_parjur030.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3206/2021-04-23_parjur031.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3207/2021-04-23_parjur032.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3208/2021-04-23_parjur_033_pl031_13ocmp.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3247/2021-05-05_par_jur_034_pl029doula.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3248/2021-05-05_par_jur_035_pl027violenciaobstetrica.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3245/2021-05-04_parjur_036_pl026_ldo.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3246/2021-05-04_par_jur_037_pl020ubs.sarahvitoriademelosilva.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3262/2021-05-05_par_jur_038_pl034ponteantonioamerco.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3272/2021-05-05_par_jur_039_pl033valorizvida.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3266/202-05-05_parjur_040_pl028descartelixo.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3280/2021-05-05_par_jur_041_pre003marcinhoespcultural.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3325/2021-05-28_par_jur_042_pdl001trofeudestsaude.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3326/2021-05-28_par_jur_043_pl038antec13salarioadmdiretasaae.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3552/2021-05-25_parjur_044_pl040safrista.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3327/2021-05-28_par_jur_045_pl037remanejaanexoi.lei2517.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3328/2021-05-28_par_jur_046_pl032carteiraautista.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3329/2021-05-28_par_jur_047_pl039alteralei1035.saae.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3331/2021-05-28_par_jur_048_pl035abrillaranja.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3330/2021-05-28_par_jur_049_pl036diamunicprofsaude.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3344/2021-06-02_parjur_050_pl050repassestacasapiumhi.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3345/2021-06-02_parjur_051_plrepassestacasapassos.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3368/2021-06-09_parjur052consmunesp.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3386/2021-06-15_parjur053consmuntur.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3435/2021-06-24_par_jur_054_pl045_agendtelef.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3565/2021-08-17_parjur055credespsaae.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3566/2021-08-17_parjur_056_pl_047_nomehangar.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3594/2021-08-31_par_jur_057_proc003cpi-comb.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3645/2021-09-22_par_jur_058_pl050diamunsaudemental.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3656/2021-09-24_parjur059ppa.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3657/2021-09-24_par_jur_060_pl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3667/2021-09-28_parjur061.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3691/2021-10-14_par_jur_062_pl052pracaagostinhomariano.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3692/2021-10-14_par_jur_063_pl053diacombatecancer.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3700/2021-10-18_parjur064.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3701/2021-10-18_parjur065.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3702/2021-10-18_parjur066.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3703/2021-10-18_par_jur_067_pl057_ruamariaafonsina.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3704/2021-10-18_par_jur_068_pl058escmdepeuripedescraide.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3730/2021-10-22_parjur069.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3731/2021-10-22_parjur_070_pl062hangarmunicipal.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3732/2021-10-22_parjur_071_pl060nomesecmuneducacao.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3733/2021-10-22_par_jur_072_pl055ruaalexandrepereiramorais.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3750/2021-10-26_par_jur_073_pl064ruavirginiasoaresferreira.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3751/2021-10-26_parjur74.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3752/2021-10-26_parjur75.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3753/2021-10-26_par_jur_076_pl069ruajosedacunha.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3755/2021-10-27_parjur_077pl063ruajosepaulasantos.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3756/2021-10-27_par_jur_078_pl068ruajoaojulio.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3762/2021-10-29_par_jur_079_pl_067_abrecreditoespecialsaae.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6417/2021-11-05_par_jur_080_pl072ruajoaquimteodoro.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3812/2021-11-09_par_jur_081_pl_071_maquinahemodialise.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3815/2021-11-12_parjur082.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3834/2021-11-24_par_jur_083_pl075_diamundoadorsangue.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3825/2021-11-23_par_jur_084_pl073_anexoplanomeducacao.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3882/2021-11-24_par_jur_085_pl076_diaprevcombdiabetes.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3851/2021-11-24_par_jur_086_pl077concsubemendemidinho.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3854/2021-11-24_par_jur_087_pre006despcamara20-12-21.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3861/2021-12-01_par_jur_088_pl074alteraeleicoesescolares.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3862/2021-12-01_parjur089.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3879/2021-12-10_parjur090proj080.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3880/2021-12-15_par_jur_091_pl079criteriosdenomruas.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3336/2021-05-26_of_169_execplrepassestacasapassos.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3337/2021-05-26_of_170_execplrepassestacasapiumhi.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3560/2021-08-12_of_267_execpl046creditosaae.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3631/2021-09-14_pl_050_diamunsaudemental.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3664/2021-09-28_pl052_pracaagostinhomariano.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3687/2021-10-06_pl_054_ruaedsonhilariodasilva.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3706/2021-10-06_pl_055_ruaalexandrepereiramorais.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3688/2021-10-06_pl_056_ruarogeriopereiramorais.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3689/2021-10-06_pl_059_acadsaudediegosantosgaldino.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3690/2021-10-14_pl_061_nomemartaapcostarua10loteamalphaville.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3712/2021-10-19_pl_064_ruavirginiasoaresferreira.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3717/2021-10-19_pl_065_ruaenitamartinscostarua12lotalphaville.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3718/2021-10-18_pl_066_repassereforcosaudesantacasa.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3721/2021-10-21_pl_069_ruajosecunhalotalphaville.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3722/2021-10-21_pl_070_ruarosianeoliveiralotalphaville.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3775/2021-11-08_of_368_execencpl074.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3856/2021-11-30_pl_079_criteriosdenominruas.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3131/2021-03-23_rel001proc008folhapagto.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3132/2021-03-23_rel002proc006locimoveis.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3130/2021-03-31_relatorio_003_prestcontsantacasa.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3392/2021-06-15_rel_004_proc014veicoficiais.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3463/2021-07-01_rel_005_proc_024_2021.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3617/2021-09-09_relatorio_006_proc033licencaamb.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3648/2021-09-23_rel007proc036aulaspresenciais.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4742/2021-10-08_rel_008_proc_031atend_odontologico.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/8518/2021-10-08_rel_009_proc_040_2021.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6910/2021-10-08_rel_010_proc043lotsaogeraldo.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6923/2021-10-08_relatorio_no011_req_103_proc_041.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4740/2021-10-08_rel_012_proc046_ptoeletvigilantes.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3770/2021-10-27_rel_013_proc045aquiscastramovel.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3716/2021-10-14_rel_014_proc_038_req_100_2021.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/8824/2021-11-16_rel_015_proc_047_req_112.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3898/2021-12-10_rel_016_proc_054copiapregao51-2021.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2849/2021-01-18_req_002_forconjpl001ruajosealves.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/2021-01-18_req_003_forconjpl002ruaarialmada.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/2021-01-18_req_004_forconjpl003ruaednaldofrancisco.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/2021-01-18_req_005_forconjpl004ruaantoniosoaresmelo.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/2021-01-18_req_006_forconjpl005ponteparivelho.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2867/2021-01-29_req_010_forconjpl006ruasarahvitoria.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2868/2021-01-29_req_011forconjpl008ruaanibalgeraldo.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2895/2021-02-04_req_012_forconjplc001iptu.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2896/2021-02-04_req_013_forconjpl007consigfolha.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3003/2021-02-04_req014forconjcomissoes.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2923/2021-02-08_req016forconj.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2930/2021-02-09_req017formconj.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2931/2021-02-09_req_018_forconjpl009revisaomunicipio.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2932/2021-02-11_req_019_regurgpl009revisaomunicipio.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2933/2021-02-10_req020urgencia.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2934/2021-02-10_req021urgencia.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2955/2021-02-16_req_023_forconjpl012pracainacio.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2973/2021-02-16_req_024_forconjpl011alteralei2.517recursos.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2974/2021-02-18_req_025_regurgpl011alteralei2.517-20recursosfinan.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/2988/2021-02-18_req026formconjproj013.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3035/2021-03-02_req_027_forconjpl015hinocmeireynaldo.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3087/2021-03-11_req_029_forconjpre001consigcamara.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3088/2021-03-11_req030formconj.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3484/2021-03-12_req_032_forconjpl016.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3102/2021-03-16_req_033_vershirleyautorapl014retirada.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3105/2021-03-18_req_035_regurgpr001.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3113/2021-03-18_req036regurgpr002.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3174/2021-03-22_req038formconj.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3126/2021-03-25_req_039_regurgesppl017.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3135/2021-03-31_req_041_pl019remanejemendimp.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3186/2021-04-16_req_042_regurgesppl018.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3210/2021-04-20_req_043_analise_prestcontas_saae.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3211/2021-04-20_req_044_analise_prestcontasmun_no006-2020.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3212/2021-04-20_req_045_analise_prestcontassaae_no001.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3215/2021-04-26_req_047_forconjpl021ruanaildeferreiralima.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3216/2021-04-26_req_048_forconjpl022ruaagostinhoiteimbalduinosilva.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3217/2021-04-26_req_049_forconjpl023ruaclaudiodacunha.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3218/2021-04-26_req_050_forconjpl024ruamatildepolcarosilva.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3219/2021-04-26_req_051_forconjpl025ruaisauratimoteopereira.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3220/2021-04-26_req_052_forconjpl030pracaleonardolopesfunchal.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3256/2021-05-03_req_053_regurgpre004_pprevio2019.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3257/2021-05-03_req_054_regurgpre004_pprevio2017.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3493/2021-05-03_req_no_055.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3492/2021-05-03_req_no056.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3258/2021-05-05_req_057_prorrogprazopl007consigfolha.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3267/2021-05-06_req_062_tramconjpl020.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3268/2021-05-06_req_063_tramconjpl027.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3269/2021-05-06_req_064_tramconjpl029.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3270/2021-05-06_req_065_tramconjpl031.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3271/2021-05-06_req_066_tramconjpl034.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3278/2021-05-06_req_067_forconjpl028.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3296/2021-05-13_req_068_forconjpl033valorizvida.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3297/2021-05-13_req_069_reqforconjpre003.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3299/2021-05-13_req_070_reqsuspprazopl020ubssarah.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3373/2021-05-11_req_071_forconjpl026ldo.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3391/2021-05-25_req_072_forconjpl040safrista.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3338/2021-05-28_req_073_regurgpl040_safrista.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3320/2021-05-27_req_074_prorrogprazoprestctassaae.janfev2021.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3321/2021-05-27_req_no_075.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3322/2021-05-27_req_076_prorrogprazoprestctasmunicfev2021.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3323/2021-05-27_req_no_077.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3341/2021-05-31_req_078_forconjpl037remanvaloreslarsfran.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3342/2021-05-31_req_079_forconjpl038_13opmpesaae.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3343/2021-06-01_req_080_forconjpl039alteraleisaae.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3358/2021-06-07_requerimento081.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3359/2021-06-07_requerimento082.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3360/2021-06-08_req_083_forconjpl032diacartautista.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3361/2021-06-08_req_084_forconjpl035abrillaranja.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3362/2021-06-08_req_085_forconjpl036diaprofsaude.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3382/2021-06-11_req086urgesp.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3383/2021-06-11_req087urgesp.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3384/2021-06-11_req_088_regimeurgpl037remanvaloreslarsfran.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3420/2021-06-11_req_089_reqregpl038_13opmpesaae.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3426/2021-06-10_req_090_forconjpdl001trofeusaude.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3385/2021-06-11_req_091_reqretornotramitpl020ubssarah.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3439/2021-06-18_req092forconjproj041.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3440/2021-06-18_req093forconjproj042.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3438/2021-06-24_req_095_forconjpl045_agendamtelefonubs.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3471/2021-07-05_req_097_prazocpicombustivel.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3474/2021-07-07_req_098_regurgpl041.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3509/2021-08-02_req_102_prorrogprazopl045.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3577/2021-08-17_req104_formconj.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3569/2021-08-18_req_105_forconjpl047nomehangar.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3579/2021-08-19_req106regurg.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3619/2021-09-09_req_110_forconjpl048loa2022.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3620/2021-09-09_req111forconj.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3661/2021-09-27_req_113_forconjpl050diasaudemental.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3681/2021-10-05_req114forconj.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3710/2021-10-15_req_115_forconjpl052pracaagostinhomariano.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3711/2021-10-15_req_116_forconjpl053diaprevcombcancer.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3735/2021-10-25_req117forconj.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3736/2021-10-25_req_118_forconjpl055ruaalexandrepereiramorais.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3737/2021-10-25_req119forconj.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3738/2021-10-25_req_120_forconjpl057ruamaafonsina.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3739/2021-10-25_req_121_forconjpl058escmdepeuripedescraide.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3740/2021-10-25_req122forconj.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3741/2021-10-25_req_123_formconjpl060.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3742/2021-10-25_req124forconj.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3743/2021-10-25_req_125_pl062.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3864/2021-10-29_req126forconjpl063ruajosepaulas.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3763/2021-10-29_req_127_forconjpl064ruavirginiasoaresferreira.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3769/2021-10-29_req128forconj.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3917/2021-10-29_req_129_forconjpl068ruajoaojulio.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3767/2021-10-29_req130prorrogprazo.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3764/2021-10-29_req_131_forconjpl069ruajosedacunha.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3768/2021-10-29_req133forconj.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3863/2021-10-29_req_134_prorrogprazoprestcontassaaeago2021.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3765/2021-10-29_req_135_regurgesp_pl_067_abrecreditoespecialsaae.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3799/2021-11-05_req_136_forconjpl072ruajoaquimteodoro.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3811/2021-11-11_req137forconj.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3814/2021-11-19_req138urgesp.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3835/2021-11-26_req139urgesp.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3859/2021-11-25_req_140_forconjpl073planomuneducacao.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3860/2021-11-25_req_141_forconjpl075diadoadorsangue.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3836/2021-11-25_req_143_regurgesppl077.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3837/2021-11-25_req_144_regurgesppre006.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3865/2021-12-03_req_146_forconjpl074alteraeleicoesescolares.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3866/2021-12-03_req147forconj.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3875/2021-12-10_req_148_regimeurgpl073.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3876/2021-12-10_req_149_regimeurgproj080.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3010/2021-02-19_req_001nprazoasscontabilproc001.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3011/2021-02-19_req_002nprazoasscontabilproc004.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3335/2021-05-28_reqcont_003_prorrogprazoasscontpl039.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3827/2021-11-12_req004asscont.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3045/2021-03-04_req_assjur_001_prorrogpl014.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/3293/2021-05-13_req_jur_002_prorrogprazopl032.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/6647/2021-10-01_solic_003_folhaspagamauxtransp_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H942"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="161.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -31167,3391 +31180,3391 @@
       </c>
       <c r="D813" t="s">
         <v>2776</v>
       </c>
       <c r="E813" t="s">
         <v>2777</v>
       </c>
       <c r="F813" t="s">
         <v>2819</v>
       </c>
       <c r="G813" s="1" t="s">
         <v>2820</v>
       </c>
       <c r="H813" t="s">
         <v>2821</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
         <v>2822</v>
       </c>
       <c r="B814" t="s">
         <v>9</v>
       </c>
       <c r="C814" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D814" t="s">
         <v>2776</v>
       </c>
       <c r="E814" t="s">
         <v>2777</v>
       </c>
       <c r="F814" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="G814" s="1" t="s">
         <v>2823</v>
       </c>
       <c r="H814" t="s">
         <v>2824</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
         <v>2825</v>
       </c>
       <c r="B815" t="s">
         <v>9</v>
       </c>
       <c r="C815" t="s">
-        <v>24</v>
+        <v>87</v>
       </c>
       <c r="D815" t="s">
+        <v>2776</v>
+      </c>
+      <c r="E815" t="s">
+        <v>2777</v>
+      </c>
+      <c r="F815" t="s">
+        <v>74</v>
+      </c>
+      <c r="G815" s="1" t="s">
         <v>2826</v>
       </c>
-      <c r="E815" t="s">
+      <c r="H815" t="s">
         <v>2827</v>
-      </c>
-[...7 lines deleted...]
-        <v>2829</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>24</v>
+      </c>
+      <c r="D816" t="s">
+        <v>2829</v>
+      </c>
+      <c r="E816" t="s">
         <v>2830</v>
-      </c>
-[...10 lines deleted...]
-        <v>2827</v>
       </c>
       <c r="F816" t="s">
         <v>1664</v>
       </c>
       <c r="G816" s="1" t="s">
         <v>2831</v>
       </c>
       <c r="H816" t="s">
         <v>2832</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
         <v>2833</v>
       </c>
       <c r="B817" t="s">
         <v>9</v>
       </c>
       <c r="C817" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D817" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E817" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F817" t="s">
         <v>1664</v>
       </c>
       <c r="G817" s="1" t="s">
         <v>2834</v>
       </c>
       <c r="H817" t="s">
         <v>2835</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
         <v>2836</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D818" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E818" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F818" t="s">
         <v>1664</v>
       </c>
       <c r="G818" s="1" t="s">
         <v>2837</v>
       </c>
       <c r="H818" t="s">
         <v>2838</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
         <v>2839</v>
       </c>
       <c r="B819" t="s">
         <v>9</v>
       </c>
       <c r="C819" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D819" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E819" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F819" t="s">
         <v>1664</v>
       </c>
       <c r="G819" s="1" t="s">
         <v>2840</v>
       </c>
       <c r="H819" t="s">
         <v>2841</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
         <v>2842</v>
       </c>
       <c r="B820" t="s">
         <v>9</v>
       </c>
       <c r="C820" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="D820" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E820" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F820" t="s">
         <v>1664</v>
       </c>
       <c r="G820" s="1" t="s">
         <v>2843</v>
       </c>
       <c r="H820" t="s">
         <v>2844</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
         <v>2845</v>
       </c>
       <c r="B821" t="s">
         <v>9</v>
       </c>
       <c r="C821" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="D821" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E821" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F821" t="s">
         <v>1664</v>
       </c>
       <c r="G821" s="1" t="s">
-        <v>411</v>
+        <v>2846</v>
       </c>
       <c r="H821" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D822" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E822" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F822" t="s">
-        <v>25</v>
+        <v>1664</v>
       </c>
       <c r="G822" s="1" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
       <c r="H822" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="B823" t="s">
         <v>9</v>
       </c>
       <c r="C823" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D823" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E823" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F823" t="s">
         <v>25</v>
       </c>
       <c r="G823" s="1" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
       <c r="H823" t="s">
-        <v>2852</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
       <c r="B824" t="s">
         <v>9</v>
       </c>
       <c r="C824" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D824" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E824" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F824" t="s">
-        <v>1664</v>
+        <v>25</v>
       </c>
       <c r="G824" s="1" t="s">
-        <v>2854</v>
+        <v>2855</v>
       </c>
       <c r="H824" t="s">
-        <v>2855</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
       <c r="B825" t="s">
         <v>9</v>
       </c>
       <c r="C825" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="D825" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E825" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F825" t="s">
-        <v>25</v>
+        <v>1664</v>
       </c>
       <c r="G825" s="1" t="s">
-        <v>2857</v>
+        <v>2858</v>
       </c>
       <c r="H825" t="s">
-        <v>2858</v>
+        <v>2859</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>2859</v>
+        <v>2860</v>
       </c>
       <c r="B826" t="s">
         <v>9</v>
       </c>
       <c r="C826" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D826" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E826" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F826" t="s">
         <v>25</v>
       </c>
       <c r="G826" s="1" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
       <c r="H826" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
-        <v>2862</v>
+        <v>2863</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D827" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E827" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F827" t="s">
         <v>25</v>
       </c>
       <c r="G827" s="1" t="s">
-        <v>2863</v>
+        <v>2864</v>
       </c>
       <c r="H827" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="B828" t="s">
         <v>9</v>
       </c>
       <c r="C828" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D828" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E828" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F828" t="s">
         <v>25</v>
       </c>
       <c r="G828" s="1" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
       <c r="H828" t="s">
-        <v>2867</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
       <c r="B829" t="s">
         <v>9</v>
       </c>
       <c r="C829" t="s">
-        <v>1365</v>
+        <v>102</v>
       </c>
       <c r="D829" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E829" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F829" t="s">
         <v>25</v>
       </c>
       <c r="G829" s="1" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="H829" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
-        <v>2871</v>
+        <v>2872</v>
       </c>
       <c r="B830" t="s">
         <v>9</v>
       </c>
       <c r="C830" t="s">
-        <v>1369</v>
+        <v>1365</v>
       </c>
       <c r="D830" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E830" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F830" t="s">
         <v>25</v>
       </c>
       <c r="G830" s="1" t="s">
-        <v>2872</v>
+        <v>2873</v>
       </c>
       <c r="H830" t="s">
-        <v>2873</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
-        <v>2874</v>
+        <v>2875</v>
       </c>
       <c r="B831" t="s">
         <v>9</v>
       </c>
       <c r="C831" t="s">
-        <v>143</v>
+        <v>1369</v>
       </c>
       <c r="D831" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E831" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F831" t="s">
-        <v>1664</v>
+        <v>25</v>
       </c>
       <c r="G831" s="1" t="s">
-        <v>2875</v>
+        <v>2876</v>
       </c>
       <c r="H831" t="s">
-        <v>2876</v>
+        <v>2877</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
-        <v>2877</v>
+        <v>2878</v>
       </c>
       <c r="B832" t="s">
         <v>9</v>
       </c>
       <c r="C832" t="s">
-        <v>1380</v>
+        <v>143</v>
       </c>
       <c r="D832" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E832" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F832" t="s">
-        <v>60</v>
+        <v>1664</v>
       </c>
       <c r="G832" s="1" t="s">
-        <v>2878</v>
+        <v>2879</v>
       </c>
       <c r="H832" t="s">
-        <v>2879</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
-        <v>2880</v>
+        <v>2881</v>
       </c>
       <c r="B833" t="s">
         <v>9</v>
       </c>
       <c r="C833" t="s">
-        <v>1384</v>
+        <v>1380</v>
       </c>
       <c r="D833" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E833" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F833" t="s">
         <v>60</v>
       </c>
       <c r="G833" s="1" t="s">
-        <v>2881</v>
+        <v>2882</v>
       </c>
       <c r="H833" t="s">
-        <v>2882</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
-        <v>2883</v>
+        <v>2884</v>
       </c>
       <c r="B834" t="s">
         <v>9</v>
       </c>
       <c r="C834" t="s">
-        <v>147</v>
+        <v>1384</v>
       </c>
       <c r="D834" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E834" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F834" t="s">
-        <v>1664</v>
+        <v>60</v>
       </c>
       <c r="G834" s="1" t="s">
-        <v>2884</v>
+        <v>2885</v>
       </c>
       <c r="H834" t="s">
-        <v>2885</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
-        <v>2886</v>
+        <v>2887</v>
       </c>
       <c r="B835" t="s">
         <v>9</v>
       </c>
       <c r="C835" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D835" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E835" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F835" t="s">
         <v>1664</v>
       </c>
       <c r="G835" s="1" t="s">
-        <v>2887</v>
+        <v>2888</v>
       </c>
       <c r="H835" t="s">
-        <v>2888</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
       <c r="B836" t="s">
         <v>9</v>
       </c>
       <c r="C836" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="D836" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E836" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F836" t="s">
-        <v>25</v>
+        <v>1664</v>
       </c>
       <c r="G836" s="1" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
       <c r="H836" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
       <c r="B837" t="s">
         <v>9</v>
       </c>
       <c r="C837" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D837" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E837" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F837" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="G837" s="1" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="H837" t="s">
-        <v>2894</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
-        <v>2895</v>
+        <v>2896</v>
       </c>
       <c r="B838" t="s">
         <v>9</v>
       </c>
       <c r="C838" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="D838" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E838" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F838" t="s">
-        <v>1664</v>
+        <v>60</v>
       </c>
       <c r="G838" s="1" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
       <c r="H838" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="B839" t="s">
         <v>9</v>
       </c>
       <c r="C839" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D839" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E839" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F839" t="s">
-        <v>88</v>
+        <v>1664</v>
       </c>
       <c r="G839" s="1" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
       <c r="H839" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
       <c r="B840" t="s">
         <v>9</v>
       </c>
       <c r="C840" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="D840" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E840" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F840" t="s">
-        <v>25</v>
+        <v>88</v>
       </c>
       <c r="G840" s="1" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
       <c r="H840" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="B841" t="s">
         <v>9</v>
       </c>
       <c r="C841" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D841" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E841" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F841" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="G841" s="1" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
       <c r="H841" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
-        <v>2907</v>
+        <v>2908</v>
       </c>
       <c r="B842" t="s">
         <v>9</v>
       </c>
       <c r="C842" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="D842" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E842" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F842" t="s">
         <v>60</v>
       </c>
       <c r="G842" s="1" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
       <c r="H842" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="B843" t="s">
         <v>9</v>
       </c>
       <c r="C843" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="D843" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E843" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F843" t="s">
         <v>60</v>
       </c>
       <c r="G843" s="1" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
       <c r="H843" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
       <c r="B844" t="s">
         <v>9</v>
       </c>
       <c r="C844" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="D844" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E844" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F844" t="s">
-        <v>103</v>
+        <v>60</v>
       </c>
       <c r="G844" s="1" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
       <c r="H844" t="s">
-        <v>2915</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>2916</v>
+        <v>2917</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="D845" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E845" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F845" t="s">
         <v>103</v>
       </c>
       <c r="G845" s="1" t="s">
-        <v>2917</v>
+        <v>2918</v>
       </c>
       <c r="H845" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
-        <v>2919</v>
+        <v>2920</v>
       </c>
       <c r="B846" t="s">
         <v>9</v>
       </c>
       <c r="C846" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="D846" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E846" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F846" t="s">
-        <v>1680</v>
+        <v>103</v>
       </c>
       <c r="G846" s="1" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="H846" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
       <c r="B847" t="s">
         <v>9</v>
       </c>
       <c r="C847" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="D847" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E847" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F847" t="s">
         <v>1680</v>
       </c>
       <c r="G847" s="1" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
       <c r="H847" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
       <c r="B848" t="s">
         <v>9</v>
       </c>
       <c r="C848" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="D848" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E848" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F848" t="s">
         <v>1680</v>
       </c>
       <c r="G848" s="1" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
       <c r="H848" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
       <c r="B849" t="s">
         <v>9</v>
       </c>
       <c r="C849" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="D849" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E849" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F849" t="s">
-        <v>1664</v>
+        <v>1680</v>
       </c>
       <c r="G849" s="1" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="H849" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
       <c r="B850" t="s">
         <v>9</v>
       </c>
       <c r="C850" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="D850" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E850" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F850" t="s">
         <v>1664</v>
       </c>
       <c r="G850" s="1" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="H850" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="B851" t="s">
         <v>9</v>
       </c>
       <c r="C851" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="D851" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E851" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F851" t="s">
         <v>1664</v>
       </c>
       <c r="G851" s="1" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
       <c r="H851" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="B852" t="s">
         <v>9</v>
       </c>
       <c r="C852" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="D852" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E852" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F852" t="s">
         <v>1664</v>
       </c>
       <c r="G852" s="1" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="H852" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
       <c r="B853" t="s">
         <v>9</v>
       </c>
       <c r="C853" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="D853" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E853" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F853" t="s">
         <v>1664</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
       <c r="H853" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
       <c r="B854" t="s">
         <v>9</v>
       </c>
       <c r="C854" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="D854" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E854" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F854" t="s">
         <v>1664</v>
       </c>
       <c r="G854" s="1" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="H854" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="B855" t="s">
         <v>9</v>
       </c>
       <c r="C855" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="D855" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E855" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F855" t="s">
-        <v>1680</v>
+        <v>1664</v>
       </c>
       <c r="G855" s="1" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
       <c r="H855" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
       <c r="B856" t="s">
         <v>9</v>
       </c>
       <c r="C856" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="D856" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E856" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F856" t="s">
         <v>1680</v>
       </c>
       <c r="G856" s="1" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="H856" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="B857" t="s">
         <v>9</v>
       </c>
       <c r="C857" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="D857" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E857" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F857" t="s">
         <v>1680</v>
       </c>
       <c r="G857" s="1" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="H857" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="B858" t="s">
         <v>9</v>
       </c>
       <c r="C858" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="D858" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E858" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F858" t="s">
         <v>1680</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
       <c r="H858" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="B859" t="s">
         <v>9</v>
       </c>
       <c r="C859" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="D859" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E859" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F859" t="s">
-        <v>25</v>
+        <v>1680</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="H859" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="B860" t="s">
         <v>9</v>
       </c>
       <c r="C860" t="s">
-        <v>292</v>
+        <v>272</v>
       </c>
       <c r="D860" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E860" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F860" t="s">
-        <v>1664</v>
+        <v>25</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
       <c r="H860" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
       <c r="B861" t="s">
         <v>9</v>
       </c>
       <c r="C861" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="D861" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E861" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F861" t="s">
-        <v>60</v>
+        <v>1664</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
       <c r="H861" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
       <c r="B862" t="s">
         <v>9</v>
       </c>
       <c r="C862" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="D862" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E862" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F862" t="s">
         <v>60</v>
       </c>
       <c r="G862" s="1" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="H862" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="B863" t="s">
         <v>9</v>
       </c>
       <c r="C863" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="D863" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E863" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F863" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
       <c r="H863" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="B864" t="s">
         <v>9</v>
       </c>
       <c r="C864" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="D864" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E864" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F864" t="s">
-        <v>1664</v>
+        <v>25</v>
       </c>
       <c r="G864" s="1" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="H864" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="B865" t="s">
         <v>9</v>
       </c>
       <c r="C865" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="D865" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E865" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F865" t="s">
         <v>1664</v>
       </c>
       <c r="G865" s="1" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
       <c r="H865" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
       <c r="B866" t="s">
         <v>9</v>
       </c>
       <c r="C866" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D866" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E866" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F866" t="s">
         <v>1664</v>
       </c>
       <c r="G866" s="1" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
       <c r="H866" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="B867" t="s">
         <v>9</v>
       </c>
       <c r="C867" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="D867" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E867" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F867" t="s">
         <v>1664</v>
       </c>
       <c r="G867" s="1" t="s">
-        <v>411</v>
+        <v>2984</v>
       </c>
       <c r="H867" t="s">
-        <v>2983</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
-        <v>2984</v>
+        <v>2986</v>
       </c>
       <c r="B868" t="s">
         <v>9</v>
       </c>
       <c r="C868" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="D868" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E868" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F868" t="s">
         <v>1664</v>
       </c>
       <c r="G868" s="1" t="s">
-        <v>2985</v>
+        <v>2987</v>
       </c>
       <c r="H868" t="s">
-        <v>2986</v>
+        <v>2988</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" t="s">
-        <v>2987</v>
+        <v>2989</v>
       </c>
       <c r="B869" t="s">
         <v>9</v>
       </c>
       <c r="C869" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="D869" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E869" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F869" t="s">
-        <v>2005</v>
+        <v>1664</v>
       </c>
       <c r="G869" s="1" t="s">
-        <v>2988</v>
+        <v>2990</v>
       </c>
       <c r="H869" t="s">
-        <v>2989</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" t="s">
-        <v>2990</v>
+        <v>2992</v>
       </c>
       <c r="B870" t="s">
         <v>9</v>
       </c>
       <c r="C870" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="D870" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E870" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F870" t="s">
-        <v>1664</v>
+        <v>2005</v>
       </c>
       <c r="G870" s="1" t="s">
-        <v>411</v>
+        <v>2993</v>
       </c>
       <c r="H870" t="s">
-        <v>2991</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" t="s">
-        <v>2992</v>
+        <v>2995</v>
       </c>
       <c r="B871" t="s">
         <v>9</v>
       </c>
       <c r="C871" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="D871" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E871" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F871" t="s">
-        <v>2005</v>
+        <v>1664</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>2993</v>
+        <v>2996</v>
       </c>
       <c r="H871" t="s">
-        <v>2994</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" t="s">
-        <v>2995</v>
+        <v>2998</v>
       </c>
       <c r="B872" t="s">
         <v>9</v>
       </c>
       <c r="C872" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="D872" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E872" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F872" t="s">
-        <v>1680</v>
+        <v>2005</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>2996</v>
+        <v>2999</v>
       </c>
       <c r="H872" t="s">
-        <v>2997</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
-        <v>2998</v>
+        <v>3001</v>
       </c>
       <c r="B873" t="s">
         <v>9</v>
       </c>
       <c r="C873" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="D873" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E873" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F873" t="s">
         <v>1680</v>
       </c>
       <c r="G873" s="1" t="s">
-        <v>2999</v>
+        <v>3002</v>
       </c>
       <c r="H873" t="s">
-        <v>3000</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
-        <v>3001</v>
+        <v>3004</v>
       </c>
       <c r="B874" t="s">
         <v>9</v>
       </c>
       <c r="C874" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D874" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E874" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F874" t="s">
         <v>1680</v>
       </c>
       <c r="G874" s="1" t="s">
-        <v>3002</v>
+        <v>3005</v>
       </c>
       <c r="H874" t="s">
-        <v>3003</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
-        <v>3004</v>
+        <v>3007</v>
       </c>
       <c r="B875" t="s">
         <v>9</v>
       </c>
       <c r="C875" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="D875" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E875" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F875" t="s">
         <v>1680</v>
       </c>
       <c r="G875" s="1" t="s">
-        <v>3005</v>
+        <v>3008</v>
       </c>
       <c r="H875" t="s">
-        <v>3006</v>
+        <v>3009</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" t="s">
-        <v>3007</v>
+        <v>3010</v>
       </c>
       <c r="B876" t="s">
         <v>9</v>
       </c>
       <c r="C876" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D876" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E876" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F876" t="s">
-        <v>60</v>
+        <v>1680</v>
       </c>
       <c r="G876" s="1" t="s">
-        <v>3008</v>
+        <v>3011</v>
       </c>
       <c r="H876" t="s">
-        <v>3009</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" t="s">
-        <v>3010</v>
+        <v>3013</v>
       </c>
       <c r="B877" t="s">
         <v>9</v>
       </c>
       <c r="C877" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="D877" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E877" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F877" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="G877" s="1" t="s">
-        <v>3011</v>
+        <v>3014</v>
       </c>
       <c r="H877" t="s">
-        <v>3012</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
-        <v>3013</v>
+        <v>3016</v>
       </c>
       <c r="B878" t="s">
         <v>9</v>
       </c>
       <c r="C878" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="D878" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E878" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F878" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="G878" s="1" t="s">
-        <v>3014</v>
+        <v>3017</v>
       </c>
       <c r="H878" t="s">
-        <v>3015</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
-        <v>3016</v>
+        <v>3019</v>
       </c>
       <c r="B879" t="s">
         <v>9</v>
       </c>
       <c r="C879" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="D879" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E879" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F879" t="s">
         <v>60</v>
       </c>
       <c r="G879" s="1" t="s">
-        <v>3017</v>
+        <v>3020</v>
       </c>
       <c r="H879" t="s">
-        <v>3018</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" t="s">
-        <v>3019</v>
+        <v>3022</v>
       </c>
       <c r="B880" t="s">
         <v>9</v>
       </c>
       <c r="C880" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="D880" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E880" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F880" t="s">
         <v>60</v>
       </c>
       <c r="G880" s="1" t="s">
-        <v>3020</v>
+        <v>3023</v>
       </c>
       <c r="H880" t="s">
-        <v>3021</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" t="s">
-        <v>3022</v>
+        <v>3025</v>
       </c>
       <c r="B881" t="s">
         <v>9</v>
       </c>
       <c r="C881" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="D881" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E881" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F881" t="s">
-        <v>1664</v>
+        <v>60</v>
       </c>
       <c r="G881" s="1" t="s">
-        <v>3023</v>
+        <v>3026</v>
       </c>
       <c r="H881" t="s">
-        <v>3024</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" t="s">
-        <v>3025</v>
+        <v>3028</v>
       </c>
       <c r="B882" t="s">
         <v>9</v>
       </c>
       <c r="C882" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="D882" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E882" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F882" t="s">
         <v>1664</v>
       </c>
       <c r="G882" s="1" t="s">
-        <v>3026</v>
+        <v>3029</v>
       </c>
       <c r="H882" t="s">
-        <v>3027</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" t="s">
-        <v>3028</v>
+        <v>3031</v>
       </c>
       <c r="B883" t="s">
         <v>9</v>
       </c>
       <c r="C883" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="D883" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E883" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F883" t="s">
         <v>1664</v>
       </c>
       <c r="G883" s="1" t="s">
-        <v>3029</v>
+        <v>3032</v>
       </c>
       <c r="H883" t="s">
-        <v>3030</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" t="s">
-        <v>3031</v>
+        <v>3034</v>
       </c>
       <c r="B884" t="s">
         <v>9</v>
       </c>
       <c r="C884" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="D884" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E884" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F884" t="s">
-        <v>60</v>
+        <v>1664</v>
       </c>
       <c r="G884" s="1" t="s">
-        <v>3032</v>
+        <v>3035</v>
       </c>
       <c r="H884" t="s">
-        <v>3033</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" t="s">
-        <v>3034</v>
+        <v>3037</v>
       </c>
       <c r="B885" t="s">
         <v>9</v>
       </c>
       <c r="C885" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="D885" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E885" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F885" t="s">
         <v>60</v>
       </c>
       <c r="G885" s="1" t="s">
-        <v>3035</v>
+        <v>3038</v>
       </c>
       <c r="H885" t="s">
-        <v>3036</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" t="s">
-        <v>3037</v>
+        <v>3040</v>
       </c>
       <c r="B886" t="s">
         <v>9</v>
       </c>
       <c r="C886" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="D886" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E886" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F886" t="s">
         <v>60</v>
       </c>
       <c r="G886" s="1" t="s">
-        <v>3038</v>
+        <v>3041</v>
       </c>
       <c r="H886" t="s">
-        <v>3039</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" t="s">
-        <v>3040</v>
+        <v>3043</v>
       </c>
       <c r="B887" t="s">
         <v>9</v>
       </c>
       <c r="C887" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="D887" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E887" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F887" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="G887" s="1" t="s">
-        <v>3041</v>
+        <v>3044</v>
       </c>
       <c r="H887" t="s">
-        <v>3042</v>
+        <v>3045</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" t="s">
-        <v>3043</v>
+        <v>3046</v>
       </c>
       <c r="B888" t="s">
         <v>9</v>
       </c>
       <c r="C888" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="D888" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E888" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F888" t="s">
-        <v>2005</v>
+        <v>25</v>
       </c>
       <c r="G888" s="1" t="s">
-        <v>3044</v>
+        <v>3047</v>
       </c>
       <c r="H888" t="s">
-        <v>3045</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" t="s">
-        <v>3046</v>
+        <v>3049</v>
       </c>
       <c r="B889" t="s">
         <v>9</v>
       </c>
       <c r="C889" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="D889" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E889" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F889" t="s">
-        <v>1664</v>
+        <v>2005</v>
       </c>
       <c r="G889" s="1" t="s">
-        <v>3047</v>
+        <v>3050</v>
       </c>
       <c r="H889" t="s">
-        <v>3048</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" t="s">
-        <v>3049</v>
+        <v>3052</v>
       </c>
       <c r="B890" t="s">
         <v>9</v>
       </c>
       <c r="C890" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="D890" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E890" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F890" t="s">
-        <v>60</v>
+        <v>1664</v>
       </c>
       <c r="G890" s="1" t="s">
-        <v>3050</v>
+        <v>3053</v>
       </c>
       <c r="H890" t="s">
-        <v>3051</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" t="s">
-        <v>3052</v>
+        <v>3055</v>
       </c>
       <c r="B891" t="s">
         <v>9</v>
       </c>
       <c r="C891" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="D891" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E891" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F891" t="s">
         <v>60</v>
       </c>
       <c r="G891" s="1" t="s">
-        <v>3053</v>
+        <v>3056</v>
       </c>
       <c r="H891" t="s">
-        <v>3054</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" t="s">
-        <v>3055</v>
+        <v>3058</v>
       </c>
       <c r="B892" t="s">
         <v>9</v>
       </c>
       <c r="C892" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="D892" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E892" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F892" t="s">
-        <v>1664</v>
+        <v>60</v>
       </c>
       <c r="G892" s="1" t="s">
-        <v>3056</v>
+        <v>3059</v>
       </c>
       <c r="H892" t="s">
-        <v>3057</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" t="s">
-        <v>3058</v>
+        <v>3061</v>
       </c>
       <c r="B893" t="s">
         <v>9</v>
       </c>
       <c r="C893" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="D893" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E893" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F893" t="s">
-        <v>1642</v>
+        <v>1664</v>
       </c>
       <c r="G893" s="1" t="s">
-        <v>3059</v>
+        <v>3062</v>
       </c>
       <c r="H893" t="s">
-        <v>3060</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" t="s">
-        <v>3061</v>
+        <v>3064</v>
       </c>
       <c r="B894" t="s">
         <v>9</v>
       </c>
       <c r="C894" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="D894" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E894" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F894" t="s">
-        <v>60</v>
+        <v>1642</v>
       </c>
       <c r="G894" s="1" t="s">
-        <v>3062</v>
+        <v>3065</v>
       </c>
       <c r="H894" t="s">
-        <v>3063</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" t="s">
-        <v>3064</v>
+        <v>3067</v>
       </c>
       <c r="B895" t="s">
         <v>9</v>
       </c>
       <c r="C895" t="s">
-        <v>459</v>
+        <v>443</v>
       </c>
       <c r="D895" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E895" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F895" t="s">
-        <v>1664</v>
+        <v>60</v>
       </c>
       <c r="G895" s="1" t="s">
-        <v>3065</v>
+        <v>3068</v>
       </c>
       <c r="H895" t="s">
-        <v>3066</v>
+        <v>3069</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" t="s">
-        <v>3067</v>
+        <v>3070</v>
       </c>
       <c r="B896" t="s">
         <v>9</v>
       </c>
       <c r="C896" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="D896" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E896" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F896" t="s">
-        <v>60</v>
+        <v>1664</v>
       </c>
       <c r="G896" s="1" t="s">
-        <v>3068</v>
+        <v>3071</v>
       </c>
       <c r="H896" t="s">
-        <v>3069</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" t="s">
-        <v>3070</v>
+        <v>3073</v>
       </c>
       <c r="B897" t="s">
         <v>9</v>
       </c>
       <c r="C897" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="D897" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E897" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F897" t="s">
-        <v>1664</v>
+        <v>60</v>
       </c>
       <c r="G897" s="1" t="s">
-        <v>3071</v>
+        <v>3074</v>
       </c>
       <c r="H897" t="s">
-        <v>3072</v>
+        <v>3075</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" t="s">
-        <v>3073</v>
+        <v>3076</v>
       </c>
       <c r="B898" t="s">
         <v>9</v>
       </c>
       <c r="C898" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="D898" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E898" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F898" t="s">
-        <v>60</v>
+        <v>1664</v>
       </c>
       <c r="G898" s="1" t="s">
-        <v>3074</v>
+        <v>3077</v>
       </c>
       <c r="H898" t="s">
-        <v>3075</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" t="s">
-        <v>3076</v>
+        <v>3079</v>
       </c>
       <c r="B899" t="s">
         <v>9</v>
       </c>
       <c r="C899" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="D899" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E899" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F899" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="G899" s="1" t="s">
-        <v>3077</v>
+        <v>3080</v>
       </c>
       <c r="H899" t="s">
-        <v>3078</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" t="s">
-        <v>3079</v>
+        <v>3082</v>
       </c>
       <c r="B900" t="s">
         <v>9</v>
       </c>
       <c r="C900" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="D900" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E900" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F900" t="s">
         <v>25</v>
       </c>
       <c r="G900" s="1" t="s">
-        <v>3080</v>
+        <v>3083</v>
       </c>
       <c r="H900" t="s">
-        <v>3081</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" t="s">
-        <v>3082</v>
+        <v>3085</v>
       </c>
       <c r="B901" t="s">
         <v>9</v>
       </c>
       <c r="C901" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="D901" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E901" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F901" t="s">
-        <v>88</v>
+        <v>25</v>
       </c>
       <c r="G901" s="1" t="s">
-        <v>3083</v>
+        <v>3086</v>
       </c>
       <c r="H901" t="s">
-        <v>3084</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" t="s">
-        <v>3085</v>
+        <v>3088</v>
       </c>
       <c r="B902" t="s">
         <v>9</v>
       </c>
       <c r="C902" t="s">
         <v>504</v>
       </c>
       <c r="D902" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E902" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F902" t="s">
         <v>1664</v>
       </c>
       <c r="G902" s="1" t="s">
-        <v>3086</v>
+        <v>3089</v>
       </c>
       <c r="H902" t="s">
-        <v>3087</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" t="s">
-        <v>3088</v>
+        <v>3091</v>
       </c>
       <c r="B903" t="s">
         <v>9</v>
       </c>
       <c r="C903" t="s">
         <v>508</v>
       </c>
       <c r="D903" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E903" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F903" t="s">
         <v>1664</v>
       </c>
       <c r="G903" s="1" t="s">
-        <v>3089</v>
+        <v>3092</v>
       </c>
       <c r="H903" t="s">
-        <v>3090</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" t="s">
-        <v>3091</v>
+        <v>3094</v>
       </c>
       <c r="B904" t="s">
         <v>9</v>
       </c>
       <c r="C904" t="s">
         <v>512</v>
       </c>
       <c r="D904" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E904" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F904" t="s">
         <v>1664</v>
       </c>
       <c r="G904" s="1" t="s">
-        <v>3092</v>
+        <v>3095</v>
       </c>
       <c r="H904" t="s">
-        <v>3093</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" t="s">
-        <v>3094</v>
+        <v>3097</v>
       </c>
       <c r="B905" t="s">
         <v>9</v>
       </c>
       <c r="C905" t="s">
         <v>516</v>
       </c>
       <c r="D905" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E905" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F905" t="s">
         <v>1664</v>
       </c>
       <c r="G905" s="1" t="s">
-        <v>3095</v>
+        <v>3098</v>
       </c>
       <c r="H905" t="s">
-        <v>3096</v>
+        <v>3099</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" t="s">
-        <v>3097</v>
+        <v>3100</v>
       </c>
       <c r="B906" t="s">
         <v>9</v>
       </c>
       <c r="C906" t="s">
         <v>520</v>
       </c>
       <c r="D906" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E906" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F906" t="s">
         <v>1664</v>
       </c>
       <c r="G906" s="1" t="s">
-        <v>3098</v>
+        <v>3101</v>
       </c>
       <c r="H906" t="s">
-        <v>3099</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" t="s">
-        <v>3100</v>
+        <v>3103</v>
       </c>
       <c r="B907" t="s">
         <v>9</v>
       </c>
       <c r="C907" t="s">
         <v>524</v>
       </c>
       <c r="D907" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E907" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F907" t="s">
         <v>1664</v>
       </c>
       <c r="G907" s="1" t="s">
-        <v>3101</v>
+        <v>3104</v>
       </c>
       <c r="H907" t="s">
-        <v>3102</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" t="s">
-        <v>3103</v>
+        <v>3106</v>
       </c>
       <c r="B908" t="s">
         <v>9</v>
       </c>
       <c r="C908" t="s">
         <v>528</v>
       </c>
       <c r="D908" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E908" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F908" t="s">
         <v>1664</v>
       </c>
       <c r="G908" s="1" t="s">
-        <v>3104</v>
+        <v>3107</v>
       </c>
       <c r="H908" t="s">
-        <v>3105</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" t="s">
-        <v>3106</v>
+        <v>3109</v>
       </c>
       <c r="B909" t="s">
         <v>9</v>
       </c>
       <c r="C909" t="s">
         <v>532</v>
       </c>
       <c r="D909" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E909" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F909" t="s">
         <v>1664</v>
       </c>
       <c r="G909" s="1" t="s">
-        <v>3107</v>
+        <v>3110</v>
       </c>
       <c r="H909" t="s">
-        <v>3108</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" t="s">
-        <v>3109</v>
+        <v>3112</v>
       </c>
       <c r="B910" t="s">
         <v>9</v>
       </c>
       <c r="C910" t="s">
         <v>536</v>
       </c>
       <c r="D910" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E910" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F910" t="s">
         <v>1664</v>
       </c>
       <c r="G910" s="1" t="s">
-        <v>3110</v>
+        <v>3113</v>
       </c>
       <c r="H910" t="s">
-        <v>3111</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" t="s">
-        <v>3112</v>
+        <v>3115</v>
       </c>
       <c r="B911" t="s">
         <v>9</v>
       </c>
       <c r="C911" t="s">
         <v>540</v>
       </c>
       <c r="D911" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E911" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F911" t="s">
         <v>1664</v>
       </c>
       <c r="G911" s="1" t="s">
-        <v>3113</v>
+        <v>3116</v>
       </c>
       <c r="H911" t="s">
-        <v>3114</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" t="s">
-        <v>3115</v>
+        <v>3118</v>
       </c>
       <c r="B912" t="s">
         <v>9</v>
       </c>
       <c r="C912" t="s">
         <v>544</v>
       </c>
       <c r="D912" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E912" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F912" t="s">
         <v>1664</v>
       </c>
       <c r="G912" s="1" t="s">
-        <v>3116</v>
+        <v>3119</v>
       </c>
       <c r="H912" t="s">
-        <v>3117</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" t="s">
-        <v>3118</v>
+        <v>3121</v>
       </c>
       <c r="B913" t="s">
         <v>9</v>
       </c>
       <c r="C913" t="s">
         <v>548</v>
       </c>
       <c r="D913" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E913" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F913" t="s">
         <v>1664</v>
       </c>
       <c r="G913" s="1" t="s">
-        <v>3119</v>
+        <v>3122</v>
       </c>
       <c r="H913" t="s">
-        <v>3120</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" t="s">
-        <v>3121</v>
+        <v>3124</v>
       </c>
       <c r="B914" t="s">
         <v>9</v>
       </c>
       <c r="C914" t="s">
         <v>552</v>
       </c>
       <c r="D914" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E914" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F914" t="s">
         <v>1664</v>
       </c>
       <c r="G914" s="1" t="s">
-        <v>3122</v>
+        <v>3125</v>
       </c>
       <c r="H914" t="s">
-        <v>3123</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" t="s">
-        <v>3124</v>
+        <v>3127</v>
       </c>
       <c r="B915" t="s">
         <v>9</v>
       </c>
       <c r="C915" t="s">
         <v>556</v>
       </c>
       <c r="D915" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E915" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="G915" s="1" t="s">
-        <v>3125</v>
+        <v>3128</v>
       </c>
       <c r="H915" t="s">
-        <v>3126</v>
+        <v>3129</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" t="s">
-        <v>3127</v>
+        <v>3130</v>
       </c>
       <c r="B916" t="s">
         <v>9</v>
       </c>
       <c r="C916" t="s">
         <v>560</v>
       </c>
       <c r="D916" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E916" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F916" t="s">
         <v>1664</v>
       </c>
       <c r="G916" s="1" t="s">
-        <v>3128</v>
+        <v>3131</v>
       </c>
       <c r="H916" t="s">
-        <v>3129</v>
+        <v>3132</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" t="s">
-        <v>3130</v>
+        <v>3133</v>
       </c>
       <c r="B917" t="s">
         <v>9</v>
       </c>
       <c r="C917" t="s">
         <v>564</v>
       </c>
       <c r="D917" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E917" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F917" t="s">
         <v>1664</v>
       </c>
       <c r="G917" s="1" t="s">
-        <v>3131</v>
+        <v>3134</v>
       </c>
       <c r="H917" t="s">
-        <v>3132</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" t="s">
-        <v>3133</v>
+        <v>3136</v>
       </c>
       <c r="B918" t="s">
         <v>9</v>
       </c>
       <c r="C918" t="s">
         <v>568</v>
       </c>
       <c r="D918" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E918" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F918" t="s">
         <v>1664</v>
       </c>
       <c r="G918" s="1" t="s">
-        <v>3134</v>
+        <v>3137</v>
       </c>
       <c r="H918" t="s">
-        <v>3135</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" t="s">
-        <v>3136</v>
+        <v>3139</v>
       </c>
       <c r="B919" t="s">
         <v>9</v>
       </c>
       <c r="C919" t="s">
         <v>572</v>
       </c>
       <c r="D919" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E919" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F919" t="s">
         <v>2005</v>
       </c>
       <c r="G919" s="1" t="s">
-        <v>3137</v>
+        <v>3140</v>
       </c>
       <c r="H919" t="s">
-        <v>3138</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" t="s">
-        <v>3139</v>
+        <v>3142</v>
       </c>
       <c r="B920" t="s">
         <v>9</v>
       </c>
       <c r="C920" t="s">
         <v>576</v>
       </c>
       <c r="D920" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E920" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F920" t="s">
         <v>1664</v>
       </c>
       <c r="G920" s="1" t="s">
-        <v>3140</v>
+        <v>3143</v>
       </c>
       <c r="H920" t="s">
-        <v>3141</v>
+        <v>3144</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" t="s">
-        <v>3142</v>
+        <v>3145</v>
       </c>
       <c r="B921" t="s">
         <v>9</v>
       </c>
       <c r="C921" t="s">
         <v>584</v>
       </c>
       <c r="D921" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E921" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F921" t="s">
         <v>2005</v>
       </c>
       <c r="G921" s="1" t="s">
-        <v>3143</v>
+        <v>3146</v>
       </c>
       <c r="H921" t="s">
-        <v>3144</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" t="s">
-        <v>3145</v>
+        <v>3148</v>
       </c>
       <c r="B922" t="s">
         <v>9</v>
       </c>
       <c r="C922" t="s">
         <v>588</v>
       </c>
       <c r="D922" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E922" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F922" t="s">
         <v>1680</v>
       </c>
       <c r="G922" s="1" t="s">
-        <v>3146</v>
+        <v>3149</v>
       </c>
       <c r="H922" t="s">
-        <v>3147</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" t="s">
-        <v>3148</v>
+        <v>3151</v>
       </c>
       <c r="B923" t="s">
         <v>9</v>
       </c>
       <c r="C923" t="s">
         <v>592</v>
       </c>
       <c r="D923" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E923" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F923" t="s">
         <v>2005</v>
       </c>
       <c r="G923" s="1" t="s">
-        <v>3149</v>
+        <v>3152</v>
       </c>
       <c r="H923" t="s">
-        <v>3150</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" t="s">
-        <v>3151</v>
+        <v>3154</v>
       </c>
       <c r="B924" t="s">
         <v>9</v>
       </c>
       <c r="C924" t="s">
         <v>596</v>
       </c>
       <c r="D924" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E924" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F924" t="s">
         <v>1664</v>
       </c>
       <c r="G924" s="1" t="s">
-        <v>3152</v>
+        <v>3155</v>
       </c>
       <c r="H924" t="s">
-        <v>3153</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" t="s">
-        <v>3154</v>
+        <v>3157</v>
       </c>
       <c r="B925" t="s">
         <v>9</v>
       </c>
       <c r="C925" t="s">
         <v>600</v>
       </c>
       <c r="D925" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E925" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F925" t="s">
         <v>2005</v>
       </c>
       <c r="G925" s="1" t="s">
-        <v>3155</v>
+        <v>3158</v>
       </c>
       <c r="H925" t="s">
-        <v>3156</v>
+        <v>3159</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" t="s">
-        <v>3157</v>
+        <v>3160</v>
       </c>
       <c r="B926" t="s">
         <v>9</v>
       </c>
       <c r="C926" t="s">
         <v>604</v>
       </c>
       <c r="D926" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E926" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F926" t="s">
         <v>2005</v>
       </c>
       <c r="G926" s="1" t="s">
-        <v>3158</v>
+        <v>3161</v>
       </c>
       <c r="H926" t="s">
-        <v>3159</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" t="s">
-        <v>3160</v>
+        <v>3163</v>
       </c>
       <c r="B927" t="s">
         <v>9</v>
       </c>
       <c r="C927" t="s">
         <v>608</v>
       </c>
       <c r="D927" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E927" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F927" t="s">
         <v>820</v>
       </c>
       <c r="G927" s="1" t="s">
-        <v>3161</v>
+        <v>3164</v>
       </c>
       <c r="H927" t="s">
-        <v>3162</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" t="s">
-        <v>3163</v>
+        <v>3166</v>
       </c>
       <c r="B928" t="s">
         <v>9</v>
       </c>
       <c r="C928" t="s">
         <v>612</v>
       </c>
       <c r="D928" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E928" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F928" t="s">
         <v>1664</v>
       </c>
       <c r="G928" s="1" t="s">
-        <v>3164</v>
+        <v>3167</v>
       </c>
       <c r="H928" t="s">
-        <v>3165</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" t="s">
-        <v>3166</v>
+        <v>3169</v>
       </c>
       <c r="B929" t="s">
         <v>9</v>
       </c>
       <c r="C929" t="s">
         <v>616</v>
       </c>
       <c r="D929" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E929" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F929" t="s">
         <v>1664</v>
       </c>
       <c r="G929" s="1" t="s">
-        <v>3167</v>
+        <v>3170</v>
       </c>
       <c r="H929" t="s">
-        <v>3168</v>
+        <v>3171</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" t="s">
-        <v>3169</v>
+        <v>3172</v>
       </c>
       <c r="B930" t="s">
         <v>9</v>
       </c>
       <c r="C930" t="s">
         <v>624</v>
       </c>
       <c r="D930" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E930" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F930" t="s">
         <v>25</v>
       </c>
       <c r="G930" s="1" t="s">
-        <v>3170</v>
+        <v>3173</v>
       </c>
       <c r="H930" t="s">
-        <v>3171</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" t="s">
-        <v>3172</v>
+        <v>3175</v>
       </c>
       <c r="B931" t="s">
         <v>9</v>
       </c>
       <c r="C931" t="s">
         <v>628</v>
       </c>
       <c r="D931" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E931" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F931" t="s">
         <v>25</v>
       </c>
       <c r="G931" s="1" t="s">
-        <v>3173</v>
+        <v>3176</v>
       </c>
       <c r="H931" t="s">
-        <v>3174</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" t="s">
-        <v>3175</v>
+        <v>3178</v>
       </c>
       <c r="B932" t="s">
         <v>9</v>
       </c>
       <c r="C932" t="s">
         <v>636</v>
       </c>
       <c r="D932" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E932" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F932" t="s">
         <v>1664</v>
       </c>
       <c r="G932" s="1" t="s">
-        <v>3176</v>
+        <v>3179</v>
       </c>
       <c r="H932" t="s">
-        <v>3177</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" t="s">
-        <v>3178</v>
+        <v>3181</v>
       </c>
       <c r="B933" t="s">
         <v>9</v>
       </c>
       <c r="C933" t="s">
         <v>640</v>
       </c>
       <c r="D933" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E933" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F933" t="s">
         <v>2005</v>
       </c>
       <c r="G933" s="1" t="s">
-        <v>3179</v>
+        <v>3182</v>
       </c>
       <c r="H933" t="s">
-        <v>3180</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" t="s">
-        <v>3181</v>
+        <v>3184</v>
       </c>
       <c r="B934" t="s">
         <v>9</v>
       </c>
       <c r="C934" t="s">
         <v>644</v>
       </c>
       <c r="D934" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E934" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F934" t="s">
         <v>1664</v>
       </c>
       <c r="G934" s="1" t="s">
-        <v>3182</v>
+        <v>3185</v>
       </c>
       <c r="H934" t="s">
-        <v>3183</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" t="s">
-        <v>3184</v>
+        <v>3187</v>
       </c>
       <c r="B935" t="s">
         <v>9</v>
       </c>
       <c r="C935" t="s">
         <v>648</v>
       </c>
       <c r="D935" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="E935" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="F935" t="s">
-        <v>3185</v>
+        <v>3188</v>
       </c>
       <c r="G935" s="1" t="s">
-        <v>3186</v>
+        <v>3189</v>
       </c>
       <c r="H935" t="s">
-        <v>3187</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" t="s">
-        <v>3188</v>
+        <v>3191</v>
       </c>
       <c r="B936" t="s">
         <v>9</v>
       </c>
       <c r="C936" t="s">
         <v>17</v>
       </c>
       <c r="D936" t="s">
-        <v>3189</v>
+        <v>3192</v>
       </c>
       <c r="E936" t="s">
-        <v>3190</v>
+        <v>3193</v>
       </c>
       <c r="F936" t="s">
         <v>2275</v>
       </c>
       <c r="G936" s="1" t="s">
-        <v>3191</v>
+        <v>3194</v>
       </c>
       <c r="H936" t="s">
-        <v>3192</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" t="s">
-        <v>3193</v>
+        <v>3196</v>
       </c>
       <c r="B937" t="s">
         <v>9</v>
       </c>
       <c r="C937" t="s">
         <v>24</v>
       </c>
       <c r="D937" t="s">
-        <v>3189</v>
+        <v>3192</v>
       </c>
       <c r="E937" t="s">
-        <v>3190</v>
+        <v>3193</v>
       </c>
       <c r="F937" t="s">
         <v>2275</v>
       </c>
       <c r="G937" s="1" t="s">
-        <v>3194</v>
+        <v>3197</v>
       </c>
       <c r="H937" t="s">
-        <v>3195</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" t="s">
-        <v>3196</v>
+        <v>3199</v>
       </c>
       <c r="B938" t="s">
         <v>9</v>
       </c>
       <c r="C938" t="s">
         <v>29</v>
       </c>
       <c r="D938" t="s">
-        <v>3189</v>
+        <v>3192</v>
       </c>
       <c r="E938" t="s">
-        <v>3190</v>
+        <v>3193</v>
       </c>
       <c r="F938" t="s">
         <v>2275</v>
       </c>
       <c r="G938" s="1" t="s">
-        <v>3197</v>
+        <v>3200</v>
       </c>
       <c r="H938" t="s">
-        <v>3198</v>
+        <v>3201</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" t="s">
-        <v>3199</v>
+        <v>3202</v>
       </c>
       <c r="B939" t="s">
         <v>9</v>
       </c>
       <c r="C939" t="s">
         <v>34</v>
       </c>
       <c r="D939" t="s">
-        <v>3189</v>
+        <v>3192</v>
       </c>
       <c r="E939" t="s">
-        <v>3190</v>
+        <v>3193</v>
       </c>
       <c r="F939" t="s">
         <v>2275</v>
       </c>
       <c r="G939" s="1" t="s">
-        <v>3200</v>
+        <v>3203</v>
       </c>
       <c r="H939" t="s">
-        <v>3201</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" t="s">
-        <v>3202</v>
+        <v>3205</v>
       </c>
       <c r="B940" t="s">
         <v>9</v>
       </c>
       <c r="C940" t="s">
         <v>17</v>
       </c>
       <c r="D940" t="s">
-        <v>3203</v>
+        <v>3206</v>
       </c>
       <c r="E940" t="s">
-        <v>3204</v>
+        <v>3207</v>
       </c>
       <c r="F940" t="s">
         <v>2362</v>
       </c>
       <c r="G940" s="1" t="s">
-        <v>3205</v>
+        <v>3208</v>
       </c>
       <c r="H940" t="s">
-        <v>3206</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" t="s">
-        <v>3207</v>
+        <v>3210</v>
       </c>
       <c r="B941" t="s">
         <v>9</v>
       </c>
       <c r="C941" t="s">
         <v>24</v>
       </c>
       <c r="D941" t="s">
-        <v>3203</v>
+        <v>3206</v>
       </c>
       <c r="E941" t="s">
-        <v>3204</v>
+        <v>3207</v>
       </c>
       <c r="F941" t="s">
         <v>2362</v>
       </c>
       <c r="G941" s="1" t="s">
-        <v>3208</v>
+        <v>3211</v>
       </c>
       <c r="H941" t="s">
-        <v>3209</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" t="s">
-        <v>3210</v>
+        <v>3213</v>
       </c>
       <c r="B942" t="s">
         <v>9</v>
       </c>
       <c r="C942" t="s">
         <v>29</v>
       </c>
       <c r="D942" t="s">
-        <v>3211</v>
+        <v>3214</v>
       </c>
       <c r="E942" t="s">
-        <v>3212</v>
+        <v>3215</v>
       </c>
       <c r="F942" t="s">
         <v>13</v>
       </c>
       <c r="G942" s="1" t="s">
-        <v>3213</v>
+        <v>3216</v>
       </c>
       <c r="H942" t="s">
-        <v>3214</v>
+        <v>3217</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>