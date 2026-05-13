--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -54,315 +54,315 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PCMUN</t>
   </si>
   <si>
     <t>Prestação de Contas Mensal do Município de Piumhi</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4250/2022-02-21_prest_contas_mun_nov_21.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4250/2022-02-21_prest_contas_mun_nov_21.pdf</t>
   </si>
   <si>
     <t>Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo ao mês de novembro de 2021. As movimentações estão compostas, entre tantos outros, dos seguintes documentos: 1. Balancete Receita/Despesa; 2. Demonstrativos Numerários; 3. Gastos com Saúde, Educação e Pessoal; 4. Balancetes Contábeis Financeiros; 5. Decretos de Suplementação nas hipóteses necessárias; 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação; Segue em anexo também, o Rol de licitações, na forma impressa, relativo ao mês de novembro de 2021.</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/6915/2022-06-13_of_41_2022_prest_pmp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/6915/2022-06-13_of_41_2022_prest_pmp.pdf</t>
   </si>
   <si>
     <t>Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo ao mês de MARÇO de 2022._x000D_
 As movimentações estão compostas, entre tantos outros, dos seguintes documentos:_x000D_
 1. Balancete Receita/Despesa;_x000D_
 2. Demonstrativos Numerários;_x000D_
 3. Gastos com Saúde, Educação e Pessoal;_x000D_
 4. Balancetes Contábeis Financeiros;_x000D_
 5. Decretos de Suplementação nas hipóteses necessárias;_x000D_
 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação;_x000D_
 Segue em anexo também, o Rol de licitações, na forma impressa, relativo ao mês de MARÇO de 2022.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/6916/2022-07-07_of_42_prest_contas_mun_abr_2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/6916/2022-07-07_of_42_prest_contas_mun_abr_2022.pdf</t>
   </si>
   <si>
     <t>Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo ao mês de ABRIL de 2022._x000D_
 As movimentações estão compostas, entre tantos outros, dos seguintes documentos:_x000D_
 1. Balancete Receita/Despesa;_x000D_
 2. Demonstrativos Numerários;_x000D_
 3. Gastos com Saúde, Educação e Pessoal;_x000D_
 4. Balancetes Contábeis Financeiros;_x000D_
 5. Decretos de Suplementação nas hipóteses necessárias;_x000D_
 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação;_x000D_
 Segue em anexo também, o Rol de licitações, na forma impressa, relativo ao mês de Abril de 2022.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4539/2022-08-11_of_43_prestcontasmaio22_municipio_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4539/2022-08-11_of_43_prestcontasmaio22_municipio_.pdf</t>
   </si>
   <si>
     <t>Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo ao mês de maio de 2022. As movimentações estão compostas, entre tantos outros, dos seguintes documentos: 1. Balancete Receita/Despesa; 2. Demonstrativos Numerários; 3. Gastos com Saúde, Educação e Pessoal; 4. Balancetes Contábeis Financeiros; 5. Decretos de Suplementação nas hipóteses necessárias;_x000D_
 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação; Segue em anexo também, o Rol de licitações, na forma impressa, relativo ao mês de maio de 2022.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4677/2022-09-26_of_44_prest_ctas_junho_22_municipio_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4677/2022-09-26_of_44_prest_ctas_junho_22_municipio_.pdf</t>
   </si>
   <si>
     <t>Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo ao mês de Junho de 2022. As movimentações estão compostas, entre tantos outros, dos seguintes documentos: 1. Balancete Receita/Despesa; 2. Demonstrativos Numerários; 3. Gastos com Saúde, Educação e Pessoal; 4. Balancetes Contábeis Financeiros; 5. Decretos de Suplementação nas hipóteses necessárias;_x000D_
 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação; Segue em anexo também, o Rol de licitações, na forma impressa, relativo ao mês de Junho de 2022.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>PCSA</t>
   </si>
   <si>
     <t>Prestação de Contas Mensal do SAAE de Piumhi</t>
   </si>
   <si>
     <t>Serviço Autônomo de Água e Esgoto</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4049/2022-02-08_of_15_saae-prest_cont_dez-21.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4049/2022-02-08_of_15_saae-prest_cont_dez-21.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 2.549/2021 art. 16, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de dezembro de 2021.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4119/2022-02-18_of_07_prest_contas_saae_jan_2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4119/2022-02-18_of_07_prest_contas_saae_jan_2022.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 2.549/2021 art. 16, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de janeiro de 2022.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4114/2022-03-15_of_08_prest_cont_saae_fev_2022_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4114/2022-03-15_of_08_prest_cont_saae_fev_2022_.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 2.549/2021 art. 16, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de fevereiro de 2022.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4228/2022-04-18_of_09_prest_ctas_saae_mar2022_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4228/2022-04-18_of_09_prest_ctas_saae_mar2022_.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 2.549/2021 art. 16, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de março de 2022.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/6892/2022-05-17_of_10_prest_ctas_pmp_005_abril_2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/6892/2022-05-17_of_10_prest_ctas_pmp_005_abril_2022.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 2.549/2.021 art. 16, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de abril/2022, para apreciação e análise desta Casa Legislativa:_x000D_
 • Balancetes mensais e comprovantes das despesas/receitas, acompanhados da relação de pagamentos dos servidores, saldos de bancos.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4466/2022-07-15_of_12_prest_cts_saae_junho_22.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4466/2022-07-15_of_12_prest_cts_saae_junho_22.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 2.549/2021 art. 16, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de junho de 2022._x000D_
 Obs: foram suprimidas algumas folhas por conter dados pessoais (Lei nº 13.709, de 14 de agosto de 2018 e suas alterações)</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4657/2022-09-21_of_14_prestcontassaae_agosto22....pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4657/2022-09-21_of_14_prestcontassaae_agosto22....pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 2.549/2021 art. 16, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de agosto de 2022._x000D_
 Obs: foram suprimidas algumas folhas por conter dados pessoais (Lei nº 13.709, de 14 agosto de 2018 e suas alterações)</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4725/2022-10-20_of_15_prestacao_contas_saae_set_2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4725/2022-10-20_of_15_prestacao_contas_saae_set_2022.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 2.549/2021 art. 16, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de setembro de 2022.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4835/2022-11-25_of_20_saae_enc_prest_contas_out_2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4835/2022-11-25_of_20_saae_enc_prest_contas_out_2022.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 2.549/2021 art. 16, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de outubro de 2022.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4874/2022-12-22_of_22_saae_prest_ctas_nov2022_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4874/2022-12-22_of_22_saae_prest_ctas_nov2022_.pdf</t>
   </si>
   <si>
     <t>Em atendimento à Lei Municipal nº 2.549/2021 art. 16, encaminhamos em anexo os seguintes arquivos (documentos digitalizados), referentes à execução orçamentária e financeira relativa ao mês de novembro de 2022._x000D_
 Obs: foram suprimidas algumas folhas por conter dados pessoais (Lei nº 13.709, de 14 agosto de 2018 e suas alterações)</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4414/2022-06-15_pre_002_pprevio_prest_contas_exercicio_2020.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4414/2022-06-15_pre_002_pprevio_prest_contas_exercicio_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Parecer Prévio, processo nº 1103986, do Tribunal de Contas do Estado de Minas Gerais, relativamente às Contas do Executivo Municipal do exercício de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4354/2022-06-02_req_051_manut_pronto_soc_sta_casa_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4354/2022-06-02_req_051_manut_pronto_soc_sta_casa_.pdf</t>
   </si>
   <si>
     <t>Solicita, após deliberação plenária, seja oficiado o Provedor da Santa Casa de Misericórdia de Piumhi, Sr. José Soares de Melo para que sejam encaminhadas à esta Casa Legislativa as seguintes informações/documentos, considerando os recursos direcionados pelo município de Piumhi para manutenção do Pronto Socorro: _x000D_
 a)	Prestação de contas detalhada dos valores gastos do Pronto Socorro no ano de 2021;_x000D_
 b)	Prestação de contas detalhadas/parciais dos valores gastos do Pronto Socorro ano de 2022 (janeiro-maio);_x000D_
 c)	Informar quais os protocolos/procedimentos de atendimento no Pronto Socorro;_x000D_
 d)	Informar quantidade de profissionais médicos disponíveis para atendimento nos plantões da Santa Casa;_x000D_
 e)	Informar a média de atendimento mensal realizado no Pronto Socorro pelos médicos plantonistas;_x000D_
 f)	Informar o horário inicial e final dos plantões e o período de duração.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim, Reinaldo Detetive, Sargento Zé Welington</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4565/2022-08-19_req_081_docs_obra_emissario_esgoto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4565/2022-08-19_req_081_docs_obra_emissario_esgoto.pdf</t>
   </si>
   <si>
     <t>Solicitam, após deliberação plenária, seja oficiado o Diretor Executivo do SAAE-Piumhi, senhor Eduardo de Assis, para o envio dos seguintes documentos:_x000D_
 1.	Envio de cópia integral do auto de fiscalização nº 294.370/2022 e comprovantes de pagamentos de multas aplicadas;_x000D_
 2.	Envio de cópia do processo dispensa de licitação 41/2022, contratação de engenheiro especializado;_x000D_
 3.	Cópia do laudo feito em visita técnica do chefe do Setor de Redes e Ramais José Wilson de Oliveira, Engenheiro da Prefeitura Iguará de Melo Júnior e Engenheiro do SAAE Túlio Oliveira Dornela na área de intervenção;_x000D_
 4.	Cópia integral da Dispensa nº 11, Edital nº 25/2022, constando os pagamentos realizados a empresa que executa a obra;_x000D_
 5.	Cópia do Ofício da Secretaria de Agropecuária, Abastecimento e Meio Ambiente com a manifestação sobre a responsabilidade da execução da obra.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4575/2022-08-23_req_082_copia_proc_adm_01-2022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4575/2022-08-23_req_082_copia_proc_adm_01-2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo subscrita vem através deste Requerimento, com fulcro no art. 143, I, solicitar, após deliberação plenária, que seja oficiado o Chefe do Poder Executivo Municipal, Dr. Paulo César Vaz, para o envio do seguinte documento: Cópia integral do Procedimento Administrativo nº 01-2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -669,67 +669,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4250/2022-02-21_prest_contas_mun_nov_21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/6915/2022-06-13_of_41_2022_prest_pmp.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/6916/2022-07-07_of_42_prest_contas_mun_abr_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4539/2022-08-11_of_43_prestcontasmaio22_municipio_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4677/2022-09-26_of_44_prest_ctas_junho_22_municipio_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4049/2022-02-08_of_15_saae-prest_cont_dez-21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4119/2022-02-18_of_07_prest_contas_saae_jan_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4114/2022-03-15_of_08_prest_cont_saae_fev_2022_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4228/2022-04-18_of_09_prest_ctas_saae_mar2022_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/6892/2022-05-17_of_10_prest_ctas_pmp_005_abril_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4466/2022-07-15_of_12_prest_cts_saae_junho_22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4657/2022-09-21_of_14_prestcontassaae_agosto22....pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4725/2022-10-20_of_15_prestacao_contas_saae_set_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4835/2022-11-25_of_20_saae_enc_prest_contas_out_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4874/2022-12-22_of_22_saae_prest_ctas_nov2022_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4414/2022-06-15_pre_002_pprevio_prest_contas_exercicio_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4354/2022-06-02_req_051_manut_pronto_soc_sta_casa_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4565/2022-08-19_req_081_docs_obra_emissario_esgoto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4575/2022-08-23_req_082_copia_proc_adm_01-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4250/2022-02-21_prest_contas_mun_nov_21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/6915/2022-06-13_of_41_2022_prest_pmp.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/6916/2022-07-07_of_42_prest_contas_mun_abr_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4539/2022-08-11_of_43_prestcontasmaio22_municipio_.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4677/2022-09-26_of_44_prest_ctas_junho_22_municipio_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2021/4049/2022-02-08_of_15_saae-prest_cont_dez-21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4119/2022-02-18_of_07_prest_contas_saae_jan_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4114/2022-03-15_of_08_prest_cont_saae_fev_2022_.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4228/2022-04-18_of_09_prest_ctas_saae_mar2022_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/6892/2022-05-17_of_10_prest_ctas_pmp_005_abril_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4466/2022-07-15_of_12_prest_cts_saae_junho_22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4657/2022-09-21_of_14_prestcontassaae_agosto22....pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4725/2022-10-20_of_15_prestacao_contas_saae_set_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4835/2022-11-25_of_20_saae_enc_prest_contas_out_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4874/2022-12-22_of_22_saae_prest_ctas_nov2022_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4414/2022-06-15_pre_002_pprevio_prest_contas_exercicio_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4354/2022-06-02_req_051_manut_pronto_soc_sta_casa_.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4565/2022-08-19_req_081_docs_obra_emissario_esgoto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2022/4575/2022-08-23_req_082_copia_proc_adm_01-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="88" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>