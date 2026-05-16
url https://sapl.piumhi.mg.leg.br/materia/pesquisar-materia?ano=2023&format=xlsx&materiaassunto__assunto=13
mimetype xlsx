--- v0 (2026-02-03)
+++ v1 (2026-05-16)
@@ -54,366 +54,366 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>DEREP</t>
   </si>
   <si>
     <t>Denúncia/Representação</t>
   </si>
   <si>
     <t>Ouvidoria</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5150/2023-03-17_den_009_atend_canil_municipal_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5150/2023-03-17_den_009_atend_canil_municipal_.pdf</t>
   </si>
   <si>
     <t>Denúncia recebida pelo serviço de Ouvidoria online da Câmara Municipal de Piumhi em 17/03/2023 - Atendimento no Canil Municipal.</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5565/2021-08-21_den_018_fiscalizar_saae_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5565/2021-08-21_den_018_fiscalizar_saae_.pdf</t>
   </si>
   <si>
     <t>Denúncia recebida pelo serviço de ouvidoria online da Câmara Municipal de Piumhi em 21/08/2023 - Descaso com a população - Fiscalizar SAAE-Piumhi</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5612/2023-09-05_den_canil_morte_cao_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5612/2023-09-05_den_canil_morte_cao_.pdf</t>
   </si>
   <si>
     <t>Denúncia recebida pelo serviço de ouvidoria online da Câmara Municipal de Piumhi em 05/09/2023 - Morte porque não tinha veterinário que sabia operar</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>PAJUR</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>Assessoria Jurídica - ASJUR</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5101/2023-03-09_par_jur_021_plc_004_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5101/2023-03-09_par_jur_021_plc_004_saae.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 004/2023 - Dispõe sobre a alteração da Lei Complementar nº 69/2020 que "Dispõe sobre a organização administrativa do Serviço Autônomo de Água e Esgoto de Piumhi - Minas Gerais, sua reestruturação e a competência de seus órgãos e sobre a reestruturação do Plano de Carreiras, de Cargos e Vencimentos dos Servidores da Autarquia e dá outras providências." visando o acréscimo de vagas no cargo de Operador de Máquinas e dá outras providências.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5069/2023-03-02_of_gab_45_plc_003_alteralc84_2023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5069/2023-03-02_of_gab_45_plc_003_alteralc84_2023.pdf</t>
   </si>
   <si>
     <t>Altera o valor dos vencimentos dos cargos de Assessor Técnico do Procon e Assessor Técnico dos Conselhos Municipais constante do Anexo I, da Lei Complementar 84/2023, em razão de erro material e dá outras providências.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5070/2023-03-03_of_gab_57_plc_004_vaga_oper_maq_saae...pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5070/2023-03-03_of_gab_57_plc_004_vaga_oper_maq_saae...pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei Complementar nº 69/2020 que 'Dispõe sobre a organização administrativa do Serviço Autônomo de Água e Esgoto de Piumhi - Minas Gerais, sua reestruturação e a competência de seus órgãos e sobre a reestruturação do Plano de Carreiras, de Cargos e Vencimentos dos Servidores da Autarquia e dá outras providências', visando o acréscimo de vagas no cargo de Operador de Máquinas e dá outras providências".</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/4912/2023-01-24_pl_06_altera_lei_1.951_vaga_ass_leg.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/4912/2023-01-24_pl_06_altera_lei_1.951_vaga_ass_leg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei n° 1.951/2010, que Dispõe sobre a alteração da Estrutura Organizacional e do Plano de Cargos e Vencimentos das Câmara Municipal de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/4913/2023-01-24_pl_07_revisao_geral_camara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/4913/2023-01-24_pl_07_revisao_geral_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral e anual dos vencimentos dos servidores da Câmara Municipal de Piumhi-MG para o exercício de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/4984/projeto_de_lei_revisao_geral_anual_2023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/4984/projeto_de_lei_revisao_geral_anual_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual e aumento real dos vencimentos dos servidores públicos ativos, inativos e pensionistas da Administração direta e indireta do Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5067/2023-03-03_pl_14_rev_leis_plano_cargos_camara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5067/2023-03-03_pl_14_rev_leis_plano_cargos_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação de artigos da Lei nº 2.333/2018, revoga a Lei nº 2.356/2018 e inclui e altera dispositivos na Lei nº 1.951/2010, que Dispõe sobre a alteração da Estrutura Organizacional e do Plano de Cargos e Vencimentos da Câmara Municipal de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5178/2023-04-04_of_89_enc_pl_019_gratif_pmp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5178/2023-04-04_of_89_enc_pl_019_gratif_pmp.pdf</t>
   </si>
   <si>
     <t>Institui gratificação mensal a servidores públicos integrantes da Comissão de Contratação, Pregoeiro e Equipes de Apoio do Poder Executivo de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5253/2023-05-09_pl_026_50_13o_camara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5253/2023-05-09_pl_026_50_13o_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13º salário aos servidores da Câmara Municipal de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5266/2023-05-11_of_117_pl_27_venc_aux_matadouro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5266/2023-05-11_of_117_pl_27_venc_aux_matadouro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aumento real dos vencimentos dos servidores públicos ocupantes dos cargos de auxiliar de matadouro, auxiliar de serviços gerais, auxiliar de enfermagem - ESF, auxiliar de saúde, telefonista, auxiliar administrativo geral, técnico em radiologia, auxiliar de transporte, auxiliar de enfermagem, auxiliar de almoxarifado, fiscal, agente de serviços gerais, continuo servente, gari, jardineiro, vigilante, auxiliar de saúde - CEO, agente comunitário de saúde e agente de combate às endemias, bem como, as pensionistas da Administração direta do Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5343/2023-06-02_pl_032_4_vagas_ass_legislativo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5343/2023-06-02_pl_032_4_vagas_ass_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei n° 1.951/2010, que Dispõe sobre a alteração da Estrutura Organizacional e do Plano de Cargos e Vencimentos da Câmara Municipal de Piumhi e dá outras providências. (Constar 4 (quatro) vagas cargo Assessor Legislativo).</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5380/2023-06-16_pl_036_majora_venc_aux_ser_g_assist_adm.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5380/2023-06-16_pl_036_majora_venc_aux_ser_g_assist_adm.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei n° 1.951/2010, que Dispõe sobre a alteração da Estrutura Organizacional e do Plano de Cargos e Vencimentos das Câmara Municipal de Piumhi e dá outras providências. (Majora os padrões de vencimentos iniciais dos cargos efetivos de Auxiliar de Serviços Gerais e Assistente Administrativo)</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5610/01-09-2023_of_239_reg_assist_fin_comp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5610/01-09-2023_of_239_reg_assist_fin_comp.pdf</t>
   </si>
   <si>
     <t>‘‘Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pela União em cumprimento ao disposto na Lei Federal nº 14.434, de 4 de agosto da 2022 que instituiu o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira, e dá outras providências.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5642/2023-09-15_pl_059_altera_lei_1.951_2010.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5642/2023-09-15_pl_059_altera_lei_1.951_2010.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei nº 1.951/2010, que "Dispõe sobre a alteração da Estrutura Organizacional e do Plano de Cargos e Vencimentos da Câmara Municipal de Piumhi e dá outras providências". (Majora os padrões de vencimentos iniciais dos cargos de provimento efetivos de Agente Administrativo, Assistente Técnico e de Tecnologia da Informação, Auxiliar de Apoio Legislativo e Administrativo, Auxiliar de Contabilidade e RH, Controlador Interno, Oficial Legislativo e Vigilante e dos cargos de provimento em comissão de recrutamento amplo Assessor Contábil, Assessor Jurídico Administrativo e Legislativo, Assessor Jurídico Legislativo, Assessor Legislativo, todos integrantes do quadro de servidores da Câmara Municipal, conforme Lei n° 1.951, de 06 de julho de 2010)</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5783/2023-11-08_of_297_enc_pl_071_cesta_natal_serv_pmp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5783/2023-11-08_of_297_enc_pl_071_cesta_natal_serv_pmp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de Cestas de Natal aos Servidores Públicos da Administração Direta e Indireta Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5928/projeto_de_lei_natal_assinado.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5928/projeto_de_lei_natal_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Abono de Natal aos servidores públicos da Administração Direta Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5768/2023-11-01_pre_003_cod_etica_serv_camara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5768/2023-11-01_pre_003_cod_etica_serv_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Criação do Código de Ética e Conduta dos Servidores Públicos do Poder Legislativo de Piumhi-MG.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5769/2023-11-01_pre_004_sind_proc_adm_servid_camara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5769/2023-11-01_pre_004_sind_proc_adm_servid_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Sindicância e o Processo Administrativo Disciplinar dos Servidores Públicos do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5797/2023-11-10_pre_006_pagto_sub_verea_serv_20_12.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5797/2023-11-10_pre_006_pagto_sub_verea_serv_20_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de subsídios dos Vereadores, vencimentos dos Servidores e demais despesas de manutenção até o dia 20/12/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5798/2023-11-10_pre_007_cestas_natal_servidores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5798/2023-11-10_pre_007_cestas_natal_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de cestas de Natal aos servidores públicos do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5929/2023-12-14_pre_008_altera_res_001_cesta_natal.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5929/2023-12-14_pre_008_altera_res_001_cesta_natal.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao caput do artigo 1º da Resolução nº 001/2023.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5255/2023-05-09_req_057__inf_insalub_motorista_saude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5255/2023-05-09_req_057__inf_insalub_motorista_saude.pdf</t>
   </si>
   <si>
     <t>Solicita após deliberação plenária, seja oficiado o Chefe do Poder Executivo Municipal, Dr. Paulo César Vaz, para que informe, se os motoristas da área da saúde recebem adicional de insalubridade, quais os critérios para pagamento e que seja enviada lista dos nomes dos motoristas que recebem esse benefício.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -720,67 +720,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5150/2023-03-17_den_009_atend_canil_municipal_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5565/2021-08-21_den_018_fiscalizar_saae_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5612/2023-09-05_den_canil_morte_cao_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5101/2023-03-09_par_jur_021_plc_004_saae.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5069/2023-03-02_of_gab_45_plc_003_alteralc84_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5070/2023-03-03_of_gab_57_plc_004_vaga_oper_maq_saae...pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/4912/2023-01-24_pl_06_altera_lei_1.951_vaga_ass_leg.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/4913/2023-01-24_pl_07_revisao_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/4984/projeto_de_lei_revisao_geral_anual_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5067/2023-03-03_pl_14_rev_leis_plano_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5178/2023-04-04_of_89_enc_pl_019_gratif_pmp.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5253/2023-05-09_pl_026_50_13o_camara.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5266/2023-05-11_of_117_pl_27_venc_aux_matadouro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5343/2023-06-02_pl_032_4_vagas_ass_legislativo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5380/2023-06-16_pl_036_majora_venc_aux_ser_g_assist_adm.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5610/01-09-2023_of_239_reg_assist_fin_comp.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5642/2023-09-15_pl_059_altera_lei_1.951_2010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5783/2023-11-08_of_297_enc_pl_071_cesta_natal_serv_pmp.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5928/projeto_de_lei_natal_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5768/2023-11-01_pre_003_cod_etica_serv_camara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5769/2023-11-01_pre_004_sind_proc_adm_servid_camara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5797/2023-11-10_pre_006_pagto_sub_verea_serv_20_12.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5798/2023-11-10_pre_007_cestas_natal_servidores.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5929/2023-12-14_pre_008_altera_res_001_cesta_natal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5255/2023-05-09_req_057__inf_insalub_motorista_saude.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5150/2023-03-17_den_009_atend_canil_municipal_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5565/2021-08-21_den_018_fiscalizar_saae_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5612/2023-09-05_den_canil_morte_cao_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5101/2023-03-09_par_jur_021_plc_004_saae.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5069/2023-03-02_of_gab_45_plc_003_alteralc84_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5070/2023-03-03_of_gab_57_plc_004_vaga_oper_maq_saae...pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/4912/2023-01-24_pl_06_altera_lei_1.951_vaga_ass_leg.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/4913/2023-01-24_pl_07_revisao_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/4984/projeto_de_lei_revisao_geral_anual_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5067/2023-03-03_pl_14_rev_leis_plano_cargos_camara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5178/2023-04-04_of_89_enc_pl_019_gratif_pmp.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5253/2023-05-09_pl_026_50_13o_camara.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5266/2023-05-11_of_117_pl_27_venc_aux_matadouro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5343/2023-06-02_pl_032_4_vagas_ass_legislativo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5380/2023-06-16_pl_036_majora_venc_aux_ser_g_assist_adm.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5610/01-09-2023_of_239_reg_assist_fin_comp.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5642/2023-09-15_pl_059_altera_lei_1.951_2010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5783/2023-11-08_of_297_enc_pl_071_cesta_natal_serv_pmp.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5928/projeto_de_lei_natal_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5768/2023-11-01_pre_003_cod_etica_serv_camara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5769/2023-11-01_pre_004_sind_proc_adm_servid_camara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5797/2023-11-10_pre_006_pagto_sub_verea_serv_20_12.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5798/2023-11-10_pre_007_cestas_natal_servidores.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5929/2023-12-14_pre_008_altera_res_001_cesta_natal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2023/5255/2023-05-09_req_057__inf_insalub_motorista_saude.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>