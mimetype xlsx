--- v0 (2026-02-03)
+++ v1 (2026-06-12)
@@ -54,8852 +54,8852 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DEREP</t>
   </si>
   <si>
     <t>Denúncia/Representação</t>
   </si>
   <si>
     <t>Ouvidoria</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6018/2024-01-30_den_001_sapl_motor_portao_ete_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6018/2024-01-30_den_001_sapl_motor_portao_ete_saae.pdf</t>
   </si>
   <si>
     <t>Denúncia recebida pelo serviço de Ouvidoria online da Câmara Municipal de Piumhi em 30/01/2024 - Desaparecimento de motor do portão da Estação de Tratamento de Esgoto (ETE) do SAAE de Piumhi-MG.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6111/2024-03-05_den_006_uso_defensivo_penedos_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6111/2024-03-05_den_006_uso_defensivo_penedos_.pdf</t>
   </si>
   <si>
     <t>Denúncia recebida pelo serviço de ouvidoria online da Câmara Municipal de Piumhi em 05/03/2024 - Uso de defensivos agrícolas na comunidade de Penedos.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6267/2024-04-29_den_009_respeito_idoso_penedos_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6267/2024-04-29_den_009_respeito_idoso_penedos_.pdf</t>
   </si>
   <si>
     <t>Denúncia recebida pelo serviço de ouvidoria online da Câmara Municipal de Piumhi em 28/04/2024 - Falta de respeito com pessoas de idade (Comunidade de Penedos).</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6319/2024-05-09_den_013_irreg_ass_cont_saae__redacao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6319/2024-05-09_den_013_irreg_ass_cont_saae__redacao.pdf</t>
   </si>
   <si>
     <t>Denúncia recebida pelo serviço de Ouvidoria online da Câmara Municipal de Piumhi em 09/05/2024 - Irregularidades na contratação de serviços de assessoria contábil pelo SAAE.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Gilvan dos Penedos</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6297/2024-05-07_emenda_g_001_plc_001_alt_plano_diretor.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6297/2024-05-07_emenda_g_001_plc_001_alt_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01 ao Projeto de Lei Complementar nº 001/2024, que Altera dispositivos da Lei Complementar 5/2006 que "Dispõe do Plano Diretor do Município de Piumhi, nos termos do Capítulo III da Lei 10.257 de 10 de julho de 2001 - Estatuto da Cidade".</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CLJR - Comissão de Legislação, Justiça e Redação, CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6330/2024-05-14_emenda_g_002_plc_003_alt_lc_80.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6330/2024-05-14_emenda_g_002_plc_003_alt_lc_80.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei Complementar nº 003/2024, que Revoga dispositivos da Lei Complementar nº 80/2022, que Dispõe sobre reestruturação do quadro de pessoal do Magistério Público Municipal de dá outras providências.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6332/2024-05-14_emenda_g_003_plc_003_alt_lc_81.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6332/2024-05-14_emenda_g_003_plc_003_alt_lc_81.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei Complementar nº 004/2024, que Revoga dispositivos da Lei Complementar nº 81/2022, que Altera a Lei Complementar nº 52/2018, que Institui o Plano de Carreiras , de Cargos e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6384/2024-06-05_emenda_ger_004_mod_01_pl_017_ldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6384/2024-06-05_emenda_ger_004_mod_01_pl_017_ldo.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 017/2024, que "Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6427/2024-06-21_emenda_g_005_plc_003_alt_lc_80.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6427/2024-06-21_emenda_g_005_plc_003_alt_lc_80.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 02 ao Projeto de Lei Complementar n° 003/2024, que “Revoga dispositivos da Lei Complementar nº 80/2022, que ‘Dispõe sobre reestruturação do quadro de pessoal do Magistério Público Municipal e dá outras providências’ e dá outras providências”.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6428/2024-06-21_emenda_g_006_plc_004_alt_lc_81.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6428/2024-06-21_emenda_g_006_plc_004_alt_lc_81.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 02 ao Projeto de Lei Complementar n° 004/2024, que “Revoga dispositivos da Lei Complementar nº 81/2022, que ‘Altera a Lei Complementar nº 52/2018, que Institui o Plano de Carreiras, de Cargos e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências’ e dá outras providências”.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6565/2024-09-12_emenda_07_em_mod_sup_adit_01.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6565/2024-09-12_emenda_07_em_mod_sup_adit_01.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa/Supressiva/Aditiva nº 01 ao Projeto de Lei nº 048/2023, que "Cria a Área de Proteção Ambiental Municipal Serras e Águas de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6600/2024-09-24_emenda_g_008_pl_030_trans_creditos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6600/2024-09-24_emenda_g_008_pl_030_trans_creditos.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 01 ao Projeto de Lei n° 030/2024, que “Dispõe sobre transposição, transferências e remanejamento de créditos orçamentários no âmbito do Poder Executivo e Legislativo Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6830/2024-11-21_emenda_g_014_plc_008_cod_obras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6830/2024-11-21_emenda_g_014_plc_008_cod_obras.pdf</t>
   </si>
   <si>
     <t>Emenda Geral nº 014/2024 - Transcrição da Emenda Verbal apresentada pela Vereadora Shirley Elaine Gonçalves na 40ª Sessão Ordinária realizada no dia 18/11/2024. Emenda Modificativa n° 01 ao Projeto de Lei Complementar n° 008/2024, que “Altera dispositivos da Lei Municipal 1.004/1989, que “Institui o Código de Obras do Município de Piumhi Estado de Minas Gerais e dá outras providências”.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Sargento Zé Welington</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6862/2024-11-27_emenda_g_019_pl_039_altera_lei_1626.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6862/2024-11-27_emenda_g_019_pl_039_altera_lei_1626.pdf</t>
   </si>
   <si>
     <t>Emenda Geral nº 019/2024 - Emenda supressiva nº 01 ao Projeto de Lei nº 039/2024, que altera a Lei Municipal nº 1.626/2024, que dispõe sobre o serviço publico destinado ao transporte individual de passageiros, por taxi, no Município de Piumhi.</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5942/2024-01-05_ind_001_estrada_reg_araras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5942/2024-01-05_ind_001_estrada_reg_araras.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que juntamente com o Departamento competente, para que sejam tomadas providências no sentido da revitalização das estradas rurais que dão acesso à região do Araras, em especial as que dão acesso à Água Fria, Córrego do Meio e Estrada da ponte de pau.</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5943/2024-01-05_ind_002_estrada_reg_rochedo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5943/2024-01-05_ind_002_estrada_reg_rochedo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que juntamente com o Departamento competente, para que sejam tomadas providências no sentido da revitalização das estradas rurais que dão acesso à região do Rochedo, em especial as que dão acesso à Fazenda Araponga, próximo ao PolaGas</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5944/2024-01-05_ind_003_lote_sujo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5944/2024-01-05_ind_003_lote_sujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que juntamente com o Departamento Competente, seja realizada notificação ao proprietário do lote localizado na Rua Soter Fernandes de Moraes, bairro Bela Vista, próximo ao sítio Pamela, ao lado da residência nº 55.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5947/2024-01-05_ind_004_asfalto_r_zorosto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5947/2024-01-05_ind_004_asfalto_r_zorosto.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Chefe do Poder Executivo que, através do setor competente, seja realizado o asfaltamento no início da Rua Zoroastro da Costa Lima, localizada no bairro Vila Agreny.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5948/2024-01-05_ind_005_sanar_falta_agua.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5948/2024-01-05_ind_005_sanar_falta_agua.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Chefe do Poder Executivo, na pessoa do Dr. Paulo César Vaz, que através do SAAE-Piumhi sejam tomadas providências para sanar a falta de água e/ou baixo volume de vazão de água fornecida pelo SAAE aos imóveis localizados na Rua Osmany Lima, no bairro Nova Esperança.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5949/2024-01-05_ind_006_poda_veg_r_zorostro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5949/2024-01-05_ind_006_poda_veg_r_zorostro.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Chefe do Poder Executivo, na pessoa do Excelentíssimo Prefeito Municipal, Dr. Paulo César Vaz, para que, junto ao Departamento Competente, seja realizada a poda de vegetação na Rua Zoroastro da Costa Lima, bairro Vila Agreny.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5950/2024-01-05_ind_007_placa_proib_lixo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5950/2024-01-05_ind_007_placa_proib_lixo.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Chefe do Poder Executivo Municipal que, através do Departamento Competente, seja realizado estudo técnico para a instalação de placa de “Proibido Jogar Lixo” no final da Rua Cesário Leopoldo, próximo ao muro de contenção do SAAE.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5951/2024-01-05_ind_008_coletivo_dom_feriados.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5951/2024-01-05_ind_008_coletivo_dom_feriados.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Chefe do Poder Executivo que, através do Departamento Competente, seja realizado estudo técnico para que o transporte coletivo possa operar aos domingos, de forma a atender feirantes e celebrações religiosas.</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5954/2024-01-15_ind_009_aplicacao_fumace.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5954/2024-01-15_ind_009_aplicacao_fumace.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prefeito Municipal de Piumhi, que seja realizada a aplicação do fumacê UBV (Ultra Baixo Volume) pesado, haja vista o aumento de número de casos de dengue no Município.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5955/2024-01-15_ind_010_multiroes_limpeza_bairros.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5955/2024-01-15_ind_010_multiroes_limpeza_bairros.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prefeito Municipal de Piumhi, que seja realizado o retorno dos mutirões de limpeza nos bairros do Município de Piumhi, pois, além de manter a cidade limpa evita a proliferação de vetores de doenças.</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5956/2024-01-15_ind_011_instalcao_lixeirax_ubs_joaq_terra.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5956/2024-01-15_ind_011_instalcao_lixeirax_ubs_joaq_terra.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prefeito Municipal de Piumhi, que seja instalado uma lixeira próxima à UBS Joaquim Terra dos Santos.</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5957/2024-01-15_ind_012_revit_poda_vegetacao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5957/2024-01-15_ind_012_revit_poda_vegetacao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que sejam realizadas a manutenção, revitalização e a poda da vegetação que está adentrando a Rua Antônio Goulart no bairro Bela Vista Piumhi/MG.</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5958/2024-01-15_ind_013_curso_sup_bas_vida_profissionas_saude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5958/2024-01-15_ind_013_curso_sup_bas_vida_profissionas_saude.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prefeito Municipal de Piumhi, que seja ofertado curso de capacitação e atualização em Suporte Básico de Vida aos profissionais que integram a Saúde Pública do Município</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5959/2024-01-15_ind_014_poda_arvores_rua_joao_perez_nova_piumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5959/2024-01-15_ind_014_poda_arvores_rua_joao_perez_nova_piumhi.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizada a poda parcial das árvores localizadas na Rua João Perez, bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5960/2024-01-15_ind_015_revit_estradas_rurais_roseiras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5960/2024-01-15_ind_015_revit_estradas_rurais_roseiras.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que sejam tomadas providências no sentido da revitalização das estradas rurais que dão acesso à região das Roseiras, em especial as que dão acesso às propriedades rurais dos Srs Ronaldo Timoteo Faria, Júlio César de Oliveira, Ronilson Rezende de Faria e Rubens Rezende de Faria.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5961/2024-01-15_ind_016_vaga_crianca_creche-cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5961/2024-01-15_ind_016_vaga_crianca_creche-cmei_.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja viabilizada vaga em Creche/CMEI, em tempo integral.</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5994/2024-01-22_ind_017_poda_ruas_maria_a_arantes_beraldo_s_ferreira.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5994/2024-01-22_ind_017_poda_ruas_maria_a_arantes_beraldo_s_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizada a poda parcial das árvores localizadas nas Ruas Maria Almeida Arantes e Beraldo Soares Ferreira.</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5962/2024-01-15_ind_018_const_praca_nova_piumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5962/2024-01-15_ind_018_const_praca_nova_piumhi.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prefeito Municipal de Piumhi, que seja construída uma Praça no Bairro Nova Piumhi, Piumhi/MG.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5963/2024-01-15_ind_019_mautencao_bueiro_rua_marechal_deod_franscico_cam.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5963/2024-01-15_ind_019_mautencao_bueiro_rua_marechal_deod_franscico_cam.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que sejam realizadas melhorias no escoamento das águas pluviais e a manutenção do bueiro localizado no cruzamento das ruas Marechal Deodoro e Francisco Camarano, além do mal cheiro, com o acúmulo de água estes locais se tornam um grande criadouro de mosquitos transmissores de doenças.</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5964/2024-01-15_ind_020_aplicacao_fumace_jardim_santo_antonio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5964/2024-01-15_ind_020_aplicacao_fumace_jardim_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizada a aplicação do fumacê UBV (Ultra Baixo Volume) pesado em todo o bairro Jardim Santo Antônio, principalmente nas ruas mais afastadas.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5965/2024-01-15_ind_021_poda_arvore_rua_antonio_franscico_rosa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5965/2024-01-15_ind_021_poda_arvore_rua_antonio_franscico_rosa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizada a poda parcial da árvore localizada na Rua Antônio Francisco Rosa, em frente ao número 53 bairro Nova Piumhi</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5966/2024-01-16_ind_022_revit_massa_asfalt_ari_almada.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5966/2024-01-16_ind_022_revit_massa_asfalt_ari_almada.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizada a revitalização da massa asfáltica (recapeamento com asfalto quente) da Rua Ari Almada Bairro Nova Esperança</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5974/2024-01-16_ind_023_limp_poda_veg_geni_arantes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5974/2024-01-16_ind_023_limp_poda_veg_geni_arantes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizado melhorias/providências no que se refere à limpeza urbana e a poda da vegetação, bem como a limpeza da rua Geni Arantes, bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5975/2024-01-16_ind_024_avaliacao_tec_palmeira_miguel_couto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5975/2024-01-16_ind_024_avaliacao_tec_palmeira_miguel_couto.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizada a avaliação técnica da Palmeira de grande porte presente na Rua Miguel Couto, próxima ao Supermercado Stalo, Coferbraf e Espaço Natural.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5995/2024-01-19_ind_025_massa_asfalto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5995/2024-01-19_ind_025_massa_asfalto.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, seja realizada a revitalização da massa asfáltica (recapeamento) da Rua Salviano Damasceno, em frente ao número 467, bairro Bela Vista.</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5996/2024-01-19_ind_026_redutor_velocidade.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5996/2024-01-19_ind_026_redutor_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizado estudo técnico para verificar a viabilidade de instalação de redutor de velocidade na Rua Joaquim Beijo, próximo ao número 904.</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5997/2024-01-19_ind_027_redutor_velocidade.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5997/2024-01-19_ind_027_redutor_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizado estudo técnico para verificar a viabilidade de instalação de redutor de velocidade na Rua Firmino Pereira, próximo ao número 117.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5998/2024-01-22_ind_028_sinal_horizontal.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5998/2024-01-22_ind_028_sinal_horizontal.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizada revitalização da sinalização horizontal de trânsito no cruzamento das ruas Tenente Freitas com Tereza Hostalacio e Tenente Freitas com Francisco Camarano.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5999/2024-01-22_ind_029_estrada_cruz_monte.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5999/2024-01-22_ind_029_estrada_cruz_monte.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizada a revitalização da estrada que dá acesso a Cruz do Monte.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6000/2024-01-22_ind_030_faixa_pedestre.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6000/2024-01-22_ind_030_faixa_pedestre.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizada a instalação da faixa de pedestre, e que sejam feitas melhorias no sentido de sinalização em frente à Praça Rafaela Barbosa Vieira localizada na Rua Uberlândia em Piumhi/MG.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6001/2024-01-22_ind_031_escola_integral.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6001/2024-01-22_ind_031_escola_integral.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizado estudo técnico para a implantação do período integral na Escola Municipal Lourdes Ferraz.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6002/2024-01-24_ind_032_drenag_pluvial.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6002/2024-01-24_ind_032_drenag_pluvial.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que realizem estudo técnico para melhorias na drenagem pluvial na Rua São Vicente próximo ao número 153.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6003/2024-01-24_ind_033_drenag_pluvial.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6003/2024-01-24_ind_033_drenag_pluvial.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que realize estudo técnico para melhorias na drenagem pluvial e instalação de bueiro na Rua Plutão próximo ao número 470.</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6004/2024-01-24_ind_034_limpeza_lote.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6004/2024-01-24_ind_034_limpeza_lote.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que que juntamente com o Departamento Competente seja realizada a fiscalização para limpeza dos lotes sujos no Bairro Jardim Betel.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6005/2024-01-24_ind_035_quebra-molas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6005/2024-01-24_ind_035_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, seja realizada a melhoria e reparo no Quebra-molas existente na Rua Joaquim Beijo.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Júnior Boi</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6006/2024-01-24_ind_036_poda_arvore.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6006/2024-01-24_ind_036_poda_arvore.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que juntamente com o Departamento Competente, seja realizada a poda parcial da árvore localizada na Rua São Vicente próximo as casas populares, em Penedos/MG.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6007/2024-01-24_ind_037_revit_estrada_agua_l.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6007/2024-01-24_ind_037_revit_estrada_agua_l.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que sejam tomadas providências no sentido da revitalização das estradas rurais que dão acesso à Fazenda Água Limpa, em especial as que dão acesso a propriedade rural do Sr. Felisberto Goulart Alves</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6008/2024-01-24_ind_038_revit_estrada_cruz_pedra.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6008/2024-01-24_ind_038_revit_estrada_cruz_pedra.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que sejam tomadas providências no sentido da revitalização das estradas rurais que dão acesso à região da Cruz de Pedra, em especial as que dão acesso a propriedade rural do Sr. Reinaldo Terra Freitas</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6009/2024-01-24_ind_039_sinal_horizontal.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6009/2024-01-24_ind_039_sinal_horizontal.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizada revitalização da sinalização horizontal de trânsito no cruzamento das ruas Artede Almada Alvim com Francisco Soares Ferreira.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6010/2024-01-24_ind_040_estrada_aeroporto_tapiocano.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6010/2024-01-24_ind_040_estrada_aeroporto_tapiocano.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização das estradas rurais no trecho que liga a estrada do aeroporto à estrada tapiocano.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6030/2024-01-31_ind_041_not_lote_sujo_r_tito_ulisses.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6030/2024-01-31_ind_041_not_lote_sujo_r_tito_ulisses.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada notificação ao proprietário do lote sujo localizado na Rua Tito Ulisses nº 363.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6031/2024-01-31_ind_042_rev_ponte_campos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6031/2024-01-31_ind_042_rev_ponte_campos.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da estrada e ponte que dá acesso à Região dos Campos.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6015/2024-01-31_ind_43_limp_cacamba_lagoa_martins.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6015/2024-01-31_ind_43_limp_cacamba_lagoa_martins.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que sejam tomadas as devidas providências no sentido da limpeza e retirada de lixo e entulhos na caçamba localizada na comunidade Lagoa dos Martins e instalação de uma nova caçamba para o referido local.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6016/2024-01-31_ind_44_melhorar_agua_lagoa_martins.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6016/2024-01-31_ind_44_melhorar_agua_lagoa_martins.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que juntamente com a Autarquia SAAE-Piumhi seja realizado estudo técnico para melhorar a qualidade da água fornecida à comunidade de Lagoa dos Martins, Piumhi/MG.</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6017/2024-01-31_ind_45_limp_bueiro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6017/2024-01-31_ind_45_limp_bueiro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizada limpeza no bueiro localizado na Rua José Soares Oliveira próximo ao número 470.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6032/2024-02-05_ind_046_rev_est_faz_agua_limpa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6032/2024-02-05_ind_046_rev_est_faz_agua_limpa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que juntamente com o Departamento competente, para que sejam tomadas providências no sentido da revitalização das estradas rurais que dão acesso à Fazenda Água Limpa.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6024/2024-02-05_ind_047_fisc_limp_lotes_sitio_pamela.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6024/2024-02-05_ind_047_fisc_limp_lotes_sitio_pamela.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi,  juntamente com o Departamento Competente seja realizada a fiscalização para limpeza dos lotes sujos no bairro Sitio Pamela.</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6025/2024-02-05_ind_048_esc_agua_casa_maria.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6025/2024-02-05_ind_048_esc_agua_casa_maria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizado estudo técnico para melhorias no escoamento das águas na estrada principal que dá acesso a Casa de Maria.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6033/2024-02-05_ind_049_aq_parque_sensorial_espectro_aut.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6033/2024-02-05_ind_049_aq_parque_sensorial_espectro_aut.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizado estudo técnico para possível aquisição de um Parque Sensorial adaptado para pessoas com espectro autista.</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6026/2024-01-31_ind_050_reg_vaga_veic_pca_furnas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6026/2024-01-31_ind_050_reg_vaga_veic_pca_furnas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizado estudo técnico para regulamentar vaga de estacionamento de veículos na Rua Grijalva Soares Terra próximo à Praça de Furnas.</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6027/2024-01-31_ind_051_poda_arv_r_marechal_rondon.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6027/2024-01-31_ind_051_poda_arv_r_marechal_rondon.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizada a poda parcial da árvore localizada Rua Marechal Rondon próxima ao número 258, bairro Bela Vista</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6035/2024-02-06_ind_052_pint_revit_e.m_lourdes_f_c.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6035/2024-02-06_ind_052_pint_revit_e.m_lourdes_f_c.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que, através do Departamento competente, seja realizada pintura/revitalização da Escola Municipal Lourdes Ferraz da Cunha. Segue fotos anexas.</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Gilvan dos Penedos</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6054/2024-02-15_ind_053_revital_estrada_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6054/2024-02-15_ind_053_revital_estrada_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que, através do Departamento competente, seja realizada a revitalização da estrada que liga Piumhi a Penedos até a altura do Emil Leilões.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6059/2024-02-19_ind_054_ret_arv_secas_av_dario_melo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6059/2024-02-19_ind_054_ret_arv_secas_av_dario_melo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja retirada as árvores secas e caídas na praça localizada na Avenida Dario de Melo.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6060/2024-02-19_ind_055_inst_red_veloc_r_joao_guilherme.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6060/2024-02-19_ind_055_inst_red_veloc_r_joao_guilherme.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possível instalação de redutor de velocidade no encontro das Ruas João Guilherme Alves e Avenida Dario de Melo.</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6061/2024-02-19_ind_056_melh_sin_horiz_vert_cruz_r_artede.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6061/2024-02-19_ind_056_melh_sin_horiz_vert_cruz_r_artede.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas melhorias na sinalização horizontal/ vertical de trânsito no cruzamento das ruas Artede Almada Alvim com Gari Silva.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6062/2024-02-19_ind_057_poda_arv_r_beraldo_s_oliv.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6062/2024-02-19_ind_057_poda_arv_r_beraldo_s_oliv.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizada a poda parcial das árvores localizadas na Rua Beraldo Soares Oliveira próxima ao número 40, bairro Vila Agreny.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6063/2024-02-19_ind_058_sinal_horiz_vert_nova_piumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6063/2024-02-19_ind_058_sinal_horiz_vert_nova_piumhi.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam realizadas melhorias na sinalização horizontal/ vertical de trânsito no bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6064/2024-02-19_ind_059_inst_red_vel_r_bras_res_silva.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6064/2024-02-19_ind_059_inst_red_vel_r_bras_res_silva.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para possível instalação de redutor de velocidade na Rua Brás Resende Silva no bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6067/2024-02-20_ind_060_dia_folga_serv_dia_anivers.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6067/2024-02-20_ind_060_dia_folga_serv_dia_anivers.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que, através do Departamento competente, seja realizada propositura de Lei que concede dia de folga ao servidor público municipal no dia do seu aniversário natalício sem prejuízo dos seus vencimentos.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6091/2024-02-27_ind_061_limp_lote_sujo_vila_agreny.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6091/2024-02-27_ind_061_limp_lote_sujo_vila_agreny.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, na pessoa do Dr. Paulo César Vaz, que através do Departamento Competente, seja realizada limpeza no lote sujo localizado no cruzamento das ruas Beraldo Soares de Oliveira e João Rodrigues Lopes no Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6113/2024-03-01_ind_062_sinal_trans_q-molas_e.m_acacio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6113/2024-03-01_ind_062_sinal_trans_q-molas_e.m_acacio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que, através do Departamento Competente, seja realizado estudo técnico para colocação de sinalização horizontal e vertical de trânsito (cuidado perímetro escolar) próximo a Escola Municipal Acácio da Costa Lopes, na oportunidade também solicito que seja substituído o quebra-molas da via por uma faixa elevada.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6104/2024-03-01_ind_063_sinal_sinal_r_gari_ney.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6104/2024-03-01_ind_063_sinal_sinal_r_gari_ney.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que, através do Departamento Competente, seja realizado estudo técnico para manutenção e revitalização da sinalização horizontal/vertical no cruzamento das ruas Gari Silva e Ney Agreny. Segue fotos anexas.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6105/2024-03-01_ind_064_limpeza_lote_sujo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6105/2024-03-01_ind_064_limpeza_lote_sujo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, na pessoa do Excelentíssimo Prefeito Municipal, Dr. Paulo César Vaz, para que juntamente com o Departamento Competente seja realizada a fiscalização para limpeza dos lotes sujos nos bairros Totonha Tomé e Vila Agreny.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6106/2024-03-01_ind_065_ares_condic_ubs.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6106/2024-03-01_ind_065_ares_condic_ubs.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal para que juntamente com o Departamento Competente, seja feita a manutenção dos ares-condicionados na UBS João Guilherme/Rural localizados nas salas de Soroterapia, Coordenação e ACS.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6107/2024-03-01_ind_066_refor_forro_pcv_psf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6107/2024-03-01_ind_066_refor_forro_pcv_psf.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que, através do Departamento Competente, seja realizada a manutenção/reforma do forro de PVC no PSF Joaquim Goulart na comunidade de Penedos/MG.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6114/2024-03-06_ind_067_limpeza_bueiros.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6114/2024-03-06_ind_067_limpeza_bueiros.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, para que juntamente ao Departamento Competente, seja realizada limpeza nos bueiros do Município de Piumhi.</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6115/2024-03-06_ind_068_abatimento_asfalto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6115/2024-03-06_ind_068_abatimento_asfalto.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Chefe do Poder Executivo, que através do setor competente, que sejam tomadas providências em relação ao abatimento do asfalto na Rua Moisés Martins, próximo aos números 205 e 259.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6116/2024-03-06_ind_069_limpeza_urbana.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6116/2024-03-06_ind_069_limpeza_urbana.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, através do Departamento Competente, que sejam tomadas as devidas providências para que sejam realizadas melhorias/providências no que se refere à limpeza urbana e a poda da vegetação, no cruzamento das ruas Joaquim Hipólito e Bom Jardim, bairro Atalaia.</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6117/2024-03-06_ind_070_ilumin_quadra_b_pindaibas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6117/2024-03-06_ind_070_ilumin_quadra_b_pindaibas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo para que seja realizada a manutenção e revitalização da iluminação da quadra de esportes José de Paulo Rosa Sobrinho (quadra do bairro Pindaíbas) Piumhi/MG”.</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6118/2024-03-06_ind_071_redut_veloc_r_horacio_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6118/2024-03-06_ind_071_redut_veloc_r_horacio_.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que, através do Departamento competente, seja realizado estudo técnico para a instalação de redutor de velocidade na Rua Horácio Albertini no bairro Cruzeiro.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6119/2024-03-06_ind_072_benfeitorias_samu.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6119/2024-03-06_ind_072_benfeitorias_samu.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que, através do Departamento Competente, sejam tomadas as devidas providências para que sejam realizadas benfeitorias na base do SAMU, no sentido da pintura externa/interna do local.</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6120/2024-03-06_ind_073_ferias_premio_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6120/2024-03-06_ind_073_ferias_premio_.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que, através do Departamento competente, seja apreciado o pedido de deliberação de férias prêmio de servidora para gozo. A presente indicação se justifica a pedido da servidora para que seja apreciado o pedido de férias prêmio vencidas; a requerente está com problemas de saúde e necessita das férias para tratamento.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6121/2024-03-06_ind_074_estrada_lagoa_martins.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6121/2024-03-06_ind_074_estrada_lagoa_martins.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que, através do Departamento competente, seja realizada a revitalização da estrada que dá acesso a Lagoa dos Martins (Patrimônio).</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6122/2024-03-06_ind_075_manut_revit_sinal_transito.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6122/2024-03-06_ind_075_manut_revit_sinal_transito.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que, através do Departamento Competente, seja realizado estudo técnico para manutenção e revitalização da sinalização horizontal/vertical no cruzamento das Ruas Conselheiro Lafaiete e Bueno Brandão.</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6123/2024-03-08_ind_076_revit_estradas_rurais.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6123/2024-03-08_ind_076_revit_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização das estradas rurais no trecho que liga a Fazenda Cruzeiro a estrada do São Leão.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6124/2024-03-08_ind_077_revit_poda_av_querob.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6124/2024-03-08_ind_077_revit_poda_av_querob.pdf</t>
   </si>
   <si>
     <t>Solicitamos que sejam realizadas a manutenção, revitalização e a poda da vegetação no canteiro da avenida Querobino Mourão e nos canteiros próximos ao Café Utam (de acesso ao bairro Nova Piumhi).</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6128/2024-03-12_ind_078_poda_veget_cemiterio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6128/2024-03-12_ind_078_poda_veget_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo que, através do Departamento competente, seja realizada poda da vegetação de solo no Cemitério Municipal da Saudade. Segue fotos anexas.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6129/2024-03-12_ind_079_sinaliz_r_ari_almada.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6129/2024-03-12_ind_079_sinaliz_r_ari_almada.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi que, através do Departamento Competente, seja realizada revitalização da sinalização horizontal de trânsito no cruzamento das Ruas Ari Almada e Beraldo Soares Ferreira.</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6130/2024-03-12_ind_080_sinaliz_r_jaoa_pereira_barros.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6130/2024-03-12_ind_080_sinaliz_r_jaoa_pereira_barros.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi que, através do Departamento Competente, sejam realizadas melhorias na sinalização no cruzamento das ruas João Pereira de Barros e Uberlândia.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6131/2024-03-12_ind_081_qualid_agua_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6131/2024-03-12_ind_081_qualid_agua_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, na pessoa do Excelentíssimo Prefeito Municipal, Dr. Paulo César Vaz, que através do SAAE-Piumhi seja realizado o controle da qualidade da água fornecida pela Autarquia na comunidade de Penedos.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6132/2024-03-12_ind_082_reservatorio_agua_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6132/2024-03-12_ind_082_reservatorio_agua_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo, na pessoa do Excelentíssimo Prefeito Municipal, Dr. Paulo César Vaz, que através do SAAE-Piumhi seja realizada a instalação de um reservatório de água (reserva) na Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6134/2024-03-13_ind_083_rev_pintura_escad_cruz_monte.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6134/2024-03-13_ind_083_rev_pintura_escad_cruz_monte.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja realizada a revitalização da pintura da escadaria na Cruz do Monte.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6135/2024-03-13_ind_084_inst_red_veloc_r_tereza_host_319.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6135/2024-03-13_ind_084_inst_red_veloc_r_tereza_host_319.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para instalação de faixa elevada na Rua Tereza Hostalácio, próximo ao número 319.</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6136/2024-03-13_ind_085_red_col_esgoto_r_chico_guerra.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6136/2024-03-13_ind_085_red_col_esgoto_r_chico_guerra.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam tomadas providências para concluir a rede coletora de esgoto localizada no final da Rua Chico Guerra, no bairro Santa Clara.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6137/2024-03-13_ind_086_falta_agua_saae_nov_horizonte.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6137/2024-03-13_ind_086_falta_agua_saae_nov_horizonte.pdf</t>
   </si>
   <si>
     <t>Solicitamos que sejam tomadas providências para sanar a falta de água e/ou baixo volume de vazão de água fornecida pelo SAAE aos imóveis localizados no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6138/2024-03-13_ind_087_red_vel_r_jair_f_leite_vila_agreny.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6138/2024-03-13_ind_087_red_vel_r_jair_f_leite_vila_agreny.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para possível instalação de redutor de velocidade na Rua Jair Ferreira Leite, no bairro Vila Agreny.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6139/2024-03-13_ind_088_sin_hor_vert_jd_betel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6139/2024-03-13_ind_088_sin_hor_vert_jd_betel.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam realizadas melhorias na sinalização horizontal /vertical de trânsito no bairro Jardim Betel.</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Carlinhos Leonel, Fábio Tulim, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6140/2024-03-13_ind_089_sin_hor_vert_v_agreny_totonha_tome.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6140/2024-03-13_ind_089_sin_hor_vert_v_agreny_totonha_tome.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam realizadas melhorias na sinalização horizontal /vertical de trânsito no cruzamento das ruas localizadas nos bairros Vila Agreny e Totonha Tomé.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6150/2024-03-19_ind_090_estrada_rural_reg_mandioca.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6150/2024-03-19_ind_090_estrada_rural_reg_mandioca.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização das estradas rurais na região da mandioca sentindo a espalhinha.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6151/2024-03-19_ind_091_revitalizar_parque_mina.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6151/2024-03-19_ind_091_revitalizar_parque_mina.pdf</t>
   </si>
   <si>
     <t>Solicitamos que sejam realizadas providências/melhorias no sentido de revitalização do parque da Mina.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6152/2024-03-19_ind_092_estrada_rural_fazenda_cleber.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6152/2024-03-19_ind_092_estrada_rural_fazenda_cleber.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da estrada rural que dá acesso à Fazenda do senhor Cléber nas coordenadas (-20.4104565, -45.8934284)</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6153/2024-03-19_ind_093_onibus_escolar_ifmg.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6153/2024-03-19_ind_093_onibus_escolar_ifmg.pdf</t>
   </si>
   <si>
     <t>Solicita que seja analisada a possibilidade de fornecimento de ônibus escolar para os  alunos do IFMG Campus Avançando Piumhi, nos períodos diurno matutino e diurno vespertino.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Cooperador João Marcos</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6154/2024-03-19_ind_094_novas_placas_pcd.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6154/2024-03-19_ind_094_novas_placas_pcd.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para a instalação de novas placas de identificação (PCD) estacionamento exclusivo no município de Piumhi.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6155/2024-03-19_ind_095_praca_area_lazer.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6155/2024-03-19_ind_095_praca_area_lazer.pdf</t>
   </si>
   <si>
     <t>Sugerem a edificação de praça/área de lazer no espaço público entre as ruas Albertino Soares de Melo e Juiz de Fora, no município de Piumhi/MG.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6156/2024-03-19_ind_096_redutor_veloc_r_bueno_brandao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6156/2024-03-19_ind_096_redutor_veloc_r_bueno_brandao.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para possível instalação de redutor de velocidade na Rua Bueno Brandão próximo à conversão para a Rua Passos.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6165/2024-03-27_ind_097_poda_veg_casas_pop_cemiterio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6165/2024-03-27_ind_097_poda_veg_casas_pop_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizada poda da vegetação de solo na divisa com as casas populares e o Cemitério Municipal da Saudade.</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6166/2024-03-27_ind_098_dren_pluv_bueiros_r_clovis_couto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6166/2024-03-27_ind_098_dren_pluv_bueiros_r_clovis_couto.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que realize estudo técnico para melhorias na drenagem pluvial e instalação de bueiro na Rua Clóvis Couto próximo ao número 261.</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6167/2024-03-27_ind_099_dren_pluv_bueiros_r_benj_s_melo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6167/2024-03-27_ind_099_dren_pluv_bueiros_r_benj_s_melo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que realize estudo técnico para melhorias na drenagem pluvial da Rua Benjamim Soares de Melo travessa com a Rua Dom Pedro II.</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6162/2024-03-27_ind_100_rev_estradas_balbinos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6162/2024-03-27_ind_100_rev_estradas_balbinos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizada a revitalização da estrada rural que dá acesso à região dos Balbinos, próximo a carvoeira sentido Campinópolis, em especial a estrada que dá acesso à ponte, virando sentido a confusão na divisa de Piumhi e Vargem Bonita, indo até a Fazenda do Sr. Josimar.</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6163/2024-03-27_ind_101_rev_estr_balbinos_prox_jose_ant.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6163/2024-03-27_ind_101_rev_estr_balbinos_prox_jose_ant.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja realizada a revitalização da estrada rural que dá acesso à região dos Balbinos, em especial a estrada que dá acesso à Fazenda do senhor José Antônio Campos.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6164/2024-03-27_ind_102_faixa_elev_r_severo_veloso.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6164/2024-03-27_ind_102_faixa_elev_r_severo_veloso.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Piumhi, que seja feito um estudo técnico para revitalização de sinalização horizontal/vertical e colocação de faixa elevada antes e depois do novo semáforo localizado na Rua Severo Veloso.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6173/2024-04-01_ind_103_rev_est_rural_reg_araras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6173/2024-04-01_ind_103_rev_est_rural_reg_araras.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da estrada rural na região do Araras</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6174/2024-04-01_ind_104_rev_est_rural_camp_alegre_granja.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6174/2024-04-01_ind_104_rev_est_rural_camp_alegre_granja.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização das estradas rurais  região do Campo Alegre, próximo a Granja do Tiãozinho.</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6175/2024-04-01_ind_105_prop_lote_sujo_r_beraldo_s_oliv.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6175/2024-04-01_ind_105_prop_lote_sujo_r_beraldo_s_oliv.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada notificação ao proprietário do lote localizado na Rua Beraldo Soares Oliveira ao lado da casa 127.</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6176/2024-04-01_ind_106_prop_lote_sujo_r_ludovico_rocha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6176/2024-04-01_ind_106_prop_lote_sujo_r_ludovico_rocha.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas as notificações aos proprietários dos lotes localizados na Rua Ludovico Rocha, próximo à Rua Clóvis Couto, no Bairro Jardim Santo Antônio e na oportunidade solicito também a instalação de placa de proibido jogar lixo.</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6192/2024-04-10_ind_107_man_ruas_v_agreny_totonha_tome.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6192/2024-04-10_ind_107_man_ruas_v_agreny_totonha_tome.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja designado varredor para limpeza, poda da vegetação e pintura das faixas de trânsito das vias dos bairros Vila Agreny e Totonha Tomé localizados no Município de Piumhi.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6193/2024-04-10_ind_108_melh_ubs_totonha_tome.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6193/2024-04-10_ind_108_melh_ubs_totonha_tome.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam feitas melhorias na iluminação da sala de atendimento médico, reparo do sinal de tv na sala de espera, reparo da pintura, ampliação da cozinha, reparo das portas de madeira que estão descascando e aquisição de mais armários para arquivo na UBS Totonha Tomé.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6194/2024-04-10_ind_109_data_show_escolas_publicas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6194/2024-04-10_ind_109_data_show_escolas_publicas.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam instalados data show nas escolas públicas pertencentes ao Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Gilvan dos Penedos</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6195/2024-04-10_ind_110_viab_aq_cordao_girassol.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6195/2024-04-10_ind_110_viab_aq_cordao_girassol.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico da viabilidade da aquisição de cordão girassol para ser disponibilizado no Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6196/2024-04-10_ind_111_poda_veg_vias_calc_div_ruas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6196/2024-04-10_ind_111_poda_veg_vias_calc_div_ruas.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizada poda da vegetação nas vias com calçamento de pedra: Trecho da Ari Almada, extensão da Rua Beraldo Soares Oliveira, Extensão da Rua Deosmiro Teodoro, trecho da Rua Professora Leontina Ribeiro, Maria Almeida Arantes, Rua José Ponciano, Parte da Rua Zoroastro Da Costa Lima e Rua Moises Martins.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6197/2024-04-10_ind_112_inst_red_veloc_rev_sinal_av_dario.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6197/2024-04-10_ind_112_inst_red_veloc_rev_sinal_av_dario.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja realizado estudo técnico para possível instalação de redutor de velocidade e revitalização de sinalização vertical/horizontal na avenida Dário de Melo.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6198/2024-04-10_ind_113_man_revit_sinal_r_raul_soares_tereza_h.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6198/2024-04-10_ind_113_man_revit_sinal_r_raul_soares_tereza_h.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para manutenção e revitalização da sinalização horizontal/vertical no cruzamento das ruas Raul Soares e Tereza Hostalácio.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6199/2024-04-10_ind_114_vaga_crianca_esc_creche_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6199/2024-04-10_ind_114_vaga_crianca_esc_creche_cmei_.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da viabilização de vaga para criança em escola, creche/CMEI.</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6200/2024-04-10_ind_115_man_rev_sinal_cruz_r_fco_cam_get_varg.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6200/2024-04-10_ind_115_man_rev_sinal_cruz_r_fco_cam_get_varg.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para manutenção e revitalização da sinalização horizontal/vertical e instalação de placa de pare no cruzamento das ruas Francisco Camarano e Getúlio Vargas.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6203/2024-04-11_ind_116_rev_est_rural_acudao_mimoso.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6203/2024-04-11_ind_116_rev_est_rural_acudao_mimoso.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da estrada rural que dá acesso ao Açudão sentido Mimoso nas coordenadas (-20.446716, -46.140660)</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6229/2024-04-12_ind_117_verjoao_podaarvore.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6229/2024-04-12_ind_117_verjoao_podaarvore.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja realizada a poda parcial da árvore localizada Rua Américo Arantes próxima ao número 982, bairro Novo Tempo.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6230/2024-04-16_ind_118_vaga_crianca_creche_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6230/2024-04-16_ind_118_vaga_crianca_creche_cmei_.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da viabilização vaga para criança em Escola, Creche/CMEI.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6231/2024-04-16_ind_119_not_prop_resid_aband_r_vasques.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6231/2024-04-16_ind_119_not_prop_resid_aband_r_vasques.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a devida notificação ao Proprietário da residência abandonada localizada na Rua Vasques Guimarães número 85 e na oportunidade solicito também a limpeza da residência pois ela está com grande acúmulo de lixo e sujidade.</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6232/2024-04-16_ind_120_rev_sin_hor_vert_placa_pare.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6232/2024-04-16_ind_120_rev_sin_hor_vert_placa_pare.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para a manutenção e revitalização da sinalização horizontal/vertical e instalação de placa de pare no cruzamento das ruas Emília Batista Lopes e Maria Almeida Arantes.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6244/2024-04-23_ind_121_est_rural_ac_reg_araras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6244/2024-04-23_ind_121_est_rural_ac_reg_araras.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da estrada rural que dá acesso à região do Araras nas coordenadas (20°30'04.5"S 45°54'52.0"W)</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6245/2024-04-23_ind_122_man_rev_sinal_hor_vert_r_joao_pedro_g.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6245/2024-04-23_ind_122_man_rev_sinal_hor_vert_r_joao_pedro_g.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para seja realizado estudo técnico para manutenção e revitalização da sinalização horizontal/vertical na Rua João Pedro Goulart.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6246/2024-04-23_ind_123_vaga_crianca_creche_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6246/2024-04-23_ind_123_vaga_crianca_creche_cmei_.pdf</t>
   </si>
   <si>
     <t>Solicita Providências no sentido da viabilização de vaga para criança em Escola, Creche/CMEI.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6247/2024-04-23_ind_124_vaga_crianca_creche_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6247/2024-04-23_ind_124_vaga_crianca_creche_cmei_.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da viabilização de vaga para criança em Escola, Creche/CMEI.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6248/2024-04-23_ind_125_des_gari_semanal_r_cesario_leop.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6248/2024-04-23_ind_125_des_gari_semanal_r_cesario_leop.pdf</t>
   </si>
   <si>
     <t>Solicita que seja designado gari, no mínimo uma vez por semana na Rua Cesário Leopoldo no Município de Piumhi.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6249/2024-04-23_ind_126_man_sin_faixa_elev_r_severo_veloso.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6249/2024-04-23_ind_126_man_sin_faixa_elev_r_severo_veloso.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para manutenção e revitalização da faixa elevada localizada na Rua Severo Veloso, próximo ao Supermercado BH.</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6253/2024-04-24_ind_127_rev_est_rural_port_pesada_mata_rosa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6253/2024-04-24_ind_127_rev_est_rural_port_pesada_mata_rosa.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da estrada rural que dá acesso à região da Porteira Pesada e Mata dos Rosas.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6254/2024-04-24_ind_128_vergilvan_rampa_benedito.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6254/2024-04-24_ind_128_vergilvan_rampa_benedito.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de rampa de acesso na Rua Benedito Valadares, nas esquinas próximas ao Supermercado Mercabox.</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6255/2024-04-24_ind_129_vergilvan_rampa_p_abel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6255/2024-04-24_ind_129_vergilvan_rampa_p_abel.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de rampa de acesso na Rua Padre Abel, na esquina próxima ao Cruzeiro do Sul Virtual - Polo EAD Piumhi.</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6256/2024-04-24_ind_130_sinal_horiz_vert_pl_pare_r_emilia_bat.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6256/2024-04-24_ind_130_sinal_horiz_vert_pl_pare_r_emilia_bat.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para a manutenção e revitalização da sinalização horizontal/vertical e instalação de placa de pare no cruzamento das ruas Emília Batista Lopes e João Rodrigues Lopes no Bairro Vila Agreny.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6257/2024-04-24_ind_131_rev_est_rur_araras_belin_nenzico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6257/2024-04-24_ind_131_rev_est_rur_araras_belin_nenzico.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização das estradas rurais da região do Araras que dão acesso à Cachoeira da Belinha, Cachoeira do Nenzico e Laranjeiras.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6258/2024-04-24_ind_132_inst_lixeira_cach_nenzico.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6258/2024-04-24_ind_132_inst_lixeira_cach_nenzico.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de instalação de lixeiras próximas à Cachoeira do Nenzico.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6259/2024-04-24_ind_133_vershirley_regina.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6259/2024-04-24_ind_133_vershirley_regina.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da Rua Regina Soares de Barros, alargamento da referida via e poda da vegetação.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6260/2024-04-24_ind_134_vaga_crianca_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6260/2024-04-24_ind_134_vaga_crianca_cmei_.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da viabilização vaga para criança em Creche/CMEI.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6261/2024-04-24_ind_135_vaga_crianca_escola_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6261/2024-04-24_ind_135_vaga_crianca_escola_.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da viabilização de vaga para criança em Escola.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6268/2024-04-30_ind_136_revit_calcada_av_jose_alvarenga.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6268/2024-04-30_ind_136_revit_calcada_av_jose_alvarenga.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização da calçada central da Avenida José Alvarenga.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6275/2024-04-30_ind_137_redutor_veloc_r_vagner_s_p.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6275/2024-04-30_ind_137_redutor_veloc_r_vagner_s_p.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para a possível instalação de redutor de velocidade na rua Vagner Soares Pereira Bairro Distrito Industrial nas proximidades da saída da MG 050, no município de Piumhi.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6276/2024-04-30_ind_138_estrada_rural_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6276/2024-04-30_ind_138_estrada_rural_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita providencias no sentido da revitalização da estradas rurais do córrego do cavalo, na região de penedos próximo a capela, da região dos motas próximo a fazenda do bodinho.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6277/2024-04-30_ind_139_redutor_veloc_r_sto_ant.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6277/2024-04-30_ind_139_redutor_veloc_r_sto_ant.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para a possível instalação de redutor de velocidade na rua Santo Antônio próximo ao número 410 no município de Piumhi - MG</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6279/2024-04-30_ind_140_lixeira_r_marechal_deodoro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6279/2024-04-30_ind_140_lixeira_r_marechal_deodoro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada instalação de lixeira e que seja realizada a coleta do lixo na rua Marechal Deodoro próximo ao numero 42.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6280/2024-04-30_ind_141_limpeza_bueiro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6280/2024-04-30_ind_141_limpeza_bueiro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada limpeza no bueiro da rua Marechal Deodoro próximo ao número 42.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6281/2024-04-30_ind_142_placa_proib_jogar_lixo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6281/2024-04-30_ind_142_placa_proib_jogar_lixo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a instalação de placa de proibido jogar lixo na rua Beraldo Soares Oliveira ao lado do numero 197 no bairro Vila Agreny.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6282/2024-04-30_ind_143_lixeira_prox_e_e_joao_m.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6282/2024-04-30_ind_143_lixeira_prox_e_e_joao_m.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de instalação de lixeira na escola Estadual Professor João Menezes.</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6308/2024-05-07_ind_144_drenag_pluvial_r_lenir_s.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6308/2024-05-07_ind_144_drenag_pluvial_r_lenir_s.pdf</t>
   </si>
   <si>
     <t>Solicitam melhorias na drenagem pluvial e instalação de bueiro na rua Lenir Soares próximo ao Parque da Mina.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6309/2024-05-07_ind_145_vaga_creche_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6309/2024-05-07_ind_145_vaga_creche_.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da viabilização de vaga para criança CRECHE/CEMEI.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6310/2024-05-07_ind_146_sinal_hor_vert_ruas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6310/2024-05-07_ind_146_sinal_hor_vert_ruas.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para manutenção e revitalização da sinalização horizontal/vertical localizada no cruzamento das ruas Modesto Caldeira e César Maia.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6311/2024-05-08_ind_147_faixa_elev_e_m_acacio_l.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6311/2024-05-08_ind_147_faixa_elev_e_m_acacio_l.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para instalação de faixa elevada em frente á Escola Municipal Acácio da Costa Lopes.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6312/2024-05-08_ind_148_canaleta_rs_joao_rodrigues_beraldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6312/2024-05-08_ind_148_canaleta_rs_joao_rodrigues_beraldo.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para instalação de canaleta no cruzamento das ruas João Rodrigues e Beraldo Soares Ferreira, no bairro Vila Agreny.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6313/2024-05-08_ind_149_olho_vivo_mon_biblia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6313/2024-05-08_ind_149_olho_vivo_mon_biblia.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para a possível instalação de câmera de vigilância olho vivo próximo ao Monumento Bíblia localizado na Praça Antônio da Fazendinha, no bairro Nova Esperança.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6314/2024-05-08_ind_150_revit_faixa_r_joaq_beijo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6314/2024-05-08_ind_150_revit_faixa_r_joaq_beijo.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizada revitalização da sinalização horizontal das faixas paralelas na rua Joaquim Beijo na altura da Loja do Lindomar até o JH Atacadinho Piumhi.</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6326/2024-05-14_ind_151_rev_fix_calc_ruas_vila_agreny.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6326/2024-05-14_ind_151_rev_fix_calc_ruas_vila_agreny.pdf</t>
   </si>
   <si>
     <t>Solicitam providencias no sentido da revitalização/fixação do calçamento das ruas do bairro Vila Agreny.</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6327/2024-05-14_ind_152_limp_lotes_sujos_jd_betel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6327/2024-05-14_ind_152_limp_lotes_sujos_jd_betel.pdf</t>
   </si>
   <si>
     <t>Reitera solicitação de fiscalização para limpeza dos lotes sujos no bairro Jardim Betel.</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim, Gilvan dos Penedos</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6328/2024-05-14_ind_153_camera_reserv_agua_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6328/2024-05-14_ind_153_camera_reserv_agua_penedos.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de câmera de vigilância no reservatório de água localizado na Comunidade Penedos.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6341/2024-05-16_ind_154_rede_pluv_joao_pedro_rodrigues.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6341/2024-05-16_ind_154_rede_pluv_joao_pedro_rodrigues.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para extensão de rede pluvial na rua João Pedro Goulart ate o cruzamento das ruas João Rodrigues Lopes e Beraldo Soares Ferreira, no bairro Vila Agreny.</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6342/2024-05-16_ind_155_pag_insal_serv.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6342/2024-05-16_ind_155_pag_insal_serv.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para o pagamento de adicional de insalubridade/periculosidade aos contínuo serventes que trabalham nas Escolas Creches e CMEIS do município de Piumhi.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6343/2024-05-16_ind_156_musicos_loc_apres_abert_event_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6343/2024-05-16_ind_156_musicos_loc_apres_abert_event_mun.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para análise da viabilidade de músicos, cantores e grupos locais apresentarem na abertura de eventos promovidos pelo município de Piumhi/MG</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6344/2024-05-16_ind_157_mel_ilum_ari_alam.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6344/2024-05-16_ind_157_mel_ilum_ari_alam.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido melhorias na iluminação nos trechos das Ruas Ari Almada e entre as Ruas Deusmiro Teodoro de Oliveira e Beraldo Soares Oliveira.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6345/2024-05-16_ind_158_pav_rua_zoroastro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6345/2024-05-16_ind_158_pav_rua_zoroastro.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para pavimentação asfáltica na Rua Zoroastro da Costa Lima, bairro Vila Agreny.</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Sargento Zé Welington, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6356/2024-05-21_ind_159_aval_sug_popul_aud_pub_transito.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6356/2024-05-21_ind_159_aval_sug_popul_aud_pub_transito.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para avaliar as sugestões apresentadas pela população em audiência pública e encaminhadas por email relacionadas ao trânsito no município de Piumhi.</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6357/2024-05-21_ind_160_red_vel_rua_sto_antonio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6357/2024-05-21_ind_160_red_vel_rua_sto_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para instalação de redutor de velocidade na rua Santo Antônio, em frente ao número 1.000, centro.</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6358/2024-05-21_ind_161_criacao_sal_unid_bas_sau_atend_criancas_autismo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6358/2024-05-21_ind_161_criacao_sal_unid_bas_sau_atend_criancas_autismo.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de salas nas Unidades Básicas de Saúde para o atendimento de crianças com autismo.</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6359/2024-05-21_ind_162_des_gari_limp_av_franc_machado.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6359/2024-05-21_ind_162_des_gari_limp_av_franc_machado.pdf</t>
   </si>
   <si>
     <t>Solicita que seja designado gari para limpeza da Avenida Francisco Machado no município de Piumhi.</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6360/2024-05-21_ind_163_notif_prop_lote_sujo_rua_carvalho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6360/2024-05-21_ind_163_notif_prop_lote_sujo_rua_carvalho.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a devida notificação ao proprietário do lote sujo localizado na rua Carvalho próximo ao número 165.</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6361/2024-05-21_ind_164_revit_est_rural_reg_farias.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6361/2024-05-21_ind_164_revit_est_rural_reg_farias.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da estrada rural que dá acesso à região dos Farias em especial as que dão acesso a Fazenda do senhor João Bosco Bertazzo.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6370/2024-05-29_ind_165_inst_faixa_pedest_r_sev_veloso.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6370/2024-05-29_ind_165_inst_faixa_pedest_r_sev_veloso.pdf</t>
   </si>
   <si>
     <t>Solicita que, através do Departamento Competente, seja realizado estudo técnico para instalação de faixa de pedestre na Rua Severo Veloso próximo aos números 2.268 e 2.278.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6377/2024-06-04_ind_166_pintura_cruz_monte.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6377/2024-06-04_ind_166_pintura_cruz_monte.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para instalação de banheiros masculino/feminino/PCD e revitalização da pintura da escadaria da Cruz do Monte.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6378/2024-06-04_ind_167_redut_veloc_r_horacio_a.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6378/2024-06-04_ind_167_redut_veloc_r_horacio_a.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para instalação de redutor de velocidade no cruzamento das ruas Horácio Albertini e Getúlio Vargas.</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6379/2024-06-04_ind_168_implantar_capsi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6379/2024-06-04_ind_168_implantar_capsi.pdf</t>
   </si>
   <si>
     <t>Reitera a solicitação de que seja realizado um estudo técnico sobre a viabilidade de implantação do CAPS' I no município de Piumhi.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Fábio Tulim, Carlinhos Leonel, Cooperador João Marcos, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6380/2024-06-04_ind_169_revit_calcamento_canil.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6380/2024-06-04_ind_169_revit_calcamento_canil.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização do calçamento de pedra localizado na entrada do Canil Municipal de Piumhi.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6390/2024-06-11_ind_170_guarda_patrimonial.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6390/2024-06-11_ind_170_guarda_patrimonial.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para a implantação de uma guarda patrimonial/vigilante no município de Piumhi/MG.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6391/2024-06-11_ind_171_banheiros_prc_ant_fazedinha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6391/2024-06-11_ind_171_banheiros_prc_ant_fazedinha.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizada estudo técnico para instalação área coberta com banheiros masculino/feminino/PCD para feirantes na Praça Antônio da Fazendinha no bairro Nova Esperança.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6392/2024-06-11_ind_172_revit_estr_faz_agua_doce.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6392/2024-06-11_ind_172_revit_estr_faz_agua_doce.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da estrada rural que dá acesso a fazenda Água Doce.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6393/2024-06-11_ind_173_retirar_animais_infectados.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6393/2024-06-11_ind_173_retirar_animais_infectados.pdf</t>
   </si>
   <si>
     <t>Solicita que o Departamento Competente, seja realizada a retirada de animais e a desinfecção em frente à casa localizada na avenida Geraldo Justino de Oliveira nº 300 no bairro Sítio Pamela.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6394/2024-06-11_ind_174_retirar_arvore_r_d.pedro_ii_1343.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6394/2024-06-11_ind_174_retirar_arvore_r_d.pedro_ii_1343.pdf</t>
   </si>
   <si>
     <t>Solicita que seja retirada a árvore localizada na Rua Dom Pedro II em frente ao número 1343.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6395/2024-06-11_ind_175_revit_estr_reg_corrego_cavalo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6395/2024-06-11_ind_175_revit_estr_reg_corrego_cavalo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada revitalização da estrada que dá aceso à Comunidade Córrego do Cavalo.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6404/2024-06-14_ind_176_maj_valor_org_soc_civil.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6404/2024-06-14_ind_176_maj_valor_org_soc_civil.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja realizada a majoração dos valores repassados as organizações da Sociedade Civil que atuam no município de Piumhi.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6405/2024-06-14_ind_177_tomb_predio_hotel_central_pca_dr_av_queiroz.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6405/2024-06-14_ind_177_tomb_predio_hotel_central_pca_dr_av_queiroz.pdf</t>
   </si>
   <si>
     <t>Solicitamos que sejam realizados estudos técnicos para realizar o tombamento do prédio localizado na Praça Dr. Avelino de Queiroz, nº 19, centro e do imóvel denominado Hotel Central localizado ao lado da Igreja Matriz Nossa Senhora do Livramento, nº 78, centro.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6406/2024-06-14_ind_178_rev_sin_ent_bco_brasil.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6406/2024-06-14_ind_178_rev_sin_ent_bco_brasil.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja realizada a revitalização da sinalização no entorno do Banco do Brasil e Delegacia localizados no centro do município.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6411/2024-06-18_ind_179_tela_teto_e_m_cel_fid.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6411/2024-06-18_ind_179_tela_teto_e_m_cel_fid.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado o reparo/instalação complementar da tela que fica sobre o teto da quadra esportiva localizada na Escola Municipal Coronel Fidelis Vasconcelos.</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6412/2024-06-18_ind_180_vaga_creche_cmei.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6412/2024-06-18_ind_180_vaga_creche_cmei.pdf</t>
   </si>
   <si>
     <t>Solicita providencias no sentido da viabilização de vaga para criança em Creche/CMEI.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6413/2024-06-18_ind_181_bebedouro_cel_fid.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6413/2024-06-18_ind_181_bebedouro_cel_fid.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado bebedouro na quadra esportiva localizada na Escola Municipal Coronel Fidelis Vasconcelos.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6414/2024-06-18_ind_182_revit_vagas_prc_furnas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6414/2024-06-18_ind_182_revit_vagas_prc_furnas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada revitalização da sinalização das vagas de estacionamento localizadas no entorno da Praça de Furnas.</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6433/2024-06-26_ind_183_poda_arvore_r_rodolfo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6433/2024-06-26_ind_183_poda_arvore_r_rodolfo.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizada a poda parcial de árvore localizada na rua Rodolfo Mourão próximo ao numero 210.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6434/2024-06-26_ind_184_est_tec_ilum_publ_r_marechal_d.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6434/2024-06-26_ind_184_est_tec_ilum_publ_r_marechal_d.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja realizado estudo técnico para extensão de iluminação pública na parte vicinal da rua Marechal Deodoro.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6447/2024-07-02_ind_185_trat_esp_criancas_aut_gilvan_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6447/2024-07-02_ind_185_trat_esp_criancas_aut_gilvan_.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudo técnico para tratamento especializado para crianças autistas pelo SUS no município de Piumhi/MG.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6449/2024-07-03_ind_186_ref_forro_pvc_psf_joaq_goul.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6449/2024-07-03_ind_186_ref_forro_pvc_psf_joaq_goul.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a manutenção/reforma do forro de pvc no PSF Joaquim Goulart da Comunidade Penedos.</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6450/2024-07-03_ind_187_pint_f_pedest_sin_hor_vert_r_sev_veloso.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6450/2024-07-03_ind_187_pint_f_pedest_sin_hor_vert_r_sev_veloso.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para pintura da faixa de pedestre e revitalização da sinalização horizontal/vertical no cruzamento das ruas Severo Veloso e Floriano Peixoto.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6454/2024-07-03_ind_188_poda_veg_r_albertino_s_melo_r_juiz_fora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6454/2024-07-03_ind_188_poda_veg_r_albertino_s_melo_r_juiz_fora.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada poda da vegetação no cruzamento das ruas Albertino Soares de Melo com Juiz de Fora bairro Lagoa de Traz no município de Piumhi/MG.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6455/2024-07-03_ind_189_rev_red_vel_r_severo_veloso.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6455/2024-07-03_ind_189_rev_red_vel_r_severo_veloso.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização do redutor de velocidade instalado na rua Severo Veloso em frente ao numero 690.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6456/2024-07-03_ind_190_rev_sin_hor_vert_poliesportivo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6456/2024-07-03_ind_190_rev_sin_hor_vert_poliesportivo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização da sinalização horizontal/vertical no entorno do Poliesportivo de Piumhi/MG.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6457/2024-07-03_ind_191_poda_veg_r_alessander_vaz_terra.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6457/2024-07-03_ind_191_poda_veg_r_alessander_vaz_terra.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a poda de vegetação na rua Alessander Vaz Terra no município de Piumhi.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6460/2024-07-11_ind_192_solic_prog_uai_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6460/2024-07-11_ind_192_solic_prog_uai_mun.pdf</t>
   </si>
   <si>
     <t>Solicita ao município de Piumhi a adesão ao programa UAI Compartilha da Secretaria de Estado e de Planejamento e Gestão-SEPLAG/MG.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6461/2024-07-12_ind_193_rede_pluvial_r_edu_h_c_r_serranos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6461/2024-07-12_ind_193_rede_pluvial_r_edu_h_c_r_serranos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada obra de extensão de rede pluvial/corredor de passagem de água no cruzamento da rua Dr. Eduardo Heringer com a rua Serranos, Município de Piumhi.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6470/2024-07-16_ind_194_poeira_haras-banana.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6470/2024-07-16_ind_194_poeira_haras-banana.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas medidas para redução de poeira na estrada que vai para o Haras do Banana pertencente ao Município de Piumhi.</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6466/2024-07-16_ind_195_caminhao_munck.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6466/2024-07-16_ind_195_caminhao_munck.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a aquisição de uma caminhão Munck para poda das árvores do Município de Piumhi.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6467/2024-07-16_ind_196_reparo_monum_saude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6467/2024-07-16_ind_196_reparo_monum_saude.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada revitalização da pintura e os reparos que se fizerem necessário no monumento da saúde na Praça da Santa Casa e no da Bíblia na Praça Antônio da Fazendinha.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6464/2024-07-16_ind_197_vaga_creche_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6464/2024-07-16_ind_197_vaga_creche_.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da viabilização de vaga para criança em Creche/UMEI.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6468/2024-07-16_ind_198_rev_sinaliz_b_novo_tem_j_betel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6468/2024-07-16_ind_198_rev_sinaliz_b_novo_tem_j_betel.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização da sinalização horizontal/vertical nos bairros Novo Tempo e Jardim Betel.</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6469/2024-07-16_ind_199_marcha_jesus_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6469/2024-07-16_ind_199_marcha_jesus_2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a promoção do Dia Municipal da Marcha para Jesus comemorado no terceiro sábado do mês de Novembro de cada ano.</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6465/2024-07-16_ind_200_redutor_veloc_r_jose_justino.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6465/2024-07-16_ind_200_redutor_veloc_r_jose_justino.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de redutor de velocidade na Rua José Justino Mota próximo ao número 189, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6471/2024-07-16_ind_201_den_trevo_penedos_sa_cruz_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6471/2024-07-16_ind_201_den_trevo_penedos_sa_cruz_.pdf</t>
   </si>
   <si>
     <t>Solicita que seja analisada a viabilidade da criação de um Trevo na Estrada de Penedos em Homenagem a Senhora Maria Joana da Cruz (Sá Cruz).</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6476/2024-07-24_ind_202_calc_final_r_pedro_veloso.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6476/2024-07-24_ind_202_calc_final_r_pedro_veloso.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado o calçamento no final da Rua Pedro Veloso.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6473/2024-07-18_ind_203_placa_estac_idoso_igreja.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6473/2024-07-18_ind_203_placa_estac_idoso_igreja.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de placa de estacionamento para idosos em frente à igreja situada na Rua Doutor Jose Poppe, nº 196.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6474/2024-07-18_ind_204_poda_arvore_r_beraldo_s_128.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6474/2024-07-18_ind_204_poda_arvore_r_beraldo_s_128.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a poda parcial de árvore localizada na Rua Beraldo Soares Oliveira em frente ao nº 128 no bairro Vila Agreny.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6477/2024-07-29_ind_205_inst_red_vel_r_zoroastro_v_agreny.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6477/2024-07-29_ind_205_inst_red_vel_r_zoroastro_v_agreny.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de redutor de velocidade na extensão da rua Zoroastro da Costa Lima localizada no bairro Vila Agreny .</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6478/2024-07-29_ind_206_rev_asf_r_almerindo_americo_v.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6478/2024-07-29_ind_206_rev_asf_r_almerindo_americo_v.pdf</t>
   </si>
   <si>
     <t>Revitalização do asfalto na rua Almerindo Américo Vieira em frente ao numero 176 bairro Américo Arantes.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6479/2024-07-29_ind_207_prov_carros_aband_piumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6479/2024-07-29_ind_207_prov_carros_aband_piumhi.pdf</t>
   </si>
   <si>
     <t>Seja realizado estudo técnico para levantamento e tomada de providencias em relação aos carros abandonados no município de Piumhi.</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6481/2024-07-31_ind_208_rev_massa_asf_r_tupis_-_copia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6481/2024-07-31_ind_208_rev_massa_asf_r_tupis_-_copia.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada revitalização da massa asfáltica na rua Tupis , bairro Bela Vista.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6480/2024-07-29_ind_209_piso_embor_ecol_parq_inf_pracas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6480/2024-07-29_ind_209_piso_embor_ecol_parq_inf_pracas.pdf</t>
   </si>
   <si>
     <t>Seja realizada estudo técnico para a possibilidade de colocação de piso emborrachado ecológico nos parquinhos infantis nas praças existentes no município de Piumhi.</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6487/2024-08-06_ind_210_revit_estrada_centro_form.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6487/2024-08-06_ind_210_revit_estrada_centro_form.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização da estrada que da acesso ao centro de formação, em direção as torres próximo ao Sitio Vó Jandira.</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6491/2024-10-16_ind_311_poda_arvore_r_noe_alvarenga.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6491/2024-10-16_ind_311_poda_arvore_r_noe_alvarenga.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de redutor de velocidade na rua Clodomiro Clovis Cunha próximo ao local onde foi feito a calçada.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6492/2024-08-07_ind_212_inst_lix_bcos_plant_arv_lagoa_tras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6492/2024-08-07_ind_212_inst_lix_bcos_plant_arv_lagoa_tras.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de lixeiras, bancos e plantio de arvores na área do cruzamento das ruas Albertino Soares de Melo e Juiz de Fora no bairro Lagoa de Trás.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6493/2024-08-07_ind_213_pint_faixa_ped_rev_sin_r_lenir_s_r_am_arantes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6493/2024-08-07_ind_213_pint_faixa_ped_rev_sin_r_lenir_s_r_am_arantes.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para pintura de faixa de pedestre e revitalização da sinalização horizontal/vertical no cruzamento das ruas Lenir Soares e Américo Antes.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Fábio Tulim</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6510/2024-08-14_ind_214_red_veloc_av_dario_melo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6510/2024-08-14_ind_214_red_veloc_av_dario_melo.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizada a instalação de redutor de velocidade na Avenida Dario de Melo.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6511/2024-08-14_ind_215_dren_pluv_cruz_r_bambui_miguel_couto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6511/2024-08-14_ind_215_dren_pluv_cruz_r_bambui_miguel_couto.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na drenagem pluvial no cruzamento das ruas Bambuí e Miguel Couto.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6512/2024-08-14_ind_216_rev_est_acesso_ponte_sao_leao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6512/2024-08-14_ind_216_rev_est_acesso_ponte_sao_leao.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização da estrada que da acesso a ponte do São Leão.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6513/2024-08-14_ind_217_rev_sin_prox_esc_prof_joao_menezes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6513/2024-08-14_ind_217_rev_sin_prox_esc_prof_joao_menezes.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização da sinalização horizontal/vertical próximo a entrada da Escola Estadual Professor João Menezes.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6518/2024-08-20_ind_218_vaga_creche_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6518/2024-08-20_ind_218_vaga_creche_.pdf</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6519/2024-08-20_ind_219_vaga_creche_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6519/2024-08-20_ind_219_vaga_creche_.pdf</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6520/2024-08-20_ind_220_mureta_contecao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6520/2024-08-20_ind_220_mureta_contecao.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de mureta de contenção no calçamento da rua João Pedro Goulart.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6528/2024-08-27_ind_221_poda_arvore_r_clarimundo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6528/2024-08-27_ind_221_poda_arvore_r_clarimundo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a poda parcial de árvore localizada na rua Clarimundo Jose Silveira em frente ao numero 71.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6529/2024-08-27_ind_222_bebedouro_cmei_andre_m.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6529/2024-08-27_ind_222_bebedouro_cmei_andre_m.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalado bebedouro no CMEI André Mourão.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6530/2024-08-27_ind_223_drenagem_vias_lagoa_tras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6530/2024-08-27_ind_223_drenagem_vias_lagoa_tras.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para que sejam realizadas a instalação de redes de drenagem pluviais na vias publicas do bairro Lagoa de Trás, Piumhi/MG.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6531/2024-08-27_ind_224_olho_vivo_r_maico_joao_leite.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6531/2024-08-27_ind_224_olho_vivo_r_maico_joao_leite.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para instalação de câmera de vigilância olho vivo próximo ao cruzamento das ruas Maico e Joao Leite.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6532/2024-08-27_ind_225_revit_mataburro_mimoso.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6532/2024-08-27_ind_225_revit_mataburro_mimoso.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas melhorias na estrada e revitalização no mataburro que da acesso a estrada do Mimoso próximo a Fazenda do senhor Onicio.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6533/2024-08-27_ind_226_melhorias_estr_recanto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6533/2024-08-27_ind_226_melhorias_estr_recanto.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas melhorias na estrada do antigo Motel Paradise próximo a Fazenda Recanto da Serra.</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6534/2024-08-27_ind_227_vaga_creche_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6534/2024-08-27_ind_227_vaga_creche_.pdf</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6547/2024-09-10_ind_228_condutores_agua.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6547/2024-09-10_ind_228_condutores_agua.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja realizado estudo técnico para instalação de condutores de água no município, conforme modelo anexo”</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6548/2024-09-10_ind_229_poda_arvore_delegacia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6548/2024-09-10_ind_229_poda_arvore_delegacia.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja realizada a poda das árvores localizadas no canteiro central ao lado da delegacia, centro do município.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6549/2024-09-10_ind_230_drenag_ruas_horacio_vicente.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6549/2024-09-10_ind_230_drenag_ruas_horacio_vicente.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para que seja realizada a instalação de rede de drenagem pluvial no cruzamento das ruas Horácio Albertini e Vicente Camilo.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6550/2024-09-10_ind_231_parq_inf_cruz_monte.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6550/2024-09-10_ind_231_parq_inf_cruz_monte.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para instalação de parquinho infantil nas dependências da Cruz do Monte e/ou em outro local do bairro Cruzeiro.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6551/2024-09-10_ind_232_poda_arv_gari_r_clodovil.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6551/2024-09-10_ind_232_poda_arv_gari_r_clodovil.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a poda parcial de árvores e designado varredor na rua Clodovil Rocha.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6552/2024-09-10_ind_233_redut_veloc_r_sto_ant_monte.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6552/2024-09-10_ind_233_redut_veloc_r_sto_ant_monte.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para a instalação de redutor de velocidade na Rua Santo Antônio do Monte próximo aos números 110 e 109.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6553/2024-09-10_ind_234_redut_veloc_r_vicente_c.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6553/2024-09-10_ind_234_redut_veloc_r_vicente_c.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para a instalação de redutor de velocidade na rua Vicente Camilo.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6554/2024-09-10_ind_235_retirar_arv_r_moises_m.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6554/2024-09-10_ind_235_retirar_arv_r_moises_m.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a retirada da árvore morta localizada na rua Moisés Martins em frente ao número  226.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6555/2024-09-10_ind_236_estrada_reg_araras_jorge.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6555/2024-09-10_ind_236_estrada_reg_araras_jorge.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada melhorias na estrada na região do Araras sentido a fazenda do senhor Júnior do Jorge.</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6556/2024-09-10_ind_237_revit_sinal_trans_rua_horacio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6556/2024-09-10_ind_237_revit_sinal_trans_rua_horacio.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado estudo técnico para revitalização de sinalização horizontal/vertical no cruzamento das ruas Horácio Albertini e Vicente Camilo.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6557/2024-09-10_ind_238_revit_sinal_trans_r_juca_g.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6557/2024-09-10_ind_238_revit_sinal_trans_r_juca_g.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado estudo técnico para revitalização e pintura da sinalização horizontal/vertical do quebra molas existente na rua Juca Goulart.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6558/2024-09-10_ind_239_rotatoria_r_sto_ant_r_juca_g.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6558/2024-09-10_ind_239_rotatoria_r_sto_ant_r_juca_g.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado estudo técnico para instalação de rotatória no cruzamento das ruas Santo Antônio do Monte e Juca Goulart.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6559/2024-09-10_ind_240_vaga_creche_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6559/2024-09-10_ind_240_vaga_creche_cmei_.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da viabilização de vaga para criança em Creche/CMEI.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6560/2024-09-11_ind_241_nome_postes_ilum_pub.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6560/2024-09-11_ind_241_nome_postes_ilum_pub.pdf</t>
   </si>
   <si>
     <t>Solicita que seja inserido nos postes de iluminação publica o nome das vias nos bairros de Piumhi.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6566/2024-09-12_ind_242_retirar_poste_rua.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6566/2024-09-12_ind_242_retirar_poste_rua.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a retirada de poste que se encontra no meio na via na rua José Ferreira de Menezes em frente ao numero 180 bairro Nova Esperança.</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6577/2024-09-19_ind_243_olho_vivo_r_sarg_veloso.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6577/2024-09-19_ind_243_olho_vivo_r_sarg_veloso.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja realizado estudo técnico para a instalação de câmera de vigilância “olho vivo” no final da rua Sargento Veloso esquina com a rua Geni Arantes de Lima no bairro Nova Piumhi, Piumhi/MG.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6578/2024-09-19_ind_244_plantio_arvor_r_judite_c_a.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6578/2024-09-19_ind_244_plantio_arvor_r_judite_c_a.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizado o plantio de uma árvore na Rua Judite Cândida Almada em frente ao número 26.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6579/2024-09-19_ind_245_carros_abandonados.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6579/2024-09-19_ind_245_carros_abandonados.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para levantamento e tomada de providências em relação aos carros abandonados na rua José Antônio da Costa, bairro Américo Arantes no munícipio de Piumhi.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6580/2024-09-19_ind_246_sinal_transito_dren_pluv_r_jose_dom_a.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6580/2024-09-19_ind_246_sinal_transito_dren_pluv_r_jose_dom_a.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizado estudo técnico para que seja realizada a revitalização da sinalização de trânsito e a instalação de rede de drenagem pluvial no cruzamento das ruas José Domingos de Araújo e Artede Almada Alvim.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6581/2024-09-19_ind_247_notif_prop_lote_sujo_r_bras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6581/2024-09-19_ind_247_notif_prop_lote_sujo_r_bras.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a devida notificação ao proprietário do lote sujo localizado na rua Brás Resende Silva.</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6582/2024-09-19_ind_248_notif_prop_lote_sujo_r_heitor.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6582/2024-09-19_ind_248_notif_prop_lote_sujo_r_heitor.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a devida notificação ao proprietário do lote sujo localizado na rua Heitor Hostalácio em frente ao número 8.</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6583/2024-09-19_ind_249_suprimir_arvore_r_tenente_f.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6583/2024-09-19_ind_249_suprimir_arvore_r_tenente_f.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizada a supressão da arvore localizada na Rua Tenente Freitas em frente ao número 48.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6584/2024-09-19_ind_250_reavaliar_rede_drenagem.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6584/2024-09-19_ind_250_reavaliar_rede_drenagem.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para que sejam reavaliadas as instalações de redes de drenagem pluviais nas ruas Dom Pedro II, Santo Antônio, Tito Ulisses e São Vicente.</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6585/2024-09-19_ind_251_estrada_canil.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6585/2024-09-19_ind_251_estrada_canil.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada melhorias na estrada que dá acesso ao Canil Municipal.</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6586/2024-09-19_ind_252_estrada_bananeiras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6586/2024-09-19_ind_252_estrada_bananeiras.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada melhorias na estrada que dá acesso à Região das Bananeiras próximo à Água Fria no Sitio Taboão.</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6587/2024-09-19_ind_253_ponte_agua_limpa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6587/2024-09-19_ind_253_ponte_agua_limpa.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de revitalização da ponte que dá acesso à região da Agua Fria.</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6588/2024-09-19_ind_254_redutor_veloc_r_jose_dom.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6588/2024-09-19_ind_254_redutor_veloc_r_jose_dom.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para que seja realizada a instalação de redutores de velocidade na Rua José Domingos de Araújo, bairro Nova Esperança.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6589/2024-09-19_ind_255_casa_apoio_zona_rural.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6589/2024-09-19_ind_255_casa_apoio_zona_rural.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para análise da viabilidade da criação de Casa de Apoio em Piumhi, para atender os moradores da Zona Rural.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6590/2024-09-19_ind_256_parq_inf_acad_pop_sitio_p.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6590/2024-09-19_ind_256_parq_inf_acad_pop_sitio_p.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para instalação de parquinho infantil e academia popular no bairro Sitio Pamela.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6591/2024-09-19_ind_257_bloquete_chacream_sta_luzia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6591/2024-09-19_ind_257_bloquete_chacream_sta_luzia.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para que seja realizado o calçamento com bloquete sextavado no Chacreamento Santa Luzia.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6592/2024-09-19_ind_258_sinalizar_emb_desemb_e-m_cel_f.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6592/2024-09-19_ind_258_sinalizar_emb_desemb_e-m_cel_f.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para instalação de placa de estacionamento para ônibus escolar e demarcação/sinalização de solo no perímetro de embarque e desembarque na Escola Municipal Coronel Fidélis Vasconcelos.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6593/2024-09-19_ind_259_notif_prop_lote_sujo_r_j_justino.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6593/2024-09-19_ind_259_notif_prop_lote_sujo_r_j_justino.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada notificação ao proprietário do lote localizado na Rua José Justino Mota.</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6594/2024-09-19_ind_260_cmei_b_nova_piumhi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6594/2024-09-19_ind_260_cmei_b_nova_piumhi.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para edificação de um CMEI no bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6595/2024-09-19_ind_261_academia_ar_livre_b_nova_p.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6595/2024-09-19_ind_261_academia_ar_livre_b_nova_p.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para que seja construída uma praça com academia ao ar livre no bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6596/2024-09-19_ind_262_suprimir_arvore_r_justino_m.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6596/2024-09-19_ind_262_suprimir_arvore_r_justino_m.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a supressão da arvore localizada na Rua Jose Justino Mota, próximo ao número 280.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6597/2024-09-19_ind_263_estrada_chacream_sta_luzia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6597/2024-09-19_ind_263_estrada_chacream_sta_luzia.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada melhorias na estrada que dá acesso ao Chacreamento Santa Luzia.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6598/2024-09-19_ind_264_vaga_creche_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6598/2024-09-19_ind_264_vaga_creche_cmei_.pdf</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6601/2024-09-24_ind_265_mata_burro_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6601/2024-09-24_ind_265_mata_burro_.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a troca/revitalização do mata-burro na estrada que da acesso à Fazenda da senhora Sônia do Dr. Batista.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6602/2024-09-24_ind_266_revit_estrada_rur_rochedo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6602/2024-09-24_ind_266_revit_estrada_rur_rochedo.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização das estradas rurais na região do Rochedo.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6603/2024-09-24_ind_267_consc_prev_queimadas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6603/2024-09-24_ind_267_consc_prev_queimadas.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita uma campanha de conscientização/prevenção de queimadas irregulares no município de Piumhi.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Gilvan dos Penedos, Júnior Boi, Reinaldo Detetive, Sargento Zé Welington, Shirley da Educação, Wilde Dentista</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6615/2024-09-26_ind_268_regul_postos_combust.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6615/2024-09-26_ind_268_regul_postos_combust.pdf</t>
   </si>
   <si>
     <t>Solicita a regulamentação para a implantação de postos de combustíveis no município de Piumhi.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6616/2024-09-26_ind_269_visita_ass_social_cras_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6616/2024-09-26_ind_269_visita_ass_social_cras_.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita visita da assistência social ou CRAS na residência localizada na rua Arthur de Lima nº 150.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6617/2024-09-26_ind_270_vistoria_rede_coletora.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6617/2024-09-26_ind_270_vistoria_rede_coletora.pdf</t>
   </si>
   <si>
     <t>Solicita que a autarquia SAAE realize a vistoria da rede coletora de esgoto em frente ao imóvel localizado na Avenida Dr. Osvaldo Soares Machado, 593, Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6618/2024-09-26_ind_271_revit_estrada_s_franc_p_mariquita.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6618/2024-09-26_ind_271_revit_estrada_s_franc_p_mariquita.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada melhorias/revitalização da estrada que dá acesso ao morro do São Francisco Porto da Mariquita.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6619/2024-09-26_ind_272_notif_lote_r_jose_g_s.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6619/2024-09-26_ind_272_notif_lote_r_jose_g_s.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizada a notificação ao proprietário do lote sujo localizado na rua José Goulart Sobrinho, em frente ao imóvel ,número 445.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6620/2024-09-26_ind_273_retirada_animais.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6620/2024-09-26_ind_273_retirada_animais.pdf</t>
   </si>
   <si>
     <t>Solicita que o departamento competente faça a retirada de animais e a desinfecção em frente ao imóvel localizada na rua Jose Goulart Sobrinho, nº 443 no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6621/2024-09-26_ind_274_melhorias_cemiterio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6621/2024-09-26_ind_274_melhorias_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para realizar melhorias no Cemitério Municipal da Saudade.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6622/2024-09-30_ind_275_asfalto_r_ana_goulart.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6622/2024-09-30_ind_275_asfalto_r_ana_goulart.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para pavimentação asfáltica nas ruas Ana Goulart e Alvarenga.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6623/2024-09-30_ind_276_revit_estrada_mata_rosas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6623/2024-09-30_ind_276_revit_estrada_mata_rosas.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da estrada rural que dá acesso a região da Mata dos Rosas próximo à residência do Sr Jorge motorista.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6624/2024-09-30_ind_277_bebedouro_comutario.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6624/2024-09-30_ind_277_bebedouro_comutario.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de bebedouro comunitário na pracinha da Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6625/2024-09-30_ind_278_construir_galpao_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6625/2024-09-30_ind_278_construir_galpao_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para construção de galpão na Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6626/2024-09-30_ind_279_placa_proibido_estacionar.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6626/2024-09-30_ind_279_placa_proibido_estacionar.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para instalação de placa de proibido estacionar na rua Arthur de Lima próximo ao número 135.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6627/2024-09-30_ind_280_bueiro_r_agostinho_g_s.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6627/2024-09-30_ind_280_bueiro_r_agostinho_g_s.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a manutenção/revitalização do bueiro da rua Agostinho Goulart dos Santos próximo ao número 9 na Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6628/2024-09-30_ind_281_visita_ass_soc_r_emilia_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6628/2024-09-30_ind_281_visita_ass_soc_r_emilia_.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a visita da assistencial social ou CRAS na residência localizada na rua Emília Batista Lopes nº 259.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6629/2024-09-30_ind_282_campanha_descarte.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6629/2024-09-30_ind_282_campanha_descarte.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita uma campanha de conscientização/prevenção de descarte de vidro ou material cortante nos lixos residenciais.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6630/2024-09-30_ind_283_varanda_psf_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6630/2024-09-30_ind_283_varanda_psf_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita uma pequena varanda ou cobertura no PSF da Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6631/2024-09-30_ind_284_reabert_educ_sanzo_em_lindamar.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6631/2024-09-30_ind_284_reabert_educ_sanzo_em_lindamar.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para reabertura do educandário sazonal na Escola Lindamar Martins localizada na Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6632/2024-09-30_ind_285_parq_inf_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6632/2024-09-30_ind_285_parq_inf_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para instalação de parquinho infantil na Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6633/2024-09-30_ind_286_agua_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6633/2024-09-30_ind_286_agua_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para melhorar a qualidade da água fornecida à Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6634/2024-09-30_ind_287_quadra_poliesp_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6634/2024-09-30_ind_287_quadra_poliesp_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da quadra poliesportiva localizada na Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6635/2024-09-30_ind_288_desig_aux_transp_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6635/2024-09-30_ind_288_desig_aux_transp_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja designada auxiliar de transporte escolar para os alunos da Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6636/2024-09-30_ind_289_atend_posto_saude_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6636/2024-09-30_ind_289_atend_posto_saude_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de melhorar o atendimento no posto de saúde da Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6637/2024-09-30_ind_290_redut_veloc_entrada_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6637/2024-09-30_ind_290_redut_veloc_entrada_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para a instalação de redutor de velocidade na estrada que leva à entrada de Penedos.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6638/2024-09-30_ind_291_rede_drenag_r-ninico_a.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6638/2024-09-30_ind_291_rede_drenag_r-ninico_a.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para que seja realizada a instalação de rede de drenagem pluvial na rua Ninico Alvarenga.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6639/2024-09-30_ind_292_visita_vulneralibilidade.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6639/2024-09-30_ind_292_visita_vulneralibilidade.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada visita da assistência social na residência localizada na rua Gustavo Sanches nº 40.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6640/2024-10-08_ind_293_aparelho_hem_canil.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6640/2024-10-08_ind_293_aparelho_hem_canil.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a manutenção/troca do aparelho de hemograma do Canil Municipal de Piumhi.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6641/2024-10-08_ind_294_asfalto_r_pedro_veloso.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6641/2024-10-08_ind_294_asfalto_r_pedro_veloso.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para pavimentação asfáltica no final da rua Pedro Veloso.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6642/2024-10-08_ind_295_revit_r_cons_lafaiete_placa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6642/2024-10-08_ind_295_revit_r_cons_lafaiete_placa.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para a manutenção e revitalização do início da rua Conselheiro Lafaiete e instalação de placa de proibido jogar lixo.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6643/2024-10-08_ind_296_rede_drenag_r_pedro_veloso.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6643/2024-10-08_ind_296_rede_drenag_r_pedro_veloso.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para que seja reavaliada a instalação de rede de drenagem pluvial na rua Pedro Veloso.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6644/2024-10-08_ind_297_limp_pub_gari_r_franc_camarano.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6644/2024-10-08_ind_297_limp_pub_gari_r_franc_camarano.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada melhorias/providências no sentido de limpeza pública urbana e designação de varredor de rua (gari) na Rua Francisco Camarano, bairro Olinda.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6645/2024-10-08_ind_298_arvore_r_saturno.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6645/2024-10-08_ind_298_arvore_r_saturno.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a supressão de árvore localizada na Rua Saturno, próximo aos números 87 e 89.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6646/2024-10-08_ind_299_redut_veloc_r_joao_leite.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6646/2024-10-08_ind_299_redut_veloc_r_joao_leite.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para a instalação de redutor de velocidade na rua João Leite em frente ao Parque de Exposições próximo ao Chopp Delivery.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Fábio Tulim, Carlinhos Leonel, Cooperador João Marcos</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6651/2024-10-10_ind_300_epi_servidores_dep_obras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6651/2024-10-10_ind_300_epi_servidores_dep_obras.pdf</t>
   </si>
   <si>
     <t>Solicitamos o fornecimento de uniformes-EPI para os Servidores Municipais.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6652/2024-10-10_ind_301_calcamento_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6652/2024-10-10_ind_301_calcamento_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para a realização de calçamento das três entradas existentes na Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6653/2024-10-10_ind_302_revit_av_franc_paula_rosa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6653/2024-10-10_ind_302_revit_av_franc_paula_rosa.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização da Avenida Francisco de Paula Rosa.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6662/2024-10-16_ind_303_vis_ass_social_shirley.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6662/2024-10-16_ind_303_vis_ass_social_shirley.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada visita da assistência social na residência localizada na rua Conselheiro Lafaiete nº 661.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Fábio Tulim, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6663/2024-10-16_ind_304_cont_garis_joao_fabio_reinaldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6663/2024-10-16_ind_304_cont_garis_joao_fabio_reinaldo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a contratação de garis para atender o Município de Piumhi.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6664/2024-10-16_ind_305_est_tec_inst_parquinhos_esc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6664/2024-10-16_ind_305_est_tec_inst_parquinhos_esc.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja feito um estudo técnico para instalação de parquinhos infantis nas escolas e creches do município.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6665/2024-10-16_ind_306_acad_ar_livre_rev_pca_totonha_tome.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6665/2024-10-16_ind_306_acad_ar_livre_rev_pca_totonha_tome.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja feito um estudo técnico para instalação de academia ao ar livre e revitalização na Praça Totonha Tomé.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6666/2024-10-16_ind_307_sinal_r_agnelina_guimaraes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6666/2024-10-16_ind_307_sinal_r_agnelina_guimaraes.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realiza a revitalização/melhoria na sinalização horizontal/vertical na rua Agneltina Guimarães próximo a Secretaria de Educação e do CMEI André Mourão.</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6667/2024-10-16_ind_308_rev_ponte_acesso_rest_gogas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6667/2024-10-16_ind_308_rev_ponte_acesso_rest_gogas.pdf</t>
   </si>
   <si>
     <t>Solicita providências para revitalização da ponte que dá acesso ao restaurante Vila Gogas e fazendas da região.</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6668/2024-10-16_ind_309_viab_vaga_crianca_creche_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6668/2024-10-16_ind_309_viab_vaga_crianca_creche_cmei_.pdf</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6669/2024-10-16_ind_310_viab_vaga_crianca_creche_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6669/2024-10-16_ind_310_viab_vaga_crianca_creche_cmei_.pdf</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6671/2024-10-16_ind_311_poda_arvore_r_noe_alvarenga.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6671/2024-10-16_ind_311_poda_arvore_r_noe_alvarenga.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja realizada a poda parcial da árvore localizada rua Noé Alvarenga próxima ao número 93, bairro Cruzeiro.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6672/2024-10-16_ind_312_sobreaviso_trasnp_ambulancia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6672/2024-10-16_ind_312_sobreaviso_trasnp_ambulancia.pdf</t>
   </si>
   <si>
     <t>Solicitamos a implantação do sobreaviso no serviço de transporte com a ambulância do município.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6673/2024-10-16_ind_313_sinal_loteam_alphaville.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6673/2024-10-16_ind_313_sinal_loteam_alphaville.pdf</t>
   </si>
   <si>
     <t>Solicita providência no sentido de sinalização no loteamento Alphaville.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6674/2024-10-16_ind_314_ponto_transp_coletivo_jd_betel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6674/2024-10-16_ind_314_ponto_transp_coletivo_jd_betel.pdf</t>
   </si>
   <si>
     <t>Solicitam instalação de ponto de transporte coletivo (circular) no bairro Jardim Betel.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6675/2024-10-16_ind_315_est_tec_const_pca_pub_jd_betel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6675/2024-10-16_ind_315_est_tec_const_pca_pub_jd_betel.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja feito um estudo técnico para construção de praça pública no bairro Jardim Betel.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6676/2024-10-16_ind_316_red_veloc_r_jose_severino_bebem.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6676/2024-10-16_ind_316_red_veloc_r_jose_severino_bebem.pdf</t>
   </si>
   <si>
     <t>Solicitam estudo técnico para que seja realizada a instalação de redutores de velocidade na rua José Severino Bebem próximo ao número 159 bairro Pérola Negra.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6677/2024-10-16_ind_317_vaga_crianca_creche_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6677/2024-10-16_ind_317_vaga_crianca_creche_cmei_.pdf</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6678/2024-10-16_ind_318_pav_asf_ruas_calc_pedra_b_vila_agreny.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6678/2024-10-16_ind_318_pav_asf_ruas_calc_pedra_b_vila_agreny.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para pavimentação asfáltica nas ruas com calçamento de pedra do bairro Vila Agreny.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6679/2024-10-16_ind_319_inst_sist_monit_cemiterio_saudade.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6679/2024-10-16_ind_319_inst_sist_monit_cemiterio_saudade.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para a instalação de sistema de monitoramento no Cemitério da Saudade de Piumhi.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6689/2024-10-22_ind_320_plano_saude_salarios_serv.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6689/2024-10-22_ind_320_plano_saude_salarios_serv.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para analisar a viabilidade de realização de pagamento de plano de saúde e recomposição de salário para os Servidores Públicos do Município de Piumhi.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6690/2024-10-22_ind_321_uniformes_kits_escolares.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6690/2024-10-22_ind_321_uniformes_kits_escolares.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado estudo técnico para analisar a viabilidade de distribuição de uniformes e kits escolares nas escolas, creches e CEMEIS.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6691/2024-10-22_ind_322_poda_arvore_prc_ant_fazendinha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6691/2024-10-22_ind_322_poda_arvore_prc_ant_fazendinha.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a poda parcial das arvores e vegetação de solo da Praça Antônio da Fazendinha.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6692/2024-10-22_ind_323_revit_estradas_rurais.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6692/2024-10-22_ind_323_revit_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização das estradas rurais do município.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Fábio Tulim</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6693/2024-10-22_ind_324_instal_acad_ar_livre_prc_jfirmino.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6693/2024-10-22_ind_324_instal_acad_ar_livre_prc_jfirmino.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito um estudo técnico para instalação de academia ao ar livre na Praça José Firmino Pereira.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6694/2024-10-22_ind_325_massa_asf_r_joao_cavalhada.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6694/2024-10-22_ind_325_massa_asf_r_joao_cavalhada.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada revitalização da massa asfáltica na rua João Cavalhada, bairro Morada do Sol.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6695/2024-10-22_ind_326_vaga_creche_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6695/2024-10-22_ind_326_vaga_creche_cmei_.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da viabilização de vaga para criança em creche/CMEI.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6696/2024-10-22_ind_327_ponto_coletivo_ze_bibica.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6696/2024-10-22_ind_327_ponto_coletivo_ze_bibica.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado estudo de viabilidade para inserir ponto de embarque e desembarque para o transporte público coletivo próximo ao centro de reabilitação e hidroterapia “Zé Bibica”.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6697/2024-10-22_ind_328_drenag_r_jose_dom_artede.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6697/2024-10-22_ind_328_drenag_r_jose_dom_artede.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na drenagem pluvial no cruzamento das ruas José Domingos de Araújo e Artede Almada Alvim no bairro Novo Tempo.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6698/2024-10-22_ind_329_bandas_gospel_natal.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6698/2024-10-22_ind_329_bandas_gospel_natal.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da viabilização da participação de bandas musicais do gênero gospel no evento especial de natal.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6699/2024-10-22_ind_330_prc_r_juca_goulart_joao_freitas_jk.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6699/2024-10-22_ind_330_prc_r_juca_goulart_joao_freitas_jk.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito um estudo técnico para construção de Praça Pública no entroncamento das ruas Juca Goulart com a rua João de Freitas no bairro JK.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6700/2024-10-22_ind_331_sinaliz_ruas_perola_negra.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6700/2024-10-22_ind_331_sinaliz_ruas_perola_negra.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização/melhoria na sinalização horizontal/vertical das ruas do bairro Pérola Negra.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6701/2024-10-22_ind_332_estrada_rur_fazen_athena.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6701/2024-10-22_ind_332_estrada_rur_fazen_athena.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da estrada rural que da acesso a Fazenda Athena.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6702/2024-10-22_ind_333_limpeza_poda_veg_cimeterio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6702/2024-10-22_ind_333_limpeza_poda_veg_cimeterio.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a limpeza e poda da vegetação de solo no Cemitério Municipal da Saudade.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6703/2024-10-22_ind_334_ponte_sitio_zez_haras_banana.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6703/2024-10-22_ind_334_ponte_sitio_zez_haras_banana.pdf</t>
   </si>
   <si>
     <t>Solicita providências para revitalização da ponte que dá acesso ao sítio do senhor Zezinho próximo ao Haras do Banana.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6704/2024-10-22_ind_335_ponte_rest_vila_gogas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6704/2024-10-22_ind_335_ponte_rest_vila_gogas.pdf</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6705/2024-10-22_ind_336_poda_arvore_r_delfin_131.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6705/2024-10-22_ind_336_poda_arvore_r_delfin_131.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a poda parcial das árvores localizadas na rua Delfinópolis, em frente ao número 131, bairro Lagoa de Trás.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6714/2024-10-25_ind_337_vist_onibus_escolares_terc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6714/2024-10-25_ind_337_vist_onibus_escolares_terc.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada melhorias/vistoria nos ônibus escolares terceirizados do Município de Piumhi.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6715/2024-10-25_ind_338_vist_assist_social_r_fco_s_ferreira.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6715/2024-10-25_ind_338_vist_assist_social_r_fco_s_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada visita da assistencial social na residência localizada na rua Francisco Soares Ferreira nº 75, Nova esperança.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6720/2024-10-30_ind_339_redutor_vel_r_tereza_host_668.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6720/2024-10-30_ind_339_redutor_vel_r_tereza_host_668.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para que seja realizada a instalação de redutor de velocidade na rua Tereza Hostalácio próximo ao número 668.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6721/2024-10-30_ind_340_casa_apoio_passos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6721/2024-10-30_ind_340_casa_apoio_passos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada revitalização da pintura e os reparos que se fizerem necessário na Casa de Apoio em Passos.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6722/2024-10-30_ind_341_limp_e_m_lindamar.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6722/2024-10-30_ind_341_limp_e_m_lindamar.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a limpeza no entorno da Escola Municipal Lindamar Martins Costa.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6723/2024-10-30_ind_342_uniformes_crachas_servid.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6723/2024-10-30_ind_342_uniformes_crachas_servid.pdf</t>
   </si>
   <si>
     <t>Solicito o fornecimento de uniformes e crachás de identificação para os servidores municipais.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Fábio Tulim</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6724/2024-10-30_ind_343_drenag_pluv_r_bambui_miguel_c.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6724/2024-10-30_ind_343_drenag_pluv_r_bambui_miguel_c.pdf</t>
   </si>
   <si>
     <t>Solicitam estudo técnico para que seja realizada a instalação de rede de drenagem pluvial no cruzamento das ruas Bambuí e Miguel Couto.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6725/2024-10-30_ind_344_parq_inf_campo_futebol.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6725/2024-10-30_ind_344_parq_inf_campo_futebol.pdf</t>
   </si>
   <si>
     <t>Solicitam estudo técnico para instalação de parquinho infantil ou campo de futebol no início da rua Marechal Deodoro.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6726/2024-10-30_ind_345_asfalto_r_ma_concebida.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6726/2024-10-30_ind_345_asfalto_r_ma_concebida.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada revitalização da massa asfáltica na rua Maria Concebida da Silva, próximo ao número 83 bairro Sitio Pamela.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6727/2024-10-30_ind_346_asfalto_r_joao_cavalhada.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6727/2024-10-30_ind_346_asfalto_r_joao_cavalhada.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada revitalização da massa asfáltica na rua João Cavalhada, bairro Morada do Sol.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6728/2024-10-30_ind_347_revital_area_mae_carinho.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6728/2024-10-30_ind_347_revital_area_mae_carinho.pdf</t>
   </si>
   <si>
     <t>Solicita providências para revitalização da área do Município de Piumhi, próximo a Estátua da Mãe Carinho.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6729/2024-10-30_ind_348_vaga_creche_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6729/2024-10-30_ind_348_vaga_creche_cmei_.pdf</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6730/2024-10-30_ind_349_vaga_creche_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6730/2024-10-30_ind_349_vaga_creche_cmei_.pdf</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6733/2024-10-31_ind_350_toldo_e_m_dr.avelino_q.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6733/2024-10-31_ind_350_toldo_e_m_dr.avelino_q.pdf</t>
   </si>
   <si>
     <t>Solicitamos a instalação de um toldo na Escola Municipal "Dr. Avelino de Queiroz".</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6739/2024-11-05_ind_351_vis_ass_social_vila_agreny.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6739/2024-11-05_ind_351_vis_ass_social_vila_agreny.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada visita da assistência social na residência localizada na rua Beraldo Soares Oliveira nº 281-F, Vila Agreny.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6747/2024-11-05_ind_352_rev_est_rural_valter_cafeeira.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6747/2024-11-05_ind_352_rev_est_rural_valter_cafeeira.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da estrada rural que da acesso a fazenda do senhor Valter da Cafeeira sentido a fazenda Coito.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6748/2024-11-05_ind_353_dren_pluv_r_ana_goulart_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6748/2024-11-05_ind_353_dren_pluv_r_ana_goulart_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita melhorais na drenagem pluvial na rua Ana Goulart em frente ao nº 83 na Comunidade de Penedos MG.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6749/2024-11-05_ind_354_prop_lote_sujo_b_capoeiras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6749/2024-11-05_ind_354_prop_lote_sujo_b_capoeiras.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizada a notificação ao proprietário do lote sujo localizado na rua Clodomiro Clóvis da Cunha em frente aos números 661, 667 e 673 no bairro Capoeiras.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6750/2024-11-05_ind_355_poda_veget_b_lagoa_tras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6750/2024-11-05_ind_355_poda_veget_b_lagoa_tras.pdf</t>
   </si>
   <si>
     <t>Solicita poda de vegetação no cruzamento das ruas Albertino Soares de Melo com a rua Juiz de Fora no bairro Lagoa de Trás no munícipio de Piumhi.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6759/2024-11-07_ind_356_aulas_jiu_jitsu_judo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6759/2024-11-07_ind_356_aulas_jiu_jitsu_judo.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja ofertado aulas de jiu-jitsu e judô através do setor de esportes no munícipio de Piumhi.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6760/2024-11-07_ind_357_ilum_pub_final_r_crispim_e.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6760/2024-11-07_ind_357_ilum_pub_final_r_crispim_e.pdf</t>
   </si>
   <si>
     <t>Solicitam providências no sentido de melhorias na iluminação pública no final da rua Crispim Elias da Cunha no bairro Elisa Leonel.</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6761/2024-11-07_ind_358_poda_veg_r_liberdade.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6761/2024-11-07_ind_358_poda_veg_r_liberdade.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizada a poda da vegetação de solo na extensão da rua Liberdade no bairro Colina.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6762/2024-11-07_ind_359_iptu_verde.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6762/2024-11-07_ind_359_iptu_verde.pdf</t>
   </si>
   <si>
     <t>Solicito a criação do programa de incentivo e desconto “IPTU verde” no município de Piumhi.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6763/2024-11-07_ind_360_atualiz_diarias_motor_saude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6763/2024-11-07_ind_360_atualiz_diarias_motor_saude.pdf</t>
   </si>
   <si>
     <t>Solicita estudo da viabilidade da atualização do valor das diárias dos motoristas da área da saúde do Poder Executivo de Piumhi mg.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6779/2024-11-12_ind_361_bloquetes_acesso_canil.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6779/2024-11-12_ind_361_bloquetes_acesso_canil.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico da viabilidade de calçamento com bloquete na estrada que dá acesso ao Canil Municipal.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6780/2024-11-12_ind_362_redutor_veloc_r_franc_camilo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6780/2024-11-12_ind_362_redutor_veloc_r_franc_camilo.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja instalado redutor de velocidade, sinalização vertical/horizontal e estudo técnico de trânsito na Rua Francisco Camilo, encontro com a Rua João Pereira de Barros.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6781/2024-11-12_ind_363_vagas_estac_prc_guia_l.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6781/2024-11-12_ind_363_vagas_estac_prc_guia_l.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam reavaliada as vagas para estacionamento de carros no início do estacionamento da Praça Guia Lopes, próximo à Farmácia Drogamelo, em frente as vagas destinadas a motocicletas.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6782/2024-11-12_ind_364_rede_pluv_r_almerindo_e_r_candido_p.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6782/2024-11-12_ind_364_rede_pluv_r_almerindo_e_r_candido_p.pdf</t>
   </si>
   <si>
     <t>Solicitam reparo/substituição das redes pluviais localizadas nas Ruas Almerindo Américo Vieira e Cândido Prado.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6783/2024-11-12_ind_365_estrada_acesso_haras_ban.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6783/2024-11-12_ind_365_estrada_acesso_haras_ban.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam realizadas melhorias/reparos na estrada que dá acesso ao Haras do Banana pertencente ao Município de Piumhi.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6784/2024-11-13_ind_366_mureta_r_joao_pedro_g.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6784/2024-11-13_ind_366_mureta_r_joao_pedro_g.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para instalação de mureta de contenção no calçamento da Rua João Pedro Goulart.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6785/2024-11-13_ind_367_plantao_zoonoses.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6785/2024-11-13_ind_367_plantao_zoonoses.pdf</t>
   </si>
   <si>
     <t>Solicitam estudo de possibilidade de plantão de sobreaviso no Centro de Zoonoses do Município.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6786/2024-11-13_ind_368_asfalto_r_freder_ozana_93.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6786/2024-11-13_ind_368_asfalto_r_freder_ozana_93.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja dada prioridade na revitalização da massa asfáltica (recapeamento) em recorte do SAAE localizado na Rua Frederico Ozanan, em frente ao nº 93.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6787/2024-11-13_ind_369_redut_veloc_r_lenir_soares.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6787/2024-11-13_ind_369_redut_veloc_r_lenir_soares.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja instalado redutor de velocidade na Rua Lenir Soares, nas imediações do bairro Jardim Betel.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6788/2024-11-13_ind_370_revit_acesso_csa_art_shalon.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6788/2024-11-13_ind_370_revit_acesso_csa_art_shalon.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizada revitalização da estrada rural que dá acesso à Casa dos Artistas e à Clínica de Reabilitação Shalom.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6790/2024-11-13_ind_371_asfalto_r_lenir_r_ney.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6790/2024-11-13_ind_371_asfalto_r_lenir_r_ney.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizada revitalização da massa asfáltica no cruzamento das Ruas Lenir Soares e Ney Agreny.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6791/2024-11-13_ind_372_revit_monum_biblia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6791/2024-11-13_ind_372_revit_monum_biblia.pdf</t>
   </si>
   <si>
     <t>Solicita a fixação de placa e revitalização no Monumento da Bíblia localizado no Espaço da Fé, situado na Praça Antônio da Fazendinha, e revitalização do monumento.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6792/2024-11-13_ind_373_notif_lote_sujo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6792/2024-11-13_ind_373_notif_lote_sujo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a devida notificação ao proprietário do lote sujo localizado na Rua Clodomiro Clóvis Cunha.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6793/2024-11-13_ind_374_poda_arvor_prc_fran_campos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6793/2024-11-13_ind_374_poda_arvor_prc_fran_campos.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a poda parcial das árvores localizadas na Praça Francisco Campos, em frente ao nº 105, atrás do Campo do Atlético.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6794/2024-11-13_ind_375_vigil_epi_r_franc_camarano.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6794/2024-11-13_ind_375_vigil_epi_r_franc_camarano.pdf</t>
   </si>
   <si>
     <t>Solicita visita da vigilância epidemiológica no cruzamento das Ruas Francisco Camarano e Getúlio Vargas.</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6811/2024-11-18_ind_376_limpeza_vias_s_pamela.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6811/2024-11-18_ind_376_limpeza_vias_s_pamela.pdf</t>
   </si>
   <si>
     <t>Solicito que o departamento competente faça a limpeza das vias localizadas no bairro Sítio Pâmela.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6812/2024-11-18_ind_377_poda_arv_r_antonio_dimas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6812/2024-11-18_ind_377_poda_arv_r_antonio_dimas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a poda parcial das árvores localizadas na Rua Antônio Dimas Machado no bairro Sítio Pâmela.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6813/2024-11-19_ind_378_rede_pluv_r_passos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6813/2024-11-19_ind_378_rede_pluv_r_passos.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizada obra de extensão de rede pluvial/corredor de passagem de água e recapeamento do asfalto na Rua Passos, próximo às casas de números 57 e 60 em Piumhi-MG.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6814/2024-11-19_ind_379_revit_sinal_rua_americo_vias.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6814/2024-11-19_ind_379_revit_sinal_rua_americo_vias.pdf</t>
   </si>
   <si>
     <t>Solicitam providências no sentido de revitalização de sinalização horizontal/vertical na extensão da Rua Américo Arantes e vias paralelas.</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6815/2024-11-19_ind_380_limpeza_r_sarg_veloso.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6815/2024-11-19_ind_380_limpeza_r_sarg_veloso.pdf</t>
   </si>
   <si>
     <t>Solicita que o departamento competente faça a limpeza no final da Rua Sargento Veloso, próximo à residência número 261, no bairro Morada do Sol, em Piumhi-MG.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6816/2024-11-19_ind_381_estradas_mata_rosas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6816/2024-11-19_ind_381_estradas_mata_rosas.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização das estradas rurais na região da Mata dos Rosas e Água Limpa.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6817/2024-11-19_ind_382_desobstrucao_via_m_ap_vieira_l.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6817/2024-11-19_ind_382_desobstrucao_via_m_ap_vieira_l.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a fiscalização e desobstrução da via Maria Aparecida Vieira Lúcio em Piumhi-MG.</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6847/2024-11-26_ind_383_descarte_lixo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6847/2024-11-26_ind_383_descarte_lixo.pdf</t>
   </si>
   <si>
     <t>Solicitam providências no descarte irregular de lixo localizado próximo à Fábrica da Bretão.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6848/2024-11-26_ind_384_estacio_u_lado_r_princ_isabel.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6848/2024-11-26_ind_384_estacio_u_lado_r_princ_isabel.pdf</t>
   </si>
   <si>
     <t>Solicitam estudo técnico de estacionamento em apenas um dos lados da Rua Princesa Isabel.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6849/2024-11-26_ind_385_visita_ass_social_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6849/2024-11-26_ind_385_visita_ass_social_.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada visita da assistência social na residência localizada na Rua Francisco Júlio Neves nº 554, Nova Esperança.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6850/2024-11-26_ind_386_enfeites_natal_prc_totonha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6850/2024-11-26_ind_386_enfeites_natal_prc_totonha.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalada iluminação/enfeites natalinos na Praça Totonha Tomé.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6851/2024-11-26_ind_387_poda_veg_prc_totonha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6851/2024-11-26_ind_387_poda_veg_prc_totonha.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a poda da vegetação e manutenção/revitalização dos bancos da Praça Totonha Tomé.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6852/2024-11-26_ind_388_drenag_pluvial.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6852/2024-11-26_ind_388_drenag_pluvial.pdf</t>
   </si>
   <si>
     <t>Solicito melhorias na drenagem pluvial na Rua Conselheiro Lafaiete entre os números 1071 a 1199.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6853/2024-11-26_ind_389_revit_placas_indicativas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6853/2024-11-26_ind_389_revit_placas_indicativas.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada revitalização/melhorias nas placas indicativas do município de Piumhi-MG.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Sargento Zé Welington</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6854/2024-11-26_ind_390_unid_prot_social_ii_cras_ii.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6854/2024-11-26_ind_390_unid_prot_social_ii_cras_ii.pdf</t>
   </si>
   <si>
     <t>Solicitam estudo técnico para criação da Unidade de Proteção Social II (Cras II) em Piumhi MG.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6855/2024-11-26_ind_391_suinos_bovinos_capoeiras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6855/2024-11-26_ind_391_suinos_bovinos_capoeiras.pdf</t>
   </si>
   <si>
     <t>Solicita providências urgentes quanto à criação de suínos e bovinos no bairro Capoeiras.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6856/2024-11-26_ind_392_rede_pluvial.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6856/2024-11-26_ind_392_rede_pluvial.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada obras de melhorias na rede pluvial/corredor de passagem de água e recapeamento do asfalto na Rua Pouso Alegre em Piumhi-MG.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6858/2024-11-26_ind_393_poda_arvore.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6858/2024-11-26_ind_393_poda_arvore.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a poda parcial das árvores localizadas na Rua Anielo Camarano, próximo à APP (área de preservação ambiental) no bairro São Francisco.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6859/2024-11-26_ind_394_criar_sec_mun_seguranca_publica.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6859/2024-11-26_ind_394_criar_sec_mun_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>Solicitam estudo técnico para criação da Secretária de Segurança Pública no município de Piumhi-MG.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6860/2024-11-26_ind_395_revit_estradas_laranjeiras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6860/2024-11-26_ind_395_revit_estradas_laranjeiras.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização das estradas rurais na região das Laranjeiras.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6873/2024-11-28_ind_396_recap_recortes_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6873/2024-11-28_ind_396_recap_recortes_saae.pdf</t>
   </si>
   <si>
     <t>Solicito levantamento dos recortes e o recapeamento da pavimentação asfáltica nos locais em que ocorre intervenções do SAAE-Piumhi.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6878/2024-12-03_ind_397_calcamento_acesso_ct_shalom.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6878/2024-12-03_ind_397_calcamento_acesso_ct_shalom.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para que seja realizado o calçamento com pedra/bloquete sextavado na estrada que dá acesso ao CT Shalom (antiga casa dos artistas).</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6879/2024-12-03_ind_398_abert_rua_tenente_f_acesso_baipendi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6879/2024-12-03_ind_398_abert_rua_tenente_f_acesso_baipendi.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado estudo técnico para viabilidade da continuidade/abertura da rua Tenente Freitas, dando acesso à rua Baependi.</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6880/2024-12-03_ind_399_revit_asfalt_r_misseno_av_contorno.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6880/2024-12-03_ind_399_revit_asfalt_r_misseno_av_contorno.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja realizado um estudo técnico para revitalização da massa asfáltica (recapeamento) na rua Misseno Modesto e Avenida do Contorno.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6881/2024-12-03_ind_400_revit_sinaliz_r_silviano_b.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6881/2024-12-03_ind_400_revit_sinaliz_r_silviano_b.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a revitalização/melhoria na sinalização horizontal/vertical das rua Silviano Brandão.</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6882/2024-12-03_ind_401_revit_estrada_desvio_pedagio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6882/2024-12-03_ind_401_revit_estrada_desvio_pedagio.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização da estrada rural que faz o desvio da Praça de Pedágio.</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6883/2024-12-03_ind_402_revit_ponte_reg_laranjeiras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6883/2024-12-03_ind_402_revit_ponte_reg_laranjeiras.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido da revitalização/reparo da ponte localizada na região das Laranjeiras.</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6884/2024-12-03_ind_403_vaga_creche_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6884/2024-12-03_ind_403_vaga_creche_cmei_.pdf</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6885/2024-12-03_ind_404_vaga_creche_cmei_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6885/2024-12-03_ind_404_vaga_creche_cmei_.pdf</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6886/2024-12-05_ind_405_poda_arvore.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6886/2024-12-05_ind_405_poda_arvore.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a poda parcial da arvore localizada Avenida do Contorno próximo ao numero 256, bairro Morada do Sol.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6894/2024-12-10_ind_406_not_lotes_sujo_sit_pamela.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6894/2024-12-10_ind_406_not_lotes_sujo_sit_pamela.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas as devidas notificações aos proprietários dos lotes sujos localizados no bairro Sitio Pamela e com urgência nos lotes da Rua Maria Concebida da Silva próximo aos números 71, 85 e 87.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6895/2024-12-10_ind_407_canelata_ruas_beraldo_joao_rod.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6895/2024-12-10_ind_407_canelata_ruas_beraldo_joao_rod.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizado um estudo técnico para instalação de uma canaleta de concreto no cruzamento das ruas Beraldo Soares Ferreira e João Rodrigues Lopes no bairro Totonha Tome.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6896/2024-12-10_ind_408_solic_cruzam_r_tereza_host_david_c_l.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6896/2024-12-10_ind_408_solic_cruzam_r_tereza_host_david_c_l.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza, poda de vegetação de solo e instalação de placa com os dizeres: "Proibido Jogar Lixos ou Entulhos – sujeito a multas no cruzamento das ruas Tereza Hostalácio e David da Costa Lima próximo ao número 869”</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6897/2024-12-10_ind_409_qualid_agua_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6897/2024-12-10_ind_409_qualid_agua_penedos.pdf</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6898/2024-12-10_ind_410_reparo_ubs_penedos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6898/2024-12-10_ind_410_reparo_ubs_penedos.pdf</t>
   </si>
   <si>
     <t>Reiteração da solicitação de reparo na Unidade Básica de Saúde da Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6899/2024-12-10_ind_411_supressao_arvore.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6899/2024-12-10_ind_411_supressao_arvore.pdf</t>
   </si>
   <si>
     <t>Reitera a solicitação de que seja realizada a supressão de árvore localizada na rua Tenente Freitas em frente ao número 48.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6900/2024-12-10_ind_412_revit_acesso_vila_goga.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6900/2024-12-10_ind_412_revit_acesso_vila_goga.pdf</t>
   </si>
   <si>
     <t>Solicita providências para revitalização da estrada que dá acesso ao restaurante Vila Gogas e fazendas da região.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6901/2024-12-10_ind_413_reaval_insal_agentes_end.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6901/2024-12-10_ind_413_reaval_insal_agentes_end.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja realizada a reavaliação do percentual de insalubridade pago aos agentes de combate à endemias.</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6905/2024-12-12_ind_414_acesso_cadeirante_cmp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6905/2024-12-12_ind_414_acesso_cadeirante_cmp.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito acesso para cadeirante em toda a extensão do portão principal da Câmara Municipal de Piumhi MG.</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6914/2024-12-18_ind_415_poda_veg_lagoa_m.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6914/2024-12-18_ind_415_poda_veg_lagoa_m.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e poda de vegetação de solo nas vias da comunidade Lagoa dos Martins.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6917/2024-12-20_ind_416_poda_veg_prc_ant_fazendinha.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6917/2024-12-20_ind_416_poda_veg_prc_ant_fazendinha.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a poda da vegetação da Praça Antônio da Fazendinha.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6012/2024-01-26_mocao_001_apoio_em_const_estatual.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6012/2024-01-26_mocao_001_apoio_em_const_estatual.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO a Emenda à Constituição Estadual que dá nova redação ao caput do artigo 24 da Constituição do Estado e acrescenta os §§ 12 e 13 ao mesmo diploma legal.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim, Reinaldo Detetive, Wilde Dentista</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6057/2024-02-16_mocao_002_3o_sarg_joao_marcos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6057/2024-02-16_mocao_002_3o_sarg_joao_marcos.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos 3º Sargento João Marcos de Faria, em forma de reconhecimento pelos relevantes serviços prestados à sociedade piumhiense como servidor público militar.</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6109/2024-03-05_mocao_003_jose_augusto.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6109/2024-03-05_mocao_003_jose_augusto.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao senhor José Augusto de Andrade em forma de reconhecimento pelos relevantes serviços prestados à sociedade piumhiense atuando como jornalista.</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6110/2024-03-05_mocao_004_ant_lopes_guimaraes.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6110/2024-03-05_mocao_004_ant_lopes_guimaraes.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao senhor Antônio Lopes Guimarães em forma de reconhecimento pelos relevantes serviços prestados à sociedade piumhiense atuando como dentista.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6148/2024-03-19_mocao_005_geraldo_justino_de_oliv_jr.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6148/2024-03-19_mocao_005_geraldo_justino_de_oliv_jr.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao senhor Geraldo Justino de Oliveira Júnior em forma de reconhecimento pelos relevantes serviços prestados à sociedade piumhiense como servidor público.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6149/2024-03-19_mocao_006_osvaldo_cavalcante_ciriaco.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6149/2024-03-19_mocao_006_osvaldo_cavalcante_ciriaco.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao senhor Osvaldo Cavalcante Ciríaco em forma de reconhecimento pelos relevantes serviços prestados à sociedade piumhiense como narrador, locutor e comentarista esportivo.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6161/2024-03-21_mocao_007_asses_comun_prefeitura.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6161/2024-03-21_mocao_007_asses_comun_prefeitura.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos à Assessoria de Comunicação da Prefeitura de Piumhi, em forma de reconhecimento pelo excelente trabalho_x000D_
 jornalístico e informativo aos munícipes de Piumhi/MG na gestão 2021/2024.</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6177/2024-04-02_mocao_008_luciano_firmino.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6177/2024-04-02_mocao_008_luciano_firmino.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao senhor Luciano Moura Firmino em forma de reconhecimento pelos relevantes serviços prestados à sociedade piumhiense atuando como escritor, apresentador e jornalista.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6185/2024-04-05_mocao_009_2o_sarg_italo_cia.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6185/2024-04-05_mocao_009_2o_sarg_italo_cia.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao 2º Sargento Ítalo Flávio Araújo Gonçalves, ao 3º Sargento Weber Vitor Câmara, ao 3º Sargento Clayton Pereira Neto e ao Soldado Ismaili Willian da Silva, em forma de reconhecimento pelos relevantes serviços prestados à sociedade piumhiense como servidores públicos militares.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6224/2024-04-12_mocao_010_sandra_siris.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6224/2024-04-12_mocao_010_sandra_siris.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos à Senhora Sandra Siris de Oliveira Faria em forma de reconhecimento pelos relevantes serviços prestados à saúde mental do Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6287/2024-05-03_mocao_11_pms_diego_rodrigo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6287/2024-05-03_mocao_11_pms_diego_rodrigo.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao 3º Sargento Diego Faria Rodrigues Lopes e ao Cabo Rodrigo Vilar Figueiredo,  em forma de reconhecimento pelos relevantes serviços prestados à sociedade piumhiense como servidores públicos militares.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6288/2024-05-03_mocao_12_onorvino.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6288/2024-05-03_mocao_12_onorvino.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao senhor Onorvino Júnio Costa, em forma de reconhecimento pelos relevantes serviços prestados à sociedade piumhiense como servidor público.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6300/2024-05-07_mocao_13_simony.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6300/2024-05-07_mocao_13_simony.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos à senhora Simony Aparecida de Oliveira, em forma de reconhecimento pelos relevantes serviços prestados à sociedade piumhiense como locutora de rádio.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6301/2024-05-07_mocao_14_guilherme.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6301/2024-05-07_mocao_14_guilherme.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao senhor Guilherme Batista Machado, em forma de reconhecimento pelo esforço, dedicação e empenho pelo período em que vem atuando como Diretor Executivo da Santa Casa de Misericórdia de Piumhi.</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6334/2024-05-20_vot_mocao_015_ana_elisa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6334/2024-05-20_vot_mocao_015_ana_elisa.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos à Sargento Ana Elisa Gonçalves Paula de Castro e à Sargento Andresa Ferreira Castro, em forma de reconhecimento pela iniciativa da ação e da blitz educativa realizadas no Dia Mundial da Conscientização do Autismo.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6409/2024-06-18_mocao_016_filipe_batista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6409/2024-06-18_mocao_016_filipe_batista.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao senhor Filipe Batista, em forma de reconhecimento pelo esforço, dedicação e empenho pelo período em que vem atuando como Secretário Executivo do CISSUL/SAMU.</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6410/2024-06-18_mocao_017_3o_sarg_wasleandro.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6410/2024-06-18_mocao_017_3o_sarg_wasleandro.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos ao 3º Sargento Wasleandro Souza Marcelino, em forma de reconhecimento pelos relevantes serviços prestados à população piumhiense e à Polícia Militar de Minas Gerais.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6758/2024-11-07_mocao_018_13o_concerto_proj_rec_vidas.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6758/2024-11-07_mocao_018_13o_concerto_proj_rec_vidas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos os músicos do 13º Concerto do Projeto Reconstruindo Vidas “Rei dos Reis”, pela apresentação realizada no dia 19 de outubro de 2024.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6764/2024-11-07_mocao_019_deps_beatriz_monumento.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6764/2024-11-07_mocao_019_deps_beatriz_monumento.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos à Deputada Estadual Beatriz da Silva Cerqueira (PT-MG) pela iniciativa do Projeto de Lei Estadual nº 1024/2023, que propõe a criação do Monumento Natural da Cachoeira da Belinha, reforçando a proteção e preservação de uma área de extrema relevância ambiental.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6765/2024-11-07_mocao_020_deps_beatriz_lohanna.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6765/2024-11-07_mocao_020_deps_beatriz_lohanna.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos à Deputada Estadual Beatriz da Silva Cerqueira (PT-MG) e à Deputada Estadual Lohanna Souza França Moreira de Oliveira (PV-MG) pela participação de encontro realizado no município de Piumhi no dia 01/11/2024 para identificar a relevância ambiental da área compreendida pelo Projeto de Lei Estadual nº 1024/2023, que propõe a criação de Monumento Natural da Cachoeira da Belinha.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>OFSOL</t>
   </si>
   <si>
     <t>Ofício/Solicitação</t>
   </si>
   <si>
     <t>CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Denúncia nº 009/2024 recebida pelo serviço de Ouvidoria online - Serviço a idosos na Unidade Básica de Saúde em Penedos.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
     <t>Solicitação de recursos financeiros para construção/reforma de ponte na estrada que liga Piumhi/MG a Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>Recursos financeiros para a construção/reforma de ponte na estrada que liga Piumhi/MG a Comunidade de Penedos.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
     <t>Solicita agilidade na seguinte questão: tomar providências para o pagamento do piso (referente aos meses de setembro/2023 até dezembro/2023) da enfermagem, par os servidores dos consórcios públicos de saúde abrangidos pela Gestão Estadual.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
     <t>PAR-C</t>
   </si>
   <si>
     <t>Parecer - Comissão(ões)</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6079/2024-02-22_par_com_001_proc_060_prest_cont_mun_007.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6079/2024-02-22_par_com_001_proc_060_prest_cont_mun_007.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi nº 007/2023, relativo ao mês de outubro de 2023 (Procedimento nº 060/2023).</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação, CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6080/2024-02-22_par_com_002_pl_075_alt_lei_1.592_cons_educ.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6080/2024-02-22_par_com_002_pl_075_alt_lei_1.592_cons_educ.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 075/2023, que “Altera dispositivos da Lei n° 1.592/2003, que ‘Dispõe sobre a criação do Conselho Municipal de Educação do Município de Piumhi e dá outras providências’ e dá outras providências”.</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6081/2024-02-22_par_com_003_pl_077_dia_rotary.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6081/2024-02-22_par_com_003_pl_077_dia_rotary.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 077/2023, que “Inclui no Calendário Oficial do Município de Piumhi o Dia do Rotary e do Rotariano e dá outras providências”.</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6082/2024-02-22_par_com_004_pl_078_nome_mitermyer.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6082/2024-02-22_par_com_004_pl_078_nome_mitermyer.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 078/2023, que “Denomina à Unidade Básica de Saúde (UBS) a ser construída no Loteamento Residencial Pérola Negra III” (Mitermyer Alves Terra).</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6083/2024-02-22_par_com_005_pl_079_marcinho_cont_ubs.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6083/2024-02-22_par_com_005_pl_079_marcinho_cont_ubs.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 079/2023, que “Denomina à Unidade Básica de Saúde (UBS) a ser construída na Rua Francisco Soares Ferreira, Quadra B1, Loteamento Residencial Novo Horizonte II, bairro Nova Esperança, no município de Piumhi” (Arlindo Barbosa Neto “Marcinho Contador”).</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6084/2024-02-22_par_com_006_pl_008_ut_publ_rotary.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6084/2024-02-22_par_com_006_pl_008_ut_publ_rotary.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 008/2024, que “Declara como utilidade pública o Rotary Club de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6085/2024-02-22_par_com_007_pl_011_recomp_sub_agentes_pol.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6085/2024-02-22_par_com_007_pl_011_recomp_sub_agentes_pol.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei nº 011/2023, que “Dispõe sobre a recomposição dos subsídios dos Agentes Políticos do Poder Legislativo e dá outras providências”.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6096/2024-03-01_par_com_008_prest_cts_dex_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6096/2024-03-01_par_com_008_prest_cts_dex_saae.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 001/2024, relativo ao mês de dezembro de 2023 (Procedimento nº 002/2024).</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6097/2024-03-01_par_com_009_prest_cts_out_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6097/2024-03-01_par_com_009_prest_cts_out_saae.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 011/2023, relativo ao mês de outubro de 2023 (Procedimento nº 061/2023).</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6098/2024-03-01_par_com_010_proc_062_prest_cts_saae_012.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6098/2024-03-01_par_com_010_proc_062_prest_cts_saae_012.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 012/2023, relativo ao mês de novembro de 2023 (Procedimento nº 062/2023).</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6099/2024-03-01_par_com_011_prest_cts_nov_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6099/2024-03-01_par_com_011_prest_cts_nov_mun.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi nº 001/2024, relativo ao mês de novembro de 2023 (Procedimento nº 001/2024).</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6100/2024-03-01_par_com_012_prest_cts_dez_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6100/2024-03-01_par_com_012_prest_cts_dez_mun.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi nº 002/2024, relativo ao mês de dezembro de 2023 (Procedimento nº 003/2024).</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6101/2024-03-01_par_com_013_pl_009_conval_lei_2.681.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6101/2024-03-01_par_com_013_pl_009_conval_lei_2.681.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 009/2024, que "Convalida o disposto na Lei Municipal nº 2.681 de 16 de maio de 2023 e dá outras providências" (Autoriza o Município de Piumhi a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências).</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6103/2024-03-01_par_com_014_pl_010_apaap.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6103/2024-03-01_par_com_014_pl_010_apaap.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei n° 010/2024, que “Declara como utilidade pública a Associação dos Produtores Artesanais de Alimentos de Piumhi-APAAP e dá outras providências”.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6168/2024-03-28_par_com_016_proc_008_prest_ctas_saae_jan_24.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6168/2024-03-28_par_com_016_proc_008_prest_ctas_saae_jan_24.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi n° 002/2024, relativo ao mês de janeiro de 2024 (Procedimento n° 008/2024).</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6169/2024-03-28_par_com_016_proc_011_prest_ctas_pmp_003.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6169/2024-03-28_par_com_016_proc_011_prest_ctas_pmp_003.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi n° 003/2024, relativo ao mês de janeiro de 2024 (Procedimento n° 011/2024).</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6233/2024-04-18_par_com_017_proc_014_prest_cts_saae_fev_24.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6233/2024-04-18_par_com_017_proc_014_prest_cts_saae_fev_24.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi n° 003/2024, relativo ao mês de fevereiro de 2024 (Procedimento n° 014/2024).</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6234/2024-04-18_par_com_018_proc_016_prest_cts_pm-.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6234/2024-04-18_par_com_018_proc_016_prest_cts_pm-.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi n° 004/2024, relativo ao mês de fevereiro de 2024 (Procedimento n° 016/2024).</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6235/2024-04-18_par_com_019_pl_013_coop_sicred.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6235/2024-04-18_par_com_019_pl_013_coop_sicred.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 013/2024 que “Autoriza o Poder Executivo Municipal a firmar Termo de Cooperação e Acordo de Parceria com a Fundação Sicredi para o desenvolvimento dos Programas “A União Faz a Vida” e “Cooperativas Escolares” na rede municipal de ensino, e dá outras providências”.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6237/2024-04-18_par_com_020_pl_015_alt_lei_2.691.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6237/2024-04-18_par_com_020_pl_015_alt_lei_2.691.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 015/2024, que “Dispõe sobre alteração da ementa e art. 1º, caput, da Lei nº 2.691/2023 e dá outras providências”.</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6239/2024-04-18_par_com_021_pl_016_inc_cal_dia_ciclista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6239/2024-04-18_par_com_021_pl_016_inc_cal_dia_ciclista.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 016/2024, que “Inclui no Calendário Oficial do Município de Piumhi o Dia do Ciclista e dá outras providências”.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6316/2024-05-09_par_com_022_plc_001_alt_plano_diretor.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6316/2024-05-09_par_com_022_plc_001_alt_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei Complementar nº 001/2024, que Altera dispositivos da Lei Complementar 5/2006 que “Dispõe do Plano Diretor do Município de Piumhi, nos termos do Capítulo III da Lei 10.257 de 10 de julho de 2001 – Estatuto da Cidade”.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6317/2024-05-09_par_com_023_plc_002_alt_lc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6317/2024-05-09_par_com_023_plc_002_alt_lc.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – Comissão de Finanças e Orçamento - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - referente ao Projeto de Lei nº 002/2024, que “Altera o dispositivo da Lei Complementar 67/2019 que “Estabelece normas e condições para parcelamento, ocupação e uso do solo urbano no Município de Piumhi”.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6338/2024-05-16_par_com_024_plc_003_revog_disp_lc_80.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6338/2024-05-16_par_com_024_plc_003_revog_disp_lc_80.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei Complementar n° 003/2024, que “Revoga dispositivos da Lei Complementar 80/2022 que ‘Dispõe sobre reestruturação do quadro de pessoal do Magistério Público Municipal e dá outras providências’ e dá outras providências”.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6346/2024-05-16_par_com_025_plc_004_alt_lc_81.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6346/2024-05-16_par_com_025_plc_004_alt_lc_81.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei Complementar n° 004/2024, que "Revoga dispositivos da Lei Complementar 81 que 'Altera a Lei Complementar 52/2018 que Institui o Plano de Carreiras, de Cargos e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências' e dá outras providências".</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6373/2024-06-03_par_com_026_prest_cts_mun_mar_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6373/2024-06-03_par_com_026_prest_cts_mun_mar_2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi nº 005/2024, relativo ao mês de março de 2024 (Procedimento nº 018/2024).</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6374/2024-06-03_par_com_027_pl_014_desaf_permuta_novo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6374/2024-06-03_par_com_027_pl_014_desaf_permuta_novo.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Finanças e Orçamento e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 014/2024, que “Dispõe sobre desafetação e permuta de bem público e dá outras providências”.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6375/2024-06-03_par_com_028_pl_019_50_13o_pmp_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6375/2024-06-03_par_com_028_pl_019_50_13o_pmp_saae.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei nº 019/2024, que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta Municipal e do Serviço Autônomo de Água e Esgoto e dá outras providências”.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6376/2024-06-03_par_com_029_pl_020_50_13o_cm.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6376/2024-06-03_par_com_029_pl_020_50_13o_cm.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei nº 020/2024, que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores da Câmara Municipal de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6398/2024-06-13_par_com_030_pl_017_ldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6398/2024-06-13_par_com_030_pl_017_ldo.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei nº 017/2024, que “Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6399/2024-06-13_par_com_031_prest_cts_saae_mar_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6399/2024-06-13_par_com_031_prest_cts_saae_mar_2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi n° 004/2024, relativo ao mês de março de 2024 (Procedimento n° 025/2024).</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6400/2024-06-13_par_com_032_prest_cts_abril_2024_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6400/2024-06-13_par_com_032_prest_cts_abril_2024_saae.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi n° 005/2024, relativo ao mês de abril de 2024 (Procedimento n° 026/2024).</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6401/2024-06-13_par_com_033_plo_021_conv_sind.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6401/2024-06-13_par_com_033_plo_021_conv_sind.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Finanças e Orçamento e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 021/2024, que “Autoriza o Poder Executivo a firmar convênio com o Sindicato dos Produtores Rurais de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6452/2024-07-04_par_com_034_prest_cts_mun_abr_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6452/2024-07-04_par_com_034_prest_cts_mun_abr_2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi nº 006/2024, relativo ao mês de abril de 2024 (Procedimento nº 028/2024).</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6453/2024-07-04_par_com_035_plo_025_den_sec_m_saude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6453/2024-07-04_par_com_035_plo_025_den_sec_m_saude.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 025/2024, que “Denomina Dr. Geraldo de Moura Santos à Secretaria Municipal de Saúde Pública, localizada na Praça Dr. Avelino de Queiroz, nº 75, no Município de Piumhi”.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6497/2024-08-22_par_com_036_prest_cts_mun_maio_24_proc_033.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6497/2024-08-22_par_com_036_prest_cts_mun_maio_24_proc_033.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi nº 007/2024, relativo ao mês de maio de 2024 (Procedimento nº 033/2024).</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6498/2024-08-22_par_com_037_prest_cts_saae_maio_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6498/2024-08-22_par_com_037_prest_cts_saae_maio_2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi n° 006/2024, relativo ao mês de maio de 2024 (Procedimento n° 031/2024).</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6499/2024-08-22_par_com_038_prest_cts_mun_jun_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6499/2024-08-22_par_com_038_prest_cts_mun_jun_2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi nº 008/2024, relativo ao mês de junho de 2024 (Procedimento nº 035/2024).</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6522/2024-08-22_par_com_039_pl_026_nome_rua_izoldino_soares_de_sales.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6522/2024-08-22_par_com_039_pl_026_nome_rua_izoldino_soares_de_sales.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 026/2024, que “Dá nome de Izoldino Soares de Sales à Rua com início na Rua Antônio Dimas Machado e término na Rua José Camarano, bairro Bela Vista, no Município de Piumhi e dá outras providencias”.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6523/2024-08-22_par_com_040_prest_cts_junho_2024_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6523/2024-08-22_par_com_040_prest_cts_junho_2024_saae.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 007/2024, relativo ao mês de junho de 2024 (Procedimento nº 034/2024).</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6524/2024-08-22_par_com_041_pl_027_sub_veread.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6524/2024-08-22_par_com_041_pl_027_sub_veread.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei nº 027/2024, que “Dispõe sobre a fixação do valor dos subsídios mensais dos Vereadores para o quadriênio 2025/2028 e dá outras providências”.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6562/2024-09-12_par_com_042_prest_cts_julho_2024_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6562/2024-09-12_par_com_042_prest_cts_julho_2024_saae.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 008/2024, relativo ao mês de julho de 2024 (Procedimento nº 038/2024).</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6563/2024-09-12_par_com_043_pl_028_sub_pref.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6563/2024-09-12_par_com_043_pl_028_sub_pref.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei nº 028/2024 - Dispõe sobre a fixação do valor dos subsídios mensais do Prefeito, Vice-prefeito e Secretários Municipais para o quadriênio 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6576/2024-09-19_par_com_044_pl_048_2023_apa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6576/2024-09-19_par_com_044_pl_048_2023_apa.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 048/2023, que “Cria a Área de Proteção Ambiental Municipal Serras e Águas de Piumhi e dá outras providências” e Emenda Geral nº 007/2024.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6599/2024-10-10_par_com_045_pl_30_transp_cred.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6599/2024-10-10_par_com_045_pl_30_transp_cred.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Finanças e Orçamento, referente ao Projeto de Lei nº 030/2024, que “Dispõe sobre transposição, transferências e remanejamento de créditos orçamentários no âmbito do Poder Executivo e Legislativo Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6649/2024-10-10_par_com_046_prest_cts_jul_mun_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6649/2024-10-10_par_com_046_prest_cts_jul_mun_2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi nº 009/2024, relativo ao mês de julho de 2024 (Procedimento nº 040/2024).</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6650/2024-10-10_par_com_047_prest_cts_ago_saae_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6650/2024-10-10_par_com_047_prest_cts_ago_saae_2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 009/2024, relativo ao mês de agosto de 2024 (Procedimento nº 042/2024).</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6682/2024-10-24_par_com_048_proc_043_prest_ctas_pmp_010.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6682/2024-10-24_par_com_048_proc_043_prest_ctas_pmp_010.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi nº 010/2024, relativo ao mês de agosto de 2024 (Procedimento nº 043/2024).</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6706/2024-10-24_par_com_049_pl_031_ampla.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6706/2024-10-24_par_com_049_pl_031_ampla.pdf</t>
   </si>
   <si>
     <t>Aprova e Ratifica o Protocolo Intenções, o Contrato de Consórcio Público e o Estatuto Social do Consórcio Interfederativo Minas Gerais - CIMINAS e da Associação dos Municípios da Microrregião do Planalto de Araxá - AMPLA, autorizando o ingresso do Município de Piumhi, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6757/2024-11-07_par_com_050_pl_029_loa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6757/2024-11-07_par_com_050_pl_029_loa.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei n° 029/2024 / Emeda Aditiva, que “Estima a receita e fixa a despesa do Município para o exercício de 2025”.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6799/2024-11-14_par_com_051_prest_cts_set_saae_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6799/2024-11-14_par_com_051_prest_cts_set_saae_2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi n° 010/2024, relativo ao mês de setembro de 2024 (Procedimento n° 045/2024).</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6800/2024-11-14_par_com_052_pre_002_curso_prep.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6800/2024-11-14_par_com_052_pre_002_curso_prep.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Finanças e Orçamento e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Resolução nº 001/2024, que “Regulamenta os procedimentos para a realização do curso preparatório de noção básica da Lei Orgânica, Regimento Interno e demais normas internas da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6802/2024-11-14_par_com_054_pl_054_academia_ze_tiao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6802/2024-11-14_par_com_054_pl_054_academia_ze_tiao.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 033/2024, que “Denomina José Alves Gonçalves “Zé Tião” a Academia ao Ar Livre localizada na Praça Agostinho Mariano da Costa, comunidade de Penedos, município de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6803/2024-11-14_par_com_055_pl_034_compliance_adm_d_ind.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6803/2024-11-14_par_com_055_pl_034_compliance_adm_d_ind.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei nº 034/2024, que “Dispõe sobre a instituição do Programa de Integridade e Compliance no âmbito da Administração Pública Direta e Indireta do Município de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6804/2024-11-14_par_com_056_pl_035_reg_acesso_inf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6804/2024-11-14_par_com_056_pl_035_reg_acesso_inf.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei nº 035/2024, que “Regulamenta, no âmbito do Município de Piumhi os procedimentos para a garantia do acesso à informação, conforme o disposto na Lei Federal nº 12.527, de 18 de novembro de 2011, que dispõe sobre o acesso a informações previsto no inciso XXXIII do "caput" do art. 5º, no inciso II do § 3º do art. 37 e no §2º do art. 216 da Constituição da República Federativa do Brasil, e dá outras providencias”.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6805/2024-11-14_par_com_057_plc_008_alt_lei_1.004_codigo_obras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6805/2024-11-14_par_com_057_plc_008_alt_lei_1.004_codigo_obras.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei Complementar nº 008/2024, que Altera dispositivos da Lei Municipal 1.004/1989, que “Institui o Código de Obras do Município de Piumhi Estado de Minas Gerais e dá outras providências”.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6863/2024-11-28_par_com_058_proc_037_sind_proc_adm.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6863/2024-11-28_par_com_058_proc_037_sind_proc_adm.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei nº 037/2024, que “Dispõe sobre a Sindicância e o Processo Administrativo Disciplinar dos Servidores Públicos do Poder Executivo Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6864/2024-11-28_par_com_059_proc_050_prest_ctas_mun_set_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6864/2024-11-28_par_com_059_proc_050_prest_ctas_mun_set_2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi n° 011/2024, relativo ao mês de setembro de 2024 (Procedimento n° 050/2024).</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6865/2024-11-28_par_com_060_proc_053_prest_cts_saae_out.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6865/2024-11-28_par_com_060_proc_053_prest_cts_saae_out.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi n°011/2024, relativo ao mês de outubro de 2024 (Procedimento n°053/2024).</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6866/2024-11-28_par_com_061_pre_002_pgto_veread_servid.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6866/2024-11-28_par_com_061_pre_002_pgto_veread_servid.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR e Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Resolução nº 002/2024, que “Autoriza ao pagamento de subsídios dos Vereadores, vencimentos dos Servidores e demais despesas de manutenção até o dia 20/12/2024 e dá outras providências”.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6867/2024-11-28_par_com_062_pl_038_cod_etica_cond_ser_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6867/2024-11-28_par_com_062_pl_038_cod_etica_cond_ser_mun.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei nº 038/2024, que “Dispõe sobre o Código de Ética e Conduta dos Servidores Públicos do Poder Executivo Municipal de Piumhi/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6868/2024-11-28_par_com_063_pl_032_casa_abrigo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6868/2024-11-28_par_com_063_pl_032_casa_abrigo.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 032/2024, que “Institui a Casa Abrigo Mulher no Município de Piumhi, destinada ao acolhimento de mulheres vítimas de violência doméstica, e dá outras providências”.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>PAR-R</t>
   </si>
   <si>
     <t>Parecer - Relator(es)</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6038/2024-02-07_par_rel_001_proc_060_prest_cont_mun_007.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6038/2024-02-07_par_rel_001_proc_060_prest_cont_mun_007.pdf</t>
   </si>
   <si>
     <t>Parecer nº 001/2024 - Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi n° 007/2023, relativo ao mês de outubro de 2023 (Procedimento n° 060/2023).</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6041/2024-02-09_par_rel_002_pl_075_alt_lei_1.592_cons_educ.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6041/2024-02-09_par_rel_002_pl_075_alt_lei_1.592_cons_educ.pdf</t>
   </si>
   <si>
     <t>Parecer nº 002/2024 - Da Comissão de Legislação, Justiça e Redação - CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 075/2023, que “Altera dispositivos da Lei n° 1.592/2003, que ‘Dispõe sobre a criação do Conselho Municipal de Educação do Município de Piumhi e dá outras providências’ e dá outras providências”.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6042/2024-02-09_par_rel_003_pl_077_dia_rotary.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6042/2024-02-09_par_rel_003_pl_077_dia_rotary.pdf</t>
   </si>
   <si>
     <t>Parecer nº 003/2024 - Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 077/2023, que “Inclui no Calendário Oficial do Município de Piumhi o Dia do Rotary e do Rotariano e dá outras providências”.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6043/2024-02-09_par_rel_004_pl_078_nome_mitermyer.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6043/2024-02-09_par_rel_004_pl_078_nome_mitermyer.pdf</t>
   </si>
   <si>
     <t>Parecer nº 004/2024 - Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 078/2023, que “Denomina à Unidade Básica de Saúde (UBS) a ser construída no Loteamento Residencial Pérola Negra III” (Mitermyer Alves Terra).</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6044/2024-02-09_par_rel_005_pl_079_marcinho_cont_ubs.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6044/2024-02-09_par_rel_005_pl_079_marcinho_cont_ubs.pdf</t>
   </si>
   <si>
     <t>Parecer nº 005/2024 - Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 079/2023, que “Denomina à Unidade Básica de Saúde (UBS) a ser construída na Rua Francisco Soares Ferreira, Quadra B1, Loteamento Residencial Novo Horizonte II, bairro Nova Esperança, no município de Piumhi” (Arlindo Barbosa Neto “Marcinho Contador”).</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6066/2024-02-20_par_rel_006_pl_008_ut_publ_rotary.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6066/2024-02-20_par_rel_006_pl_008_ut_publ_rotary.pdf</t>
   </si>
   <si>
     <t>Parecer nº 006/2024 - Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 008/2024, que “Declara como utilidade pública o Rotary Club de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>Gilvan dos Penedos, Sargento Zé Welington</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6071/2024-02-20_par_rel_007_pl_011_recomp_sub_agentes_pol.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6071/2024-02-20_par_rel_007_pl_011_recomp_sub_agentes_pol.pdf</t>
   </si>
   <si>
     <t>Parecer nº 006/2024 - "Da Comissão de Legislação, Justiça e Redação - CLJR e Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei n° 011/2023, que “Dispõe sobre a recomposição dos subsídios dos Agentes Políticos do Poder Legislativo e dá outras providências".</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6074/2024-02-21_par_rel_008_prest_cts_dex_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6074/2024-02-21_par_rel_008_prest_cts_dex_saae.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 008/2024 - Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 001/2024, relativo ao mês de dezembro de 2023 (Procedimento nº 002/2024).</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6075/2023-02-14_par_009_plc_001_taxa_alvara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6075/2023-02-14_par_009_plc_001_taxa_alvara.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009/2024 - Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 011/2023, relativo ao mês de outubro de 2023 (Procedimento nº 061/2023).</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6076/2024-02-21_par_rel_010_proc_062_prest_cts_saae_012.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6076/2024-02-21_par_rel_010_proc_062_prest_cts_saae_012.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 010/2024 - Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 012/2023, relativo ao mês de novembro de 2023 (Procedimento nº 062/2023).</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6077/2024-02-21_par_rel_011_prest_cts_nov_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6077/2024-02-21_par_rel_011_prest_cts_nov_mun.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 011/2024 - Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi nº 001/2024, relativo ao mês de novembro de 2023 (Procedimento nº 001/2024).</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6078/2024-02-21_par_rel_012_proc_003_prest_cts_pmp_002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6078/2024-02-21_par_rel_012_proc_003_prest_cts_pmp_002.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 012/2024 - Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi nº 002/2024, relativo ao mês de dezembro de 2023 (Procedimento nº 003/2024).</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6092/2024-02-28_par_rel_013_pl_009_convalida_lei_2.681_23.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6092/2024-02-28_par_rel_013_pl_009_convalida_lei_2.681_23.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 013/2024 - Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, que “Convalida o disposto na Lei Municipal nº 2.681 de 16 de maio de 2023 e dá outras providências" (Autoriza o Município de Piumhi a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências).</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6093/2024-02-28_par_rel_014_pl_010_apaap.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6093/2024-02-28_par_rel_014_pl_010_apaap.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 014/2024 - Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 010/2024, que “Declara como utilidade pública a Associação dos Produtores Artesanais de Alimentos de Piumhi-APAAP e dá outras providências”.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6144/2024-03-14_par_relator_015_proc_008_prest_ctas_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6144/2024-03-14_par_relator_015_proc_008_prest_ctas_saae.pdf</t>
   </si>
   <si>
     <t>Parecer nº 015/2024 - Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi n° 002/2024, relativo ao mês de janeiro de 2024 (Procedimento n° 008/2024).</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6145/2024-03-11_par_rel_016_proc_011_prest_ctas_pmp_003.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6145/2024-03-11_par_rel_016_proc_011_prest_ctas_pmp_003.pdf</t>
   </si>
   <si>
     <t>Parecer nº 016/2024 - Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi nº 003/2024, relativo ao mês de janeiro de 2024 (Procedimento nº 011/2024).</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6190/2024-04-09_par_rel_017_proc_014_prest_cts_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6190/2024-04-09_par_rel_017_proc_014_prest_cts_saae.pdf</t>
   </si>
   <si>
     <t>Parecer nº 017/2024 - Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi n° 003/2024, relativo ao mês de fevereiro de 2024 (Procedimento n° 014/2024).</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6191/2024-04-09_par_rel_018_proc_016_prest_cts_pm.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6191/2024-04-09_par_rel_018_proc_016_prest_cts_pm.pdf</t>
   </si>
   <si>
     <t>Parecer nº 018/2024 - Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi n° 004/2024, relativo ao mês de fevereiro de 2024 (Procedimento n° 016/2024).</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6226/2024-04-16_par_rel_019_pl_013_coop_sicredi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6226/2024-04-16_par_rel_019_pl_013_coop_sicredi.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei n° 013/2024 que “Autoriza o Poder Executivo Municipal a firmar Termo de Cooperação e Acordo de Parceria com a Fundação Sicredi para o desenvolvimento dos Programas “A União Faz a Vida” e “Cooperativas Escolares” na rede municipal de ensino, e dá outras providências”.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6227/2024-04-16_par_rel_020_pl_015_alt_lei_2691_2023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6227/2024-04-16_par_rel_020_pl_015_alt_lei_2691_2023.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 015/2024, que “Dispõe sobre alteração da ementa e art. 1º, caput, da Lei n° 2.691/2023 e dá outras providências”.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6228/2024-04-16_par_rel_021_pl_016_cal_dia_ciclista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6228/2024-04-16_par_rel_021_pl_016_cal_dia_ciclista.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei n° 016/2024, que “Inclui_x000D_
 no Calendário Oficial do Município de Piumhi o Dia do Ciclista e dá outras providências”.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6302/2024-05-07_par_rel_022_plc_001_alt_plano_diretor.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6302/2024-05-07_par_rel_022_plc_001_alt_plano_diretor.pdf</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6303/2024-05-07_par_rel_023_plc_002_alt_lc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6303/2024-05-07_par_rel_023_plc_002_alt_lc.pdf</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei Complementar nº 002/2024, que Altera dispositivos da Lei Complementar nº67/2019.</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6329/2024-05-14_par_rel_024_plc_003_alt_lc_80.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6329/2024-05-14_par_rel_024_plc_003_alt_lc_80.pdf</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei Complementar nº 003/2024, que Revoga dispositivos da Lei Complementar 80/2022, que Dispõe sobre reestruturação do quadro de pessoal do Magistério Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6331/2024-05-14_par_rel_025_plc_004_alt_lc_81.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6331/2024-05-14_par_rel_025_plc_004_alt_lc_81.pdf</t>
   </si>
   <si>
     <t>Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei Complementar nº 004/2024, que Revoga dispositivos da Lei Complementar 81/2022 que Altera a Lei Complementar 52/2018 que Institui o Plano de Carreiras, de Cargos e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6339/2024-05-16_par_rel_026_prest_cts_mun_mar_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6339/2024-05-16_par_rel_026_prest_cts_mun_mar_2024.pdf</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6340/2024-05-16_par_rel_027_pl_014_desaf_permuta.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6340/2024-05-16_par_rel_027_pl_014_desaf_permuta.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Finanças e Orçamento e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei nº 014/2024, que "Dispõe sobre desafetação e permuta de bem público e dá outras providências".</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6367/2024-05-27_par_rel_028_pl_019_50_13o_pmp_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6367/2024-05-27_par_rel_028_pl_019_50_13o_pmp_saae.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei n° 019/2024, que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta Municipal e do Serviço Autônomo de Água e Esgoto e dá outras providências”.</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6368/2024-05-27_par_rel_029_pl_020_50_13o_cm.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6368/2024-05-27_par_rel_029_pl_020_50_13o_cm.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei n° 020/2024, que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores públicos da Câmara Municipal de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6381/2024-06-05_par_rel_030_pl_017_ldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6381/2024-06-05_par_rel_030_pl_017_ldo.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei nº 017/2024, que “Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6382/2024-06-05_par_rel_031_prest_cts_mar_2024_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6382/2024-06-05_par_rel_031_prest_cts_mar_2024_saae.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 004/2024, relativo ao mês de março de 2024 (Procedimento nº 025/2024).</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6383/2024-06-05_par_rel_032_prest_cts_abril_2024_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6383/2024-06-05_par_rel_032_prest_cts_abril_2024_saae.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 005/2024, relativo ao mês de abril de 2024 (Procedimento nº 026/2024).</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6388/2024-06-11_par_rel_033_pl_021_conv_sind_rural.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6388/2024-06-11_par_rel_033_pl_021_conv_sind_rural.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 021/2024, que “Autoriza o Poder Executivo a firmar convênio com o Sindicato dos Produtores Rurais de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6415/2024-06-18_par_rel_034_prest_cts_mun_abr_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6415/2024-06-18_par_rel_034_prest_cts_mun_abr_2024.pdf</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6446/2024-07-02_par_rel_035_pl_025_den_sec_saude.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6446/2024-07-02_par_rel_035_pl_025_den_sec_saude.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 025/2024, que "Denomina Dr. Geraldo de Moura Santos à Secretaria Municipal de Saúde Pública, localizada na Praça Dr. Avelino de Queiroz, nº 75, no Município de Piumhi".</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6502/2024-08-09_par_rel_036_prest_cts_mun_maio_24_proc_033.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6502/2024-08-09_par_rel_036_prest_cts_mun_maio_24_proc_033.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi n° 007/2024, relativo ao mês de maio de 2024 (Procedimento n° 033/2024).</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6500/2024-08-09_par_rel_037_prest_cts_saae_mai_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6500/2024-08-09_par_rel_037_prest_cts_saae_mai_2024.pdf</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6501/2024-08-09_par_rel_038_prest_cts_mun_jun_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6501/2024-08-09_par_rel_038_prest_cts_mun_jun_2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi n° 008/2024, relativo ao mês de junho de 2024 (Procedimento n° 035/2024).</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6505/2024-08-13_par_rel_039_pl_026_nome_rua_izoldino_soares_de_sales.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6505/2024-08-13_par_rel_039_pl_026_nome_rua_izoldino_soares_de_sales.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 026/2024, que “Dá nome de Izoldino Soares de Sales à Rua com início na Rua Antônio Dimas Machado e término na Rua José Camarano, bairro Bela Vista, no Município de Piumhi e dá outras providencias”.</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6517/2024-08-19_par_rel_040_prest_cts_saae_jun_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6517/2024-08-19_par_rel_040_prest_cts_saae_jun_2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi n° 007/2024, relativo ao mês de junho de 2024 (Procedimento n° 034/2024).</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6521/2024-08-20_par_rel_041_pl_027_sub_veread.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6521/2024-08-20_par_rel_041_pl_027_sub_veread.pdf</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6536/2024-08-29_par_rel_042_prest_cts_saae_jul_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6536/2024-08-29_par_rel_042_prest_cts_saae_jul_2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi n° 008/2024, relativo ao mês de julho de 2024 (Procedimento n° 038/2024).</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6545/2024-09-10_par_rel_043_pl_028_sub_pref.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6545/2024-09-10_par_rel_043_pl_028_sub_pref.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação (CLJR) e da Comissão de Finanças e Orçamento (CFO), referente ao Projeto de Lei nº 028/2024, que “Dispõe sobre a fixação do valor dos subsídios mensais do Prefeito, Vice-Prefeito e Secretários Municipais para o quadriênio 2025/2028 e dá outras providências”.</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6572/2024-09-17_par_rel_044_pl_048_2023_apa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6572/2024-09-17_par_rel_044_pl_048_2023_apa.pdf</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6606/2024-09-24_par_rel_045_pl_030_transp_cred_loa_2025.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6606/2024-09-24_par_rel_045_pl_030_transp_cred_loa_2025.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação e Comissão de Finanças e Orçamento, referente ao Projeto de Lei n° 030/2024, que “Dispõe sobre transposição, transferências e remanejamento de créditos orçamentários no âmbito do Poder Executivo e Legislativo Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6607/2024-09-24_par_rel_046_prest_cts_mun_jul_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6607/2024-09-24_par_rel_046_prest_cts_mun_jul_2024.pdf</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do SAAE de Piumhi n° 009/2024, relativo ao mês de agosto de 2024 (Procedimento n° 038/2024).</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6687/2024-10-22_par_rel_048_proc_043_prest_ctas_pmp_010.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6687/2024-10-22_par_rel_048_proc_043_prest_ctas_pmp_010.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi n° 010/2024, relativo ao mês de agosto de 2024 (Procedimento n° 043/2024).</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6688/2024-10-22_par_rel_049_pl_031_ampla.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6688/2024-10-22_par_rel_049_pl_031_ampla.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Finanças e Orçamento e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei n° 031/2024, que “Aprova e Ratifica o Protocolo_x000D_
 Intenções, o Contrato de Consórcio Público e o Estatuto Social do Consórcio Interfederativo Minas Gerais - CIMINAS e da Associação dos Municípios da Microrregião do Planalto de Araxá - AMPLA, autorizando o ingresso do Município de Piumhi,_x000D_
 Estado de Minas Gerais e dá outras providências”.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6756/2024-11-05_par_rel_050_pl_029_loa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6756/2024-11-05_par_rel_050_pl_029_loa.pdf</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6767/2024-11-08_par_rel_051_prest_cts_saae_set_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6767/2024-11-08_par_rel_051_prest_cts_saae_set_2024.pdf</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6768/2024-11-08_par_rel_052_pre_001_curso_prep.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6768/2024-11-08_par_rel_052_pre_001_curso_prep.pdf</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6770/2024-11-08_par_rel_053_plc_007_cobranca_smrsu.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6770/2024-11-08_par_rel_053_plc_007_cobranca_smrsu.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Finanças e Orçamento e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Lei Complementar nº 007/2024, que "Dispõe a cobrança dos Serviços Públicos de Manejo de Resíduos Sólidos Urbanos (SMRSU) no Município de Piumhi - MG e dá outras providencias.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6771/2024-11-08_par_rel_054_pl_033_academia_ze_tiao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6771/2024-11-08_par_rel_054_pl_033_academia_ze_tiao.pdf</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6774/2024-11-12_par_rel_055_pl_034_compliance_adm_d_ind.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6774/2024-11-12_par_rel_055_pl_034_compliance_adm_d_ind.pdf</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6775/2024-11-12_par_rel_056_pl_035_reg_acesso_inf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6775/2024-11-12_par_rel_056_pl_035_reg_acesso_inf.pdf</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6776/2024-11-12_par_rel_057_plc_008_alt_lei_1.004_codigo_obras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6776/2024-11-12_par_rel_057_plc_008_alt_lei_1.004_codigo_obras.pdf</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6833/2024-11-21_par_rel_058_proc_037_sind_proc_adm.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6833/2024-11-21_par_rel_058_proc_037_sind_proc_adm.pdf</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6839/2024-11-22_par_rel_059_proc_050_prest_ctas_mun_set_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6839/2024-11-22_par_rel_059_proc_050_prest_ctas_mun_set_2024.pdf</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6840/2024-11-22_par_rel_060_proc_053_prest_cts_saae_out.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6840/2024-11-22_par_rel_060_proc_053_prest_cts_saae_out.pdf</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6844/2024-11-26_par_rel_061_pre_002_pgto_veread_servid.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6844/2024-11-26_par_rel_061_pre_002_pgto_veread_servid.pdf</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6845/2024-11-26_par_rel_062_pl_038_cod_etica_cond_ser_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6845/2024-11-26_par_rel_062_pl_038_cod_etica_cond_ser_mun.pdf</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>PACON</t>
   </si>
   <si>
     <t>Parecer Contábil</t>
   </si>
   <si>
     <t>Assessoria Contábil - ASCONT</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5976/2024-01-19_par_cont_001_2024_pl_001_subv_sociais.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5976/2024-01-19_par_cont_001_2024_pl_001_subv_sociais.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 001/2024 - Autoriza a liberação de recursos financeiros destinados a repasse de subvenções sociais para o ano de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5977/2024-01-19_par_cont_002_pl_002_revisao_pmp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5977/2024-01-19_par_cont_002_pl_002_revisao_pmp.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 002/2024 - Dispõe sobre revisão geral anual e aumento real dos vencimentos dos servidores públicos ativos, inativos e pensionistas da Administração direta e indireta do Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5978/2024-01-19_par_cont_003_2024_pl_003_repass_santa_casa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5978/2024-01-19_par_cont_003_2024_pl_003_repass_santa_casa.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 003/2024 Autoriza a liberação de recursos financeiros destinados a repasse de subvenção no valor de R$ 192.579,000 (cento e noventa e dois mil quinhentos e setenta e nove reais), inclusive os resíduos (juros e correção monetária), para Santa Casa de Misericórdia de Piumhi - MG e dá outras providências.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5979/2024-01-19_par_cont_004_2024_pl_005_repass_lar_s_franc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5979/2024-01-19_par_cont_004_2024_pl_005_repass_lar_s_franc.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 005/2024 - Autoriza a liberação de recursos financeiros destinados a repasse de subvenção no valor de R$ 23.000,00 (vinte e três mil reais), para o Lar São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5980/2024-01-19_par_cont_005_2024_pl_006_repass_acaspo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5980/2024-01-19_par_cont_005_2024_pl_006_repass_acaspo.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 006/2024 - Autoriza a liberação de recursos financeiros destinados a repasse de subvenção no valor de R$ 48.000,00 (quarenta e oito mil reais), para Associação Comunitária para assuntos de polícia ostensiva de Piumhi - MG/ ACASPO e dá outras providências</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5981/2024-01-19_par_cont_006_pl_007_revisao_camara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5981/2024-01-19_par_cont_006_pl_007_revisao_camara.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 007/2024 - Dispõe sobre a revisão geral e anual dos vencimentos dos servidores da Câmara Municipal de Piumhi-MG para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6045/2024-02-09_par_cont_007_prest_cts_saae_out_2023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6045/2024-02-09_par_cont_007_prest_cts_saae_out_2023.pdf</t>
   </si>
   <si>
     <t>Referente ao Procedimento nº 061/2023 - Prestação de Contas Mensal do SAAE de Piumhi relativa ao mês de outubro de 2023.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6046/2024-02-09_par_cont_008_proc_062_prest_ctas_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6046/2024-02-09_par_cont_008_proc_062_prest_ctas_saae.pdf</t>
   </si>
   <si>
     <t>Referente ao Procedimento nº 062/2023 - Prestação de Contas Mensal do SAAE de Piumhi relativa ao mês de novembro de 2023.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6047/2024-01-29__desp_rec_of_54_prest_cts_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6047/2024-01-29__desp_rec_of_54_prest_cts_saae.pdf</t>
   </si>
   <si>
     <t>Referente ao Procedimento nº 002/2024 - Prestação de Contas Mensal do SAAE de Piumhi relativa ao mês de dezembro de 2023.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6048/2024-02-10_par_cont_010_prest_cts_nov_2023_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6048/2024-02-10_par_cont_010_prest_cts_nov_2023_mun.pdf</t>
   </si>
   <si>
     <t>Referente ao Procedimento nº 001/2024 - Prestação de Contas Mensal do Município  de Piumhi relativa ao mês de novembro de 2023.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6049/2024-02-09_par_cont_011_proc_003_prest_cts_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6049/2024-02-09_par_cont_011_proc_003_prest_cts_saae.pdf</t>
   </si>
   <si>
     <t>Referente ao Procedimento nº 003/2024 - Prestação de Contas Mensal do Município de Piumhi relativa ao mês de dezembro de 2023.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6051/2024-02-09_par_cont_012_pl_080_esc_espec.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6051/2024-02-09_par_cont_012_pl_080_esc_espec.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 080/2023 - Implementa no Município de Piumhi-MG o procedimento de Escuta Especializada de crianças e adolescentes vítimas ou testemunhas de violência, conforme disposto na Lei Federal nº 13.431/2017, regulamentada pelo Decreto Federal nº 9.603/2018 e dá outras providências</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6068/2024-02-20_par_cont_013_pl_011_recomp_sub_agentes_pol.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6068/2024-02-20_par_cont_013_pl_011_recomp_sub_agentes_pol.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 011/2024 - Dispõe sobre a recomposição dos subsídios dos Agentes Políticos do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6073/2024-02-21_par_cont_014_pl_009_convalida_lei_2.681_23.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6073/2024-02-21_par_cont_014_pl_009_convalida_lei_2.681_23.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 009/2024 - Convalida o disposto na Lei Municipal nº 2.681 de 16 de maio de 2023 e dá outras providências. (Autoriza o Município de Piumhi a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências).</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6125/2024-03-11_par_cont_015_proc_011_prest_ctas_pmp_003.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6125/2024-03-11_par_cont_015_proc_011_prest_ctas_pmp_003.pdf</t>
   </si>
   <si>
     <t>Referente ao Procedimento n° 011/2024 - Prestação de Contas Mensal do Município de Piumhi relativo ao mês de Janeiro de 2024.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6126/2024-03-11_par_cont_016_proc_008_prest_ctas_saae_jan_24.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6126/2024-03-11_par_cont_016_proc_008_prest_ctas_saae_jan_24.pdf</t>
   </si>
   <si>
     <t>Relativo ao Procedimento nº008/2024 da Prestação de Contas Mensal do SAAE de Piumhi relativa ao mês de Janeiro de 2024.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6158/2024-03-21_par_cont_017_pl_012_maj_valores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6158/2024-03-21_par_cont_017_pl_012_maj_valores.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 012/2024 - “Majora valores e altera o Anexo Único da Lei Municipal nº 2.736/2024 e dá outras providências". (Autoriza a liberação de recursos financeiros destinados a repasse de subvenções sociais para o ano de 2024).</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6178/2024-04-03_par_cont_018_proc_016__prest_cts_pm_004.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6178/2024-04-03_par_cont_018_proc_016__prest_cts_pm_004.pdf</t>
   </si>
   <si>
     <t>Relativo ao Procedimento nº 016/204 da Prestação de Contas Mensal do Município de Piumhi relativa ao mês de Fevereiro de 2024.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6179/2024-04-03_par_cont_019_prest_cts_saae_fev_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6179/2024-04-03_par_cont_019_prest_cts_saae_fev_2024.pdf</t>
   </si>
   <si>
     <t>Relativo ao Procedimento nº 014/2024 da Prestação de Contas Mensal do SAAE de Piumhi relativa ao mês de fevereiro de 2024.</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6180/2024-04-03_par_cont_020_pl_013_sicred.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6180/2024-04-03_par_cont_020_pl_013_sicred.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 013/2024 - Autoriza o Poder Executivo Municipal a firmar Termo de Cooperação e Acordo de Parceria com a Fundação Sicredi para o desenvolvimento dos Programas "A União Faz a Vida" e "Cooperativas Escolares" na rede municipal de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6204/2024-04-11_par_cont_021_pdl_001_outorga_b_mulheres_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6204/2024-04-11_par_cont_021_pdl_001_outorga_b_mulheres_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Decreto Legislativo nº 001/2024 - Dispõe sobre a outorga da Homenagem ‘Brilhantes Mulheres’ e dá outras providências.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6270/2024-04-30_par_cont_022_plc_001_alt_plano_diretor.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6270/2024-04-30_par_cont_022_plc_001_alt_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 001/2024 - Altera dispositivos da Lei Complementar 5/2006 que "Dispõe do Plano Diretor do Município de Piumhi, nos termos do Capítulo III da Lei 10.257 de 10 de julho de 2001 - Estatuto da Cidade".</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
     <t>Assessorias Contábil e Jurídica - AssContJur</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6271/2024-04-30_par_cont_023_plc_002_alt_lc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6271/2024-04-30_par_cont_023_plc_002_alt_lc.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 002/2024 - Altera dispositivos da Lei Complementar 67/2019 que "Estabelece normas e condições para parcelamento, ocupação e uso do solo urbano no Município de Piumhi.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6272/2024-04-30_par_cont_024_pl_017_ldo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6272/2024-04-30_par_cont_024_pl_017_ldo.pdf</t>
   </si>
   <si>
     <t>Referente ao Parecer Contábil nº 024/2024 - Projeto de lei nº 017/2024 - Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6273/2024-04-30_par_cont_025_pl_018_repasse_sta_casa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6273/2024-04-30_par_cont_025_pl_018_repasse_sta_casa.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 018/2024 - Autoriza a liberação de recursos financeiros destinados a repasse de subvenção no valor de R$ 146.165,00 (cento e quarenta e seis mil, cento e sessenta a cinco reais), inclusive os resíduos (juros e correção monetária), para Santa Casa de Misericórdia de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6305/2024-05-03_par_cont_026_pl_014_desaf_permuta.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6305/2024-05-03_par_cont_026_pl_014_desaf_permuta.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 014/2024 - Dispõe sobre Desafetação e Permuta de bem Público e dá outras Providências.</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6320/2024-05-10_par_cont_027_plc_003_alt_lc_80_magist.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6320/2024-05-10_par_cont_027_plc_003_alt_lc_80_magist.pdf</t>
   </si>
   <si>
     <t>Referente ao Parecer Contábil nº027/2024 - Projeto de Lei Complementar nº 003/2024 - Revoga dispositivos da Lei Complementar 80/2022 que - Dispõe sobre reestruturação do quadro de pessoal do Magistério Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6321/2024-05-10_par_cont_028_plc_004_alt_lc_81_pccv_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6321/2024-05-10_par_cont_028_plc_004_alt_lc_81_pccv_mun.pdf</t>
   </si>
   <si>
     <t>Referente ao Parecer Contábil nº 028/2024 - Projeto de Lei Complementar nº 004/2024 - Revoga dispositivos da Lei complementar 81/2022 - Altera a Lei Complementar 52/2018 que Institui o Plano de Carreiras, de Cargos e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6322/2024-05-10_par_cont_029_prest_cts_mun_mar_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6322/2024-05-10_par_cont_029_prest_cts_mun_mar_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Procedimento nº 018/2024 - Prestação de Contas Mensal do Município de Piumhi relativa ao mês de março de 2024.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6347/2024-05-17_par_cont_030_plc_005_altera_lc_52.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6347/2024-05-17_par_cont_030_plc_005_altera_lc_52.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 005/2024 - Altera a Lei Complementar 52/2018 Institui o Plano de Carreiras de Cargos e, Vencimentos dos Servidores Municipais de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6348/2024-05-17_par_cont_031_pl_019_50_13o_pmp_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6348/2024-05-17_par_cont_031_pl_019_50_13o_pmp_saae.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 019/2024 - Dispõe sobre a antecipação de 50% do 13º salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta e Municipal e Serviço Autônomo de Agua e Esgoto e dá outras providências.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6349/2024-05-17_par_cont_032_pl_020_50_13o_cm.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6349/2024-05-17_par_cont_032_pl_020_50_13o_cm.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 020/2024 - Dispõe sobre a antecipação de 50% do 13º salário aos servidores da Câmara Municipal de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6364/2024-05-27_par_cont_033_prest_cts_saae_mar_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6364/2024-05-27_par_cont_033_prest_cts_saae_mar_2024.pdf</t>
   </si>
   <si>
     <t>Relativo ao Procedimento nº 025/2024 da Prestação de Contas Mensal do SAAE de Piumhi relativa ao mês de março de 2024.</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6365/2024-05-27_par_cont_034_prest_ctas_abril_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6365/2024-05-27_par_cont_034_prest_ctas_abril_saae.pdf</t>
   </si>
   <si>
     <t>Relativo ao Procedimento nº 026/2024 da Prestação de Contas Mensal do SAAE de Piumhi relativa ao mês de abril de 2024.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6366/2024-05-27_par_cont_035_pl_021_conv_sind_rural.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6366/2024-05-27_par_cont_035_pl_021_conv_sind_rural.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 021/2024 - Autoriza o Poder Executivo firmar convênio com o Sindicato dos Produtores Rurais de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6397/2024-06-13_par_cont_036_prest_cts_mun_abr_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6397/2024-06-13_par_cont_036_prest_cts_mun_abr_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Procedimento nº 028/2024 - Prestação de Contas Mensal do Município de Piumhi relativa ao mês de abril de 2024.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6421/2024-06-21_par_cont_037_pl_024_repasse_apae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6421/2024-06-21_par_cont_037_pl_024_repasse_apae.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 024/2024 - Autoriza o Poder Executivo Municipal realizar transferência de recursos financeiros à Associação de Pais e Amigos dos Excepcionais - APAE de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6439/2024-06-28_par_cont_038_plc_006_1_vaga_op_ete.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6439/2024-06-28_par_cont_038_plc_006_1_vaga_op_ete.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 69/2020 que Dispõe sobre a organização administrativa do Serviço Autônomo de Água e Esgoto de Piumhi Minas Gerais, sua reestruturação e a competência de seus órgãos e sobre a reestruturação do Plano de Carreiras, de Cargos e Vencimentos dos Serviços da Autarquia e dá outras providencias.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6440/2024-06-28_par_cont_039_pl_023_capac_prim_socorros.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6440/2024-06-28_par_cont_039_pl_023_capac_prim_socorros.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 023/2024 - Dispõe sobre a obrigatoriedade de capacitação de primeiros socorros para professores, funcionários e servidores de creches e escolas instaladas no Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6451/2024-07-04_par_cont_040_prest_cts_saae_mai_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6451/2024-07-04_par_cont_040_prest_cts_saae_mai_2024.pdf</t>
   </si>
   <si>
     <t>Relativo ao Procedimento nº 031/2024 da Prestação de Contas Mensal do SAAE de Piumhi relativa ao mês de maio de 2024.</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6459/2024-07-10_par_cont_041_pl_022_inst_gratif_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6459/2024-07-10_par_cont_041_pl_022_inst_gratif_saae.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei nº 022/2024, que Institui gratificação ao Agente de Contratação, Equipe de Apoio, Comissão de Contratação e Pregoeiro, de que trata a Lei Federal nº 14.133, de 1º de abril de 2021 aos servidores públicos do SAAE e dá outras providências.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6486/2024-08-05_par_cont_042_proc_033_prest_ctas_mun_007.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6486/2024-08-05_par_cont_042_proc_033_prest_ctas_mun_007.pdf</t>
   </si>
   <si>
     <t>Referente ao Procedimento nº 033/2024 - Prestação de Contas Mensal do Município de Piumhi relativa ao mês de maio de 2024.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6494/2024-08-08_par_cont_043_prest_cts_mun_jun_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6494/2024-08-08_par_cont_043_prest_cts_mun_jun_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Procedimento nº 035/2024 - Prestação de Contas Mensal do Município de Piumhi relativa ao mês de junho de 2024.</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6496/2024-08-09_par_cont_044_prest_cts_saae_jun_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6496/2024-08-09_par_cont_044_prest_cts_saae_jun_2024.pdf</t>
   </si>
   <si>
     <t>Relativo ao Procedimento nº 034/2024 da Prestação de Contas Mensal do SAAE de Piumhi relativa ao mês de junho de 2024.</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6506/2024-08-13_par_cont_045_pl_027_sub_vereadores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6506/2024-08-13_par_cont_045_pl_027_sub_vereadores.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei que "Dispõe sobre a fixação do valor dos subsídios mensais dos Vereadores para o quadriênio 2025/2028 e dá outras providencias".</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6525/2024-08-22_par_cont_046_prest_cts_saae_jul_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6525/2024-08-22_par_cont_046_prest_cts_saae_jul_2024.pdf</t>
   </si>
   <si>
     <t>Relativo ao Procedimento nº 038/2024 da Prestação de Contas Mensal do SAAE de Piumhi relativa ao mês de julho de 2024.</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6537/2024-08-30_par_cont_047_pl_028_subs_pref_vice_sec.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6537/2024-08-30_par_cont_047_pl_028_subs_pref_vice_sec.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do valor dos subsídios mensais do Prefeito, Vice-Prefeito e Secretários Municipais para o quadriênio 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6568/2024-09-17_par_cont_048_pl_029_loa_2025.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6568/2024-09-17_par_cont_048_pl_029_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município para exercício de 2025.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6569/2024-09-17_par_cont_049_prest_cts_mun_jul_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6569/2024-09-17_par_cont_049_prest_cts_mun_jul_2024.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Mensal do Município de Piumhi , relativo ao mês de julho de 2024 (Procedimento n°040/2024).</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6570/2024-09-17_par_cont_050_pl_030_transp_cred.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6570/2024-09-17_par_cont_050_pl_030_transp_cred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transposição, transferências e remanejamento de créditos orçamentários no âmbito do Poder Executivo e legislativo Municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6571/2024-09-17_par_cont_051_pl_048_2023_apa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6571/2024-09-17_par_cont_051_pl_048_2023_apa.pdf</t>
   </si>
   <si>
     <t>Cria a Área de Proteção Ambiental Municipal Serras e Águas de Piumhi e dá outras providencias.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6605/2024-09-24_par_cont_052_prest_cts_saae_ago_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6605/2024-09-24_par_cont_052_prest_cts_saae_ago_2024.pdf</t>
   </si>
   <si>
     <t>Relativo ao Procedimento nº 042/2024 da Prestação de Contas Mensal do SAAE de Piumhi relativa ao mês de agosto de 2024.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6654/2024-10-11_par_cont_053_mens_adit_pl_029_loa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6654/2024-10-11_par_cont_053_mens_adit_pl_029_loa.pdf</t>
   </si>
   <si>
     <t>Trata-se a presente Mensagem Aditiva/Modificativa ao Projeto de Lei que “Estima a Receita e Fixa a Despesa para Exercício de 2025.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6655/2024-10-11_par_cont_054_prest_cts_mun_ago_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6655/2024-10-11_par_cont_054_prest_cts_mun_ago_2024.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Mensal do Município de Piumhi , relativo ao mês de agosto de 2024 (Procedimento n°043/2024).</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6680/2024-10-17_par_cont_055_pl_031_ampla.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6680/2024-10-17_par_cont_055_pl_031_ampla.pdf</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6708/2024-10-24_par_cont_056_prest_cts_saae_set_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6708/2024-10-24_par_cont_056_prest_cts_saae_set_2024.pdf</t>
   </si>
   <si>
     <t>Relativo ao Procedimento nº 045/2024 da Prestação de Contas Mensal do SAAE de Piumhi relativa ao mês de setembro de 2024.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6709/2024-10-24_par_cont_057_plc_007_cobranca_smrsu.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6709/2024-10-24_par_cont_057_plc_007_cobranca_smrsu.pdf</t>
   </si>
   <si>
     <t>Dispõe a cobrança dos Serviços Públicos de Manejo de Resíduos Sólidos Urbanos (SMRSU) no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6742/2024-11-04_par_cont_058_pl_035_reg_acesso_inf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6742/2024-11-04_par_cont_058_pl_035_reg_acesso_inf.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei “Regulamenta, no âmbito do Município de Piumhi os procedimentos para a garantia do acesso a informação, conforme o disposto na Lei Federal nº 12.527, de 18 de novembro de 2011, que dispõe sobre o acesso a informações previsto no inciso XXXIII do “caput” do art.5º, no inciso II do § 3º do art. 37 e no § 2º do art. 216 da Constituição da República Federativa do Brasil e dá outras providências”.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6743/2024-11-04_par_cont_059_pl_032_casa_abrigo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6743/2024-11-04_par_cont_059_pl_032_casa_abrigo.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei “Institui a Casa Abrigo Mulher no Município de Piumhi, destinada ao acolhimento de mulheres vítimas de violência doméstica e dá outras providências”.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6744/2024-11-04_par_cont_060_pl_034_compliance_adm_d_ind.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6744/2024-11-04_par_cont_060_pl_034_compliance_adm_d_ind.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 034/2024 - Dispõe sobre a instituição do Programa de Integridade e Compliance no âmbito da Administração Pública Direta e Indireta do Município de Piumhi.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6745/2024-11-04_par_cont_061_plc_008_alt_lei_1.004_cod_obras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6745/2024-11-04_par_cont_061_plc_008_alt_lei_1.004_cod_obras.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 008/2024 - Altera dispositivos da Lei Municipal 1.004/1989, que “Institui o Código de Obras do Município de Piumhi Estado de Minas Gerais e dá outras providências".</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6746/2024-11-04_par_cont_062_pre_001_curso_prep_camara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6746/2024-11-04_par_cont_062_pre_001_curso_prep_camara.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei “Regulamenta os procedimentos para a realização do curso preparatório de noção básica da Lei Orgânica, Regimento Interno e demais normas internas da Câmara Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6773/2024-11-11_par_cont_063_prest_cts_mun_set_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6773/2024-11-11_par_cont_063_prest_cts_mun_set_2024.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Mensal do Município de Piumhi, relativo ao mês de setembro de 2024 (Procedimento n° 050/2024).</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6818/2024-11-19_par_cont_064_prest_cts_saae_out_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6818/2024-11-19_par_cont_064_prest_cts_saae_out_2024.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Mensal do Município de Piumhi, relativo ao mês de outubro de 2024 (Procedimento n° 053/2024).</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6819/2024-11-19_par_cont_065_pl_036_abono_natal.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6819/2024-11-19_par_cont_065_pl_036_abono_natal.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil n° 065/2024 sobre o Projeto de Lei nº 36/2024, que Dispõe sobre a concessão de Abono de Natal aos servidores públicos da Administração Direta e Indireta do Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6820/2024-11-19_par_cont_066_pre_003_abono_natal.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6820/2024-11-19_par_cont_066_pre_003_abono_natal.pdf</t>
   </si>
   <si>
     <t>Parecer Contábil nº 066/2024 sobre o Projeto de Resolução nº 003/2024, que Dispõe sobre a concessão de Abono de Natal aos servidores públicos do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6821/2024-11-19_par_cont_067_pre_002_pgto_veread_servid.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6821/2024-11-19_par_cont_067_pre_002_pgto_veread_servid.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Resolução nº 002/2024 - Autoriza o pagamento de subsídios dos Vereadores, vencimentos dos Servidores e demais despesas de manutenção até o dia 20/12/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6907/2024-12-13_par_cont_068_plc_09_insp_sant_sim.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6907/2024-12-13_par_cont_068_plc_09_insp_sant_sim.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 09/2024, que “Dispõe sobre a criação da Lei do Serviço de Inspeção Municipal e os procedimentos obrigatórios de inspeção sanitária em estabelecimentos que manipulam e/ou processam produtos de origem animal no Município de Piumhi/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>PAJUR</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>Assessoria Jurídica - ASJUR</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5945/2024-01-04_par_jur_001_pl_075_alt_lei_1.592_cons_educ.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5945/2024-01-04_par_jur_001_pl_075_alt_lei_1.592_cons_educ.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 075/2023 - Altera dispositivos da Lei nº 1.592/2003, que "Dispõe sobre a criação do Conselho Municipal de Educação do Município de Piumhi e dá outras providências" e dá outras providências.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5946/2024-01-04_par_jur_002_pl_078_nome_mitermyer_ubs.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5946/2024-01-04_par_jur_002_pl_078_nome_mitermyer_ubs.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 078/2023 - Denomina à Unidade Básica de Saúde (UBS) a ser construída no Loteamento Residencial Pérola Negra III, bairro Novo Tempo, no Município de Piumhi.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5952/2024-01-05_par_jur_003_pl_080_escuta_especializada.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5952/2024-01-05_par_jur_003_pl_080_escuta_especializada.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 080/2023 - Implementa no Município de Piumhi - MG o procedimento de Escuta Especializada de crianças e adolescentes vítimas ou testemunhas de violência, conforme disposto na Lei Federal nº 13.431/2017, regulamentada pelo Decreto Federal nº 9.603/2018, e dá outras providências.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5953/2024-01-05_par_jur_004_pl_079_marcinho_cont_ubs.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5953/2024-01-05_par_jur_004_pl_079_marcinho_cont_ubs.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 079/2023 - Denomina à Unidade Básica de Saúde (UBS) a ser construída na Rua Francisco Soares Ferreira, Quadra B1, Loteamento Residencial Novo Horizonte II, bairro Nova Esperança, no Município de Piumhi. (Arlindo Barbosa Neto "Marcinho Contador")</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5982/2024-01-19_par_jur_005_pl_007_revisao_camara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5982/2024-01-19_par_jur_005_pl_007_revisao_camara.pdf</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5983/2024-01-19_par_jur_006_pl_002_revisao_pmp.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5983/2024-01-19_par_jur_006_pl_002_revisao_pmp.pdf</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5984/2024-01-19_par_jurid_007_2024_pl_006_repass_acaspo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5984/2024-01-19_par_jurid_007_2024_pl_006_repass_acaspo.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 006/2024 Autoriza a liberação de recursos financeiros destinados a repasse de subvenção no valor de R$ 48.000,00 (quarenta e oito mil reais), para Associação Comunitária para assuntos de polícia ostensiva de Piumhi - MG/ ACASPO e dá outras providências</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5985/2024-01-19_par_jur_008_pl_003_repass_santa_casa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5985/2024-01-19_par_jur_008_pl_003_repass_santa_casa.pdf</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5986/2024-01-19_par_jur_009_2024_pl_005_repass_lar_s_franc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5986/2024-01-19_par_jur_009_2024_pl_005_repass_lar_s_franc.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 005/2024 Autoriza a liberação de recursos financeiros destinados a repasse de subvenção no valor de R$ 23.000,00 (vinte e três mil reais), para o Lar São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5987/2024-01-19_par_jur_010_2024_pl_001_subv_sociais.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5987/2024-01-19_par_jur_010_2024_pl_001_subv_sociais.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 001/2024 Autoriza a liberação de recursos financeiros destinados a repasse de subvenções sociais para o ano de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6028/2024-02-05_par_jur_011_pl_077_dia_rotary.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6028/2024-02-05_par_jur_011_pl_077_dia_rotary.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 077/2023 Inclui no Calendário Oficial do Município de Piumhi o Dia Municipal do Rotary e do Rotariano_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6056/2024-02-08_par_jurid_012_pl_008_ut_publ_rotary.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6056/2024-02-08_par_jurid_012_pl_008_ut_publ_rotary.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 008/2024 Declara como utilidade pública o Rotary Club de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6065/2024-02-20_par_jur_013_pl_009_convalida_lei_2.681_23.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6065/2024-02-20_par_jur_013_pl_009_convalida_lei_2.681_23.pdf</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6070/2024-02-20_par_jur_014_pl_011_recomp_sub_agentes_pol.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6070/2024-02-20_par_jur_014_pl_011_recomp_sub_agentes_pol.pdf</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6088/2024-02-22_par_jur_015_pl_010_apaap.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6088/2024-02-22_par_jur_015_pl_010_apaap.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 015/2024 - Declara como utilidade pública a Associação dos Produtores Artesanais de Alimentos de Piumhi - APAAP e dá outras providências.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6146/2024-03-18_par_jur_016_proc_043_den_018.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6146/2024-03-18_par_jur_016_proc_043_den_018.pdf</t>
   </si>
   <si>
     <t>Referente ao Procedimento nº 043/2024 - Denúncia n° 018/2023- Serviço de Ouvidoria online da Câmara Municipal de Piumhi._x000D_
 Assunto: Descaso com a população - Fiscalizar SAAE-Piumhi.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6157/2024-03-20_par_jur_017_pl_012_maj_valores.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6157/2024-03-20_par_jur_017_pl_012_maj_valores.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 012/2024 - Majora valores e altera o Anexo Único da Lei Municipal n° 2.736/2024 e dá outras_x000D_
 providências (Autoriza a liberação de recursos financeiros destinados a repasse de subvenções sociais para o ano de 2024 e dá outras providências).</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6186/2024-04-08_par_jur_018_pl_013_sicred.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6186/2024-04-08_par_jur_018_pl_013_sicred.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 013/2024 - Autoriza o Poder Executivo Municipal a firmar Termo de Cooperação e Acordo de Parceria com a Fundação Sicredi para o desenvolvimento dos Programas “A União faz a Vida” e "Cooperativas Escolares” na rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6187/2024-04-08_par_jur_019_pl_015_alt_lei_2691.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6187/2024-04-08_par_jur_019_pl_015_alt_lei_2691.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 015/2024 - Dispõe sobre alteração da ementa e artigo 1° da Lei 2.691/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6201/2024-04-11_par_jur_020_pdl_001_outorga_b_mulheres_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6201/2024-04-11_par_jur_020_pdl_001_outorga_b_mulheres_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Decreto Legislativo nº 001/2024 - Dispõe sobre a outorga da Homenagem “Brilhantes Mulheres” e dá outras providências.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6202/2024-04-11_par_jur_021_pl_015_inc_cal_dia_ciclista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6202/2024-04-11_par_jur_021_pl_015_inc_cal_dia_ciclista.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 016/2024 Inclui no Calendário Oficial do Município de Piumhi o Dia do Ciclista e dá outras providências</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6221/2024-04-15_par_jur_022_proc_004_den_001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6221/2024-04-15_par_jur_022_proc_004_den_001.pdf</t>
   </si>
   <si>
     <t>Trata-se de manifestação solicitada pelos membros da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania em relação ao Procedimento nº 004/2023, Denúncia nº 001/2024 (Desaparecimento de motor do portão pertencente à Estação de Tratamento de Esgoto (ETE) do SAAE-Piumhi).</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6262/2024-04-15__par_jur_023_proc_006_den_003.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6262/2024-04-15__par_jur_023_proc_006_den_003.pdf</t>
   </si>
   <si>
     <t>Trata-se de manifestação solicitada pelos membros da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania em relação ao Procedimento nº 006/2023, Denúncia nº 003/2024 (Desaparecimento do gerador sede SAAE-Piumhi).</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6223/2024-04-15__par_jur_024_proc_005_den_002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6223/2024-04-15__par_jur_024_proc_005_den_002.pdf</t>
   </si>
   <si>
     <t>Trata-se de manifestação solicitada pelos membros da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania em relação ao Procedimento nº 005/2023, denúncia nº 002/2024 (Desaparecimento de ferramentas para manutenção das lagoas da Estação de Tratamento de Esgoto- ETE do SAAE de Piumhi-MG).</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6225/2024-04-16_par_jur_proc_043_manif_csppmuc.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6225/2024-04-16_par_jur_proc_043_manif_csppmuc.pdf</t>
   </si>
   <si>
     <t>Trata-se de manifestação solicitada pelos membros da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania em relação ao Procedimento n° 043/2023, denúncia n° 018/2023 (Descaso com a população-Fiscalizar SAAE-Piumhi)._x000D_
 Reitero manifestação apresentada no Parecer n° 016/2024, de 13 de março de 2024._x000D_
 Aguarda-se apreciação da Comissão Permanente.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6242/2024-04-19_par_jur_026_plc_002_alt_lc_67_parc_solo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6242/2024-04-19_par_jur_026_plc_002_alt_lc_67_parc_solo.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 002/2024 - Altera dispositivos da Lei Complementar 67/2019 que "Estabelece normas e condições para parcelamento, ocupação e uso do solo urbano no Município de Piumhi".</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6243/2024-04-19_par_jur_027_pl_017_ldo_2025.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6243/2024-04-19_par_jur_027_pl_017_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 017/2024 - Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6250/2024-04-24_par_jur_028_plc_001_alt_plano_diretor.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6250/2024-04-24_par_jur_028_plc_001_alt_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 001/2024 - Altera dispositivos da Lei Complementar n° 5/2006, que "Dispõe do Plano Diretor do Município de Piumhi, nos termos do Capítulo III da Lei 10.257, de 10 de julho de 2001- Estatuto da Cidade".</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6266/2024-04-26_par_jur_029_pl_018_repasse_sta_casa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6266/2024-04-26_par_jur_029_pl_018_repasse_sta_casa.pdf</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6291/2024-05-03_par_jur_030_pl_014_desaf_permuta.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6291/2024-05-03_par_jur_030_pl_014_desaf_permuta.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 014/2024 - Dispõe sobre desafetação e permuta de bem público e dá outras providências.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6306/2024-05-07_par_jur_031_plc_004_alt_lc_81_pccv_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6306/2024-05-07_par_jur_031_plc_004_alt_lc_81_pccv_mun.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 004/2024 - Revoga dispositivos da Lei Complementar 81 que "Altera a Lei Complementar 52/2018 que Institui o Plano de Carreiras, de Cargos, e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6307/2024-05-07_par_jur_032_plc_003_alt_lc_80_magist.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6307/2024-05-07_par_jur_032_plc_003_alt_lc_80_magist.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 003/2024 - Revoga dispositivos da Lei Complementar 80/2022 - Dispõe sobre reestruturação do quadro de pessoal do Magistério Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6335/2024-05-15_par_jur_033_pl_019_50_13o_pref_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6335/2024-05-15_par_jur_033_pl_019_50_13o_pref_saae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação de 50% do 13º salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta Municipal e do Serviço Autônomo de Água e Esgoto e dá outras providências.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6336/2024-05-15_par_jur_034_pl_020_50_13o_cm.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6336/2024-05-15_par_jur_034_pl_020_50_13o_cm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação de 50% do 13º salário aos servidores da Câmara Municipal de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6337/2024-05-15_par_jur_035_plc_005_altera_lc_52_plenagem.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6337/2024-05-15_par_jur_035_plc_005_altera_lc_52_plenagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 52/2018 que Institui o Plano de Carreiras, de Cargos , e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6371/2024-05-29_par_jur_036_pl_021_conv_sind_rural.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6371/2024-05-29_par_jur_036_pl_021_conv_sind_rural.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Sindicato dos Produtores Rurais de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6426/2024-06-21_par_jur_037_pl_024_transf_recursos_apae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6426/2024-06-21_par_jur_037_pl_024_transf_recursos_apae.pdf</t>
   </si>
   <si>
     <t>Relativo ao Projeto de Lei nº 024/2024 - Autoriza o Poder Executivo Municipal realizar transferência de recursos financeiros à Associação de Pais e Amigos dos Excepcionais-APAE de Piumhi e dá outras providencias.</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6435/2024-06-27_par_jur_038_plc_006_1_vaga_op_ete.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6435/2024-06-27_par_jur_038_plc_006_1_vaga_op_ete.pdf</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6436/2024-06-27_par_jur_039_pl_023_capac_prim_socorros.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6436/2024-06-27_par_jur_039_pl_023_capac_prim_socorros.pdf</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6437/2024-06-27_par_jur_040_pl_025_den_sec_m_saude_pub.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6437/2024-06-27_par_jur_040_pl_025_den_sec_m_saude_pub.pdf</t>
   </si>
   <si>
     <t>Denomina Dr. Geraldo de Moura Santos à Secretaria Municipal de Saúde Publica, localizada na Praça Dr. Avelino de Queiroz, nº 75 no Município de Piumhi.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6438/2024-06-27_par_jur_041_proc_063_2023_den_024_2023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6438/2024-06-27_par_jur_041_proc_063_2023_den_024_2023.pdf</t>
   </si>
   <si>
     <t>Manifestação solicitada pelos membros da Comissão de Serviços e Politicas Publicas Municipais, Urbanismo e Cidadania em relação ao Procedimento nº 063/2023, Denúncia nº 024/2023 (Irregularidades em concurso público do SAAE).</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6458/2024-07-10_par_jurid_042_pl_022_inst_gratif_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6458/2024-07-10_par_jurid_042_pl_022_inst_gratif_saae.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº022/2024, que Institui gratificação ao Agente de Contratação, Equipe de Apoio, Comissão de Contratação e Pregoeiro, de que trata a Lei Federal nº 14.133, de 1º de abril de 2021 aos servidores públicos do SAAE e dá outras providências</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6489/2024-08-06_par_jur_043_pl_026_den_rua_izoldino.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6489/2024-08-06_par_jur_043_pl_026_den_rua_izoldino.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 026/2024 - Dá nome de Izoldino Soares de Sales à Rua com inicio na Rua Antônio Dimas Machado e termino na Rua José Camarano, bairro Bela Vista, no Município de Piumhi e dá outras providencias.</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6509/2024-08-14_par_jur_044_pl_027_sub_vers.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6509/2024-08-14_par_jur_044_pl_027_sub_vers.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 027/2024  que "Dispõe sobre a fixação do valor dos subsídios mensais dos Vereadores para o quadriênio 2025/2028 e dá outras providencias".</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6535/2024-08-27_par_jur_045_pl_028_sub_pref_vice_sec.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6535/2024-08-27_par_jur_045_pl_028_sub_pref_vice_sec.pdf</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6543/2024-09-06_par_jur_046_pl_030_transp_cred.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6543/2024-09-06_par_jur_046_pl_030_transp_cred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transposição, transferência e remanejamento de créditos orçamentários no âmbito do P0oder Executivo e legislativo Municipal, e dá outras providencias.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6544/2024-09-06_par_jur_047_pl_029_loa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6544/2024-09-06_par_jur_047_pl_029_loa.pdf</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6567/2024-09-16_par_jur_048_pl_048_2023_apa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6567/2024-09-16_par_jur_048_pl_048_2023_apa.pdf</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6609/2024-09-30_par_jur_049_mens_ad_pl_029_loa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6609/2024-09-30_par_jur_049_mens_ad_pl_029_loa.pdf</t>
   </si>
   <si>
     <t>Mensagem Aditiva ao Projeto de Lei nº 029/2024 que Estima a receita e fixa a despesa para o exercício de 2025.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6661/2024-10-16_par_jur_050_pl_031_ampla.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6661/2024-10-16_par_jur_050_pl_031_ampla.pdf</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6684/2024-10-22_par_jur_051_plc_007_cobranca_smrsu.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6684/2024-10-22_par_jur_051_plc_007_cobranca_smrsu.pdf</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6736/2024-11-04_par_jur_052_plc_008_alt_lei_1.004_cod_obras.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6736/2024-11-04_par_jur_052_plc_008_alt_lei_1.004_cod_obras.pdf</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6737/2024-11-04_par_jur_053_pl_034_compliance_adm_d_ind.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6737/2024-11-04_par_jur_053_pl_034_compliance_adm_d_ind.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 034/2024 - Dispõe sobre a instituição do Programa de Integridade e Compliance no âmbito da Administração Pública Direta e Indireta do Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6738/2024-11-04_par_jur_054_pl_035_reg_acesso_inf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6738/2024-11-04_par_jur_054_pl_035_reg_acesso_inf.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do Município de Piumhi os procedimentos para a garantia do acesso à informação, conforme o disposto na Lei Federal nº 12.527, de 18 de novembro de 2011, que dispõe sobre o acesso a informações previstos no inciso XXXIII do “caput” do art. 5º, no inciso II do § 3º do art. 37 e no § 2º do art. 2016 da Constituição República Federativa do Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6740/2024-11-04_par_jur_055_pl_033_academia_ze_tiao.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6740/2024-11-04_par_jur_055_pl_033_academia_ze_tiao.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 033/2024 - Denomina José Alves Gonçalves “Zé Tião” a Academia ao Ar Livre localizada na praça Agostinho Mariano da Costa, Comunidade de Penedos, Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6741/2024-11-04_par_jur_056_pre_001_curso_prep_camara.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6741/2024-11-04_par_jur_056_pre_001_curso_prep_camara.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Resolução nº 001/2024 - “Regulamenta os procedimentos para a realização do curso preparatório de noção básica da Lei Orgânica, Regimento Interno e demais normas internas da Câmara Municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6806/2024-11-14_par_jur_057_pl_036_abono_natal_adm_d_i.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6806/2024-11-14_par_jur_057_pl_036_abono_natal_adm_d_i.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº 057/2024 sobre o Projeto de Lei nº 036/2024, que Dispõe sobre a concessão de Abono de Natal aos servidores públicos da Administração Direta e Indireta do Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6807/2024-11-13_par_jur_058_pl_032_casa_abrigo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6807/2024-11-13_par_jur_058_pl_032_casa_abrigo.pdf</t>
   </si>
   <si>
     <t>Institui a Casa Abrigo Mulher no Município de Piumhi, destinada ao acolhimento de mulheres vítimas de violência doméstica e dá outras providências</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6808/2024-11-14_par_jur_059_pre_002_pgto_veread_servid.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6808/2024-11-14_par_jur_059_pre_002_pgto_veread_servid.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Resolução nº 002/2024 - Autoriza ao pagamento de subsídios dos Vereadores, vencimentos dos Servidores e demais despesas de manutenção até o dia 20/12/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6823/2024-11-19_par_jur_060_pl_037_sind_proc_adm.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6823/2024-11-19_par_jur_060_pl_037_sind_proc_adm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Sindicância e o Processo Administrativo Disciplinar dos Servidores Públicos do Poder Executivo Municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6824/2024-11-19_par_jur_061_pre_003_abono_natal.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6824/2024-11-19_par_jur_061_pre_003_abono_natal.pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico nº 061/2024 sobre o Projeto de Resolução nº 003/2024, que Dispõe sobre a concessão de Abono de Natal aos servidores públicos do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6834/2024-11-21_par_jur_062_pl_038_cod_etica_cond_ser_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6834/2024-11-21_par_jur_062_pl_038_cod_etica_cond_ser_mun.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 038/2024 - Dispõe sobre o Código de Ética e Conduta dos Servidores Públicos do Poder Executivo Municipal de Piumhi/MG e dá outras providências.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6874/2024-11-28_par_jur_063_pl_039_altera_lei_1626.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6874/2024-11-28_par_jur_063_pl_039_altera_lei_1626.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 039/2024 e Emenda Geral nº 019/2024 - Altera a Lei Municipal nº 1.626/2024, que dispõe sobre o serviço publico destinado ao transporte individual de passageiros, por taxi, no Município de Piumhi.</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6906/2024-12-12_par_jur_064_plc_09_insp_sant_sim.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6906/2024-12-12_par_jur_064_plc_09_insp_sant_sim.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 09/2024 - Dispõe a criação da Lei do Serviço de Inspeção Municipal e os procedimentos obrigatórios de inspeção sanitária em estabelecimentos que manipulam e/ou processam produtos de origem animal no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
     <t>PCMUN</t>
   </si>
   <si>
     <t>Prestação de Contas Mensal do Município de Piumhi</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6483/2024-07-31_of_60_prest_cts_jun_2024_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6483/2024-07-31_of_60_prest_cts_jun_2024_mun.pdf</t>
   </si>
   <si>
     <t>O Poder Executivo (Ofício 60/2024 - Serviço de Contabilidade) - Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo ao mês de JUNHO de 2024. As movimentações estão compostas, entre tantos outros, dos seguintes documentos: 1. Balancete Receita/Despesa; 2. Demonstrativos Numerários; 3, Gastos com Saúde, Educação e Pessoal;_x000D_
 4. Balancetes Contábeis Financeiros; 5. Decretos de Suplementação nas hipóteses necessárias; 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação; Segue em anexo também, o Rol de licitações, na forma impressa, relativo ao mês de JUNHO de 2024.</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>PCSA</t>
   </si>
   <si>
     <t>Prestação de Contas Mensal do SAAE de Piumhi</t>
   </si>
   <si>
     <t>Serviço Autônomo de Água e Esgoto</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6416/2024-06-18_of_61_enc_saae_prest_cts_maio_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6416/2024-06-18_of_61_enc_saae_prest_cts_maio_2024.pdf</t>
   </si>
   <si>
     <t>Para fins de Prestação de Contas ao Poder Legislativo, a Autarquia Municipal, por meio de seu Diretor Executivo e Contador, se comprometeu a encaminhar a Câmara Municipal de Piumhi, até o dia 30 (trinta) do mês subsequente, os seguintes documentos relativos a Execução Orçamentária, Financeira e Patrimonial do mês de maio/2024.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6656/2024-10-11_of_cont_65_prest_cts_set_2024_saae.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6656/2024-10-11_of_cont_65_prest_cts_set_2024_saae.pdf</t>
   </si>
   <si>
     <t>Para fins de Prestação de Contas ao poder Legislativo, a Autarquia Municipal por meio seu Diretor Executivo e Contador, se comprometeu a encaminhar a Câmara Municipal de Piumhi, até o dia 30 (trinta) do mês subsequente os seguintes documentos relativos a Execução Orçamentária, Financeira e Patrimonial do mês de setembro/2024.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6295/2024-05-06_of_84_enc_plc_005_alt_lc_52_2018.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6295/2024-05-06_of_84_enc_plc_005_alt_lc_52_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 52/2018 que "Institui o Plano de Carreiras, de Cargos, e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências".</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6657/2024-10-11_of_162_plc_07_cobranca_manejo_residuos.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6657/2024-10-11_of_162_plc_07_cobranca_manejo_residuos.pdf</t>
   </si>
   <si>
     <t>Dispõe a cobrança dos Serviços Públicos de Manejo de Resíduos Sólidos Urbanos (SMRSU) no Município de Piumhi - MG e dá outras providências.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6299/2024-05-06_of_85_enc_pl_019_50_13o_adm_d_m.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6299/2024-05-06_of_85_enc_pl_019_50_13o_adm_d_m.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta Municipal e do Serviço Autônomo de Água e Esgoto e dá outras providências.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6527/2024-08-23_pl_028_subs_pref_vice_sec_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6527/2024-08-23_pl_028_subs_pref_vice_sec_mun.pdf</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6686/2024-10-22_pl_033_nome_ze_tiao_acad_prc_agostinho_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6686/2024-10-22_pl_033_nome_ze_tiao_acad_prc_agostinho_.pdf</t>
   </si>
   <si>
     <t>Denomina José Alves Gonçalves “Zé Tião” a Academia ao Ar Livre localizada na Praça Agostinho Mariano da Costa, comunidade de Penedos, Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6838/2024-11-22_pl_039_altera_lei_1.626_transp_taxi.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6838/2024-11-22_pl_039_altera_lei_1.626_transp_taxi.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.626/2024, que Dispõe sobre o serviço público destinado ao transporte individual de passageiros, por táxi, no Município de Piumhi.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Wilde Dentista</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6712/2024-10-25_pre_1_curso_preparatorio.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6712/2024-10-25_pre_1_curso_preparatorio.pdf</t>
   </si>
   <si>
     <t>Regulamenta os procedimentos para a realização do curso preparatório de noção básica da Lei Orgânica, Regimento Interno e demais normas internas da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6037/2024-02-05_relat_01_proced_055_req_121.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6037/2024-02-05_relat_01_proced_055_req_121.pdf</t>
   </si>
   <si>
     <t>Procedimento n° 055/2023 - Requerimento nº 121/2023 - Informações referentes à conclusão da obra de drenagem da água pluvial na Rua Amazonas, bairro Vila Agreny, no ano de 2022, e o processo de assoreamento no local, quais as ações serão realizadas.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6133/2024-03-12_relat_002_proced_059_2023_req_141_2023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6133/2024-03-12_relat_002_proced_059_2023_req_141_2023.pdf</t>
   </si>
   <si>
     <t>Procedimento n° 059/2023 - Requerimento nº 141/2023 - Informação se foi repassado ao Município incentivo financeiro pelo Fundo Nacional de Saúde do Ministério da Saúde, em forma de assistência financeira complementar - AFC - adicional para os profissionais ACS e ACE.</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6182/2024-04-03_relat_003_proced_055_2023_req_11_2024_req_121-2023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6182/2024-04-03_relat_003_proced_055_2023_req_11_2024_req_121-2023.pdf</t>
   </si>
   <si>
     <t>Procedimento n° 055/2023 - Requerimento nº 11/2024 - Informações complementares ao Requerimento nº 121/2023 - Informações referentes à_x000D_
 conclusão da obra de drenagem da água pluvial na Rua Amazonas, bairro Vila Agreny, no ano de 2022, e o processo de assoreamento no local, quais as ações serão realizadas.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6183/2024-04-04_relat_004__proced_007_2024_req_012_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6183/2024-04-04_relat_004__proced_007_2024_req_012_2024.pdf</t>
   </si>
   <si>
     <t>Procedimento n° 007/2024 – Requerimento n° 012/2024 -Requerem, após deliberação plenária, seja oficiado o Diretor Executivo do SAAE-Piumhi, senhor Eduardo de Assis, para que sejam encaminhadas informações considerando o Ofício SAAE-Piu-061/2023 e o Ofício Diretoria 46/2023-SAAE-Piumhi/MG: -quais as providências foram tomadas para solucionar a demanda relacionada a dureza de água fornecida pelo SAAE de Piumhi na Comunidade de Lagoa dos Martins; - envio de cópia do Projeto de Engenharia para sanar o problema de descarte irregular de esgoto no córrego próximo ao bairro Morada do Sol; - informar a destinação do biodigestor adquirido pela Autarquia (Se foi instalado no local do descarte de esgoto); - Caso o biodigestor não tenha sido instalado, quais as condições para uso do equipamento (comprovar com laudo técnico).</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6389/2024-06-11_rel_005_2024_req_120_2023_proc_054_2023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6389/2024-06-11_rel_005_2024_req_120_2023_proc_054_2023.pdf</t>
   </si>
   <si>
     <t>Procedimento n° 054/2023 – Requerimento n° 120/2023  - Considerando o Projeto de Lei n° 48/2023 que “Cria a Área de Proteção Ambiental Municipal Serras e Águas de Piumhi e dá outras providências”, requer informações à Empresa de Assistência Técnica e Extensão Rural do Estado de Minas Gerais - EMATER/MG.</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6424/2024-06-21_relat_006_plc_003_req_vista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6424/2024-06-21_relat_006_plc_003_req_vista.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 003/2024 que Revoga dispositivos da Lei Complementar 80/2022 que ‘Dispõe sobre reestruturação do quadro de pessoal do Magistério Público Municipal e dá outras providências’ e dá outras providências.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6425/2024-06-21_relat_007_plc_004_req_vista.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6425/2024-06-21_relat_007_plc_004_req_vista.pdf</t>
   </si>
   <si>
     <t>Relatório nº 007/2024 referente ao Projeto de Lei Complementar nº 004/2024 que Revoga dispositivos da Lei Complementar nº81 que ‘Altera a Lei Complementar 52/2018 que institui o Pano de Carreiras, de Cargos e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências’ e dá outras providências.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6448/2024-07-03_relat_008_proced_027_2024_req_042_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6448/2024-07-03_relat_008_proced_027_2024_req_042_2024.pdf</t>
   </si>
   <si>
     <t>Procedimento n° 027/2024 - Requerimento n° 042/2024 - Informações sobre pagamento de adicional de insalubridade às professoras da zona rural do município de Piumhi</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6546/2024-09-10_relat_009_proced_036_2024_req_050_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6546/2024-09-10_relat_009_proced_036_2024_req_050_2024.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 036/2024 - Requerimento nº 050/2024 - Informação sobre as providencias que serão tomadas para solucionar a demanda relacionada a dureza da água fornecida na Comunidade de lagoa dos Martins, o envio de cópia de procedimento licitatório para a aquisição/execução dos serviços e caso não tenha iniciado o procedimento licitatório, informar o cronograma para a realização.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6826/2024-11-19_relat_010_proced_044_2024_req_059_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6826/2024-11-19_relat_010_proced_044_2024_req_059_2024.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 044/2024 – Requerimento nº 059/2024- que requer seja oficiado o Chefe do Poder Executivo, para que informe sobre pagamento aos motoristas do Município que trabalham na área da educação.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6827/2024-11-19_relat_011_proced_046_req_061_conv_mun_sta_casa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6827/2024-11-19_relat_011_proced_046_req_061_conv_mun_sta_casa.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 046/2024 – Requerimento nº 061/2024 – Informação se existe algum convênio celebrado entre o Município de Piumhi e a Santa Casa de Misericórdia de Piumhi para pagamento do piso dos profissionais da enfermagem que trabalham na referida instituição.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6872/2024-11-28_relat_012_proced_047_req_062_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6872/2024-11-28_relat_012_proced_047_req_062_.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 047/2024 – Requerimento nº 062/2024- que requer seja oficiado o Chefe do Poder Executivo, para informar quais serão as ações a serem realizadas pelo Município de Piumhi para reestabelecer a infraestrutura da rua José Faria Filho, bairro Jardim Betel e encaminhar toda a documentação/procedimentos realizados.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6875/2024-12-02_relat_013_proced_051_req_072.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6875/2024-12-02_relat_013_proced_051_req_072.pdf</t>
   </si>
   <si>
     <t>Procedimento n°051/2024 – Requerimento nº 072/2024 – Informações sobre rateio das sobras do Fundeb aos profissionais da educação básica de Piumhi no ano de 2024</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6887/2024-12-06_relat_014_proced_052_req_074.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6887/2024-12-06_relat_014_proced_052_req_074.pdf</t>
   </si>
   <si>
     <t>Procedimento nº 052/2024 – Requerimento nº 074/2024 - que requer seja oficiado o Chefe do Poder Executivo, para que Informe quais os horários e dias da semana que são realizadas a coleta de lixo no bairro Sítio Pâmela.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>CEDP - Comissão de Ética e Decoro Parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6889/2024-12-06_relat_015_cedp_atividades_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6889/2024-12-06_relat_015_cedp_atividades_2024.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao que determina o § 1º do art. 49 do Regimento Interno desta Casa Legislativa, segundo o qual deve ser apresentado, anualmente, relatório escrito ou verbal das atividades desenvolvidas pela Comissão. Na condição de Presidente da Comissão de Ética e Decoro Parlamentar, informo que durante as sessões legislativas dos anos de 2023 e 2024, não houve instauração de processos disciplinares e não foram apresentadas consultas ou pedidos de esclarecimentos relacionados a competências desta Comissão.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6890/2024-12-06_relat_016_cfo_atividades_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6890/2024-12-06_relat_016_cfo_atividades_2024.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao que determina o § 1º do art. 49 do Regimento Interno desta Casa Legislativa, segundo o qual deve ser apresentado, anualmente, relatório escrito ou verbal das atividades desenvolvidas pela Comissão. Na condição de Presidente da Comissão de Finanças e Orçamento, informo que durante as sessões legislativas dos anos de 2023 e 2024, atuamos em todos os projetos de leis protocolados nesta Casa, emitido pareceres sobre diversas matérias de interesse da nossa Comunidade. Foram realizadas as análises previas das contas apresentados pelo executivo nos termos do inciso IV do art. 42 do regimento Interno.</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6891/2024-12-06_relat_017_csppmuc_atividades_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6891/2024-12-06_relat_017_csppmuc_atividades_2024.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao que determina o § 1º do art. 49 do Regimento Interno desta Casa Legislativa, segundo o qual deve ser apresentado, anualmente, relatório escrito ou verbal das atividades desenvolvidas pela Comissão. Na condição de Presidente da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, informo que durante as sessões legislativas dos anos de 2023 e 2024, atuamos em todos os projetos de leis protocolados nesta Casa, emitido pareceres sobre diversas matérias de interesse da nossa Comunidade. Atuamos nos procedimentos oriundos da Ouvidoria da Câmara Municipal.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6893/2024-12-06_relat_018_cljr_atividades_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6893/2024-12-06_relat_018_cljr_atividades_2024.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao que determina o § 1º do art. 49 do Regimento Interno desta Casa Legislativa, segundo o qual deve ser apresentado, anualmente, relatório escrito ou verbal das atividades desenvolvidas pela Comissão. Na condição de Presidente da Comissão de Legislação, Justiça e Redação, manifesto que durante as sessões legislativas dos anos de 2023 e 2024, atuamos em todos os projetos de leis protocolados nesta Casa, emitido pareceres sobre diversas matérias de interesse da nossa Comunidade.</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
     <t>Procedimento n° 042/2023 - Requerimento nº 99/2023 - Seja encaminhado a esta Casa Legislativa os documentos relativos a edificações de Templos e Igrejas e informe quais os donatários não iniciaram as construções.</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
     <t>Procedimento n° 057/2023 - Requerimento nº 126/2023 – Informar as ações que serão realizadas pelo SAAE-Piumhi, em relação a melhoria na sustentação da adutora localizada próximo a MG-050, a qual abastece a caixa de água da Cruz do Monte.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5988/2024-01-22_req_001_reg_urg_pl_001_mens_ad.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5988/2024-01-22_req_001_reg_urg_pl_001_mens_ad.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem vêm através do presente requerer de Vossa Excelência, em conformidade com o art. 144, § 1º, II c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 001/2024/MENSAGEM ADITIVA, de autoria do Chefe do Poder Executivo Municipal, que “Autoriza a liberação de recursos financeiros destinados a repasse de subvenções sociais para o ano de 2024 e dá outras providências”.</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5989/2024-01-22_req_002_reg_urg_pl_002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5989/2024-01-22_req_002_reg_urg_pl_002.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 002/2024/MENSAGEM ADITIVA, de autoria do Chefe do Poder Executivo Municipal, que “Dispõe sobre revisão geral anual e aumento real dos vencimentos dos servidores públicos ativos, inativos e pensionistas da Administração direta e indireta do Município de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5990/2024-01-22_req_003_reg_urg_pl_003.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5990/2024-01-22_req_003_reg_urg_pl_003.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 003/2024, de autoria do Chefe do Poder Executivo Municipal, que “Autoriza a liberação de recursos financeiros destinados a repasse de subvenção no valor de R$ 192.579,00 (cento e noventa e dois mil, quinhentos e setenta e nove reais), inclusive os resíduos (juros e correção monetária), para a Santa Casa de Misericórdia de Piumhi - MG e dá outras providências”.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5991/2024-01-22_req_004_reg_urg_pl_005.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5991/2024-01-22_req_004_reg_urg_pl_005.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem vêm através do presente requerer de Vossa Excelência, em conformidade com o art. 144, § 1º, II c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 005/2024, de autoria do Chefe do Poder Executivo Municipal, que “Autoriza a liberação de recursos financeiros destinados a repasse de subvenção no valor de R$ 23.000,00 (vinte e três mil reais), para o Lar São Francisco de Assis e dá outras providências”.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5992/2024-01-22_req_005_reg_urg_pl_006.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5992/2024-01-22_req_005_reg_urg_pl_006.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem vêm através do presente requerer de Vossa Excelência, em conformidade com o art. 144, § 1º, II c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 006/2024, de autoria do Chefe do Poder Executivo Municipal, que “Autoriza a liberação de recursos financeiros destinados a repasse de subvenção no valor de R$ 48.000,00 (quarenta e oito mil reais), para a Associação Comunitária para Assuntos de Polícia Ostensiva de Piumhi - MG / ACASPO e dá outras providências”.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5993/2024-01-22_req_006_reg_urg_pl_007.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5993/2024-01-22_req_006_reg_urg_pl_007.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 007/2024, de autoria da Mesa Diretora da Câmara, que “Dispõe sobre a revisão geral e anual dos vencimentos dos servidores da Câmara Municipal de Piumhi-MG para o exercício de 2024 e dá outras providências”.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6021/2024-02-02_req_007_for_conj_pl_075_2023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6021/2024-02-02_req_007_for_conj_pl_075_2023.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO – CLJR E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA - CSPPMUC, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 075/2023, de autoria do Chefe do Poder Executivo Municipal, que “Altera dispositivo da Lei nº 1.592/2003, que ‘Dispõe sobre a criação do Conselho Municipal de Educação do Município de Piumhi e dá outras providências’ e dá outras providências”, protocolizado nesta Casa Legislativa em 1º de dezembro de 2023, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6022/2024-02-02_req_008_for_conj_pl_078_nome_mitermyer...pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6022/2024-02-02_req_008_for_conj_pl_078_nome_mitermyer...pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO - CLJR E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA - CSPPMUC, com fulcro no art. 49, § 3o, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 078/2023, de autoria dos Vereadores José Welington da Silva, Carlos Leonel de Oliveira, João Marcos Macedo Silveira, Reinaldo dos Reis Silva, Fábio Henrique Novaes Ferreira, José Antônio Camargo Júnior, Gilvan Antônio da Silva, Shirley Elaine Gonçalves e Wilde Wéllis de Oliveira, que “Denomina à Unidade Básica de Saúde (UBS) a ser construída no Loteamento Residencial Pérola Negra III, bairro Novo Tempo, no Município de Piumhi” (Mitermyer Alves Terra), protocolizado nesta Casa Legislativa em 5 de dezembro de 2023, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6023/2024-02-02_req_009_for_conj_pl_079_2023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6023/2024-02-02_req_009_for_conj_pl_079_2023.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO - CLJR E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA - CSPPMUC, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 079/2023, de autoria dos Vereadores José Welington da Silva, Carlos Leonel de Oliveira, João Marcos Macedo Silveira, Reinaldo dos Reis Silva, Fábio Henrique Novaes Ferreira, José Antônio Camargo Júnior, Gilvan Antônio da Silva, Shirley Elaine Gonçalves e Wilde Wéllis de Oliveira, que “Denomina à Unidade Básica de Saúde (UBS) a ser construída na Rua Francisco Soares Ferreira, Quadra B1, Loteamento Residencial Novo Horizonte II, bairro Nova Esperança, no município de Piumhi” (Arlindo Barbosa Neto “Marcinho Contador”), protocolizado nesta Casa Legislativa em 5 de dezembro de 2023, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6034/2024-02-06_req_010_tramite_forma_conj_pl_077.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6034/2024-02-06_req_010_tramite_forma_conj_pl_077.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO - CLJR E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA - CSPPMUC, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 077/2023, de autoria dos Vereadores Carlos Leonel de Oliveira, Fábio Henrique Novaes Ferreira, João Marcos Macedo Silveira e Reinaldo dos Reis Silva, que “Inclui no Calendário Oficial do Município de Piumhi o Dia do Rotary e do Rotariano e dá outras providências”, protocolizado nesta Casa Legislativa em 5 de dezembro de 2023, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6055/2024-02-15_req_013_pl_008_ut_publ_rotary.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6055/2024-02-15_req_013_pl_008_ut_publ_rotary.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) e a COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), com fulcro no art. 49, § 3º, inciso II do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Lei nº 008/2024, de autoria do Vereador Gilvan Antônio da Silva, que “Declara como utilidade pública o Rotary Club de Piumhi e dá outras providências”, protocolizado nesta Casa Legislativa em 02 de fevereiro de 2024, ocorra de forma conjunta entre essas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Gilvan dos Penedos, Sargento Zé Welington</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6058/2024-02-16_req_014_reg_urg_esp_pl_080.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6058/2024-02-16_req_014_reg_urg_esp_pl_080.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem vêm através do presente requerer de Vossa Excelência, em conformidade com o art. 144, § 1º, II c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 080/2023, de autoria do Chefe do Poder Executivo Municipal, que “Implementa no Município de Piumhi - MG o procedimento de Escuta Especializada de crianças e adolescentes vítimas ou testemunhas de violência, conforme disposto na Lei Federal nº 13.431/2017, regulamentada pelo Decreto Federal nº 9.603/2018, e dá outras providências”.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6069/2024-02-20_req_015_pl_011_recomp_sub_agentes_pol.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6069/2024-02-20_req_015_pl_011_recomp_sub_agentes_pol.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 011/2024, de autoria da Mesa Diretora, que “Dispõe sobre a recomposição dos subsídios dos Agentes Políticos do Poder Legislativo e dá outras providências”, protocolizado nesta Casa Legislativa em 15 de fevereiro de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6086/2024-02-22_req_016_turn_unic_pl_011_recomp_sub_agentes_pol.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6086/2024-02-22_req_016_turn_unic_pl_011_recomp_sub_agentes_pol.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO e a COMISSÃO DE FINANÇAS E ORÇAMENTO, no uso de suas atribuições regimentais, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II do Regimento Interno desta egrégia Casa, que o Projeto de Lei nº 011/2024, de autoria da Mesa Diretora, que “Dispõe sobre a recomposição dos subsídios dos Agentes Políticos do Poder Legislativo e dá outras providências", seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6087/2024-02-22_req_017_for_conj_pl_009_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6087/2024-02-22_req_017_for_conj_pl_009_2024.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR), COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO) E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 009/2024, de autoria do Chefe do Poder Executivo Municipal, que “Convalida o disposto na Lei Municipal nº 2.681 de 16 de maio de 2023 e dá outras providências” (Autoriza o Município de Piumhi a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências), protocolizado nesta Casa Legislativa em 8 de fevereiro de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6090/2024-02-26_req_018_for_conj_pl_010_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6090/2024-02-26_req_018_for_conj_pl_010_2024.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 0010/2024, de autoria dos Vereadores da Câmara Municipal de Piumhi, que "Declara como utilidade pública a Associação dos Produtores Artesanais de Alimentos de Piumhi-APAAP e dá outras providências", protocolizado nesta Casa Legislativa em 15 de fevereiro de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6102/2024-03-01_req_019_u_turno_pl_009_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6102/2024-03-01_req_019_u_turno_pl_009_2024.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR), COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO) E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), no uso de suas atribuições regimentais, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II do Regimento Interno desta egrégia Casa, que o Projeto de Lei n° 009/2024, de autoria do Chefe do_x000D_
 Poder Executivo Municipal, que “Convalida o disposto na Lei Municipal n° 2.681 de 16 de maio de 2023 e dá outras providências" (Autoriza o Município de Piumhi a contratar como o Banco de Desenvolvimento de Minas Gerais S/A- BDMG, operações de crédito com outorga de garantia e dá outras providências), seja deliberado em única discussão e votação na próxima Sessão Ordinária, tendo em vista o pedido de urgência solicitado pelo Prefeito Municipal no Ofício GAB n° 47/2024, nos termos do art. 40 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6108/2024-03-05_req_020_dados_g_mun_emater_proc_054_2023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6108/2024-03-05_req_020_dados_g_mun_emater_proc_054_2023.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo subscrita, com fulcro no art. 143, I, parágrafo único do Regimento Interno, diante da resposta ao Ofício nº 425/2023 encaminhada a esta Casa Legislativa através do Ofício nº 11/2023, de autoria do Sr. Edson Aparecido Gazeta, Gerente Regional – EMATER-MG de Passos-MG e Sr. Sérgio Marcelino Silva, Extensionista do Escritório Local de Piumhi, protocolizado em 22/11/2023, referente ao Procedimento nº 054/2023 – Requerimento nº 120/2023 (fornecimento de dados sobre tamanho médio das propriedades e características socioeconômicas das propriedades inseridas na área de abrangência da pretensa Área de Proteção Ambiental Serras e Águas de Piumhi), vem através deste, requer de Vossa Excelência que seja oficiado à Empresa de Assistência Técnica e Extensão Rural do Estado de Minas Gerais – EMATER/MG, localidade Piumhi, para que encaminhe a esta Casa os dados gerais do Município que a EMATER/MG possui, conforme informado no Ofício nº 11/2023.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6160/2024-03-21_req_022_reg_urg_esp_pl_012.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6160/2024-03-21_req_022_reg_urg_esp_pl_012.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II c/c art. 164, § 2° do Regimento Interno desta Casa Legislativa, a tramitação em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei n° 012/2024, de autoria do Poder Executivo Municipal, que “Majora valores e altera o Anexo Único da Lei Municipal n°2.736/2024 e dá outras providências” (Autoriza a liberação de recursos financeiros destinados a repasse de subvenções sociais para o ano de 2024 e dá outras providências).</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6189/2024-04-09_req_023_for_conj_pl_013_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6189/2024-04-09_req_023_for_conj_pl_013_2024.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR), COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO) E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), com fulcro no art. 49, § 3°, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 013/2024, de autoria do Chefe do Poder Executivo Municipal, que "Autoriza o Poder Executivo Municipal a firmar Termo de Cooperação e Acordo de Parceria com a Fundação Sicredi para o desenvolvimento dos Programas "A União Faz a Vida" e "Cooperativas Escolares" na rede municipal de ensino, e dá outras providências", protocolizado nesta Casa Legislativa em 14 de março de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6188/2024-04-09_req_024_for_conj_pl_015_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6188/2024-04-09_req_024_for_conj_pl_015_2024.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 015/2024, de autoria do Chefe do Poder Executivo, que “Dispõe sobre alteração da ementa e artigo 1º, caput, da Lei 2.691/2023 e dá outras_x000D_
 providências.’’, protocolizado nesta Casa Legislativa em 28 de março de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim, Gilvan dos Penedos, Reinaldo Detetive</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6205/2024-04-11_req_025_reg_urg_esp_pdl_001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6205/2024-04-11_req_025_reg_urg_esp_pdl_001.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, a COMISSÃO DE FINANÇAS E ORÇAMENTO e a COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, no uso de suas atribuições regimentais, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 3º, I c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Decreto Legislativo nº 001/2024, de autoria dos Vereadores do Poder Legislativo de Piumhi, que “Dispõe sobre a outorga da Homenagem ‘Brilhantes Mulheres’ e dá outras providências”.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6207/2024-04-12_req_026_for_conj_pl_016_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6207/2024-04-12_req_026_for_conj_pl_016_2024.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 016/2024, de autoria do Vereador Gilvan Antônio da Silva, que “Inclui no Calendário Oficial do Município de Piumhi o Dia do Ciclista dá outras providências”, protocolizado nesta Casa Legislativa em 2 de abril 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6236/2024-04-18_req_027_u_turno_pl_013.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6236/2024-04-18_req_027_u_turno_pl_013.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR), COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO) E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), no uso de suas atribuições regimentais, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II do Regimento Interno desta egrégia Casa, que o Projeto de Lei nº 013/2024, de autoria do Chefe do Poder Executivo Municipal, que “Autoriza o Poder Executivo Municipal a firmar Termo de Cooperação e Acordo de Parceria com a Fundação Sicredi para o desenvolvimento dos Programas “A União Faz a Vida” e “Cooperativas Escolares” na rede municipal de ensino, e dá outras providências”, seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6238/2024-04-18_req_028_u_turno_pl_015.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6238/2024-04-18_req_028_u_turno_pl_015.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) e a COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), no uso de suas atribuições regimentais, vêm através do presente requerer de Vossa Excelência, em conformidade com o art. 144, § 1º, II do Regimento Interno desta egrégia Casa, que o Projeto de Lei nº 015/2024, de autoria do Chefe do Poder Executivo Municipal, que “Dispõe sobre alteração da ementa e art. 1º, caput, da Lei 2.691/2023 e dá outras providências”, seja deliberado em única discussão e votação na próxima Sessão Ordinária, tendo em vista o pedido de urgência solicitado pelo Prefeito Municipal no Ofício GAB nº 66/2024, nos termos do art. 40 da Lei Orgânica Municipal, devido a necessidade de formalizar o registro do imóvel junto ao Cartório de Registro de Imóveis desta Comarca.</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6240/2024-04-18_req_029_u_turno_pl_016.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6240/2024-04-18_req_029_u_turno_pl_016.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) e a COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), no uso de suas atribuições regimentais, vêm através do presente requerer de Vossa Excelência, em conformidade com o art. 144, § 1º, II do Regimento Interno desta egrégia Casa, que o Projeto de Lei nº 016/2024, de autoria do Vereador Gilvan Antônio da Silva, que “Inclui no Calendário Oficial do Município de Piumhi o Dia do Ciclista e dá outras providências”, seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6274/2024-04-30_req_030_pl_017_reu_conj_com.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6274/2024-04-30_req_030_pl_017_reu_conj_com.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO - CLJR e COMISSÃO DE FINANÇAS E ORÇAMENTO - CFO, com fulcro no art. 49, § 3o, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 017/2024, de autoria do Chefe do Poder Executivo, que “Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2025 e dá outras providências", protocolizado nesta Casa Legislativa em 12 de_x000D_
 abril de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6278/2024-04-30_req_031_for_conj_pl_018_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6278/2024-04-30_req_031_for_conj_pl_018_2024.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR), COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO) E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 018/2024, de autoria do Chefe do Poder Executivo Municipal, que “Autoriza a liberação de recursos financeiros destinados a repasse de subvenção no valor de R$ 146.165,00 (cento e quarenta e seis mil, cento e sessenta e cinco reais), inclusive os resíduos (juros e correção monetária), para Santa Casa de Misericórdia de Piumhi – MG e dá outras providências”, protocolizado nesta Casa Legislativa em 19 de abril de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6285/2024-04-30_req_032_for_conj_plc_001_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6285/2024-04-30_req_032_for_conj_plc_001_2024.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO – CLJR, COMISSÃO DE FINANÇAS E ORÇAMENTO – CFO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei Complementar nº 001/2024, de autoria do Chefe do Poder Executivo Municipal, que Altera dispositivos da Lei Complementar 5/2006 que “Dispõe do Plano Diretor do Município de Piumhi, nos termos do Capítulo III da Lei 10.257 de 10 de julho de 2001 – Estatuto da Cidade”, protocolizado nesta Casa Legislativa em 12 de abril de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6283/2024-04-30_req_033_plc_002_par_ocup_solo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6283/2024-04-30_req_033_plc_002_par_ocup_solo.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO - CLJR, COMISSÃO DE FINANÇAS E ORÇAMENTO - CFO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3o, inciso II, do Regimento_x000D_
 Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei Complementar n° 002/2024, de autoria do Chefe do Poder Executivo Municipal, que “Altera o_x000D_
 dispositivo da Lei Complementar 67/2019 que “Estabelece normas e condições para parcelamento, ocupação e uso do solo urbano no Município de Piumhi”, protocolizado nesta Casa Legislativa em 12 de abril de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6286/2024-05-03_req_034_reg_urg_pl_018.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6286/2024-05-03_req_034_reg_urg_pl_018.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR), a COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO) e a COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), no uso de suas atribuições regimentais, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II c/c art. 164, § 2º, do Regimento Interno desta egrégia Casa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 018/2024, de autoria do Chefe do Poder Executivo Municipal, que “Autoriza a liberação de recursos financeiros destinados a repasse de subvenção no valor de R$ 146.165,00 (cento e quarenta e seis mil, cento e sessenta e cinco reais), inclusive os resíduos (juros e correção monetária), para Santa Casa de Misericórdia de Piumhi – MG e dá outras providências”.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6315/2024-05-08_req_035_tram_conj_pl_014.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6315/2024-05-08_req_035_tram_conj_pl_014.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação (CLJR), a Comissão de Finanças e Orçamento (CFO) e a Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania (CSPPMUC) - Requerem a analise e deliberação do Projeto de Lei nº 014/2024.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6323/2024-05-10_req_036_for_conj_plc_003_alt_lc_80_magist.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6323/2024-05-10_req_036_for_conj_plc_003_alt_lc_80_magist.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação (CLJR), Comissão de Finanças e Orçamento (CFO) e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania (CSPPMUC) - Requerem análise e deliberação do Projeto de Lei Complementar nº 003/2024.</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6324/2024-05-10_req_037_for_conj_plc_004_alt_lc_81_pccv_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6324/2024-05-10_req_037_for_conj_plc_004_alt_lc_81_pccv_mun.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação (CLJR), a Comissão de Finanças e Orçamento (CFO) e a Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania (CSPPMUC) - Requerem análise e deliberação do Projeto de Lei Complementar nº 004/2024.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim, Gilvan dos Penedos, Sargento Zé Welington</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6350/2024-05-17_req_038_reg_urg_plc_005.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6350/2024-05-17_req_038_reg_urg_plc_005.pdf</t>
   </si>
   <si>
     <t>Os vereadores, abaixo assinados, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a tramitação em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei Complementar n° 005/2024, de autoria do Poder Executivo Municipal, que “Altera a Lei Complementar 52/2018 que institui o Plano de Carreiras, de Cargos, e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências"</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6351/2024-05-17_req_039_for_conj_pl_020_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6351/2024-05-17_req_039_for_conj_pl_020_2024.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 020/2024, de autoria da Mesa Diretora, que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores da Câmara Municipal de Piumhi e dá outras providências”, protocolizado nesta Casa Legislativa em 9 de maio de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6355/2024-05-20_req_040_tram_conj_pl_019.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6355/2024-05-20_req_040_tram_conj_pl_019.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 019/2024, de autoria do Chefe do Poder Executivo, que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores públicos, atiovos, inativos e pensionistas da Administração Direta Municipal e Serviço Autônomo de Água e Esgoto e dá outras providências”, protocolizado nesta Casa Legislativa em 6 de maio de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6362/2024-05-22_req_041_prorrog_prazo_relatorio_proc_054.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6362/2024-05-22_req_041_prorrog_prazo_relatorio_proc_054.pdf</t>
   </si>
   <si>
     <t>A Vereadora abaixo subscrita, com fulcro no art. 143, parágrafo único do Regimento Interno, vem através deste, requerer de V. Exa. a prorrogação de prazo para análise do Procedimento n° 054/2023 (Requerimento n° 120/2023), por mais 15 (quinze) dias, com emissão do respectivo parecer (relatório sucinto) para leitura em Plenário.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6363/2024-05-24_req_041_inf_exec_adic_salub_prof_rur.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6363/2024-05-24_req_041_inf_exec_adic_salub_prof_rur.pdf</t>
   </si>
   <si>
     <t>A Vereadora Shirley Elaine Gonçalves, com fulcro no art. 143, I, solicita, após deliberação, seja oficiado o Chefe o Poder Executivo para informar:_x000D_
 1. Se as professoras (efetivas e contratadas) que trabalham na zona rural do Município estão recebendo adicional de insalubridade. _x000D_
 2. Caso estejam recebendo, encaminhar a lista com o nome de todos as servidoras que têm o benefício.</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6372/2024-06-03_req_043_for_conj_pl_021_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6372/2024-06-03_req_043_for_conj_pl_021_2024.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO - CLJR, COMISSÃO DE FINANÇAS E ORÇAMENTO -  CFO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA - CSPPMUC, com fulcro no art. 49, § 3º , inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 021/2024, de autoria do Chefe do Poder Executivo, que “Autoriza o Poder Executivo a firmar  convênio com o Sindicato dos Produtores Rurais de Piumhi e dá outras providências”, protocolizado nesta Casa Legislativa em 17 de maio de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>Fábio Tulim, Gilvan dos Penedos, Reinaldo Detetive, Sargento Zé Welington</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6422/2024-06-21_req_044_reg_urg_pl_024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6422/2024-06-21_req_044_reg_urg_pl_024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a tramitação em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 024/2024, de autoria do Poder Executivo Municipal, que “Autoriza o Poder Executivo Municipal realizar transferência de recursos financeiros à Associação de Pais e Amigos dos Excepcionais – APAE de Piumhi e dá outras providências ".</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6423/2024-06-21_req_045_ver_shirley_solic_aud_publica.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6423/2024-06-21_req_045_ver_shirley_solic_aud_publica.pdf</t>
   </si>
   <si>
     <t>A Vereadora Shirley Elaine Gonçalves, vem através do presente requerer de Vossa Excelência, em conformidade o art. 141, IX do Regimento Interno desta egrégia Casa, a convocação de Sessão Extraordinária para realizar Audiência Pública para apresentação do conteúdo do Estudo Técnico para criação da Área de Proteção Ambiental Serras e Águas de Piumhi, responder as dúvidas e receber sugestões relacionadas ao projeto.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Gilvan dos Penedos, Júnior Boi, Reinaldo Detetive, Sargento Zé Welington</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6441/2024-06-28_req_046_urg_esp_unica_disc_par_verb.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6441/2024-06-28_req_046_urg_esp_unica_disc_par_verb.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei Complementar nº 006/2024, de autoria do Poder Executivo Municipal, que “Altera a Lei Complementar nº 69/2020, que "Dispõe sobre a organização administrativa do Serviço Autônomo de Água e Esgoto de Piumhi/MG, sua reestruturação e a competência de seus órgãos e sobre a reestruturação do Plano de Carreiras, de Cargos e Vencimentos dos Servidores da Autarquia e da outras providencias."</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6442/2024-06-28_req_047_reg_urg_pl_023.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6442/2024-06-28_req_047_reg_urg_pl_023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 023/2024, de autoria do Chefe do Poder Executivo Municipal, que "Dispõe sobre obrigatoriedade de capacitação de primeiros socorros para professores, funcionários e servidores de creches e escolas instaladas no Município de Piumhi e dá outras providencias".</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6443/2024-06-28_req_048_forma_conj_com..pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6443/2024-06-28_req_048_forma_conj_com..pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) e COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA - CSPPMUC  com fulcro no art. 49, § 3º , inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 025/2024, de autoria do Vereador Wilde Wéllis de Oliveira, que "Denomina Dr. Geraldo de Moura Santos à Secretaria Municipal de Saúde Publica, localizada na Praça Dr. Avelino de Queiroz, nº 75, no Município de Piumhi".</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Fábio Tulim, Gilvan dos Penedos, Reinaldo Detetive, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6445/2024-07-01_req_049_of_014_canc_aud_publica.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6445/2024-07-01_req_049_of_014_canc_aud_publica.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, com fulcro no § 11, do art. 87 do Regimento Interno desta Casa Legislativa, vêm através deste, requerer de Vossa Excelência o cancelamento da 5ª Sessão Extraordinária – Audiência Pública, a ser realizada no dia 1º de julho de 2024 (segunda-feira) às 20h30, para apresentação dos indicadores, metas e recursos financeiros orçamentários executados na saúde concernentes ao Relatório detalhado do Quadrimestre anterior - RDQA para o 1º Quadrimestre competência de 2024, conforme inciso IV, do art. 4º, da Lei Federal nº 8.142/1990 e pela Lei Complementar Federal nº 141/2012 (Secretaria Municipal de Saúde Pública), tendo em vista a justificativa apresentada no Ofício nº 014/2024, de autoria da Controladora Municipal, senhora Lucimar Alves Silva (em anexo), protocolizado em 1º de julho de 2024. _x000D_
 Nestes termos, pede-se deferimento.</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final, CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6490/2024-08-07_req_051_for_conj_pl_026_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6490/2024-08-07_req_051_for_conj_pl_026_2024.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) e COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA - CSPPMUC com fulcro no art. 49, § 3º , inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 026/2024,  de autoria da Vereadora Shirley Elaine Gonçalves, que “Dá nome de Izoldino Soares de Sales à Rua com início na Rua Antônio Dimas Machado e término na Rua José Camarano, bairro Bela Vista, no Município de Piumhi.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6514/2024-08-14_req_052_pl_027_reu_conj_cljr_cfo.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6514/2024-08-14_req_052_pl_027_reu_conj_cljr_cfo.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 027/2024, de autoria do Chefe do Poder Executivo, que “Dispõe sobre a fixação do valor dos subsídios mensais dos Vereadores para o quadriênio 2025/2028 e dá outras providências”, protocolizado nesta Casa Legislativa em 9 de agosto de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6526/2024-08-22_3_req_053_pl_027_sub_veread.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6526/2024-08-22_3_req_053_pl_027_sub_veread.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, e a COMISSÃO DE FINANÇAS E ORÇAMENTO, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II do Regimento Interno desta Casa Legislativa, que o Projeto de Lei nº 027/2024, de autoria da Mesa Diretora, que “Dispõe sobre a fixação do valor dos subsídios mensais dos Vereadores para o quadriênio 2025/2028 e dá outras providências”, seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6541/2024-09-02_req_054_pl_028_sub_pref.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6541/2024-09-02_req_054_pl_028_sub_pref.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 028/2024, de autoria do Chefe do Poder Executivo, que “Dispõe sobre a fixação do valor dos subsídios mensais do Prefeito, Vice prefeito e Secretários Municipais  para o quadriênio 2025/2028 e dá outras providências”, protocolizado nesta Casa Legislativa em 23 de agosto de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6564/2024-09-12_req_055_u_turno_pl_028_sub_pref.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6564/2024-09-12_req_055_u_turno_pl_028_sub_pref.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, e a COMISSÃO DE FINANÇAS E ORÇAMENTO, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II do Regimento Interno desta Casa Legislativa, que o Projeto de Lei nº 028/2024, de autoria da Mesa Diretora, que “Dispõe sobre a fixação do valor dos subsídios mensais do Prefeito, Vice-Prefeito e Secretários Municipais para o quadriênio 2025/2028 e dá outras providências”, seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6573/2024-09-17_req_056_for_conj_pl_029_2024_loa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6573/2024-09-17_req_056_for_conj_pl_029_2024_loa.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO – CLJR e a COMISSÃO DE FINANÇAS E ORÇAMENTO - CFO, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 029/2024, de autoria do Chefe do Poder Executivo, que “Estima a receita e fixa a despesa do Município para o exercício de 2025”, protocolizado nesta Casa Legislativa em 30 de agosto de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Gilvan dos Penedos, Reinaldo Detetive, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6574/2024-09-19_req_057_u_turno_pl_048-2023_apa.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6574/2024-09-19_req_057_u_turno_pl_048-2023_apa.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II do Regimento Interno desta Casa Legislativa, que o Projeto de Lei nº 048/2023, de autoria da Vereadora Shirley Elaine Gonçalves, que “Cria a Área de Proteção Ambiental Municipal Serras e Águas de Piumhi e dá outras providências”, seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6575/2024-09-19_req_058_for_conj_pl_030_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6575/2024-09-19_req_058_for_conj_pl_030_2024.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR), e a COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 030/2024, de autoria do Chefe do Poder Executivo, que “Dispõe sobre transposição, transferências e remanejamento de créditos orçamentários no âmbito do Poder Executivo e Legislativo Municipal, e dá outras providências”.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6614/2024-10-02_req_060_prazo_prest_cts_jul_mun.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6614/2024-10-02_req_060_prazo_prest_cts_jul_mun.pdf</t>
   </si>
   <si>
     <t>A Comissão de Finanças e Orçamento, com fulcro no art. 56 do Regimento Interno, vem através deste, requerer de V. Exa a prorrogação do prazo por mais 15 (quinze) dias para discussão e análise da Prestação de Contas Mensal do Município nº 009/2024, referente ao mês de julho/2024, com emissão do respectivo parecer (relatório sucinto) para leitura em Plenário.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6681/2024-10-17_req_form_conj_063_pl_031_ampla.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6681/2024-10-17_req_form_conj_063_pl_031_ampla.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO - CLJR, COMISSÃO DE FINANÇAS E ORÇAMENTO - CFO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA - CSPPMUC, com fulcro no art. 49, § 3º , inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 031/2024, de autoria do Chefe do Poder Executivo, que “Aprova e Ratifica o Protocolo Intenções, o Contrato de Consorcio Publico e Estatuto Social do Consorcio Interfederativo Minas Gerias - CIMINAS e da Associação dos Municípios da Microrregião do Planalto de Araxá - Ampla, autorizando o ingresso do Município de Piumhi, Estado de Minas Gerais e dá outras providencias.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6707/2024-10-24_req_064_turno_unico_pl_031.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6707/2024-10-24_req_064_turno_unico_pl_031.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR), COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO) E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), no uso de suas atribuições regimentais, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, I do Regimento Interno desta egrégia Casa, que o Projeto de Lei nº 031/2024, de autoria do Chefe do Poder Executivo Municipal, que “Aprova e Ratifica o Protocolo Intenções, o Contrato de Consórcio Público e o Estatuto Social do Consórcio Interfederativo Minas Gerais - CIMINAS e da Associação dos Municípios da Microrregião do Planalto de Araxá - AMPLA, autorizando o ingresso do Município de Piumhi, Estado de Minas Gerais e dá outras providências</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6719/2024-10-30.1_req_066_tram_conj_plc_007.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6719/2024-10-30.1_req_066_tram_conj_plc_007.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR), a COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO) e a COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), com fulcro no art. 49, § 3º, inciso II do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Lei Complementar nº 007/2024, de autoria do Chefe do Poder Executivo Municipal, que “Dispõe a cobrança dos Serviços Públicos de Manejo de Resíduos Sólidos Urbanos (SMRSU) no Município de Piumhi - MG e dá outras providências”.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6751/2024-11-05_req_067_tram_conj_pl_033.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6751/2024-11-05_req_067_tram_conj_pl_033.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) e a COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), com fulcro no art. 49, § 3º, inciso II do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Lei nº 033/2024, de autoria do Vereador Gilvan Antônio da Silva, que “Denomina José Alves Gonçalves “Zé Tião” a Academia ao Ar Livre localizada na Praça Agostinho Mariano da Costa, comunidade de Penedos, município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6752/2024-11-05_req_068_tram_conj_pl_034.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6752/2024-11-05_req_068_tram_conj_pl_034.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 034/2024, de autoria do Chefe do Poder Executivo Municipal, que “Dispõe sobre a instituição do Programa de Integridade e Compliance no âmbito da Administração Pública Direta e Indireta do Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6753/2024-11-05_req_069_for_conj_pl_035_reg_acesso_inf.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6753/2024-11-05_req_069_for_conj_pl_035_reg_acesso_inf.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 035/2024, de autoria do Chefe do Poder Executivo, que “Regulamenta, no âmbito do Município de Piumhi os procedimentos para a garantia do acesso à informação, conforme o disposto na Lei Federal nº 12.527, de 18 de novembro de 2011, que dispõe sobre o acesso a informações previsto no inciso XXXIII do "caput" do art. 5º, no inciso II do § 3º do art. 37 e no §2º do art. 216 da Constituição da República Federativa do Brasil, e dá outras providencias.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6754/2024-11-05_req_070_for_conj_plc_008.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6754/2024-11-05_req_070_for_conj_plc_008.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO – CLJR, COMISSÃO DE FINANÇAS E ORÇAMENTO – CFO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei Complementar nº 008/2024, de autoria dos Vereadores Shirley Elaine Gonçalves, José Antônio Camargo Júnior, José Welington da Silva, Gilvan Antônio da Silva e Wilde Wéllis de Oliveira, que “Altera dispositivos da Lei Municipal 1.004/1989, que “Institui o Código de Obras do Município de Piumhi Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6755/2024-11-05_req_071_tram_conj_pre_001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6755/2024-11-05_req_071_tram_conj_pre_001.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR), a COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO) e a COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), com fulcro no art. 49, § 3º, inciso II do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Resolução nº 001/2024, de autoria do Presidente Wilde Wéllis de Oliveira, que “Regulamenta os procedimentos para a realização do curso preparatório de noção básica da Lei Orgânica, Regimento Interno e demais normas internas da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6766/2024-11-08_req_072_info_rateio_fundeb.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6766/2024-11-08_req_072_info_rateio_fundeb.pdf</t>
   </si>
   <si>
     <t>A Vereadora Shirley vem através deste Requerimento, com fulcro no art. 143, I, solicitar, após deliberação plenária, que seja oficiado o Chefe do Poder Executivo Municipal, Dr. Paulo César Vaz, para que informe:_x000D_
 a)	se haverá “rateio” aos profissionais da educação das sobras dos recursos do Fundeb no final do ano de 2024;_x000D_
 b)	quais serão os profissionais da educação básica comtemplados;_x000D_
 c)	qual o saldo disponível para o rateio ou abono do Fundeb.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6795/2024-11-14_req_073_turno_unico_pre_001.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6795/2024-11-14_req_073_turno_unico_pre_001.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, a COMISSÃO DE FINANÇAS E ORÇAMENTO e a COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, III do Regimento Interno desta Casa Legislativa, que o Projeto de Resolução nº 001/2024, que “Regulamenta os procedimentos para a realização do curso preparatório de noção básica da Lei Orgânica, Regimento Interno e demais normas internas da Câmara Municipal e dá outras providências”, seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6797/2024-11-14_req_075_turno_unico_pl_034.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6797/2024-11-14_req_075_turno_unico_pl_034.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), no uso de suas atribuições regimentais, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, I do Regimento Interno desta egrégia Casa, que o Projeto de Lei nº 034/2024, de autoria do Chefe do Poder Executivo Municipal, que “Dispõe sobre a instituição do Programa de Integridade e Compliance no âmbito da Administração Pública Direta e Indireta do Município de Piumhi e dá outras providências", seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6798/2024-11-14_req_076_turno_unico_pl_035.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6798/2024-11-14_req_076_turno_unico_pl_035.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), no uso de suas atribuições regimentais, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, I do Regimento Interno desta egrégia Casa, que o Projeto de Lei nº 035/2024, de autoria do Chefe do Poder Executivo Municipal, que “Regulamenta, no âmbito do Município de Piumhi os procedimentos para a garantia do acesso à informação, conforme o disposto na Lei Federal nº 12.527, de 18 de novembro de 2011, que dispõe sobre o acesso a informações previsto no inciso XXXIII do "caput" do art. 5º, no inciso II do § 3º do art. 37 e no §2º do art. 216 da Constituição da República Federativa do Brasil, e dá outras providencias", seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6810/2024-11-18_req_077_pl_032_forma_conj_com.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6810/2024-11-18_req_077_pl_032_forma_conj_com.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR), a COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO) e a COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA (CSPPMUC), com fulcro no art. 49, § 3º, inciso II do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Lei nº 032/2024, de autoria da Vereadora Shirley Elaine Gonçalves, que "Institui a Casa Abrigo Mulher no Munícipio de Piumhi, destinada ao acolhimento de mulheres vitimas de violência domestica, e dá outras providencias, protocolizado nesta Casa Legislativa em 22 de outubro de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6825/2024-11-19_req_078_for_conj_pl_036.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6825/2024-11-19_req_078_for_conj_pl_036.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO – CLJR e a COMISSÃO DE FINANÇAS E ORÇAMENTO – CFO, com fulcro no art. 49, § 3º, inciso II do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Lei nº 036/2024, de autoria do Chefe do Poder Executivo, que “Dispõe sobre a concessão de Abono de Natal aos servidores públicos da Administração Direta e Indireta do Município de Piumhi e dá outras providências”, protocolizado nesta Casa Legislativa em 8 de novembro de 2024, ocorra de forma conjunta entre essas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6828/2024-11-19_6_req_079_pl_037_forma_conj.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6828/2024-11-19_6_req_079_pl_037_forma_conj.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 037/2024, de autoria do Chefe do Poder Executivo, que “Dispõe sobre a Sindicância e o Processo Administrativo Disciplinar dos Servidores Públicos do Poder Executivo Municipal e dá outras providências”, protocolizado nesta Casa Legislativa em 11 de novembro de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6829/2024-11-19_req_080_for_conj_pre_003_abono_n.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6829/2024-11-19_req_080_for_conj_pre_003_abono_n.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) e a COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Resolução nº 003/2024, de autoria da Mesa Diretora da Câmara Municipal de Piumhi, que “Dispõe sobre a concessão de Abono de Natal aos servidores públicos do Poder Legislativo Municipal e dá outras providências”, protocolizado nesta Casa Legislativa em 14 de novembro de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6832/2024-11-21_req_081_pre_002_sub_veread.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6832/2024-11-21_req_081_pre_002_sub_veread.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) e a COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Resolução nº 002/2024, de autoria da Mesa Diretora da Câmara Municipal de Piumhi, que “Autoriza o pagamento de subsídios dos Vereadores, vencimentos dos Servidores e demais despesas de manutenção até o dia 20/12/2024 e dá outras providências”, protocolizado nesta Casa Legislativa em 8 de novembro de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim, Gilvan dos Penedos, Reinaldo Detetive, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6835/2024-11-22_req_082_reg_urg_pl_036.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6835/2024-11-22_req_082_reg_urg_pl_036.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 036/2024, de autoria do Chefe do Poder Executivo Municipal, que “Dispõe sobre a concessão de Abono de Natal aos servidores públicos da Administração Direta e Indireta do Município de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6836/2024-11-22_req_083_reg_urg_pre_003.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6836/2024-11-22_req_083_reg_urg_pre_003.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, III c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Resolução n° 003/2024, de autoria da Mesa Diretora da Câmara Municipal de Piumhi, que "Dispõe sobre a concessão de Abono de Natal aos servidores públicos do Poder Legislativo Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6837/2024-11-22_req_084_pl_038_forma_conj_com.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6837/2024-11-22_req_084_pl_038_forma_conj_com.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 038/2024, de autoria do Chefe do Poder Executivo Municipal, que “Dispõe sobre o Código de Ética e Conduta dos Servidores Públicos do Poder Executivo Municipal de Piumhi/MG e dá outras providências”, protocolizado nesta Casa Legislativa em 11 de novembro de 2024, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6846/2024-11-26_req_085_shirley_aud_pub_plc_7_2024.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6846/2024-11-26_req_085_shirley_aud_pub_plc_7_2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora Shirley Elaine Gonçalves vem através do presente requerer de Vossa Excelência, em conformidade com o art. 141, IX do Regimento Interno desta egrégia Casa, a convocação de Sessão Extraordinária para realizar Audiência Pública com a finalidade de esclarecer, consultar a população de Piumhi, em relação ao conteúdo apresentado no Projeto de Lei Complementar nº007/2024, que dispõe sobre a cobrança dos Serviços Públicos de Manejo de Resíduos Sólidos Urbanos (SMRSU) no município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6869/2024-11-28_req_086_turno_unico_pl_037.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6869/2024-11-28_req_086_turno_unico_pl_037.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), no uso de suas atribuições regimentais, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II do Regimento Interno desta egrégia Casa, que o Projeto de Lei nº 037/2024, de autoria do Chefe do Poder Executivo Municipal, que “Dispõe sobre a Sindicância e o Processo Administrativo Disciplinar dos Servidores Públicos do Poder Executivo Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6870/2024-11-28_req_087_turno_unico_pl_038.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6870/2024-11-28_req_087_turno_unico_pl_038.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), no uso de suas atribuições regimentais, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, II do Regimento Interno desta egrégia Casa, que o Projeto de Lei n° 038/2024, de autoria do Chefe do Poder Executivo Municipal, que “Dispõe sobre o Código de Ética e Conduta dos Servidores Públicos do Poder_x000D_
 Executivo Municipal de Piumhi/MG e dá outras providências", seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6871/2024-11-28_req_088_turno_unico_pre_002.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6871/2024-11-28_req_088_turno_unico_pre_002.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), no uso de suas atribuições regimentais, vêm através do presente requerer de Vossa Excelência, em conformidade o art. 144, § 1º, III do Regimento Interno desta egrégia Casa, que o Projeto de Resolução nº 002/2024, de autoria da Mesa Diretora da Câmara Municipal de Piumhi, que “Autoriza o pagamento de subsídios dos Vereadores, vencimentos dos Servidores e demais despesas de manutenção até o dia 20/12/2024 e dá outras providências", seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Gilvan dos Penedos, Sargento Zé Welington, Shirley da Educação</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6877/2024-12-03_req_089_reg_urg_pl_039.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6877/2024-12-03_req_089_reg_urg_pl_039.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a tramitação em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei nº 039/2024, de autoria do Vereador José Welington da Silva, que “Altera a Lei Municipal n° 1.626/2004, que dispõe sobre o serviço público destinado ao transporte individual de passageiros, por táxi, no Município de Piumhi".</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>Carlinhos Leonel, Cooperador João Marcos, Fábio Tulim, Júnior Boi</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6904/2024-12-12_req_090_reg_urg_esp_plc_09.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6904/2024-12-12_req_090_reg_urg_esp_plc_09.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, I c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a tramitação em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei Complementar nº 009/2024, de autoria do Chefe do Poder Executivo Municipal, que “Dispõe sobre a criação da Lei do Serviço de Inspeção Municipal e os procedimentos obrigatórios de inspeção sanitária em estabelecimentos que manipulam e/ou processam produtos de origem animal no Município de Piumhi/MG e dá outras providências".</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>REQAC</t>
   </si>
   <si>
     <t>Requerimento - Assessoria Contábil</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6304/2024-04-03_req_cont_001_prorrog_prazo_pl_014.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6304/2024-04-03_req_cont_001_prorrog_prazo_pl_014.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação do prazo por mais 10 (dez) dias úteis para apresentação do Parecer Contábil referente ao Projeto de Lei nº 014/2024, que "Dispõe sobre desafetação e permuta de bem público e dá outras providências".</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6431/2024-06-25_req_cont_002_prorrogacao_plc_006.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6431/2024-06-25_req_cont_002_prorrogacao_plc_006.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação do prazo por mais 10 (dez) dias úteis para apresentação do Parecer Contábil referente ao Projeto de Lei nº 006/2024, que "Dispõe sobre a organização administrativa do Serviço Autônomo de Agua e Esgoto de Piumhi/MG, sua reestruturação e a competência de seus órgãos e sobre a reestruturação do Plano de carreiras, de Cargos e Vencimentos dos Servidores da Autarquia e dá outras providencias.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>Requer prorrogação do prazo por mais 10 (dez) dias úteis para apresentação do Parecer Contábil referente ao Projeto de Lei nº 022/2024, que institui gratificação ao Agente de Contratação, equipe de Apoio, Comissão de Contratação e Pregoeiro, de que trata da Lei Federal Nº 14.133, DE 1º de abril de 2021 aos servidores públicos do SAAE e dá outras providencias.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>REQAJ</t>
   </si>
   <si>
     <t>Requerimento - Assessoria Jurídica</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6181/2024-04-03_req_jur_001_prorrog_prazo_pl_014.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6181/2024-04-03_req_jur_001_prorrog_prazo_pl_014.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação do prazo por mais 10 (dez) dias úteis para apresentação do Parecer Jurídico referente ao Projeto de Lei nº 014/2024, que "Dispõe sobre desafetação e permuta de bem público e dá outras providências".</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6429/2024-06-25_req_jur_002_prorrogacao_plc_006.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6429/2024-06-25_req_jur_002_prorrogacao_plc_006.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação do prazo por mais 10 (dez) dias úteis para apresentação do Parecer Jurídico referente ao Projeto de Lei nº 006/2024, que "Dispõe sobre a organização administrativa do Serviço Autônomo de Agua e Esgoto de Piumhi/MG, sua reestruturação e a competência de seus órgãos e sobre a reestruturação do Plano de carreiras, de Cargos e Vencimentos dos Servidores da Autarquia e dá outras providencias.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6430/2024-06-25_req_jur_003_prorrogacao_pl_022.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6430/2024-06-25_req_jur_003_prorrogacao_pl_022.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação do prazo por mais 10 (dez) dias úteis para apresentação do Parecer Jurídico referente ao Projeto de Lei nº 022/2024, que institui gratificação ao Agente de Contratação, equipe de Apoio, Comissão de Contratação e Pregoeiro, de que trata da Lei Federal Nº 14.133, DE 1º de abril de 2021 aos servidores públicos do SAAE e dá outras providencias.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
     <t>RECOU</t>
   </si>
   <si>
     <t>Reclamação - Ouvidoria</t>
   </si>
   <si>
-    <t>https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6670/2024-10-16_recla_1_proc_48_desc_pac_ubs_sarah_vitoria_.pdf</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6670/2024-10-16_recla_1_proc_48_desc_pac_ubs_sarah_vitoria_.pdf</t>
   </si>
   <si>
     <t>Descaso com paciente na Unidade Básica de Saúde Sarah Vitória de Melo Silva.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9206,67 +9206,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6018/2024-01-30_den_001_sapl_motor_portao_ete_saae.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6111/2024-03-05_den_006_uso_defensivo_penedos_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6267/2024-04-29_den_009_respeito_idoso_penedos_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6319/2024-05-09_den_013_irreg_ass_cont_saae__redacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6297/2024-05-07_emenda_g_001_plc_001_alt_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6330/2024-05-14_emenda_g_002_plc_003_alt_lc_80.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6332/2024-05-14_emenda_g_003_plc_003_alt_lc_81.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6384/2024-06-05_emenda_ger_004_mod_01_pl_017_ldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6427/2024-06-21_emenda_g_005_plc_003_alt_lc_80.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6428/2024-06-21_emenda_g_006_plc_004_alt_lc_81.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6565/2024-09-12_emenda_07_em_mod_sup_adit_01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6600/2024-09-24_emenda_g_008_pl_030_trans_creditos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6830/2024-11-21_emenda_g_014_plc_008_cod_obras.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6862/2024-11-27_emenda_g_019_pl_039_altera_lei_1626.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5942/2024-01-05_ind_001_estrada_reg_araras.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5943/2024-01-05_ind_002_estrada_reg_rochedo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5944/2024-01-05_ind_003_lote_sujo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5947/2024-01-05_ind_004_asfalto_r_zorosto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5948/2024-01-05_ind_005_sanar_falta_agua.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5949/2024-01-05_ind_006_poda_veg_r_zorostro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5950/2024-01-05_ind_007_placa_proib_lixo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5951/2024-01-05_ind_008_coletivo_dom_feriados.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5954/2024-01-15_ind_009_aplicacao_fumace.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5955/2024-01-15_ind_010_multiroes_limpeza_bairros.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5956/2024-01-15_ind_011_instalcao_lixeirax_ubs_joaq_terra.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5957/2024-01-15_ind_012_revit_poda_vegetacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5958/2024-01-15_ind_013_curso_sup_bas_vida_profissionas_saude.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5959/2024-01-15_ind_014_poda_arvores_rua_joao_perez_nova_piumhi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5960/2024-01-15_ind_015_revit_estradas_rurais_roseiras.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5961/2024-01-15_ind_016_vaga_crianca_creche-cmei_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5994/2024-01-22_ind_017_poda_ruas_maria_a_arantes_beraldo_s_ferreira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5962/2024-01-15_ind_018_const_praca_nova_piumhi.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5963/2024-01-15_ind_019_mautencao_bueiro_rua_marechal_deod_franscico_cam.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5964/2024-01-15_ind_020_aplicacao_fumace_jardim_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5965/2024-01-15_ind_021_poda_arvore_rua_antonio_franscico_rosa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5966/2024-01-16_ind_022_revit_massa_asfalt_ari_almada.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5974/2024-01-16_ind_023_limp_poda_veg_geni_arantes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5975/2024-01-16_ind_024_avaliacao_tec_palmeira_miguel_couto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5995/2024-01-19_ind_025_massa_asfalto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5996/2024-01-19_ind_026_redutor_velocidade.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5997/2024-01-19_ind_027_redutor_velocidade.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5998/2024-01-22_ind_028_sinal_horizontal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5999/2024-01-22_ind_029_estrada_cruz_monte.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6000/2024-01-22_ind_030_faixa_pedestre.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6001/2024-01-22_ind_031_escola_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6002/2024-01-24_ind_032_drenag_pluvial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6003/2024-01-24_ind_033_drenag_pluvial.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6004/2024-01-24_ind_034_limpeza_lote.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6005/2024-01-24_ind_035_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6006/2024-01-24_ind_036_poda_arvore.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6007/2024-01-24_ind_037_revit_estrada_agua_l.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6008/2024-01-24_ind_038_revit_estrada_cruz_pedra.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6009/2024-01-24_ind_039_sinal_horizontal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6010/2024-01-24_ind_040_estrada_aeroporto_tapiocano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6030/2024-01-31_ind_041_not_lote_sujo_r_tito_ulisses.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6031/2024-01-31_ind_042_rev_ponte_campos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6015/2024-01-31_ind_43_limp_cacamba_lagoa_martins.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6016/2024-01-31_ind_44_melhorar_agua_lagoa_martins.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6017/2024-01-31_ind_45_limp_bueiro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6032/2024-02-05_ind_046_rev_est_faz_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6024/2024-02-05_ind_047_fisc_limp_lotes_sitio_pamela.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6025/2024-02-05_ind_048_esc_agua_casa_maria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6033/2024-02-05_ind_049_aq_parque_sensorial_espectro_aut.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6026/2024-01-31_ind_050_reg_vaga_veic_pca_furnas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6027/2024-01-31_ind_051_poda_arv_r_marechal_rondon.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6035/2024-02-06_ind_052_pint_revit_e.m_lourdes_f_c.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6054/2024-02-15_ind_053_revital_estrada_penedos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6059/2024-02-19_ind_054_ret_arv_secas_av_dario_melo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6060/2024-02-19_ind_055_inst_red_veloc_r_joao_guilherme.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6061/2024-02-19_ind_056_melh_sin_horiz_vert_cruz_r_artede.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6062/2024-02-19_ind_057_poda_arv_r_beraldo_s_oliv.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6063/2024-02-19_ind_058_sinal_horiz_vert_nova_piumhi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6064/2024-02-19_ind_059_inst_red_vel_r_bras_res_silva.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6067/2024-02-20_ind_060_dia_folga_serv_dia_anivers.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6091/2024-02-27_ind_061_limp_lote_sujo_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6113/2024-03-01_ind_062_sinal_trans_q-molas_e.m_acacio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6104/2024-03-01_ind_063_sinal_sinal_r_gari_ney.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6105/2024-03-01_ind_064_limpeza_lote_sujo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6106/2024-03-01_ind_065_ares_condic_ubs.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6107/2024-03-01_ind_066_refor_forro_pcv_psf.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6114/2024-03-06_ind_067_limpeza_bueiros.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6115/2024-03-06_ind_068_abatimento_asfalto.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6116/2024-03-06_ind_069_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6117/2024-03-06_ind_070_ilumin_quadra_b_pindaibas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6118/2024-03-06_ind_071_redut_veloc_r_horacio_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6119/2024-03-06_ind_072_benfeitorias_samu.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6120/2024-03-06_ind_073_ferias_premio_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6121/2024-03-06_ind_074_estrada_lagoa_martins.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6122/2024-03-06_ind_075_manut_revit_sinal_transito.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6123/2024-03-08_ind_076_revit_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6124/2024-03-08_ind_077_revit_poda_av_querob.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6128/2024-03-12_ind_078_poda_veget_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6129/2024-03-12_ind_079_sinaliz_r_ari_almada.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6130/2024-03-12_ind_080_sinaliz_r_jaoa_pereira_barros.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6131/2024-03-12_ind_081_qualid_agua_penedos.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6132/2024-03-12_ind_082_reservatorio_agua_penedos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6134/2024-03-13_ind_083_rev_pintura_escad_cruz_monte.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6135/2024-03-13_ind_084_inst_red_veloc_r_tereza_host_319.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6136/2024-03-13_ind_085_red_col_esgoto_r_chico_guerra.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6137/2024-03-13_ind_086_falta_agua_saae_nov_horizonte.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6138/2024-03-13_ind_087_red_vel_r_jair_f_leite_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6139/2024-03-13_ind_088_sin_hor_vert_jd_betel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6140/2024-03-13_ind_089_sin_hor_vert_v_agreny_totonha_tome.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6150/2024-03-19_ind_090_estrada_rural_reg_mandioca.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6151/2024-03-19_ind_091_revitalizar_parque_mina.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6152/2024-03-19_ind_092_estrada_rural_fazenda_cleber.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6153/2024-03-19_ind_093_onibus_escolar_ifmg.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6154/2024-03-19_ind_094_novas_placas_pcd.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6155/2024-03-19_ind_095_praca_area_lazer.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6156/2024-03-19_ind_096_redutor_veloc_r_bueno_brandao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6165/2024-03-27_ind_097_poda_veg_casas_pop_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6166/2024-03-27_ind_098_dren_pluv_bueiros_r_clovis_couto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6167/2024-03-27_ind_099_dren_pluv_bueiros_r_benj_s_melo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6162/2024-03-27_ind_100_rev_estradas_balbinos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6163/2024-03-27_ind_101_rev_estr_balbinos_prox_jose_ant.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6164/2024-03-27_ind_102_faixa_elev_r_severo_veloso.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6173/2024-04-01_ind_103_rev_est_rural_reg_araras.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6174/2024-04-01_ind_104_rev_est_rural_camp_alegre_granja.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6175/2024-04-01_ind_105_prop_lote_sujo_r_beraldo_s_oliv.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6176/2024-04-01_ind_106_prop_lote_sujo_r_ludovico_rocha.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6192/2024-04-10_ind_107_man_ruas_v_agreny_totonha_tome.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6193/2024-04-10_ind_108_melh_ubs_totonha_tome.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6194/2024-04-10_ind_109_data_show_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6195/2024-04-10_ind_110_viab_aq_cordao_girassol.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6196/2024-04-10_ind_111_poda_veg_vias_calc_div_ruas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6197/2024-04-10_ind_112_inst_red_veloc_rev_sinal_av_dario.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6198/2024-04-10_ind_113_man_revit_sinal_r_raul_soares_tereza_h.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6199/2024-04-10_ind_114_vaga_crianca_esc_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6200/2024-04-10_ind_115_man_rev_sinal_cruz_r_fco_cam_get_varg.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6203/2024-04-11_ind_116_rev_est_rural_acudao_mimoso.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6229/2024-04-12_ind_117_verjoao_podaarvore.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6230/2024-04-16_ind_118_vaga_crianca_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6231/2024-04-16_ind_119_not_prop_resid_aband_r_vasques.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6232/2024-04-16_ind_120_rev_sin_hor_vert_placa_pare.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6244/2024-04-23_ind_121_est_rural_ac_reg_araras.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6245/2024-04-23_ind_122_man_rev_sinal_hor_vert_r_joao_pedro_g.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6246/2024-04-23_ind_123_vaga_crianca_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6247/2024-04-23_ind_124_vaga_crianca_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6248/2024-04-23_ind_125_des_gari_semanal_r_cesario_leop.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6249/2024-04-23_ind_126_man_sin_faixa_elev_r_severo_veloso.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6253/2024-04-24_ind_127_rev_est_rural_port_pesada_mata_rosa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6254/2024-04-24_ind_128_vergilvan_rampa_benedito.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6255/2024-04-24_ind_129_vergilvan_rampa_p_abel.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6256/2024-04-24_ind_130_sinal_horiz_vert_pl_pare_r_emilia_bat.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6257/2024-04-24_ind_131_rev_est_rur_araras_belin_nenzico.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6258/2024-04-24_ind_132_inst_lixeira_cach_nenzico.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6259/2024-04-24_ind_133_vershirley_regina.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6260/2024-04-24_ind_134_vaga_crianca_cmei_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6261/2024-04-24_ind_135_vaga_crianca_escola_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6268/2024-04-30_ind_136_revit_calcada_av_jose_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6275/2024-04-30_ind_137_redutor_veloc_r_vagner_s_p.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6276/2024-04-30_ind_138_estrada_rural_penedos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6277/2024-04-30_ind_139_redutor_veloc_r_sto_ant.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6279/2024-04-30_ind_140_lixeira_r_marechal_deodoro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6280/2024-04-30_ind_141_limpeza_bueiro.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6281/2024-04-30_ind_142_placa_proib_jogar_lixo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6282/2024-04-30_ind_143_lixeira_prox_e_e_joao_m.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6308/2024-05-07_ind_144_drenag_pluvial_r_lenir_s.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6309/2024-05-07_ind_145_vaga_creche_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6310/2024-05-07_ind_146_sinal_hor_vert_ruas.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6311/2024-05-08_ind_147_faixa_elev_e_m_acacio_l.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6312/2024-05-08_ind_148_canaleta_rs_joao_rodrigues_beraldo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6313/2024-05-08_ind_149_olho_vivo_mon_biblia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6314/2024-05-08_ind_150_revit_faixa_r_joaq_beijo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6326/2024-05-14_ind_151_rev_fix_calc_ruas_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6327/2024-05-14_ind_152_limp_lotes_sujos_jd_betel.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6328/2024-05-14_ind_153_camera_reserv_agua_penedos.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6341/2024-05-16_ind_154_rede_pluv_joao_pedro_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6342/2024-05-16_ind_155_pag_insal_serv.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6343/2024-05-16_ind_156_musicos_loc_apres_abert_event_mun.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6344/2024-05-16_ind_157_mel_ilum_ari_alam.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6345/2024-05-16_ind_158_pav_rua_zoroastro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6356/2024-05-21_ind_159_aval_sug_popul_aud_pub_transito.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6357/2024-05-21_ind_160_red_vel_rua_sto_antonio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6358/2024-05-21_ind_161_criacao_sal_unid_bas_sau_atend_criancas_autismo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6359/2024-05-21_ind_162_des_gari_limp_av_franc_machado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6360/2024-05-21_ind_163_notif_prop_lote_sujo_rua_carvalho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6361/2024-05-21_ind_164_revit_est_rural_reg_farias.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6370/2024-05-29_ind_165_inst_faixa_pedest_r_sev_veloso.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6377/2024-06-04_ind_166_pintura_cruz_monte.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6378/2024-06-04_ind_167_redut_veloc_r_horacio_a.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6379/2024-06-04_ind_168_implantar_capsi.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6380/2024-06-04_ind_169_revit_calcamento_canil.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6390/2024-06-11_ind_170_guarda_patrimonial.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6391/2024-06-11_ind_171_banheiros_prc_ant_fazedinha.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6392/2024-06-11_ind_172_revit_estr_faz_agua_doce.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6393/2024-06-11_ind_173_retirar_animais_infectados.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6394/2024-06-11_ind_174_retirar_arvore_r_d.pedro_ii_1343.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6395/2024-06-11_ind_175_revit_estr_reg_corrego_cavalo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6404/2024-06-14_ind_176_maj_valor_org_soc_civil.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6405/2024-06-14_ind_177_tomb_predio_hotel_central_pca_dr_av_queiroz.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6406/2024-06-14_ind_178_rev_sin_ent_bco_brasil.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6411/2024-06-18_ind_179_tela_teto_e_m_cel_fid.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6412/2024-06-18_ind_180_vaga_creche_cmei.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6413/2024-06-18_ind_181_bebedouro_cel_fid.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6414/2024-06-18_ind_182_revit_vagas_prc_furnas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6433/2024-06-26_ind_183_poda_arvore_r_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6434/2024-06-26_ind_184_est_tec_ilum_publ_r_marechal_d.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6447/2024-07-02_ind_185_trat_esp_criancas_aut_gilvan_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6449/2024-07-03_ind_186_ref_forro_pvc_psf_joaq_goul.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6450/2024-07-03_ind_187_pint_f_pedest_sin_hor_vert_r_sev_veloso.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6454/2024-07-03_ind_188_poda_veg_r_albertino_s_melo_r_juiz_fora.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6455/2024-07-03_ind_189_rev_red_vel_r_severo_veloso.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6456/2024-07-03_ind_190_rev_sin_hor_vert_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6457/2024-07-03_ind_191_poda_veg_r_alessander_vaz_terra.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6460/2024-07-11_ind_192_solic_prog_uai_mun.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6461/2024-07-12_ind_193_rede_pluvial_r_edu_h_c_r_serranos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6470/2024-07-16_ind_194_poeira_haras-banana.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6466/2024-07-16_ind_195_caminhao_munck.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6467/2024-07-16_ind_196_reparo_monum_saude.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6464/2024-07-16_ind_197_vaga_creche_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6468/2024-07-16_ind_198_rev_sinaliz_b_novo_tem_j_betel.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6469/2024-07-16_ind_199_marcha_jesus_2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6465/2024-07-16_ind_200_redutor_veloc_r_jose_justino.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6471/2024-07-16_ind_201_den_trevo_penedos_sa_cruz_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6476/2024-07-24_ind_202_calc_final_r_pedro_veloso.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6473/2024-07-18_ind_203_placa_estac_idoso_igreja.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6474/2024-07-18_ind_204_poda_arvore_r_beraldo_s_128.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6477/2024-07-29_ind_205_inst_red_vel_r_zoroastro_v_agreny.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6478/2024-07-29_ind_206_rev_asf_r_almerindo_americo_v.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6479/2024-07-29_ind_207_prov_carros_aband_piumhi.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6481/2024-07-31_ind_208_rev_massa_asf_r_tupis_-_copia.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6480/2024-07-29_ind_209_piso_embor_ecol_parq_inf_pracas.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6487/2024-08-06_ind_210_revit_estrada_centro_form.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6491/2024-10-16_ind_311_poda_arvore_r_noe_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6492/2024-08-07_ind_212_inst_lix_bcos_plant_arv_lagoa_tras.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6493/2024-08-07_ind_213_pint_faixa_ped_rev_sin_r_lenir_s_r_am_arantes.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6510/2024-08-14_ind_214_red_veloc_av_dario_melo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6511/2024-08-14_ind_215_dren_pluv_cruz_r_bambui_miguel_couto.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6512/2024-08-14_ind_216_rev_est_acesso_ponte_sao_leao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6513/2024-08-14_ind_217_rev_sin_prox_esc_prof_joao_menezes.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6518/2024-08-20_ind_218_vaga_creche_.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6519/2024-08-20_ind_219_vaga_creche_.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6520/2024-08-20_ind_220_mureta_contecao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6528/2024-08-27_ind_221_poda_arvore_r_clarimundo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6529/2024-08-27_ind_222_bebedouro_cmei_andre_m.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6530/2024-08-27_ind_223_drenagem_vias_lagoa_tras.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6531/2024-08-27_ind_224_olho_vivo_r_maico_joao_leite.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6532/2024-08-27_ind_225_revit_mataburro_mimoso.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6533/2024-08-27_ind_226_melhorias_estr_recanto.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6534/2024-08-27_ind_227_vaga_creche_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6547/2024-09-10_ind_228_condutores_agua.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6548/2024-09-10_ind_229_poda_arvore_delegacia.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6549/2024-09-10_ind_230_drenag_ruas_horacio_vicente.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6550/2024-09-10_ind_231_parq_inf_cruz_monte.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6551/2024-09-10_ind_232_poda_arv_gari_r_clodovil.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6552/2024-09-10_ind_233_redut_veloc_r_sto_ant_monte.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6553/2024-09-10_ind_234_redut_veloc_r_vicente_c.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6554/2024-09-10_ind_235_retirar_arv_r_moises_m.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6555/2024-09-10_ind_236_estrada_reg_araras_jorge.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6556/2024-09-10_ind_237_revit_sinal_trans_rua_horacio.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6557/2024-09-10_ind_238_revit_sinal_trans_r_juca_g.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6558/2024-09-10_ind_239_rotatoria_r_sto_ant_r_juca_g.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6559/2024-09-10_ind_240_vaga_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6560/2024-09-11_ind_241_nome_postes_ilum_pub.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6566/2024-09-12_ind_242_retirar_poste_rua.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6577/2024-09-19_ind_243_olho_vivo_r_sarg_veloso.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6578/2024-09-19_ind_244_plantio_arvor_r_judite_c_a.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6579/2024-09-19_ind_245_carros_abandonados.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6580/2024-09-19_ind_246_sinal_transito_dren_pluv_r_jose_dom_a.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6581/2024-09-19_ind_247_notif_prop_lote_sujo_r_bras.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6582/2024-09-19_ind_248_notif_prop_lote_sujo_r_heitor.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6583/2024-09-19_ind_249_suprimir_arvore_r_tenente_f.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6584/2024-09-19_ind_250_reavaliar_rede_drenagem.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6585/2024-09-19_ind_251_estrada_canil.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6586/2024-09-19_ind_252_estrada_bananeiras.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6587/2024-09-19_ind_253_ponte_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6588/2024-09-19_ind_254_redutor_veloc_r_jose_dom.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6589/2024-09-19_ind_255_casa_apoio_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6590/2024-09-19_ind_256_parq_inf_acad_pop_sitio_p.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6591/2024-09-19_ind_257_bloquete_chacream_sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6592/2024-09-19_ind_258_sinalizar_emb_desemb_e-m_cel_f.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6593/2024-09-19_ind_259_notif_prop_lote_sujo_r_j_justino.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6594/2024-09-19_ind_260_cmei_b_nova_piumhi.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6595/2024-09-19_ind_261_academia_ar_livre_b_nova_p.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6596/2024-09-19_ind_262_suprimir_arvore_r_justino_m.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6597/2024-09-19_ind_263_estrada_chacream_sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6598/2024-09-19_ind_264_vaga_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6601/2024-09-24_ind_265_mata_burro_.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6602/2024-09-24_ind_266_revit_estrada_rur_rochedo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6603/2024-09-24_ind_267_consc_prev_queimadas.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6615/2024-09-26_ind_268_regul_postos_combust.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6616/2024-09-26_ind_269_visita_ass_social_cras_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6617/2024-09-26_ind_270_vistoria_rede_coletora.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6618/2024-09-26_ind_271_revit_estrada_s_franc_p_mariquita.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6619/2024-09-26_ind_272_notif_lote_r_jose_g_s.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6620/2024-09-26_ind_273_retirada_animais.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6621/2024-09-26_ind_274_melhorias_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6622/2024-09-30_ind_275_asfalto_r_ana_goulart.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6623/2024-09-30_ind_276_revit_estrada_mata_rosas.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6624/2024-09-30_ind_277_bebedouro_comutario.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6625/2024-09-30_ind_278_construir_galpao_penedos.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6626/2024-09-30_ind_279_placa_proibido_estacionar.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6627/2024-09-30_ind_280_bueiro_r_agostinho_g_s.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6628/2024-09-30_ind_281_visita_ass_soc_r_emilia_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6629/2024-09-30_ind_282_campanha_descarte.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6630/2024-09-30_ind_283_varanda_psf_penedos.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6631/2024-09-30_ind_284_reabert_educ_sanzo_em_lindamar.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6632/2024-09-30_ind_285_parq_inf_penedos.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6633/2024-09-30_ind_286_agua_penedos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6634/2024-09-30_ind_287_quadra_poliesp_penedos.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6635/2024-09-30_ind_288_desig_aux_transp_penedos.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6636/2024-09-30_ind_289_atend_posto_saude_penedos.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6637/2024-09-30_ind_290_redut_veloc_entrada_penedos.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6638/2024-09-30_ind_291_rede_drenag_r-ninico_a.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6639/2024-09-30_ind_292_visita_vulneralibilidade.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6640/2024-10-08_ind_293_aparelho_hem_canil.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6641/2024-10-08_ind_294_asfalto_r_pedro_veloso.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6642/2024-10-08_ind_295_revit_r_cons_lafaiete_placa.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6643/2024-10-08_ind_296_rede_drenag_r_pedro_veloso.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6644/2024-10-08_ind_297_limp_pub_gari_r_franc_camarano.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6645/2024-10-08_ind_298_arvore_r_saturno.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6646/2024-10-08_ind_299_redut_veloc_r_joao_leite.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6651/2024-10-10_ind_300_epi_servidores_dep_obras.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6652/2024-10-10_ind_301_calcamento_penedos.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6653/2024-10-10_ind_302_revit_av_franc_paula_rosa.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6662/2024-10-16_ind_303_vis_ass_social_shirley.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6663/2024-10-16_ind_304_cont_garis_joao_fabio_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6664/2024-10-16_ind_305_est_tec_inst_parquinhos_esc.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6665/2024-10-16_ind_306_acad_ar_livre_rev_pca_totonha_tome.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6666/2024-10-16_ind_307_sinal_r_agnelina_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6667/2024-10-16_ind_308_rev_ponte_acesso_rest_gogas.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6668/2024-10-16_ind_309_viab_vaga_crianca_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6669/2024-10-16_ind_310_viab_vaga_crianca_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6671/2024-10-16_ind_311_poda_arvore_r_noe_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6672/2024-10-16_ind_312_sobreaviso_trasnp_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6673/2024-10-16_ind_313_sinal_loteam_alphaville.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6674/2024-10-16_ind_314_ponto_transp_coletivo_jd_betel.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6675/2024-10-16_ind_315_est_tec_const_pca_pub_jd_betel.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6676/2024-10-16_ind_316_red_veloc_r_jose_severino_bebem.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6677/2024-10-16_ind_317_vaga_crianca_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6678/2024-10-16_ind_318_pav_asf_ruas_calc_pedra_b_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6679/2024-10-16_ind_319_inst_sist_monit_cemiterio_saudade.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6689/2024-10-22_ind_320_plano_saude_salarios_serv.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6690/2024-10-22_ind_321_uniformes_kits_escolares.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6691/2024-10-22_ind_322_poda_arvore_prc_ant_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6692/2024-10-22_ind_323_revit_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6693/2024-10-22_ind_324_instal_acad_ar_livre_prc_jfirmino.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6694/2024-10-22_ind_325_massa_asf_r_joao_cavalhada.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6695/2024-10-22_ind_326_vaga_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6696/2024-10-22_ind_327_ponto_coletivo_ze_bibica.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6697/2024-10-22_ind_328_drenag_r_jose_dom_artede.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6698/2024-10-22_ind_329_bandas_gospel_natal.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6699/2024-10-22_ind_330_prc_r_juca_goulart_joao_freitas_jk.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6700/2024-10-22_ind_331_sinaliz_ruas_perola_negra.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6701/2024-10-22_ind_332_estrada_rur_fazen_athena.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6702/2024-10-22_ind_333_limpeza_poda_veg_cimeterio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6703/2024-10-22_ind_334_ponte_sitio_zez_haras_banana.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6704/2024-10-22_ind_335_ponte_rest_vila_gogas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6705/2024-10-22_ind_336_poda_arvore_r_delfin_131.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6714/2024-10-25_ind_337_vist_onibus_escolares_terc.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6715/2024-10-25_ind_338_vist_assist_social_r_fco_s_ferreira.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6720/2024-10-30_ind_339_redutor_vel_r_tereza_host_668.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6721/2024-10-30_ind_340_casa_apoio_passos.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6722/2024-10-30_ind_341_limp_e_m_lindamar.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6723/2024-10-30_ind_342_uniformes_crachas_servid.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6724/2024-10-30_ind_343_drenag_pluv_r_bambui_miguel_c.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6725/2024-10-30_ind_344_parq_inf_campo_futebol.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6726/2024-10-30_ind_345_asfalto_r_ma_concebida.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6727/2024-10-30_ind_346_asfalto_r_joao_cavalhada.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6728/2024-10-30_ind_347_revital_area_mae_carinho.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6729/2024-10-30_ind_348_vaga_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6730/2024-10-30_ind_349_vaga_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6733/2024-10-31_ind_350_toldo_e_m_dr.avelino_q.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6739/2024-11-05_ind_351_vis_ass_social_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6747/2024-11-05_ind_352_rev_est_rural_valter_cafeeira.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6748/2024-11-05_ind_353_dren_pluv_r_ana_goulart_penedos.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6749/2024-11-05_ind_354_prop_lote_sujo_b_capoeiras.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6750/2024-11-05_ind_355_poda_veget_b_lagoa_tras.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6759/2024-11-07_ind_356_aulas_jiu_jitsu_judo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6760/2024-11-07_ind_357_ilum_pub_final_r_crispim_e.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6761/2024-11-07_ind_358_poda_veg_r_liberdade.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6762/2024-11-07_ind_359_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6763/2024-11-07_ind_360_atualiz_diarias_motor_saude.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6779/2024-11-12_ind_361_bloquetes_acesso_canil.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6780/2024-11-12_ind_362_redutor_veloc_r_franc_camilo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6781/2024-11-12_ind_363_vagas_estac_prc_guia_l.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6782/2024-11-12_ind_364_rede_pluv_r_almerindo_e_r_candido_p.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6783/2024-11-12_ind_365_estrada_acesso_haras_ban.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6784/2024-11-13_ind_366_mureta_r_joao_pedro_g.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6785/2024-11-13_ind_367_plantao_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6786/2024-11-13_ind_368_asfalto_r_freder_ozana_93.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6787/2024-11-13_ind_369_redut_veloc_r_lenir_soares.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6788/2024-11-13_ind_370_revit_acesso_csa_art_shalon.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6790/2024-11-13_ind_371_asfalto_r_lenir_r_ney.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6791/2024-11-13_ind_372_revit_monum_biblia.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6792/2024-11-13_ind_373_notif_lote_sujo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6793/2024-11-13_ind_374_poda_arvor_prc_fran_campos.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6794/2024-11-13_ind_375_vigil_epi_r_franc_camarano.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6811/2024-11-18_ind_376_limpeza_vias_s_pamela.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6812/2024-11-18_ind_377_poda_arv_r_antonio_dimas.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6813/2024-11-19_ind_378_rede_pluv_r_passos.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6814/2024-11-19_ind_379_revit_sinal_rua_americo_vias.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6815/2024-11-19_ind_380_limpeza_r_sarg_veloso.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6816/2024-11-19_ind_381_estradas_mata_rosas.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6817/2024-11-19_ind_382_desobstrucao_via_m_ap_vieira_l.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6847/2024-11-26_ind_383_descarte_lixo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6848/2024-11-26_ind_384_estacio_u_lado_r_princ_isabel.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6849/2024-11-26_ind_385_visita_ass_social_.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6850/2024-11-26_ind_386_enfeites_natal_prc_totonha.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6851/2024-11-26_ind_387_poda_veg_prc_totonha.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6852/2024-11-26_ind_388_drenag_pluvial.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6853/2024-11-26_ind_389_revit_placas_indicativas.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6854/2024-11-26_ind_390_unid_prot_social_ii_cras_ii.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6855/2024-11-26_ind_391_suinos_bovinos_capoeiras.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6856/2024-11-26_ind_392_rede_pluvial.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6858/2024-11-26_ind_393_poda_arvore.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6859/2024-11-26_ind_394_criar_sec_mun_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6860/2024-11-26_ind_395_revit_estradas_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6873/2024-11-28_ind_396_recap_recortes_saae.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6878/2024-12-03_ind_397_calcamento_acesso_ct_shalom.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6879/2024-12-03_ind_398_abert_rua_tenente_f_acesso_baipendi.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6880/2024-12-03_ind_399_revit_asfalt_r_misseno_av_contorno.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6881/2024-12-03_ind_400_revit_sinaliz_r_silviano_b.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6882/2024-12-03_ind_401_revit_estrada_desvio_pedagio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6883/2024-12-03_ind_402_revit_ponte_reg_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6884/2024-12-03_ind_403_vaga_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6885/2024-12-03_ind_404_vaga_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6886/2024-12-05_ind_405_poda_arvore.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6894/2024-12-10_ind_406_not_lotes_sujo_sit_pamela.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6895/2024-12-10_ind_407_canelata_ruas_beraldo_joao_rod.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6896/2024-12-10_ind_408_solic_cruzam_r_tereza_host_david_c_l.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6897/2024-12-10_ind_409_qualid_agua_penedos.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6898/2024-12-10_ind_410_reparo_ubs_penedos.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6899/2024-12-10_ind_411_supressao_arvore.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6900/2024-12-10_ind_412_revit_acesso_vila_goga.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6901/2024-12-10_ind_413_reaval_insal_agentes_end.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6905/2024-12-12_ind_414_acesso_cadeirante_cmp.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6914/2024-12-18_ind_415_poda_veg_lagoa_m.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6917/2024-12-20_ind_416_poda_veg_prc_ant_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6012/2024-01-26_mocao_001_apoio_em_const_estatual.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6057/2024-02-16_mocao_002_3o_sarg_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6109/2024-03-05_mocao_003_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6110/2024-03-05_mocao_004_ant_lopes_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6148/2024-03-19_mocao_005_geraldo_justino_de_oliv_jr.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6149/2024-03-19_mocao_006_osvaldo_cavalcante_ciriaco.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6161/2024-03-21_mocao_007_asses_comun_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6177/2024-04-02_mocao_008_luciano_firmino.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6185/2024-04-05_mocao_009_2o_sarg_italo_cia.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6224/2024-04-12_mocao_010_sandra_siris.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6287/2024-05-03_mocao_11_pms_diego_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6288/2024-05-03_mocao_12_onorvino.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6300/2024-05-07_mocao_13_simony.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6301/2024-05-07_mocao_14_guilherme.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6334/2024-05-20_vot_mocao_015_ana_elisa.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6409/2024-06-18_mocao_016_filipe_batista.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6410/2024-06-18_mocao_017_3o_sarg_wasleandro.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6758/2024-11-07_mocao_018_13o_concerto_proj_rec_vidas.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6764/2024-11-07_mocao_019_deps_beatriz_monumento.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6765/2024-11-07_mocao_020_deps_beatriz_lohanna.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6079/2024-02-22_par_com_001_proc_060_prest_cont_mun_007.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6080/2024-02-22_par_com_002_pl_075_alt_lei_1.592_cons_educ.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6081/2024-02-22_par_com_003_pl_077_dia_rotary.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6082/2024-02-22_par_com_004_pl_078_nome_mitermyer.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6083/2024-02-22_par_com_005_pl_079_marcinho_cont_ubs.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6084/2024-02-22_par_com_006_pl_008_ut_publ_rotary.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6085/2024-02-22_par_com_007_pl_011_recomp_sub_agentes_pol.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6096/2024-03-01_par_com_008_prest_cts_dex_saae.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6097/2024-03-01_par_com_009_prest_cts_out_saae.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6098/2024-03-01_par_com_010_proc_062_prest_cts_saae_012.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6099/2024-03-01_par_com_011_prest_cts_nov_mun.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6100/2024-03-01_par_com_012_prest_cts_dez_mun.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6101/2024-03-01_par_com_013_pl_009_conval_lei_2.681.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6103/2024-03-01_par_com_014_pl_010_apaap.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6168/2024-03-28_par_com_016_proc_008_prest_ctas_saae_jan_24.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6169/2024-03-28_par_com_016_proc_011_prest_ctas_pmp_003.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6233/2024-04-18_par_com_017_proc_014_prest_cts_saae_fev_24.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6234/2024-04-18_par_com_018_proc_016_prest_cts_pm-.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6235/2024-04-18_par_com_019_pl_013_coop_sicred.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6237/2024-04-18_par_com_020_pl_015_alt_lei_2.691.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6239/2024-04-18_par_com_021_pl_016_inc_cal_dia_ciclista.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6316/2024-05-09_par_com_022_plc_001_alt_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6317/2024-05-09_par_com_023_plc_002_alt_lc.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6338/2024-05-16_par_com_024_plc_003_revog_disp_lc_80.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6346/2024-05-16_par_com_025_plc_004_alt_lc_81.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6373/2024-06-03_par_com_026_prest_cts_mun_mar_2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6374/2024-06-03_par_com_027_pl_014_desaf_permuta_novo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6375/2024-06-03_par_com_028_pl_019_50_13o_pmp_saae.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6376/2024-06-03_par_com_029_pl_020_50_13o_cm.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6398/2024-06-13_par_com_030_pl_017_ldo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6399/2024-06-13_par_com_031_prest_cts_saae_mar_2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6400/2024-06-13_par_com_032_prest_cts_abril_2024_saae.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6401/2024-06-13_par_com_033_plo_021_conv_sind.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6452/2024-07-04_par_com_034_prest_cts_mun_abr_2024.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6453/2024-07-04_par_com_035_plo_025_den_sec_m_saude.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6497/2024-08-22_par_com_036_prest_cts_mun_maio_24_proc_033.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6498/2024-08-22_par_com_037_prest_cts_saae_maio_2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6499/2024-08-22_par_com_038_prest_cts_mun_jun_2024.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6522/2024-08-22_par_com_039_pl_026_nome_rua_izoldino_soares_de_sales.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6523/2024-08-22_par_com_040_prest_cts_junho_2024_saae.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6524/2024-08-22_par_com_041_pl_027_sub_veread.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6562/2024-09-12_par_com_042_prest_cts_julho_2024_saae.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6563/2024-09-12_par_com_043_pl_028_sub_pref.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6576/2024-09-19_par_com_044_pl_048_2023_apa.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6599/2024-10-10_par_com_045_pl_30_transp_cred.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6649/2024-10-10_par_com_046_prest_cts_jul_mun_2024.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6650/2024-10-10_par_com_047_prest_cts_ago_saae_2024.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6682/2024-10-24_par_com_048_proc_043_prest_ctas_pmp_010.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6706/2024-10-24_par_com_049_pl_031_ampla.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6757/2024-11-07_par_com_050_pl_029_loa.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6799/2024-11-14_par_com_051_prest_cts_set_saae_2024.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6800/2024-11-14_par_com_052_pre_002_curso_prep.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6802/2024-11-14_par_com_054_pl_054_academia_ze_tiao.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6803/2024-11-14_par_com_055_pl_034_compliance_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6804/2024-11-14_par_com_056_pl_035_reg_acesso_inf.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6805/2024-11-14_par_com_057_plc_008_alt_lei_1.004_codigo_obras.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6863/2024-11-28_par_com_058_proc_037_sind_proc_adm.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6864/2024-11-28_par_com_059_proc_050_prest_ctas_mun_set_2024.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6865/2024-11-28_par_com_060_proc_053_prest_cts_saae_out.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6866/2024-11-28_par_com_061_pre_002_pgto_veread_servid.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6867/2024-11-28_par_com_062_pl_038_cod_etica_cond_ser_mun.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6868/2024-11-28_par_com_063_pl_032_casa_abrigo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6038/2024-02-07_par_rel_001_proc_060_prest_cont_mun_007.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6041/2024-02-09_par_rel_002_pl_075_alt_lei_1.592_cons_educ.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6042/2024-02-09_par_rel_003_pl_077_dia_rotary.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6043/2024-02-09_par_rel_004_pl_078_nome_mitermyer.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6044/2024-02-09_par_rel_005_pl_079_marcinho_cont_ubs.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6066/2024-02-20_par_rel_006_pl_008_ut_publ_rotary.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6071/2024-02-20_par_rel_007_pl_011_recomp_sub_agentes_pol.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6074/2024-02-21_par_rel_008_prest_cts_dex_saae.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6075/2023-02-14_par_009_plc_001_taxa_alvara.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6076/2024-02-21_par_rel_010_proc_062_prest_cts_saae_012.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6077/2024-02-21_par_rel_011_prest_cts_nov_mun.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6078/2024-02-21_par_rel_012_proc_003_prest_cts_pmp_002.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6092/2024-02-28_par_rel_013_pl_009_convalida_lei_2.681_23.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6093/2024-02-28_par_rel_014_pl_010_apaap.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6144/2024-03-14_par_relator_015_proc_008_prest_ctas_saae.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6145/2024-03-11_par_rel_016_proc_011_prest_ctas_pmp_003.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6190/2024-04-09_par_rel_017_proc_014_prest_cts_saae.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6191/2024-04-09_par_rel_018_proc_016_prest_cts_pm.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6226/2024-04-16_par_rel_019_pl_013_coop_sicredi.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6227/2024-04-16_par_rel_020_pl_015_alt_lei_2691_2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6228/2024-04-16_par_rel_021_pl_016_cal_dia_ciclista.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6302/2024-05-07_par_rel_022_plc_001_alt_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6303/2024-05-07_par_rel_023_plc_002_alt_lc.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6329/2024-05-14_par_rel_024_plc_003_alt_lc_80.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6331/2024-05-14_par_rel_025_plc_004_alt_lc_81.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6339/2024-05-16_par_rel_026_prest_cts_mun_mar_2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6340/2024-05-16_par_rel_027_pl_014_desaf_permuta.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6367/2024-05-27_par_rel_028_pl_019_50_13o_pmp_saae.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6368/2024-05-27_par_rel_029_pl_020_50_13o_cm.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6381/2024-06-05_par_rel_030_pl_017_ldo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6382/2024-06-05_par_rel_031_prest_cts_mar_2024_saae.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6383/2024-06-05_par_rel_032_prest_cts_abril_2024_saae.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6388/2024-06-11_par_rel_033_pl_021_conv_sind_rural.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6415/2024-06-18_par_rel_034_prest_cts_mun_abr_2024.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6446/2024-07-02_par_rel_035_pl_025_den_sec_saude.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6502/2024-08-09_par_rel_036_prest_cts_mun_maio_24_proc_033.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6500/2024-08-09_par_rel_037_prest_cts_saae_mai_2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6501/2024-08-09_par_rel_038_prest_cts_mun_jun_2024.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6505/2024-08-13_par_rel_039_pl_026_nome_rua_izoldino_soares_de_sales.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6517/2024-08-19_par_rel_040_prest_cts_saae_jun_2024.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6521/2024-08-20_par_rel_041_pl_027_sub_veread.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6536/2024-08-29_par_rel_042_prest_cts_saae_jul_2024.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6545/2024-09-10_par_rel_043_pl_028_sub_pref.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6572/2024-09-17_par_rel_044_pl_048_2023_apa.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6606/2024-09-24_par_rel_045_pl_030_transp_cred_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6607/2024-09-24_par_rel_046_prest_cts_mun_jul_2024.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6687/2024-10-22_par_rel_048_proc_043_prest_ctas_pmp_010.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6688/2024-10-22_par_rel_049_pl_031_ampla.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6756/2024-11-05_par_rel_050_pl_029_loa.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6767/2024-11-08_par_rel_051_prest_cts_saae_set_2024.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6768/2024-11-08_par_rel_052_pre_001_curso_prep.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6770/2024-11-08_par_rel_053_plc_007_cobranca_smrsu.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6771/2024-11-08_par_rel_054_pl_033_academia_ze_tiao.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6774/2024-11-12_par_rel_055_pl_034_compliance_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6775/2024-11-12_par_rel_056_pl_035_reg_acesso_inf.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6776/2024-11-12_par_rel_057_plc_008_alt_lei_1.004_codigo_obras.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6833/2024-11-21_par_rel_058_proc_037_sind_proc_adm.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6839/2024-11-22_par_rel_059_proc_050_prest_ctas_mun_set_2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6840/2024-11-22_par_rel_060_proc_053_prest_cts_saae_out.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6844/2024-11-26_par_rel_061_pre_002_pgto_veread_servid.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6845/2024-11-26_par_rel_062_pl_038_cod_etica_cond_ser_mun.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5976/2024-01-19_par_cont_001_2024_pl_001_subv_sociais.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5977/2024-01-19_par_cont_002_pl_002_revisao_pmp.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5978/2024-01-19_par_cont_003_2024_pl_003_repass_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5979/2024-01-19_par_cont_004_2024_pl_005_repass_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5980/2024-01-19_par_cont_005_2024_pl_006_repass_acaspo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5981/2024-01-19_par_cont_006_pl_007_revisao_camara.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6045/2024-02-09_par_cont_007_prest_cts_saae_out_2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6046/2024-02-09_par_cont_008_proc_062_prest_ctas_saae.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6047/2024-01-29__desp_rec_of_54_prest_cts_saae.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6048/2024-02-10_par_cont_010_prest_cts_nov_2023_mun.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6049/2024-02-09_par_cont_011_proc_003_prest_cts_saae.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6051/2024-02-09_par_cont_012_pl_080_esc_espec.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6068/2024-02-20_par_cont_013_pl_011_recomp_sub_agentes_pol.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6073/2024-02-21_par_cont_014_pl_009_convalida_lei_2.681_23.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6125/2024-03-11_par_cont_015_proc_011_prest_ctas_pmp_003.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6126/2024-03-11_par_cont_016_proc_008_prest_ctas_saae_jan_24.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6158/2024-03-21_par_cont_017_pl_012_maj_valores.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6178/2024-04-03_par_cont_018_proc_016__prest_cts_pm_004.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6179/2024-04-03_par_cont_019_prest_cts_saae_fev_2024.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6180/2024-04-03_par_cont_020_pl_013_sicred.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6204/2024-04-11_par_cont_021_pdl_001_outorga_b_mulheres_2024.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6270/2024-04-30_par_cont_022_plc_001_alt_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6271/2024-04-30_par_cont_023_plc_002_alt_lc.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6272/2024-04-30_par_cont_024_pl_017_ldo.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6273/2024-04-30_par_cont_025_pl_018_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6305/2024-05-03_par_cont_026_pl_014_desaf_permuta.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6320/2024-05-10_par_cont_027_plc_003_alt_lc_80_magist.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6321/2024-05-10_par_cont_028_plc_004_alt_lc_81_pccv_mun.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6322/2024-05-10_par_cont_029_prest_cts_mun_mar_2024.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6347/2024-05-17_par_cont_030_plc_005_altera_lc_52.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6348/2024-05-17_par_cont_031_pl_019_50_13o_pmp_saae.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6349/2024-05-17_par_cont_032_pl_020_50_13o_cm.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6364/2024-05-27_par_cont_033_prest_cts_saae_mar_2024.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6365/2024-05-27_par_cont_034_prest_ctas_abril_saae.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6366/2024-05-27_par_cont_035_pl_021_conv_sind_rural.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6397/2024-06-13_par_cont_036_prest_cts_mun_abr_2024.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6421/2024-06-21_par_cont_037_pl_024_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6439/2024-06-28_par_cont_038_plc_006_1_vaga_op_ete.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6440/2024-06-28_par_cont_039_pl_023_capac_prim_socorros.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6451/2024-07-04_par_cont_040_prest_cts_saae_mai_2024.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6459/2024-07-10_par_cont_041_pl_022_inst_gratif_saae.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6486/2024-08-05_par_cont_042_proc_033_prest_ctas_mun_007.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6494/2024-08-08_par_cont_043_prest_cts_mun_jun_2024.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6496/2024-08-09_par_cont_044_prest_cts_saae_jun_2024.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6506/2024-08-13_par_cont_045_pl_027_sub_vereadores.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6525/2024-08-22_par_cont_046_prest_cts_saae_jul_2024.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6537/2024-08-30_par_cont_047_pl_028_subs_pref_vice_sec.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6568/2024-09-17_par_cont_048_pl_029_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6569/2024-09-17_par_cont_049_prest_cts_mun_jul_2024.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6570/2024-09-17_par_cont_050_pl_030_transp_cred.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6571/2024-09-17_par_cont_051_pl_048_2023_apa.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6605/2024-09-24_par_cont_052_prest_cts_saae_ago_2024.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6654/2024-10-11_par_cont_053_mens_adit_pl_029_loa.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6655/2024-10-11_par_cont_054_prest_cts_mun_ago_2024.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6680/2024-10-17_par_cont_055_pl_031_ampla.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6708/2024-10-24_par_cont_056_prest_cts_saae_set_2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6709/2024-10-24_par_cont_057_plc_007_cobranca_smrsu.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6742/2024-11-04_par_cont_058_pl_035_reg_acesso_inf.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6743/2024-11-04_par_cont_059_pl_032_casa_abrigo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6744/2024-11-04_par_cont_060_pl_034_compliance_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6745/2024-11-04_par_cont_061_plc_008_alt_lei_1.004_cod_obras.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6746/2024-11-04_par_cont_062_pre_001_curso_prep_camara.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6773/2024-11-11_par_cont_063_prest_cts_mun_set_2024.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6818/2024-11-19_par_cont_064_prest_cts_saae_out_2024.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6819/2024-11-19_par_cont_065_pl_036_abono_natal.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6820/2024-11-19_par_cont_066_pre_003_abono_natal.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6821/2024-11-19_par_cont_067_pre_002_pgto_veread_servid.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6907/2024-12-13_par_cont_068_plc_09_insp_sant_sim.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5945/2024-01-04_par_jur_001_pl_075_alt_lei_1.592_cons_educ.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5946/2024-01-04_par_jur_002_pl_078_nome_mitermyer_ubs.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5952/2024-01-05_par_jur_003_pl_080_escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5953/2024-01-05_par_jur_004_pl_079_marcinho_cont_ubs.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5982/2024-01-19_par_jur_005_pl_007_revisao_camara.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5983/2024-01-19_par_jur_006_pl_002_revisao_pmp.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5984/2024-01-19_par_jurid_007_2024_pl_006_repass_acaspo.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5985/2024-01-19_par_jur_008_pl_003_repass_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5986/2024-01-19_par_jur_009_2024_pl_005_repass_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5987/2024-01-19_par_jur_010_2024_pl_001_subv_sociais.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6028/2024-02-05_par_jur_011_pl_077_dia_rotary.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6056/2024-02-08_par_jurid_012_pl_008_ut_publ_rotary.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6065/2024-02-20_par_jur_013_pl_009_convalida_lei_2.681_23.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6070/2024-02-20_par_jur_014_pl_011_recomp_sub_agentes_pol.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6088/2024-02-22_par_jur_015_pl_010_apaap.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6146/2024-03-18_par_jur_016_proc_043_den_018.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6157/2024-03-20_par_jur_017_pl_012_maj_valores.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6186/2024-04-08_par_jur_018_pl_013_sicred.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6187/2024-04-08_par_jur_019_pl_015_alt_lei_2691.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6201/2024-04-11_par_jur_020_pdl_001_outorga_b_mulheres_2024.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6202/2024-04-11_par_jur_021_pl_015_inc_cal_dia_ciclista.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6221/2024-04-15_par_jur_022_proc_004_den_001.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6262/2024-04-15__par_jur_023_proc_006_den_003.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6223/2024-04-15__par_jur_024_proc_005_den_002.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6225/2024-04-16_par_jur_proc_043_manif_csppmuc.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6242/2024-04-19_par_jur_026_plc_002_alt_lc_67_parc_solo.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6243/2024-04-19_par_jur_027_pl_017_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6250/2024-04-24_par_jur_028_plc_001_alt_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6266/2024-04-26_par_jur_029_pl_018_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6291/2024-05-03_par_jur_030_pl_014_desaf_permuta.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6306/2024-05-07_par_jur_031_plc_004_alt_lc_81_pccv_mun.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6307/2024-05-07_par_jur_032_plc_003_alt_lc_80_magist.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6335/2024-05-15_par_jur_033_pl_019_50_13o_pref_saae.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6336/2024-05-15_par_jur_034_pl_020_50_13o_cm.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6337/2024-05-15_par_jur_035_plc_005_altera_lc_52_plenagem.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6371/2024-05-29_par_jur_036_pl_021_conv_sind_rural.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6426/2024-06-21_par_jur_037_pl_024_transf_recursos_apae.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6435/2024-06-27_par_jur_038_plc_006_1_vaga_op_ete.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6436/2024-06-27_par_jur_039_pl_023_capac_prim_socorros.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6437/2024-06-27_par_jur_040_pl_025_den_sec_m_saude_pub.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6438/2024-06-27_par_jur_041_proc_063_2023_den_024_2023.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6458/2024-07-10_par_jurid_042_pl_022_inst_gratif_saae.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6489/2024-08-06_par_jur_043_pl_026_den_rua_izoldino.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6509/2024-08-14_par_jur_044_pl_027_sub_vers.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6535/2024-08-27_par_jur_045_pl_028_sub_pref_vice_sec.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6543/2024-09-06_par_jur_046_pl_030_transp_cred.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6544/2024-09-06_par_jur_047_pl_029_loa.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6567/2024-09-16_par_jur_048_pl_048_2023_apa.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6609/2024-09-30_par_jur_049_mens_ad_pl_029_loa.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6661/2024-10-16_par_jur_050_pl_031_ampla.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6684/2024-10-22_par_jur_051_plc_007_cobranca_smrsu.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6736/2024-11-04_par_jur_052_plc_008_alt_lei_1.004_cod_obras.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6737/2024-11-04_par_jur_053_pl_034_compliance_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6738/2024-11-04_par_jur_054_pl_035_reg_acesso_inf.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6740/2024-11-04_par_jur_055_pl_033_academia_ze_tiao.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6741/2024-11-04_par_jur_056_pre_001_curso_prep_camara.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6806/2024-11-14_par_jur_057_pl_036_abono_natal_adm_d_i.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6807/2024-11-13_par_jur_058_pl_032_casa_abrigo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6808/2024-11-14_par_jur_059_pre_002_pgto_veread_servid.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6823/2024-11-19_par_jur_060_pl_037_sind_proc_adm.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6824/2024-11-19_par_jur_061_pre_003_abono_natal.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6834/2024-11-21_par_jur_062_pl_038_cod_etica_cond_ser_mun.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6874/2024-11-28_par_jur_063_pl_039_altera_lei_1626.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6906/2024-12-12_par_jur_064_plc_09_insp_sant_sim.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6483/2024-07-31_of_60_prest_cts_jun_2024_mun.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6416/2024-06-18_of_61_enc_saae_prest_cts_maio_2024.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6656/2024-10-11_of_cont_65_prest_cts_set_2024_saae.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6295/2024-05-06_of_84_enc_plc_005_alt_lc_52_2018.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6657/2024-10-11_of_162_plc_07_cobranca_manejo_residuos.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6299/2024-05-06_of_85_enc_pl_019_50_13o_adm_d_m.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6527/2024-08-23_pl_028_subs_pref_vice_sec_mun.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6686/2024-10-22_pl_033_nome_ze_tiao_acad_prc_agostinho_.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6838/2024-11-22_pl_039_altera_lei_1.626_transp_taxi.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6712/2024-10-25_pre_1_curso_preparatorio.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6037/2024-02-05_relat_01_proced_055_req_121.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6133/2024-03-12_relat_002_proced_059_2023_req_141_2023.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6182/2024-04-03_relat_003_proced_055_2023_req_11_2024_req_121-2023.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6183/2024-04-04_relat_004__proced_007_2024_req_012_2024.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6389/2024-06-11_rel_005_2024_req_120_2023_proc_054_2023.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6424/2024-06-21_relat_006_plc_003_req_vista.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6425/2024-06-21_relat_007_plc_004_req_vista.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6448/2024-07-03_relat_008_proced_027_2024_req_042_2024.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6546/2024-09-10_relat_009_proced_036_2024_req_050_2024.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6826/2024-11-19_relat_010_proced_044_2024_req_059_2024.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6827/2024-11-19_relat_011_proced_046_req_061_conv_mun_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6872/2024-11-28_relat_012_proced_047_req_062_.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6875/2024-12-02_relat_013_proced_051_req_072.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6887/2024-12-06_relat_014_proced_052_req_074.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6889/2024-12-06_relat_015_cedp_atividades_2024.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6890/2024-12-06_relat_016_cfo_atividades_2024.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6891/2024-12-06_relat_017_csppmuc_atividades_2024.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6893/2024-12-06_relat_018_cljr_atividades_2024.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5988/2024-01-22_req_001_reg_urg_pl_001_mens_ad.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5989/2024-01-22_req_002_reg_urg_pl_002.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5990/2024-01-22_req_003_reg_urg_pl_003.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5991/2024-01-22_req_004_reg_urg_pl_005.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5992/2024-01-22_req_005_reg_urg_pl_006.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5993/2024-01-22_req_006_reg_urg_pl_007.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6021/2024-02-02_req_007_for_conj_pl_075_2023.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6022/2024-02-02_req_008_for_conj_pl_078_nome_mitermyer...pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6023/2024-02-02_req_009_for_conj_pl_079_2023.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6034/2024-02-06_req_010_tramite_forma_conj_pl_077.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6055/2024-02-15_req_013_pl_008_ut_publ_rotary.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6058/2024-02-16_req_014_reg_urg_esp_pl_080.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6069/2024-02-20_req_015_pl_011_recomp_sub_agentes_pol.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6086/2024-02-22_req_016_turn_unic_pl_011_recomp_sub_agentes_pol.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6087/2024-02-22_req_017_for_conj_pl_009_2024.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6090/2024-02-26_req_018_for_conj_pl_010_2024.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6102/2024-03-01_req_019_u_turno_pl_009_2024.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6108/2024-03-05_req_020_dados_g_mun_emater_proc_054_2023.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6160/2024-03-21_req_022_reg_urg_esp_pl_012.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6189/2024-04-09_req_023_for_conj_pl_013_2024.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6188/2024-04-09_req_024_for_conj_pl_015_2024.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6205/2024-04-11_req_025_reg_urg_esp_pdl_001.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6207/2024-04-12_req_026_for_conj_pl_016_2024.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6236/2024-04-18_req_027_u_turno_pl_013.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6238/2024-04-18_req_028_u_turno_pl_015.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6240/2024-04-18_req_029_u_turno_pl_016.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6274/2024-04-30_req_030_pl_017_reu_conj_com.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6278/2024-04-30_req_031_for_conj_pl_018_2024.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6285/2024-04-30_req_032_for_conj_plc_001_2024.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6283/2024-04-30_req_033_plc_002_par_ocup_solo.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6286/2024-05-03_req_034_reg_urg_pl_018.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6315/2024-05-08_req_035_tram_conj_pl_014.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6323/2024-05-10_req_036_for_conj_plc_003_alt_lc_80_magist.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6324/2024-05-10_req_037_for_conj_plc_004_alt_lc_81_pccv_mun.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6350/2024-05-17_req_038_reg_urg_plc_005.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6351/2024-05-17_req_039_for_conj_pl_020_2024.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6355/2024-05-20_req_040_tram_conj_pl_019.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6362/2024-05-22_req_041_prorrog_prazo_relatorio_proc_054.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6363/2024-05-24_req_041_inf_exec_adic_salub_prof_rur.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6372/2024-06-03_req_043_for_conj_pl_021_2024.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6422/2024-06-21_req_044_reg_urg_pl_024.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6423/2024-06-21_req_045_ver_shirley_solic_aud_publica.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6441/2024-06-28_req_046_urg_esp_unica_disc_par_verb.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6442/2024-06-28_req_047_reg_urg_pl_023.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6443/2024-06-28_req_048_forma_conj_com..pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6445/2024-07-01_req_049_of_014_canc_aud_publica.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6490/2024-08-07_req_051_for_conj_pl_026_2024.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6514/2024-08-14_req_052_pl_027_reu_conj_cljr_cfo.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6526/2024-08-22_3_req_053_pl_027_sub_veread.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6541/2024-09-02_req_054_pl_028_sub_pref.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6564/2024-09-12_req_055_u_turno_pl_028_sub_pref.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6573/2024-09-17_req_056_for_conj_pl_029_2024_loa.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6574/2024-09-19_req_057_u_turno_pl_048-2023_apa.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6575/2024-09-19_req_058_for_conj_pl_030_2024.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6614/2024-10-02_req_060_prazo_prest_cts_jul_mun.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6681/2024-10-17_req_form_conj_063_pl_031_ampla.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6707/2024-10-24_req_064_turno_unico_pl_031.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6719/2024-10-30.1_req_066_tram_conj_plc_007.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6751/2024-11-05_req_067_tram_conj_pl_033.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6752/2024-11-05_req_068_tram_conj_pl_034.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6753/2024-11-05_req_069_for_conj_pl_035_reg_acesso_inf.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6754/2024-11-05_req_070_for_conj_plc_008.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6755/2024-11-05_req_071_tram_conj_pre_001.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6766/2024-11-08_req_072_info_rateio_fundeb.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6795/2024-11-14_req_073_turno_unico_pre_001.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6797/2024-11-14_req_075_turno_unico_pl_034.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6798/2024-11-14_req_076_turno_unico_pl_035.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6810/2024-11-18_req_077_pl_032_forma_conj_com.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6825/2024-11-19_req_078_for_conj_pl_036.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6828/2024-11-19_6_req_079_pl_037_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6829/2024-11-19_req_080_for_conj_pre_003_abono_n.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6832/2024-11-21_req_081_pre_002_sub_veread.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6835/2024-11-22_req_082_reg_urg_pl_036.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6836/2024-11-22_req_083_reg_urg_pre_003.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6837/2024-11-22_req_084_pl_038_forma_conj_com.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6846/2024-11-26_req_085_shirley_aud_pub_plc_7_2024.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6869/2024-11-28_req_086_turno_unico_pl_037.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6870/2024-11-28_req_087_turno_unico_pl_038.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6871/2024-11-28_req_088_turno_unico_pre_002.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6877/2024-12-03_req_089_reg_urg_pl_039.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6904/2024-12-12_req_090_reg_urg_esp_plc_09.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6304/2024-04-03_req_cont_001_prorrog_prazo_pl_014.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6431/2024-06-25_req_cont_002_prorrogacao_plc_006.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6181/2024-04-03_req_jur_001_prorrog_prazo_pl_014.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6429/2024-06-25_req_jur_002_prorrogacao_plc_006.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6430/2024-06-25_req_jur_003_prorrogacao_pl_022.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6670/2024-10-16_recla_1_proc_48_desc_pac_ubs_sarah_vitoria_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6018/2024-01-30_den_001_sapl_motor_portao_ete_saae.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6111/2024-03-05_den_006_uso_defensivo_penedos_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6267/2024-04-29_den_009_respeito_idoso_penedos_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6319/2024-05-09_den_013_irreg_ass_cont_saae__redacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6297/2024-05-07_emenda_g_001_plc_001_alt_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6330/2024-05-14_emenda_g_002_plc_003_alt_lc_80.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6332/2024-05-14_emenda_g_003_plc_003_alt_lc_81.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6384/2024-06-05_emenda_ger_004_mod_01_pl_017_ldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6427/2024-06-21_emenda_g_005_plc_003_alt_lc_80.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6428/2024-06-21_emenda_g_006_plc_004_alt_lc_81.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6565/2024-09-12_emenda_07_em_mod_sup_adit_01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6600/2024-09-24_emenda_g_008_pl_030_trans_creditos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6830/2024-11-21_emenda_g_014_plc_008_cod_obras.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6862/2024-11-27_emenda_g_019_pl_039_altera_lei_1626.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5942/2024-01-05_ind_001_estrada_reg_araras.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5943/2024-01-05_ind_002_estrada_reg_rochedo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5944/2024-01-05_ind_003_lote_sujo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5947/2024-01-05_ind_004_asfalto_r_zorosto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5948/2024-01-05_ind_005_sanar_falta_agua.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5949/2024-01-05_ind_006_poda_veg_r_zorostro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5950/2024-01-05_ind_007_placa_proib_lixo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5951/2024-01-05_ind_008_coletivo_dom_feriados.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5954/2024-01-15_ind_009_aplicacao_fumace.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5955/2024-01-15_ind_010_multiroes_limpeza_bairros.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5956/2024-01-15_ind_011_instalcao_lixeirax_ubs_joaq_terra.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5957/2024-01-15_ind_012_revit_poda_vegetacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5958/2024-01-15_ind_013_curso_sup_bas_vida_profissionas_saude.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5959/2024-01-15_ind_014_poda_arvores_rua_joao_perez_nova_piumhi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5960/2024-01-15_ind_015_revit_estradas_rurais_roseiras.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5961/2024-01-15_ind_016_vaga_crianca_creche-cmei_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5994/2024-01-22_ind_017_poda_ruas_maria_a_arantes_beraldo_s_ferreira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5962/2024-01-15_ind_018_const_praca_nova_piumhi.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5963/2024-01-15_ind_019_mautencao_bueiro_rua_marechal_deod_franscico_cam.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5964/2024-01-15_ind_020_aplicacao_fumace_jardim_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5965/2024-01-15_ind_021_poda_arvore_rua_antonio_franscico_rosa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5966/2024-01-16_ind_022_revit_massa_asfalt_ari_almada.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5974/2024-01-16_ind_023_limp_poda_veg_geni_arantes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5975/2024-01-16_ind_024_avaliacao_tec_palmeira_miguel_couto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5995/2024-01-19_ind_025_massa_asfalto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5996/2024-01-19_ind_026_redutor_velocidade.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5997/2024-01-19_ind_027_redutor_velocidade.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5998/2024-01-22_ind_028_sinal_horizontal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5999/2024-01-22_ind_029_estrada_cruz_monte.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6000/2024-01-22_ind_030_faixa_pedestre.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6001/2024-01-22_ind_031_escola_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6002/2024-01-24_ind_032_drenag_pluvial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6003/2024-01-24_ind_033_drenag_pluvial.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6004/2024-01-24_ind_034_limpeza_lote.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6005/2024-01-24_ind_035_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6006/2024-01-24_ind_036_poda_arvore.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6007/2024-01-24_ind_037_revit_estrada_agua_l.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6008/2024-01-24_ind_038_revit_estrada_cruz_pedra.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6009/2024-01-24_ind_039_sinal_horizontal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6010/2024-01-24_ind_040_estrada_aeroporto_tapiocano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6030/2024-01-31_ind_041_not_lote_sujo_r_tito_ulisses.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6031/2024-01-31_ind_042_rev_ponte_campos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6015/2024-01-31_ind_43_limp_cacamba_lagoa_martins.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6016/2024-01-31_ind_44_melhorar_agua_lagoa_martins.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6017/2024-01-31_ind_45_limp_bueiro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6032/2024-02-05_ind_046_rev_est_faz_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6024/2024-02-05_ind_047_fisc_limp_lotes_sitio_pamela.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6025/2024-02-05_ind_048_esc_agua_casa_maria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6033/2024-02-05_ind_049_aq_parque_sensorial_espectro_aut.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6026/2024-01-31_ind_050_reg_vaga_veic_pca_furnas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6027/2024-01-31_ind_051_poda_arv_r_marechal_rondon.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6035/2024-02-06_ind_052_pint_revit_e.m_lourdes_f_c.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6054/2024-02-15_ind_053_revital_estrada_penedos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6059/2024-02-19_ind_054_ret_arv_secas_av_dario_melo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6060/2024-02-19_ind_055_inst_red_veloc_r_joao_guilherme.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6061/2024-02-19_ind_056_melh_sin_horiz_vert_cruz_r_artede.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6062/2024-02-19_ind_057_poda_arv_r_beraldo_s_oliv.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6063/2024-02-19_ind_058_sinal_horiz_vert_nova_piumhi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6064/2024-02-19_ind_059_inst_red_vel_r_bras_res_silva.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6067/2024-02-20_ind_060_dia_folga_serv_dia_anivers.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6091/2024-02-27_ind_061_limp_lote_sujo_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6113/2024-03-01_ind_062_sinal_trans_q-molas_e.m_acacio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6104/2024-03-01_ind_063_sinal_sinal_r_gari_ney.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6105/2024-03-01_ind_064_limpeza_lote_sujo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6106/2024-03-01_ind_065_ares_condic_ubs.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6107/2024-03-01_ind_066_refor_forro_pcv_psf.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6114/2024-03-06_ind_067_limpeza_bueiros.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6115/2024-03-06_ind_068_abatimento_asfalto.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6116/2024-03-06_ind_069_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6117/2024-03-06_ind_070_ilumin_quadra_b_pindaibas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6118/2024-03-06_ind_071_redut_veloc_r_horacio_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6119/2024-03-06_ind_072_benfeitorias_samu.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6120/2024-03-06_ind_073_ferias_premio_.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6121/2024-03-06_ind_074_estrada_lagoa_martins.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6122/2024-03-06_ind_075_manut_revit_sinal_transito.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6123/2024-03-08_ind_076_revit_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6124/2024-03-08_ind_077_revit_poda_av_querob.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6128/2024-03-12_ind_078_poda_veget_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6129/2024-03-12_ind_079_sinaliz_r_ari_almada.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6130/2024-03-12_ind_080_sinaliz_r_jaoa_pereira_barros.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6131/2024-03-12_ind_081_qualid_agua_penedos.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6132/2024-03-12_ind_082_reservatorio_agua_penedos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6134/2024-03-13_ind_083_rev_pintura_escad_cruz_monte.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6135/2024-03-13_ind_084_inst_red_veloc_r_tereza_host_319.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6136/2024-03-13_ind_085_red_col_esgoto_r_chico_guerra.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6137/2024-03-13_ind_086_falta_agua_saae_nov_horizonte.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6138/2024-03-13_ind_087_red_vel_r_jair_f_leite_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6139/2024-03-13_ind_088_sin_hor_vert_jd_betel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6140/2024-03-13_ind_089_sin_hor_vert_v_agreny_totonha_tome.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6150/2024-03-19_ind_090_estrada_rural_reg_mandioca.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6151/2024-03-19_ind_091_revitalizar_parque_mina.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6152/2024-03-19_ind_092_estrada_rural_fazenda_cleber.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6153/2024-03-19_ind_093_onibus_escolar_ifmg.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6154/2024-03-19_ind_094_novas_placas_pcd.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6155/2024-03-19_ind_095_praca_area_lazer.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6156/2024-03-19_ind_096_redutor_veloc_r_bueno_brandao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6165/2024-03-27_ind_097_poda_veg_casas_pop_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6166/2024-03-27_ind_098_dren_pluv_bueiros_r_clovis_couto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6167/2024-03-27_ind_099_dren_pluv_bueiros_r_benj_s_melo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6162/2024-03-27_ind_100_rev_estradas_balbinos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6163/2024-03-27_ind_101_rev_estr_balbinos_prox_jose_ant.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6164/2024-03-27_ind_102_faixa_elev_r_severo_veloso.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6173/2024-04-01_ind_103_rev_est_rural_reg_araras.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6174/2024-04-01_ind_104_rev_est_rural_camp_alegre_granja.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6175/2024-04-01_ind_105_prop_lote_sujo_r_beraldo_s_oliv.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6176/2024-04-01_ind_106_prop_lote_sujo_r_ludovico_rocha.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6192/2024-04-10_ind_107_man_ruas_v_agreny_totonha_tome.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6193/2024-04-10_ind_108_melh_ubs_totonha_tome.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6194/2024-04-10_ind_109_data_show_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6195/2024-04-10_ind_110_viab_aq_cordao_girassol.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6196/2024-04-10_ind_111_poda_veg_vias_calc_div_ruas.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6197/2024-04-10_ind_112_inst_red_veloc_rev_sinal_av_dario.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6198/2024-04-10_ind_113_man_revit_sinal_r_raul_soares_tereza_h.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6199/2024-04-10_ind_114_vaga_crianca_esc_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6200/2024-04-10_ind_115_man_rev_sinal_cruz_r_fco_cam_get_varg.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6203/2024-04-11_ind_116_rev_est_rural_acudao_mimoso.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6229/2024-04-12_ind_117_verjoao_podaarvore.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6230/2024-04-16_ind_118_vaga_crianca_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6231/2024-04-16_ind_119_not_prop_resid_aband_r_vasques.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6232/2024-04-16_ind_120_rev_sin_hor_vert_placa_pare.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6244/2024-04-23_ind_121_est_rural_ac_reg_araras.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6245/2024-04-23_ind_122_man_rev_sinal_hor_vert_r_joao_pedro_g.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6246/2024-04-23_ind_123_vaga_crianca_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6247/2024-04-23_ind_124_vaga_crianca_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6248/2024-04-23_ind_125_des_gari_semanal_r_cesario_leop.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6249/2024-04-23_ind_126_man_sin_faixa_elev_r_severo_veloso.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6253/2024-04-24_ind_127_rev_est_rural_port_pesada_mata_rosa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6254/2024-04-24_ind_128_vergilvan_rampa_benedito.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6255/2024-04-24_ind_129_vergilvan_rampa_p_abel.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6256/2024-04-24_ind_130_sinal_horiz_vert_pl_pare_r_emilia_bat.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6257/2024-04-24_ind_131_rev_est_rur_araras_belin_nenzico.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6258/2024-04-24_ind_132_inst_lixeira_cach_nenzico.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6259/2024-04-24_ind_133_vershirley_regina.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6260/2024-04-24_ind_134_vaga_crianca_cmei_.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6261/2024-04-24_ind_135_vaga_crianca_escola_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6268/2024-04-30_ind_136_revit_calcada_av_jose_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6275/2024-04-30_ind_137_redutor_veloc_r_vagner_s_p.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6276/2024-04-30_ind_138_estrada_rural_penedos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6277/2024-04-30_ind_139_redutor_veloc_r_sto_ant.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6279/2024-04-30_ind_140_lixeira_r_marechal_deodoro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6280/2024-04-30_ind_141_limpeza_bueiro.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6281/2024-04-30_ind_142_placa_proib_jogar_lixo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6282/2024-04-30_ind_143_lixeira_prox_e_e_joao_m.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6308/2024-05-07_ind_144_drenag_pluvial_r_lenir_s.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6309/2024-05-07_ind_145_vaga_creche_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6310/2024-05-07_ind_146_sinal_hor_vert_ruas.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6311/2024-05-08_ind_147_faixa_elev_e_m_acacio_l.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6312/2024-05-08_ind_148_canaleta_rs_joao_rodrigues_beraldo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6313/2024-05-08_ind_149_olho_vivo_mon_biblia.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6314/2024-05-08_ind_150_revit_faixa_r_joaq_beijo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6326/2024-05-14_ind_151_rev_fix_calc_ruas_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6327/2024-05-14_ind_152_limp_lotes_sujos_jd_betel.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6328/2024-05-14_ind_153_camera_reserv_agua_penedos.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6341/2024-05-16_ind_154_rede_pluv_joao_pedro_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6342/2024-05-16_ind_155_pag_insal_serv.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6343/2024-05-16_ind_156_musicos_loc_apres_abert_event_mun.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6344/2024-05-16_ind_157_mel_ilum_ari_alam.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6345/2024-05-16_ind_158_pav_rua_zoroastro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6356/2024-05-21_ind_159_aval_sug_popul_aud_pub_transito.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6357/2024-05-21_ind_160_red_vel_rua_sto_antonio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6358/2024-05-21_ind_161_criacao_sal_unid_bas_sau_atend_criancas_autismo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6359/2024-05-21_ind_162_des_gari_limp_av_franc_machado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6360/2024-05-21_ind_163_notif_prop_lote_sujo_rua_carvalho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6361/2024-05-21_ind_164_revit_est_rural_reg_farias.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6370/2024-05-29_ind_165_inst_faixa_pedest_r_sev_veloso.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6377/2024-06-04_ind_166_pintura_cruz_monte.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6378/2024-06-04_ind_167_redut_veloc_r_horacio_a.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6379/2024-06-04_ind_168_implantar_capsi.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6380/2024-06-04_ind_169_revit_calcamento_canil.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6390/2024-06-11_ind_170_guarda_patrimonial.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6391/2024-06-11_ind_171_banheiros_prc_ant_fazedinha.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6392/2024-06-11_ind_172_revit_estr_faz_agua_doce.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6393/2024-06-11_ind_173_retirar_animais_infectados.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6394/2024-06-11_ind_174_retirar_arvore_r_d.pedro_ii_1343.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6395/2024-06-11_ind_175_revit_estr_reg_corrego_cavalo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6404/2024-06-14_ind_176_maj_valor_org_soc_civil.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6405/2024-06-14_ind_177_tomb_predio_hotel_central_pca_dr_av_queiroz.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6406/2024-06-14_ind_178_rev_sin_ent_bco_brasil.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6411/2024-06-18_ind_179_tela_teto_e_m_cel_fid.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6412/2024-06-18_ind_180_vaga_creche_cmei.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6413/2024-06-18_ind_181_bebedouro_cel_fid.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6414/2024-06-18_ind_182_revit_vagas_prc_furnas.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6433/2024-06-26_ind_183_poda_arvore_r_rodolfo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6434/2024-06-26_ind_184_est_tec_ilum_publ_r_marechal_d.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6447/2024-07-02_ind_185_trat_esp_criancas_aut_gilvan_.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6449/2024-07-03_ind_186_ref_forro_pvc_psf_joaq_goul.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6450/2024-07-03_ind_187_pint_f_pedest_sin_hor_vert_r_sev_veloso.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6454/2024-07-03_ind_188_poda_veg_r_albertino_s_melo_r_juiz_fora.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6455/2024-07-03_ind_189_rev_red_vel_r_severo_veloso.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6456/2024-07-03_ind_190_rev_sin_hor_vert_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6457/2024-07-03_ind_191_poda_veg_r_alessander_vaz_terra.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6460/2024-07-11_ind_192_solic_prog_uai_mun.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6461/2024-07-12_ind_193_rede_pluvial_r_edu_h_c_r_serranos.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6470/2024-07-16_ind_194_poeira_haras-banana.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6466/2024-07-16_ind_195_caminhao_munck.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6467/2024-07-16_ind_196_reparo_monum_saude.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6464/2024-07-16_ind_197_vaga_creche_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6468/2024-07-16_ind_198_rev_sinaliz_b_novo_tem_j_betel.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6469/2024-07-16_ind_199_marcha_jesus_2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6465/2024-07-16_ind_200_redutor_veloc_r_jose_justino.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6471/2024-07-16_ind_201_den_trevo_penedos_sa_cruz_.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6476/2024-07-24_ind_202_calc_final_r_pedro_veloso.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6473/2024-07-18_ind_203_placa_estac_idoso_igreja.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6474/2024-07-18_ind_204_poda_arvore_r_beraldo_s_128.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6477/2024-07-29_ind_205_inst_red_vel_r_zoroastro_v_agreny.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6478/2024-07-29_ind_206_rev_asf_r_almerindo_americo_v.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6479/2024-07-29_ind_207_prov_carros_aband_piumhi.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6481/2024-07-31_ind_208_rev_massa_asf_r_tupis_-_copia.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6480/2024-07-29_ind_209_piso_embor_ecol_parq_inf_pracas.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6487/2024-08-06_ind_210_revit_estrada_centro_form.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6491/2024-10-16_ind_311_poda_arvore_r_noe_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6492/2024-08-07_ind_212_inst_lix_bcos_plant_arv_lagoa_tras.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6493/2024-08-07_ind_213_pint_faixa_ped_rev_sin_r_lenir_s_r_am_arantes.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6510/2024-08-14_ind_214_red_veloc_av_dario_melo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6511/2024-08-14_ind_215_dren_pluv_cruz_r_bambui_miguel_couto.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6512/2024-08-14_ind_216_rev_est_acesso_ponte_sao_leao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6513/2024-08-14_ind_217_rev_sin_prox_esc_prof_joao_menezes.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6518/2024-08-20_ind_218_vaga_creche_.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6519/2024-08-20_ind_219_vaga_creche_.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6520/2024-08-20_ind_220_mureta_contecao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6528/2024-08-27_ind_221_poda_arvore_r_clarimundo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6529/2024-08-27_ind_222_bebedouro_cmei_andre_m.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6530/2024-08-27_ind_223_drenagem_vias_lagoa_tras.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6531/2024-08-27_ind_224_olho_vivo_r_maico_joao_leite.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6532/2024-08-27_ind_225_revit_mataburro_mimoso.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6533/2024-08-27_ind_226_melhorias_estr_recanto.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6534/2024-08-27_ind_227_vaga_creche_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6547/2024-09-10_ind_228_condutores_agua.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6548/2024-09-10_ind_229_poda_arvore_delegacia.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6549/2024-09-10_ind_230_drenag_ruas_horacio_vicente.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6550/2024-09-10_ind_231_parq_inf_cruz_monte.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6551/2024-09-10_ind_232_poda_arv_gari_r_clodovil.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6552/2024-09-10_ind_233_redut_veloc_r_sto_ant_monte.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6553/2024-09-10_ind_234_redut_veloc_r_vicente_c.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6554/2024-09-10_ind_235_retirar_arv_r_moises_m.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6555/2024-09-10_ind_236_estrada_reg_araras_jorge.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6556/2024-09-10_ind_237_revit_sinal_trans_rua_horacio.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6557/2024-09-10_ind_238_revit_sinal_trans_r_juca_g.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6558/2024-09-10_ind_239_rotatoria_r_sto_ant_r_juca_g.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6559/2024-09-10_ind_240_vaga_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6560/2024-09-11_ind_241_nome_postes_ilum_pub.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6566/2024-09-12_ind_242_retirar_poste_rua.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6577/2024-09-19_ind_243_olho_vivo_r_sarg_veloso.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6578/2024-09-19_ind_244_plantio_arvor_r_judite_c_a.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6579/2024-09-19_ind_245_carros_abandonados.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6580/2024-09-19_ind_246_sinal_transito_dren_pluv_r_jose_dom_a.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6581/2024-09-19_ind_247_notif_prop_lote_sujo_r_bras.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6582/2024-09-19_ind_248_notif_prop_lote_sujo_r_heitor.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6583/2024-09-19_ind_249_suprimir_arvore_r_tenente_f.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6584/2024-09-19_ind_250_reavaliar_rede_drenagem.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6585/2024-09-19_ind_251_estrada_canil.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6586/2024-09-19_ind_252_estrada_bananeiras.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6587/2024-09-19_ind_253_ponte_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6588/2024-09-19_ind_254_redutor_veloc_r_jose_dom.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6589/2024-09-19_ind_255_casa_apoio_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6590/2024-09-19_ind_256_parq_inf_acad_pop_sitio_p.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6591/2024-09-19_ind_257_bloquete_chacream_sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6592/2024-09-19_ind_258_sinalizar_emb_desemb_e-m_cel_f.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6593/2024-09-19_ind_259_notif_prop_lote_sujo_r_j_justino.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6594/2024-09-19_ind_260_cmei_b_nova_piumhi.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6595/2024-09-19_ind_261_academia_ar_livre_b_nova_p.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6596/2024-09-19_ind_262_suprimir_arvore_r_justino_m.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6597/2024-09-19_ind_263_estrada_chacream_sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6598/2024-09-19_ind_264_vaga_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6601/2024-09-24_ind_265_mata_burro_.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6602/2024-09-24_ind_266_revit_estrada_rur_rochedo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6603/2024-09-24_ind_267_consc_prev_queimadas.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6615/2024-09-26_ind_268_regul_postos_combust.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6616/2024-09-26_ind_269_visita_ass_social_cras_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6617/2024-09-26_ind_270_vistoria_rede_coletora.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6618/2024-09-26_ind_271_revit_estrada_s_franc_p_mariquita.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6619/2024-09-26_ind_272_notif_lote_r_jose_g_s.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6620/2024-09-26_ind_273_retirada_animais.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6621/2024-09-26_ind_274_melhorias_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6622/2024-09-30_ind_275_asfalto_r_ana_goulart.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6623/2024-09-30_ind_276_revit_estrada_mata_rosas.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6624/2024-09-30_ind_277_bebedouro_comutario.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6625/2024-09-30_ind_278_construir_galpao_penedos.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6626/2024-09-30_ind_279_placa_proibido_estacionar.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6627/2024-09-30_ind_280_bueiro_r_agostinho_g_s.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6628/2024-09-30_ind_281_visita_ass_soc_r_emilia_.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6629/2024-09-30_ind_282_campanha_descarte.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6630/2024-09-30_ind_283_varanda_psf_penedos.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6631/2024-09-30_ind_284_reabert_educ_sanzo_em_lindamar.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6632/2024-09-30_ind_285_parq_inf_penedos.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6633/2024-09-30_ind_286_agua_penedos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6634/2024-09-30_ind_287_quadra_poliesp_penedos.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6635/2024-09-30_ind_288_desig_aux_transp_penedos.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6636/2024-09-30_ind_289_atend_posto_saude_penedos.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6637/2024-09-30_ind_290_redut_veloc_entrada_penedos.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6638/2024-09-30_ind_291_rede_drenag_r-ninico_a.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6639/2024-09-30_ind_292_visita_vulneralibilidade.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6640/2024-10-08_ind_293_aparelho_hem_canil.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6641/2024-10-08_ind_294_asfalto_r_pedro_veloso.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6642/2024-10-08_ind_295_revit_r_cons_lafaiete_placa.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6643/2024-10-08_ind_296_rede_drenag_r_pedro_veloso.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6644/2024-10-08_ind_297_limp_pub_gari_r_franc_camarano.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6645/2024-10-08_ind_298_arvore_r_saturno.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6646/2024-10-08_ind_299_redut_veloc_r_joao_leite.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6651/2024-10-10_ind_300_epi_servidores_dep_obras.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6652/2024-10-10_ind_301_calcamento_penedos.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6653/2024-10-10_ind_302_revit_av_franc_paula_rosa.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6662/2024-10-16_ind_303_vis_ass_social_shirley.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6663/2024-10-16_ind_304_cont_garis_joao_fabio_reinaldo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6664/2024-10-16_ind_305_est_tec_inst_parquinhos_esc.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6665/2024-10-16_ind_306_acad_ar_livre_rev_pca_totonha_tome.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6666/2024-10-16_ind_307_sinal_r_agnelina_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6667/2024-10-16_ind_308_rev_ponte_acesso_rest_gogas.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6668/2024-10-16_ind_309_viab_vaga_crianca_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6669/2024-10-16_ind_310_viab_vaga_crianca_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6671/2024-10-16_ind_311_poda_arvore_r_noe_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6672/2024-10-16_ind_312_sobreaviso_trasnp_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6673/2024-10-16_ind_313_sinal_loteam_alphaville.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6674/2024-10-16_ind_314_ponto_transp_coletivo_jd_betel.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6675/2024-10-16_ind_315_est_tec_const_pca_pub_jd_betel.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6676/2024-10-16_ind_316_red_veloc_r_jose_severino_bebem.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6677/2024-10-16_ind_317_vaga_crianca_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6678/2024-10-16_ind_318_pav_asf_ruas_calc_pedra_b_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6679/2024-10-16_ind_319_inst_sist_monit_cemiterio_saudade.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6689/2024-10-22_ind_320_plano_saude_salarios_serv.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6690/2024-10-22_ind_321_uniformes_kits_escolares.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6691/2024-10-22_ind_322_poda_arvore_prc_ant_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6692/2024-10-22_ind_323_revit_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6693/2024-10-22_ind_324_instal_acad_ar_livre_prc_jfirmino.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6694/2024-10-22_ind_325_massa_asf_r_joao_cavalhada.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6695/2024-10-22_ind_326_vaga_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6696/2024-10-22_ind_327_ponto_coletivo_ze_bibica.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6697/2024-10-22_ind_328_drenag_r_jose_dom_artede.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6698/2024-10-22_ind_329_bandas_gospel_natal.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6699/2024-10-22_ind_330_prc_r_juca_goulart_joao_freitas_jk.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6700/2024-10-22_ind_331_sinaliz_ruas_perola_negra.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6701/2024-10-22_ind_332_estrada_rur_fazen_athena.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6702/2024-10-22_ind_333_limpeza_poda_veg_cimeterio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6703/2024-10-22_ind_334_ponte_sitio_zez_haras_banana.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6704/2024-10-22_ind_335_ponte_rest_vila_gogas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6705/2024-10-22_ind_336_poda_arvore_r_delfin_131.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6714/2024-10-25_ind_337_vist_onibus_escolares_terc.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6715/2024-10-25_ind_338_vist_assist_social_r_fco_s_ferreira.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6720/2024-10-30_ind_339_redutor_vel_r_tereza_host_668.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6721/2024-10-30_ind_340_casa_apoio_passos.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6722/2024-10-30_ind_341_limp_e_m_lindamar.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6723/2024-10-30_ind_342_uniformes_crachas_servid.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6724/2024-10-30_ind_343_drenag_pluv_r_bambui_miguel_c.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6725/2024-10-30_ind_344_parq_inf_campo_futebol.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6726/2024-10-30_ind_345_asfalto_r_ma_concebida.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6727/2024-10-30_ind_346_asfalto_r_joao_cavalhada.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6728/2024-10-30_ind_347_revital_area_mae_carinho.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6729/2024-10-30_ind_348_vaga_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6730/2024-10-30_ind_349_vaga_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6733/2024-10-31_ind_350_toldo_e_m_dr.avelino_q.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6739/2024-11-05_ind_351_vis_ass_social_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6747/2024-11-05_ind_352_rev_est_rural_valter_cafeeira.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6748/2024-11-05_ind_353_dren_pluv_r_ana_goulart_penedos.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6749/2024-11-05_ind_354_prop_lote_sujo_b_capoeiras.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6750/2024-11-05_ind_355_poda_veget_b_lagoa_tras.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6759/2024-11-07_ind_356_aulas_jiu_jitsu_judo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6760/2024-11-07_ind_357_ilum_pub_final_r_crispim_e.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6761/2024-11-07_ind_358_poda_veg_r_liberdade.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6762/2024-11-07_ind_359_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6763/2024-11-07_ind_360_atualiz_diarias_motor_saude.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6779/2024-11-12_ind_361_bloquetes_acesso_canil.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6780/2024-11-12_ind_362_redutor_veloc_r_franc_camilo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6781/2024-11-12_ind_363_vagas_estac_prc_guia_l.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6782/2024-11-12_ind_364_rede_pluv_r_almerindo_e_r_candido_p.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6783/2024-11-12_ind_365_estrada_acesso_haras_ban.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6784/2024-11-13_ind_366_mureta_r_joao_pedro_g.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6785/2024-11-13_ind_367_plantao_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6786/2024-11-13_ind_368_asfalto_r_freder_ozana_93.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6787/2024-11-13_ind_369_redut_veloc_r_lenir_soares.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6788/2024-11-13_ind_370_revit_acesso_csa_art_shalon.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6790/2024-11-13_ind_371_asfalto_r_lenir_r_ney.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6791/2024-11-13_ind_372_revit_monum_biblia.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6792/2024-11-13_ind_373_notif_lote_sujo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6793/2024-11-13_ind_374_poda_arvor_prc_fran_campos.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6794/2024-11-13_ind_375_vigil_epi_r_franc_camarano.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6811/2024-11-18_ind_376_limpeza_vias_s_pamela.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6812/2024-11-18_ind_377_poda_arv_r_antonio_dimas.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6813/2024-11-19_ind_378_rede_pluv_r_passos.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6814/2024-11-19_ind_379_revit_sinal_rua_americo_vias.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6815/2024-11-19_ind_380_limpeza_r_sarg_veloso.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6816/2024-11-19_ind_381_estradas_mata_rosas.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6817/2024-11-19_ind_382_desobstrucao_via_m_ap_vieira_l.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6847/2024-11-26_ind_383_descarte_lixo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6848/2024-11-26_ind_384_estacio_u_lado_r_princ_isabel.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6849/2024-11-26_ind_385_visita_ass_social_.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6850/2024-11-26_ind_386_enfeites_natal_prc_totonha.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6851/2024-11-26_ind_387_poda_veg_prc_totonha.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6852/2024-11-26_ind_388_drenag_pluvial.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6853/2024-11-26_ind_389_revit_placas_indicativas.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6854/2024-11-26_ind_390_unid_prot_social_ii_cras_ii.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6855/2024-11-26_ind_391_suinos_bovinos_capoeiras.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6856/2024-11-26_ind_392_rede_pluvial.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6858/2024-11-26_ind_393_poda_arvore.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6859/2024-11-26_ind_394_criar_sec_mun_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6860/2024-11-26_ind_395_revit_estradas_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6873/2024-11-28_ind_396_recap_recortes_saae.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6878/2024-12-03_ind_397_calcamento_acesso_ct_shalom.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6879/2024-12-03_ind_398_abert_rua_tenente_f_acesso_baipendi.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6880/2024-12-03_ind_399_revit_asfalt_r_misseno_av_contorno.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6881/2024-12-03_ind_400_revit_sinaliz_r_silviano_b.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6882/2024-12-03_ind_401_revit_estrada_desvio_pedagio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6883/2024-12-03_ind_402_revit_ponte_reg_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6884/2024-12-03_ind_403_vaga_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6885/2024-12-03_ind_404_vaga_creche_cmei_.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6886/2024-12-05_ind_405_poda_arvore.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6894/2024-12-10_ind_406_not_lotes_sujo_sit_pamela.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6895/2024-12-10_ind_407_canelata_ruas_beraldo_joao_rod.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6896/2024-12-10_ind_408_solic_cruzam_r_tereza_host_david_c_l.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6897/2024-12-10_ind_409_qualid_agua_penedos.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6898/2024-12-10_ind_410_reparo_ubs_penedos.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6899/2024-12-10_ind_411_supressao_arvore.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6900/2024-12-10_ind_412_revit_acesso_vila_goga.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6901/2024-12-10_ind_413_reaval_insal_agentes_end.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6905/2024-12-12_ind_414_acesso_cadeirante_cmp.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6914/2024-12-18_ind_415_poda_veg_lagoa_m.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6917/2024-12-20_ind_416_poda_veg_prc_ant_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6012/2024-01-26_mocao_001_apoio_em_const_estatual.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6057/2024-02-16_mocao_002_3o_sarg_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6109/2024-03-05_mocao_003_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6110/2024-03-05_mocao_004_ant_lopes_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6148/2024-03-19_mocao_005_geraldo_justino_de_oliv_jr.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6149/2024-03-19_mocao_006_osvaldo_cavalcante_ciriaco.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6161/2024-03-21_mocao_007_asses_comun_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6177/2024-04-02_mocao_008_luciano_firmino.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6185/2024-04-05_mocao_009_2o_sarg_italo_cia.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6224/2024-04-12_mocao_010_sandra_siris.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6287/2024-05-03_mocao_11_pms_diego_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6288/2024-05-03_mocao_12_onorvino.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6300/2024-05-07_mocao_13_simony.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6301/2024-05-07_mocao_14_guilherme.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6334/2024-05-20_vot_mocao_015_ana_elisa.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6409/2024-06-18_mocao_016_filipe_batista.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6410/2024-06-18_mocao_017_3o_sarg_wasleandro.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6758/2024-11-07_mocao_018_13o_concerto_proj_rec_vidas.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6764/2024-11-07_mocao_019_deps_beatriz_monumento.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6765/2024-11-07_mocao_020_deps_beatriz_lohanna.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6079/2024-02-22_par_com_001_proc_060_prest_cont_mun_007.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6080/2024-02-22_par_com_002_pl_075_alt_lei_1.592_cons_educ.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6081/2024-02-22_par_com_003_pl_077_dia_rotary.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6082/2024-02-22_par_com_004_pl_078_nome_mitermyer.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6083/2024-02-22_par_com_005_pl_079_marcinho_cont_ubs.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6084/2024-02-22_par_com_006_pl_008_ut_publ_rotary.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6085/2024-02-22_par_com_007_pl_011_recomp_sub_agentes_pol.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6096/2024-03-01_par_com_008_prest_cts_dex_saae.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6097/2024-03-01_par_com_009_prest_cts_out_saae.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6098/2024-03-01_par_com_010_proc_062_prest_cts_saae_012.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6099/2024-03-01_par_com_011_prest_cts_nov_mun.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6100/2024-03-01_par_com_012_prest_cts_dez_mun.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6101/2024-03-01_par_com_013_pl_009_conval_lei_2.681.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6103/2024-03-01_par_com_014_pl_010_apaap.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6168/2024-03-28_par_com_016_proc_008_prest_ctas_saae_jan_24.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6169/2024-03-28_par_com_016_proc_011_prest_ctas_pmp_003.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6233/2024-04-18_par_com_017_proc_014_prest_cts_saae_fev_24.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6234/2024-04-18_par_com_018_proc_016_prest_cts_pm-.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6235/2024-04-18_par_com_019_pl_013_coop_sicred.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6237/2024-04-18_par_com_020_pl_015_alt_lei_2.691.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6239/2024-04-18_par_com_021_pl_016_inc_cal_dia_ciclista.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6316/2024-05-09_par_com_022_plc_001_alt_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6317/2024-05-09_par_com_023_plc_002_alt_lc.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6338/2024-05-16_par_com_024_plc_003_revog_disp_lc_80.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6346/2024-05-16_par_com_025_plc_004_alt_lc_81.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6373/2024-06-03_par_com_026_prest_cts_mun_mar_2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6374/2024-06-03_par_com_027_pl_014_desaf_permuta_novo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6375/2024-06-03_par_com_028_pl_019_50_13o_pmp_saae.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6376/2024-06-03_par_com_029_pl_020_50_13o_cm.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6398/2024-06-13_par_com_030_pl_017_ldo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6399/2024-06-13_par_com_031_prest_cts_saae_mar_2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6400/2024-06-13_par_com_032_prest_cts_abril_2024_saae.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6401/2024-06-13_par_com_033_plo_021_conv_sind.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6452/2024-07-04_par_com_034_prest_cts_mun_abr_2024.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6453/2024-07-04_par_com_035_plo_025_den_sec_m_saude.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6497/2024-08-22_par_com_036_prest_cts_mun_maio_24_proc_033.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6498/2024-08-22_par_com_037_prest_cts_saae_maio_2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6499/2024-08-22_par_com_038_prest_cts_mun_jun_2024.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6522/2024-08-22_par_com_039_pl_026_nome_rua_izoldino_soares_de_sales.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6523/2024-08-22_par_com_040_prest_cts_junho_2024_saae.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6524/2024-08-22_par_com_041_pl_027_sub_veread.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6562/2024-09-12_par_com_042_prest_cts_julho_2024_saae.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6563/2024-09-12_par_com_043_pl_028_sub_pref.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6576/2024-09-19_par_com_044_pl_048_2023_apa.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6599/2024-10-10_par_com_045_pl_30_transp_cred.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6649/2024-10-10_par_com_046_prest_cts_jul_mun_2024.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6650/2024-10-10_par_com_047_prest_cts_ago_saae_2024.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6682/2024-10-24_par_com_048_proc_043_prest_ctas_pmp_010.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6706/2024-10-24_par_com_049_pl_031_ampla.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6757/2024-11-07_par_com_050_pl_029_loa.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6799/2024-11-14_par_com_051_prest_cts_set_saae_2024.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6800/2024-11-14_par_com_052_pre_002_curso_prep.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6802/2024-11-14_par_com_054_pl_054_academia_ze_tiao.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6803/2024-11-14_par_com_055_pl_034_compliance_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6804/2024-11-14_par_com_056_pl_035_reg_acesso_inf.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6805/2024-11-14_par_com_057_plc_008_alt_lei_1.004_codigo_obras.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6863/2024-11-28_par_com_058_proc_037_sind_proc_adm.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6864/2024-11-28_par_com_059_proc_050_prest_ctas_mun_set_2024.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6865/2024-11-28_par_com_060_proc_053_prest_cts_saae_out.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6866/2024-11-28_par_com_061_pre_002_pgto_veread_servid.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6867/2024-11-28_par_com_062_pl_038_cod_etica_cond_ser_mun.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6868/2024-11-28_par_com_063_pl_032_casa_abrigo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6038/2024-02-07_par_rel_001_proc_060_prest_cont_mun_007.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6041/2024-02-09_par_rel_002_pl_075_alt_lei_1.592_cons_educ.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6042/2024-02-09_par_rel_003_pl_077_dia_rotary.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6043/2024-02-09_par_rel_004_pl_078_nome_mitermyer.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6044/2024-02-09_par_rel_005_pl_079_marcinho_cont_ubs.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6066/2024-02-20_par_rel_006_pl_008_ut_publ_rotary.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6071/2024-02-20_par_rel_007_pl_011_recomp_sub_agentes_pol.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6074/2024-02-21_par_rel_008_prest_cts_dex_saae.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6075/2023-02-14_par_009_plc_001_taxa_alvara.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6076/2024-02-21_par_rel_010_proc_062_prest_cts_saae_012.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6077/2024-02-21_par_rel_011_prest_cts_nov_mun.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6078/2024-02-21_par_rel_012_proc_003_prest_cts_pmp_002.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6092/2024-02-28_par_rel_013_pl_009_convalida_lei_2.681_23.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6093/2024-02-28_par_rel_014_pl_010_apaap.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6144/2024-03-14_par_relator_015_proc_008_prest_ctas_saae.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6145/2024-03-11_par_rel_016_proc_011_prest_ctas_pmp_003.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6190/2024-04-09_par_rel_017_proc_014_prest_cts_saae.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6191/2024-04-09_par_rel_018_proc_016_prest_cts_pm.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6226/2024-04-16_par_rel_019_pl_013_coop_sicredi.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6227/2024-04-16_par_rel_020_pl_015_alt_lei_2691_2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6228/2024-04-16_par_rel_021_pl_016_cal_dia_ciclista.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6302/2024-05-07_par_rel_022_plc_001_alt_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6303/2024-05-07_par_rel_023_plc_002_alt_lc.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6329/2024-05-14_par_rel_024_plc_003_alt_lc_80.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6331/2024-05-14_par_rel_025_plc_004_alt_lc_81.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6339/2024-05-16_par_rel_026_prest_cts_mun_mar_2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6340/2024-05-16_par_rel_027_pl_014_desaf_permuta.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6367/2024-05-27_par_rel_028_pl_019_50_13o_pmp_saae.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6368/2024-05-27_par_rel_029_pl_020_50_13o_cm.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6381/2024-06-05_par_rel_030_pl_017_ldo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6382/2024-06-05_par_rel_031_prest_cts_mar_2024_saae.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6383/2024-06-05_par_rel_032_prest_cts_abril_2024_saae.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6388/2024-06-11_par_rel_033_pl_021_conv_sind_rural.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6415/2024-06-18_par_rel_034_prest_cts_mun_abr_2024.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6446/2024-07-02_par_rel_035_pl_025_den_sec_saude.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6502/2024-08-09_par_rel_036_prest_cts_mun_maio_24_proc_033.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6500/2024-08-09_par_rel_037_prest_cts_saae_mai_2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6501/2024-08-09_par_rel_038_prest_cts_mun_jun_2024.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6505/2024-08-13_par_rel_039_pl_026_nome_rua_izoldino_soares_de_sales.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6517/2024-08-19_par_rel_040_prest_cts_saae_jun_2024.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6521/2024-08-20_par_rel_041_pl_027_sub_veread.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6536/2024-08-29_par_rel_042_prest_cts_saae_jul_2024.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6545/2024-09-10_par_rel_043_pl_028_sub_pref.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6572/2024-09-17_par_rel_044_pl_048_2023_apa.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6606/2024-09-24_par_rel_045_pl_030_transp_cred_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6607/2024-09-24_par_rel_046_prest_cts_mun_jul_2024.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6687/2024-10-22_par_rel_048_proc_043_prest_ctas_pmp_010.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6688/2024-10-22_par_rel_049_pl_031_ampla.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6756/2024-11-05_par_rel_050_pl_029_loa.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6767/2024-11-08_par_rel_051_prest_cts_saae_set_2024.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6768/2024-11-08_par_rel_052_pre_001_curso_prep.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6770/2024-11-08_par_rel_053_plc_007_cobranca_smrsu.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6771/2024-11-08_par_rel_054_pl_033_academia_ze_tiao.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6774/2024-11-12_par_rel_055_pl_034_compliance_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6775/2024-11-12_par_rel_056_pl_035_reg_acesso_inf.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6776/2024-11-12_par_rel_057_plc_008_alt_lei_1.004_codigo_obras.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6833/2024-11-21_par_rel_058_proc_037_sind_proc_adm.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6839/2024-11-22_par_rel_059_proc_050_prest_ctas_mun_set_2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6840/2024-11-22_par_rel_060_proc_053_prest_cts_saae_out.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6844/2024-11-26_par_rel_061_pre_002_pgto_veread_servid.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6845/2024-11-26_par_rel_062_pl_038_cod_etica_cond_ser_mun.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5976/2024-01-19_par_cont_001_2024_pl_001_subv_sociais.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5977/2024-01-19_par_cont_002_pl_002_revisao_pmp.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5978/2024-01-19_par_cont_003_2024_pl_003_repass_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5979/2024-01-19_par_cont_004_2024_pl_005_repass_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5980/2024-01-19_par_cont_005_2024_pl_006_repass_acaspo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5981/2024-01-19_par_cont_006_pl_007_revisao_camara.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6045/2024-02-09_par_cont_007_prest_cts_saae_out_2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6046/2024-02-09_par_cont_008_proc_062_prest_ctas_saae.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6047/2024-01-29__desp_rec_of_54_prest_cts_saae.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6048/2024-02-10_par_cont_010_prest_cts_nov_2023_mun.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6049/2024-02-09_par_cont_011_proc_003_prest_cts_saae.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6051/2024-02-09_par_cont_012_pl_080_esc_espec.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6068/2024-02-20_par_cont_013_pl_011_recomp_sub_agentes_pol.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6073/2024-02-21_par_cont_014_pl_009_convalida_lei_2.681_23.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6125/2024-03-11_par_cont_015_proc_011_prest_ctas_pmp_003.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6126/2024-03-11_par_cont_016_proc_008_prest_ctas_saae_jan_24.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6158/2024-03-21_par_cont_017_pl_012_maj_valores.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6178/2024-04-03_par_cont_018_proc_016__prest_cts_pm_004.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6179/2024-04-03_par_cont_019_prest_cts_saae_fev_2024.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6180/2024-04-03_par_cont_020_pl_013_sicred.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6204/2024-04-11_par_cont_021_pdl_001_outorga_b_mulheres_2024.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6270/2024-04-30_par_cont_022_plc_001_alt_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6271/2024-04-30_par_cont_023_plc_002_alt_lc.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6272/2024-04-30_par_cont_024_pl_017_ldo.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6273/2024-04-30_par_cont_025_pl_018_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6305/2024-05-03_par_cont_026_pl_014_desaf_permuta.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6320/2024-05-10_par_cont_027_plc_003_alt_lc_80_magist.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6321/2024-05-10_par_cont_028_plc_004_alt_lc_81_pccv_mun.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6322/2024-05-10_par_cont_029_prest_cts_mun_mar_2024.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6347/2024-05-17_par_cont_030_plc_005_altera_lc_52.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6348/2024-05-17_par_cont_031_pl_019_50_13o_pmp_saae.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6349/2024-05-17_par_cont_032_pl_020_50_13o_cm.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6364/2024-05-27_par_cont_033_prest_cts_saae_mar_2024.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6365/2024-05-27_par_cont_034_prest_ctas_abril_saae.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6366/2024-05-27_par_cont_035_pl_021_conv_sind_rural.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6397/2024-06-13_par_cont_036_prest_cts_mun_abr_2024.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6421/2024-06-21_par_cont_037_pl_024_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6439/2024-06-28_par_cont_038_plc_006_1_vaga_op_ete.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6440/2024-06-28_par_cont_039_pl_023_capac_prim_socorros.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6451/2024-07-04_par_cont_040_prest_cts_saae_mai_2024.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6459/2024-07-10_par_cont_041_pl_022_inst_gratif_saae.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6486/2024-08-05_par_cont_042_proc_033_prest_ctas_mun_007.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6494/2024-08-08_par_cont_043_prest_cts_mun_jun_2024.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6496/2024-08-09_par_cont_044_prest_cts_saae_jun_2024.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6506/2024-08-13_par_cont_045_pl_027_sub_vereadores.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6525/2024-08-22_par_cont_046_prest_cts_saae_jul_2024.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6537/2024-08-30_par_cont_047_pl_028_subs_pref_vice_sec.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6568/2024-09-17_par_cont_048_pl_029_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6569/2024-09-17_par_cont_049_prest_cts_mun_jul_2024.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6570/2024-09-17_par_cont_050_pl_030_transp_cred.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6571/2024-09-17_par_cont_051_pl_048_2023_apa.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6605/2024-09-24_par_cont_052_prest_cts_saae_ago_2024.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6654/2024-10-11_par_cont_053_mens_adit_pl_029_loa.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6655/2024-10-11_par_cont_054_prest_cts_mun_ago_2024.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6680/2024-10-17_par_cont_055_pl_031_ampla.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6708/2024-10-24_par_cont_056_prest_cts_saae_set_2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6709/2024-10-24_par_cont_057_plc_007_cobranca_smrsu.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6742/2024-11-04_par_cont_058_pl_035_reg_acesso_inf.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6743/2024-11-04_par_cont_059_pl_032_casa_abrigo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6744/2024-11-04_par_cont_060_pl_034_compliance_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6745/2024-11-04_par_cont_061_plc_008_alt_lei_1.004_cod_obras.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6746/2024-11-04_par_cont_062_pre_001_curso_prep_camara.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6773/2024-11-11_par_cont_063_prest_cts_mun_set_2024.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6818/2024-11-19_par_cont_064_prest_cts_saae_out_2024.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6819/2024-11-19_par_cont_065_pl_036_abono_natal.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6820/2024-11-19_par_cont_066_pre_003_abono_natal.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6821/2024-11-19_par_cont_067_pre_002_pgto_veread_servid.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6907/2024-12-13_par_cont_068_plc_09_insp_sant_sim.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5945/2024-01-04_par_jur_001_pl_075_alt_lei_1.592_cons_educ.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5946/2024-01-04_par_jur_002_pl_078_nome_mitermyer_ubs.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5952/2024-01-05_par_jur_003_pl_080_escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5953/2024-01-05_par_jur_004_pl_079_marcinho_cont_ubs.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5982/2024-01-19_par_jur_005_pl_007_revisao_camara.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5983/2024-01-19_par_jur_006_pl_002_revisao_pmp.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5984/2024-01-19_par_jurid_007_2024_pl_006_repass_acaspo.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5985/2024-01-19_par_jur_008_pl_003_repass_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5986/2024-01-19_par_jur_009_2024_pl_005_repass_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5987/2024-01-19_par_jur_010_2024_pl_001_subv_sociais.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6028/2024-02-05_par_jur_011_pl_077_dia_rotary.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6056/2024-02-08_par_jurid_012_pl_008_ut_publ_rotary.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6065/2024-02-20_par_jur_013_pl_009_convalida_lei_2.681_23.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6070/2024-02-20_par_jur_014_pl_011_recomp_sub_agentes_pol.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6088/2024-02-22_par_jur_015_pl_010_apaap.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6146/2024-03-18_par_jur_016_proc_043_den_018.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6157/2024-03-20_par_jur_017_pl_012_maj_valores.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6186/2024-04-08_par_jur_018_pl_013_sicred.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6187/2024-04-08_par_jur_019_pl_015_alt_lei_2691.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6201/2024-04-11_par_jur_020_pdl_001_outorga_b_mulheres_2024.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6202/2024-04-11_par_jur_021_pl_015_inc_cal_dia_ciclista.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6221/2024-04-15_par_jur_022_proc_004_den_001.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6262/2024-04-15__par_jur_023_proc_006_den_003.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6223/2024-04-15__par_jur_024_proc_005_den_002.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6225/2024-04-16_par_jur_proc_043_manif_csppmuc.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6242/2024-04-19_par_jur_026_plc_002_alt_lc_67_parc_solo.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6243/2024-04-19_par_jur_027_pl_017_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6250/2024-04-24_par_jur_028_plc_001_alt_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6266/2024-04-26_par_jur_029_pl_018_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6291/2024-05-03_par_jur_030_pl_014_desaf_permuta.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6306/2024-05-07_par_jur_031_plc_004_alt_lc_81_pccv_mun.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6307/2024-05-07_par_jur_032_plc_003_alt_lc_80_magist.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6335/2024-05-15_par_jur_033_pl_019_50_13o_pref_saae.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6336/2024-05-15_par_jur_034_pl_020_50_13o_cm.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6337/2024-05-15_par_jur_035_plc_005_altera_lc_52_plenagem.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6371/2024-05-29_par_jur_036_pl_021_conv_sind_rural.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6426/2024-06-21_par_jur_037_pl_024_transf_recursos_apae.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6435/2024-06-27_par_jur_038_plc_006_1_vaga_op_ete.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6436/2024-06-27_par_jur_039_pl_023_capac_prim_socorros.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6437/2024-06-27_par_jur_040_pl_025_den_sec_m_saude_pub.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6438/2024-06-27_par_jur_041_proc_063_2023_den_024_2023.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6458/2024-07-10_par_jurid_042_pl_022_inst_gratif_saae.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6489/2024-08-06_par_jur_043_pl_026_den_rua_izoldino.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6509/2024-08-14_par_jur_044_pl_027_sub_vers.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6535/2024-08-27_par_jur_045_pl_028_sub_pref_vice_sec.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6543/2024-09-06_par_jur_046_pl_030_transp_cred.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6544/2024-09-06_par_jur_047_pl_029_loa.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6567/2024-09-16_par_jur_048_pl_048_2023_apa.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6609/2024-09-30_par_jur_049_mens_ad_pl_029_loa.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6661/2024-10-16_par_jur_050_pl_031_ampla.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6684/2024-10-22_par_jur_051_plc_007_cobranca_smrsu.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6736/2024-11-04_par_jur_052_plc_008_alt_lei_1.004_cod_obras.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6737/2024-11-04_par_jur_053_pl_034_compliance_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6738/2024-11-04_par_jur_054_pl_035_reg_acesso_inf.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6740/2024-11-04_par_jur_055_pl_033_academia_ze_tiao.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6741/2024-11-04_par_jur_056_pre_001_curso_prep_camara.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6806/2024-11-14_par_jur_057_pl_036_abono_natal_adm_d_i.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6807/2024-11-13_par_jur_058_pl_032_casa_abrigo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6808/2024-11-14_par_jur_059_pre_002_pgto_veread_servid.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6823/2024-11-19_par_jur_060_pl_037_sind_proc_adm.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6824/2024-11-19_par_jur_061_pre_003_abono_natal.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6834/2024-11-21_par_jur_062_pl_038_cod_etica_cond_ser_mun.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6874/2024-11-28_par_jur_063_pl_039_altera_lei_1626.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6906/2024-12-12_par_jur_064_plc_09_insp_sant_sim.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6483/2024-07-31_of_60_prest_cts_jun_2024_mun.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6416/2024-06-18_of_61_enc_saae_prest_cts_maio_2024.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6656/2024-10-11_of_cont_65_prest_cts_set_2024_saae.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6295/2024-05-06_of_84_enc_plc_005_alt_lc_52_2018.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6657/2024-10-11_of_162_plc_07_cobranca_manejo_residuos.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6299/2024-05-06_of_85_enc_pl_019_50_13o_adm_d_m.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6527/2024-08-23_pl_028_subs_pref_vice_sec_mun.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6686/2024-10-22_pl_033_nome_ze_tiao_acad_prc_agostinho_.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6838/2024-11-22_pl_039_altera_lei_1.626_transp_taxi.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6712/2024-10-25_pre_1_curso_preparatorio.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6037/2024-02-05_relat_01_proced_055_req_121.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6133/2024-03-12_relat_002_proced_059_2023_req_141_2023.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6182/2024-04-03_relat_003_proced_055_2023_req_11_2024_req_121-2023.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6183/2024-04-04_relat_004__proced_007_2024_req_012_2024.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6389/2024-06-11_rel_005_2024_req_120_2023_proc_054_2023.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6424/2024-06-21_relat_006_plc_003_req_vista.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6425/2024-06-21_relat_007_plc_004_req_vista.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6448/2024-07-03_relat_008_proced_027_2024_req_042_2024.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6546/2024-09-10_relat_009_proced_036_2024_req_050_2024.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6826/2024-11-19_relat_010_proced_044_2024_req_059_2024.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6827/2024-11-19_relat_011_proced_046_req_061_conv_mun_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6872/2024-11-28_relat_012_proced_047_req_062_.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6875/2024-12-02_relat_013_proced_051_req_072.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6887/2024-12-06_relat_014_proced_052_req_074.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6889/2024-12-06_relat_015_cedp_atividades_2024.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6890/2024-12-06_relat_016_cfo_atividades_2024.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6891/2024-12-06_relat_017_csppmuc_atividades_2024.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6893/2024-12-06_relat_018_cljr_atividades_2024.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5988/2024-01-22_req_001_reg_urg_pl_001_mens_ad.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5989/2024-01-22_req_002_reg_urg_pl_002.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5990/2024-01-22_req_003_reg_urg_pl_003.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5991/2024-01-22_req_004_reg_urg_pl_005.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5992/2024-01-22_req_005_reg_urg_pl_006.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/5993/2024-01-22_req_006_reg_urg_pl_007.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6021/2024-02-02_req_007_for_conj_pl_075_2023.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6022/2024-02-02_req_008_for_conj_pl_078_nome_mitermyer...pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6023/2024-02-02_req_009_for_conj_pl_079_2023.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6034/2024-02-06_req_010_tramite_forma_conj_pl_077.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6055/2024-02-15_req_013_pl_008_ut_publ_rotary.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6058/2024-02-16_req_014_reg_urg_esp_pl_080.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6069/2024-02-20_req_015_pl_011_recomp_sub_agentes_pol.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6086/2024-02-22_req_016_turn_unic_pl_011_recomp_sub_agentes_pol.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6087/2024-02-22_req_017_for_conj_pl_009_2024.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6090/2024-02-26_req_018_for_conj_pl_010_2024.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6102/2024-03-01_req_019_u_turno_pl_009_2024.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6108/2024-03-05_req_020_dados_g_mun_emater_proc_054_2023.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6160/2024-03-21_req_022_reg_urg_esp_pl_012.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6189/2024-04-09_req_023_for_conj_pl_013_2024.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6188/2024-04-09_req_024_for_conj_pl_015_2024.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6205/2024-04-11_req_025_reg_urg_esp_pdl_001.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6207/2024-04-12_req_026_for_conj_pl_016_2024.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6236/2024-04-18_req_027_u_turno_pl_013.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6238/2024-04-18_req_028_u_turno_pl_015.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6240/2024-04-18_req_029_u_turno_pl_016.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6274/2024-04-30_req_030_pl_017_reu_conj_com.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6278/2024-04-30_req_031_for_conj_pl_018_2024.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6285/2024-04-30_req_032_for_conj_plc_001_2024.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6283/2024-04-30_req_033_plc_002_par_ocup_solo.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6286/2024-05-03_req_034_reg_urg_pl_018.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6315/2024-05-08_req_035_tram_conj_pl_014.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6323/2024-05-10_req_036_for_conj_plc_003_alt_lc_80_magist.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6324/2024-05-10_req_037_for_conj_plc_004_alt_lc_81_pccv_mun.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6350/2024-05-17_req_038_reg_urg_plc_005.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6351/2024-05-17_req_039_for_conj_pl_020_2024.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6355/2024-05-20_req_040_tram_conj_pl_019.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6362/2024-05-22_req_041_prorrog_prazo_relatorio_proc_054.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6363/2024-05-24_req_041_inf_exec_adic_salub_prof_rur.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6372/2024-06-03_req_043_for_conj_pl_021_2024.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6422/2024-06-21_req_044_reg_urg_pl_024.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6423/2024-06-21_req_045_ver_shirley_solic_aud_publica.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6441/2024-06-28_req_046_urg_esp_unica_disc_par_verb.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6442/2024-06-28_req_047_reg_urg_pl_023.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6443/2024-06-28_req_048_forma_conj_com..pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6445/2024-07-01_req_049_of_014_canc_aud_publica.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6490/2024-08-07_req_051_for_conj_pl_026_2024.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6514/2024-08-14_req_052_pl_027_reu_conj_cljr_cfo.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6526/2024-08-22_3_req_053_pl_027_sub_veread.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6541/2024-09-02_req_054_pl_028_sub_pref.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6564/2024-09-12_req_055_u_turno_pl_028_sub_pref.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6573/2024-09-17_req_056_for_conj_pl_029_2024_loa.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6574/2024-09-19_req_057_u_turno_pl_048-2023_apa.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6575/2024-09-19_req_058_for_conj_pl_030_2024.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6614/2024-10-02_req_060_prazo_prest_cts_jul_mun.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6681/2024-10-17_req_form_conj_063_pl_031_ampla.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6707/2024-10-24_req_064_turno_unico_pl_031.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6719/2024-10-30.1_req_066_tram_conj_plc_007.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6751/2024-11-05_req_067_tram_conj_pl_033.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6752/2024-11-05_req_068_tram_conj_pl_034.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6753/2024-11-05_req_069_for_conj_pl_035_reg_acesso_inf.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6754/2024-11-05_req_070_for_conj_plc_008.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6755/2024-11-05_req_071_tram_conj_pre_001.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6766/2024-11-08_req_072_info_rateio_fundeb.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6795/2024-11-14_req_073_turno_unico_pre_001.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6797/2024-11-14_req_075_turno_unico_pl_034.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6798/2024-11-14_req_076_turno_unico_pl_035.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6810/2024-11-18_req_077_pl_032_forma_conj_com.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6825/2024-11-19_req_078_for_conj_pl_036.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6828/2024-11-19_6_req_079_pl_037_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6829/2024-11-19_req_080_for_conj_pre_003_abono_n.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6832/2024-11-21_req_081_pre_002_sub_veread.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6835/2024-11-22_req_082_reg_urg_pl_036.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6836/2024-11-22_req_083_reg_urg_pre_003.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6837/2024-11-22_req_084_pl_038_forma_conj_com.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6846/2024-11-26_req_085_shirley_aud_pub_plc_7_2024.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6869/2024-11-28_req_086_turno_unico_pl_037.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6870/2024-11-28_req_087_turno_unico_pl_038.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6871/2024-11-28_req_088_turno_unico_pre_002.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6877/2024-12-03_req_089_reg_urg_pl_039.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6904/2024-12-12_req_090_reg_urg_esp_plc_09.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6304/2024-04-03_req_cont_001_prorrog_prazo_pl_014.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6431/2024-06-25_req_cont_002_prorrogacao_plc_006.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6181/2024-04-03_req_jur_001_prorrog_prazo_pl_014.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6429/2024-06-25_req_jur_002_prorrogacao_plc_006.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6430/2024-06-25_req_jur_003_prorrogacao_pl_022.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2024/6670/2024-10-16_recla_1_proc_48_desc_pac_ubs_sarah_vitoria_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H830"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="161.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>