--- v0 (2026-03-25)
+++ v1 (2026-06-11)
@@ -57,51 +57,53 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8783</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DEREP</t>
   </si>
   <si>
     <t>Denúncia/Representação</t>
   </si>
   <si>
     <t>Ouvidoria</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8783/2026-03-05_den_2_carros_calcada_av_pres_jus_kubits_.pdf</t>
   </si>
   <si>
-    <t>Denúncia recebida pelo serviço de ouvidoria online da Câmara Municipal de Piumhi, criada em 05/03/2026 e cadastrada no Sistema de Apoio ao Processo Legislativo também em 05/03/2026 -  Carros sob as calçadas: Av. Pres. Juscelino Kubitscheck.</t>
+    <t>Denúncia recebida pelo serviço de ouvidoria online da Câmara Municipal de Piumhi, criada em 05/03/2026 e cadastrada no Sistema de Apoio ao Processo Legislativo também em 05/03/2026 -  Carros sob as calçadas: Av. Pres. Juscelino Kubitscheck._x000D_
+_x000D_
+ERRATA: A Reclamação [Carros sob  calçada]: Av. Pres. Juscelino Kubistscheck foi criada na Ouvidoria, contudo foi cadastrada no Sistema de Apoio ao Processo Legislativo - SAPL e tramitou como Denúncia nº 2/2026 - Procedimento nº 9/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -422,51 +424,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8783/2026-03-05_den_2_carros_calcada_av_pres_jus_kubits_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="122.85546875" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="216.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="218" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">