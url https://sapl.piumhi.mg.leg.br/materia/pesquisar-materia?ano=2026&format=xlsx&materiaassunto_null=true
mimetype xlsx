--- v1 (2026-03-31)
+++ v2 (2026-06-12)
@@ -10,1597 +10,3213 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2606" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4449" uniqueCount="1891">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>9109</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>DEREP</t>
+  </si>
+  <si>
+    <t>Denúncia/Representação</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9109/2026-05-20_e-mail_minist_des_ass_social_familia__.pdf</t>
+  </si>
+  <si>
+    <t>Denúncia recebida, via e-mail em 20/05/2026, cadastrada no Sistema de Apoio ao Processo Legislativo - SAPL em 29/05/2026._x000D_
+Referente Ofício 2297 (................), referente ao Processo SEI n.º ....................................., da Secretaria de Avaliação, Gestão da Informação e Cadastro Único, Ministério do Desenvolvimento e Assistência Social, Família e Combate à Fome. _x000D_
+Assunto: Encaminha denúncia de suposta fraude ao Cadastro Único, solicitando providências pertinentes.</t>
+  </si>
+  <si>
     <t>8591</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Fábio Tulim, Fernando Detetive, Gilvan dos Penedos, Lúcio da Ambulância, São Rock, Sargento Zé Welington, Segundinho, Shirley da Educação</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8591/2026-01-20_emenda_geral_1_verbal_plc_2.pdf</t>
   </si>
   <si>
     <t>Emenda Geral nº 1/2026 - Emenda Modificativa n° 01 ao Projeto de Lei Complementar n° 2/2025, que "Dispõe sobre concessão de desconto no pagamento do Imposto Predial e Territorial Urbano (IPTU), exercício 2026 e dá outras providências". Transcrição da Emenda Verbal apresentada pelos membros da Câmara Municipal na 1ª Sessão Extraordinária, realizada no dia 20/01/2026.</t>
   </si>
   <si>
+    <t>9044</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Fernando Detetive</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9044/2026-05-13_emenda_ger_2_mod_1_pl18_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa n° 01 ao Projeto de Lei n° 18/2026, que “Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2027 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9136</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Cooperador João Marcos, Fábio Tulim, Fernando Detetive, Lúcio da Ambulância, São Rock, Shirley da Educação</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9136/2026-06-10_emenda_geral_3_pl_20.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 20/2026, que “Institui o Programa Municipal de Enfrentamento e Prevenção à Violência Doméstica, Familiar, Sexual e de Gênero Contra a Mulher nas escolas da rede municipal de ensino e dá outras providências”.</t>
+  </si>
+  <si>
     <t>8523</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sargento Zé Welington</t>
   </si>
   <si>
-    <t>http://sapl.piumhi.mg.leg.br/media/</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8523/2026-01-05_ind_1_nome_sarg_enon_sede_guarda_civil_.pdf</t>
   </si>
   <si>
     <t>Sugere ao Chefe do Poder Executivo que a futura sede da Guarda Civil Municipal de Piumhi receba o nome de ‘Sargento Enon Benoni Veloso’, como forma de reconhecimento e homenagem a um exemplar policial que atuou com dedicação e profissionalismo em prol da Segurança Pública por décadas no Município.</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Shirley da Educação</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8524/2026-01-05_ind_2_sec_m_dir_mulheres.pdf</t>
+  </si>
+  <si>
     <t>Solicita a criação da Secretaria Municipal de Direitos das Mulheres.</t>
   </si>
   <si>
     <t>8525</t>
   </si>
   <si>
-    <t>3</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8525/2026-01-05_ind_3_infraest_ruas_ant_dimas_c_jcamarano.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias de infraestrutura viária na região entre a Rua Antônio Dimas Machado e a Rua José Camarano.</t>
   </si>
   <si>
     <t>8526</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8526/2026-01-05_ind_4_bueiro_r_cons_lafaiete_1300.pdf</t>
+  </si>
+  <si>
     <t>Solicita providências urgentes por parte do SAAE, em razão de bueiro entupido com vazamento de água de esgoto, localizado no final da Rua Conselheiro Lafaiete, defronte ao nº 1300.</t>
   </si>
   <si>
     <t>8528</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8528/2026-01-08_ind_5_estr_rur_agua_limpa.pdf</t>
+  </si>
+  <si>
     <t>Solicita revitalização da estrada rural na região da Água Limpa, no trecho compreendido entre a fazenda do Sr. Joaquim (Felisberto), Estádio JL -Valdeci Birigui e Chácara Subsequente.</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Lúcio da Ambulância</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8529/2026-01-08_ind_6_adeq_renum_prof_educ_inf.pdf</t>
+  </si>
+  <si>
     <t>Solicita à Chefe do Poder Executivo Municipal a adequação do enquadramento funcional e remuneratório das profissionais da Educação Infantil do Município de Piumhi, em conformidade com a Lei Federal nº 15.326/2026, que reconhece os educadores da Educação Infantil como profissionais da carreira do magistério.</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
-    <t>7</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8535/2026-01-12_ind_7_coleta_reg_lixo.pdf</t>
   </si>
   <si>
     <t>8536</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Cooperador João Marcos</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8536/2026-01-12_ind_8_poda_veget_prac_dona_luzia.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a implantação da coleta regular de lixo na Rua José Teodoro Alves, no bairro Bela Vista, bem como a realização da poda da vegetação existente ao longo da referida via.</t>
   </si>
   <si>
     <t>8537</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8537/2026-01-12_ind_9_redutor_veloc_rua_jose_severino.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a instalação de um redutor de velocidade na rua José Severino Bebem, bairro Pérola Negra.</t>
   </si>
   <si>
     <t>8540</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8540/2026-01-13_ind_10_recap_asfalto_rua_sacramento.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal a realização de recapeamento asfáltico na Rua Sacramento, no trecho compreendido entre a própria via e a Rua Divinópolis.</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8541/2026-01-13_ind_11_notif_prop_lotes.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal que promova a notificação dos proprietários de lotes vagos e sujos localizados na Rua José Ponciano (antiga Rua 8), no Bairro Vila Agreny, para que realizem a devida limpeza, manutenção e conservação dos imóveis.</t>
   </si>
   <si>
     <t>8550</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8550/2026-01-14_ind_12_equip_centro_zoonoses.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a melhoria e ampliação dos equipamentos do Centro de Controle de Zoonoses de Piumhi, bem como o retorno das atividades do Castra Móvel nas comunidades e a implantação do procedimento de microchipagem de animais.</t>
   </si>
   <si>
     <t>8560</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8560/2026-01-16_ind_13_drenag_rua_joao_leite_c_rua_maico_f.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a realização de estudo técnico e execução de melhorias na drenagem pluvial na Rua João Leite, nº 746, cruzamento com a Rua Maico de Freitas.</t>
   </si>
   <si>
     <t>8561</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8561/2026-01-16_ind_14_troca_lampada_prc_inacio_p_m.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a realização de poda da vegetação de solo e a troca de lâmpadas da Praça Inácio Pereira de Melo, localizada no cruzamento da Rua Tenente de Freitas com a Rua Joaquim Hipólito Alves.</t>
   </si>
   <si>
     <t>8575</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8575/2026-01-16_ind_15_capina_etc_rua_tenente_freitas.pdf</t>
+  </si>
+  <si>
     <t>Solicita providências quanto à capina da vegetação, desentupimento de bueiro e adoção de medidas para redução do excesso de poeira na Rua Tenente Freitas, no trecho que dá acesso à Rua Clarimundo José da Silveira, no Bairro Atalaia.</t>
   </si>
   <si>
     <t>8579</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8579/2026-01-16_ind_16_poda_veg_prc_jose_firmino_p.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de poda da vegetação na Praça José Firmino Pereira (Terminal Rodoviário), bem como o plantio de grama no entorno dos brinquedos instalados no referido espaço público.</t>
   </si>
   <si>
     <t>8580</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Gilvan dos Penedos</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8580/2026-01-16_ind_17_estr_rural_reg_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a revitalização da estrada rural da região de Penedos, que dá acesso à Mata dos Rosas, Ancelmo e Emil Leilões.</t>
   </si>
   <si>
     <t>8581</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8581/2026-01-16_ind_18_corte_arvore_rua_delfinopolis.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a supressão (corte) de árvore da espécie aroeira-salsa (Schinus molle), localizada na calçada da Rua Delfinópolis, nº 131, bairro Lagoa de Trás, em razão dos danos estruturais ao passeio público e prejuízos à acessibilidade de pedestres, especialmente pessoas com mobilidade reduzida.</t>
   </si>
   <si>
     <t>8582</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8582/2026-01-16_ind_19_notif_prop_lote.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a notificação do proprietário para limpeza e manutenção de lote urbano localizado na Rua Ludgero da Costa Lima, ao lado do nº 272, bem como a adoção das medidas administrativas cabíveis, visando à proteção da saúde pública, do meio ambiente e da segurança dos moradores.</t>
   </si>
   <si>
     <t>8583</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8583/2026-01-20_ind_20_ponto_onibus.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam realizados estudo técnico para possível viabilidade da poda parcial da vegetação herbácea ao longo da Avenida Dario de Melo.</t>
   </si>
   <si>
     <t>8584</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8584/2026-01-20_ind_21_atualizar_vencim_servidores.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a revisão do Plano de Cargos, Carreiras e Vencimentos, a modernização do Estatuto do Servidor Público Municipal e a realização de estudos técnicos para atualização dos vencimentos dos servidores públicos municipais de Piumhi.</t>
   </si>
   <si>
     <t>8585</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8585/2026-01-13_of_22_tempo_serv_lc_173_plc_21-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a instalação de um redutor de velocidade na rua Pouso Alegre, bairro Colina.</t>
   </si>
   <si>
     <t>8587</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Segundinho</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8587/2026-01-20_ind_23_poda_veg_r_edu_herin_c_r_plutao.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal que seja realizada a poda da vegetação e a revitalização geral da praça localizada na Rua Eduardo Heringer, esquina com a Rua Plutão, no Bairro Atalaia.</t>
   </si>
   <si>
     <t>8588</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8588/2026-01-20_ind_24_tv_centro_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma televisão no Centro de Fisioterapia Respiratória Itamar Soares dos Santos (Itamar Santinho), como medida de melhoria da infraestrutura de saúde e humanização do atendimento.</t>
   </si>
   <si>
     <t>8589</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8589/2026-01-20_ind_25_ventiladores_atend_sus.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de três ventiladores para os guichês de atendimento do SUS no prédio localizado na Praça Dr. Avelino de Queiroz, visando à melhoria do conforto térmico e da humanização do atendimento.</t>
   </si>
   <si>
     <t>8590</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>São Rock</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8590/2026-01-20_ind_26_redut_veloc_av_dario_melo.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudo técnico para a possível instalação de redutor de velocidade na Avenida Dário de Melo, no bairro São Judas Tadeu</t>
   </si>
   <si>
     <t>8592</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8592/2026-01-26_ind_27_poda_veg_not_propriet.pdf</t>
+  </si>
+  <si>
     <t>Solicita a poda da vegetação, pintura dos meio fios, revitalização da sinalização de trânsito e notificação dos proprietários com lotes sujos no Conjunto Habitacional – Residencial Geraldo Sansoni, no bairro Pindaíbas.</t>
   </si>
   <si>
     <t>8593</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Fábio Tulim, São Rock</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8593/2026-01-26_ind_28_casa_apoio_passos_mg.pdf</t>
+  </si>
+  <si>
     <t>Solicitam a realização de melhorias estruturais, de acessibilidade e de manutenção na Casa de Apoio Carlos Roberto da Silva, localizada na cidade de Passos, destinada ao acolhimento de pacientes e familiares do Município de Piumhi..</t>
   </si>
   <si>
     <t>8594</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8594/2026-01-26_ind_29_estr_fazenda_mariangela_outros.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a revitalização da estrada rural que dá acesso às fazendas Mariangela, Irajá, Isac, Avelino e Olimpinho, localizadas na região dos Farias, em razão da precariedade da trafegabilidade, agravada pelas chuvas recentes.</t>
   </si>
   <si>
     <t>8595</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8595/2026-01-26_ind_30_estrada_acesso_penedos.pdf</t>
+  </si>
+  <si>
     <t>Solicita a realização de estudo técnico visando o calçamento das três entradas de acesso à comunidade rural de Penedos.</t>
   </si>
   <si>
     <t>8596</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8596/2026-01-26_ind_31_pintura_red_veloc_av_fran_s_m.pdf</t>
+  </si>
+  <si>
     <t>Solicita pintura nos redutores de velocidade instalado na Avenida Francisco Soares Machado.</t>
   </si>
   <si>
     <t>8597</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8597/2026-01-26_ind_32_ar_cond_sala_curat_ubs_mitermyer.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, a necessidade de instalação de aparelhos de ar-condicionado na recepção e na sala de procedimentos curativos da Unidade Básica de Saúde (UBS) Mitermyer Altes Terra, localizada na Rua Geralda Cordoval Brandão, Loteamento Pérola Negra, Bairro Novo Tempo.</t>
   </si>
   <si>
     <t>8599</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8599/2026-01-30_ind_33_revit_trecho_rua_ant_esmerio.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam realizados serviços de revitalização no trecho final da Rua Antônio Esmério, localizada no bairro São Francisco, especialmente no ponto onde a via é sem saída.</t>
   </si>
   <si>
     <t>8600</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8600/2026-01-30_ind_34_revit_sist_drenag_pluv.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a necessidade de realização de obras de revitalização e adequação do sistema de drenagem pluvial na estrada localizada ao final da Rua Antônio Goulart Silva, no bairro Bela Vista, nas proximidades do antigo canil.</t>
   </si>
   <si>
     <t>8601</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>Solicita ao Poder Executivo Municipal a realização de serviços de limpeza, revitalização e paisagismo na Cruz do Monte, com o plantio de árvores frutíferas e floridas nas laterais da escadaria (morro), no município de Piumhi/MG.</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8601/2026-01-30_ind_35_paisag_cruz_monte.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de serviços de limpeza, revitalização e paisagismo na Cruz do Monte, com o plantio de árvores frutíferas e floridas nas laterais da escadaria (morro), no Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>8602</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>Solicita ao Poder Executivo Municipal a realização de serviços de capina, limpeza e retirada de lixo no cruzamento das ruas Francisco Camarano, Tereza Hostalácio e Simeão Goulart, no município de Piumhi/MG.</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8602/2026-01-30_ind_36_serv_rua_franc_camarano_outras.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de serviços de capina, limpeza e retirada de lixo no cruzamento das ruas Francisco Camarano, Tereza Hostalácio e Simeão Goulart, no Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>8603</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8603/2026-01-30_ind_37_not_prop_imovel.pdf</t>
+  </si>
+  <si>
     <t>Solicita a retirada de entulho de construção civil na Rua Marechal Deodoro, em frente ao nº 949, bem como a notificação do proprietário do imóvel; solicita ainda serviços de capina e limpeza no final da mesma via, recentemente calçada, além da notificação de proprietários de lotes sujos.</t>
   </si>
   <si>
     <t>8604</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8604/2026-01-30_ind_38_retirada_lixo_rua_ponciano.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal que seja realizada a retirada de lixo e entulhos descartados irregularmente na Rua José Ponciano, localizada no bairro Vila Agreny, bem como a adoção de medidas preventivas para coibir novos descartes.</t>
   </si>
   <si>
     <t>8605</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8605/2026-01-30_ind_39_sinaliz_trans_esp_iguales.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a revitalização da sinalização de trânsito nas proximidades da Clínica Espaço Iguales, localizada na Rua Joaquim Beijo, nº 616, bairro Nova Brasília, bem como a realização de estudo técnico para verificar a viabilidade de instalação de faixa elevada para travessia de pedestres no local.</t>
   </si>
   <si>
     <t>8606</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8606/2026-01-30_ind_40_revit_asfalto_rua_artede_a.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a necessidade de revitalização da massa asfáltica na Rua Artede Almada, nº 1055, nas proximidades da Paróquia São Sebastião.</t>
   </si>
   <si>
     <t>8607</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8607/2026-01-30_ind_41_dren_pluv_rua_jose_almada_outras.pdf</t>
+  </si>
+  <si>
     <t>Solicita reparos na via pública e a realização de estudo técnico visando melhorias na drenagem pluvial no cruzamento das Ruas José Almada Menezes e Oscar Gonçalves de Moura, no Loteamento Santa Clara.</t>
   </si>
   <si>
     <t>8608</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8608/2026-01-30_ind_42_faixa_elev_e_m_acacio_c_l.pdf</t>
+  </si>
+  <si>
     <t>Solicita a implantação de faixa elevada para travessia de pedestres em frente à Escola Municipal Acácio da Costa Lopes, localizada na Rua Salviano Damaceno, nº 93, bairro Bela Vista.</t>
   </si>
   <si>
     <t>8609</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8609/2026-01-30_ind_43_redutor_veloc_rua_chico_guerra.pdf</t>
+  </si>
+  <si>
     <t>Solicita a instalação de redutor de velocidade na Rua Chico Guerra, bairro Santa Clara 2, nas proximidades do nº 849.</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8610/2026-01-30_ind_44_limpeza_trecho_rua_clodomiro.pdf</t>
+  </si>
+  <si>
     <t>Solicita serviços de limpeza da via pública, com retirada de terra e lama, bem como intervenção para solução do problema, no trecho da Rua Clodomiro Clóvis Cunha que liga os bairros Nova Piumhi e Capoeiras.</t>
   </si>
   <si>
     <t>8617</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8617/2026-02-03_ind_45_revit_sinal_trans_b_cruzeiro.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja realizada a revitalização e reforço da sinalização de trânsito (vertical e horizontal) em todo o Bairro Cruzeiro, com ênfase especial nas pinturas dos redutores de velocidade.</t>
   </si>
   <si>
     <t>8618</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8618/2026-02-03_ind_46_brinq_crian_defic_creches_cmeis.pdf</t>
+  </si>
+  <si>
     <t>Solicita estudos técnicos para a implantação de brinquedos adaptados e inclusivos para crianças com deficiência (PcD), mobilidade reduzida e Transtorno do Espectro Autista (TEA), no Parque Infantil (Praça Guia Lopes), nas Escolas Municipais, Creches e CMEIs do munícipio.</t>
   </si>
   <si>
     <t>8619</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8619/2026-02-03_ind_47_limpeza_urb_b_jard_sto_ant.pdf</t>
+  </si>
+  <si>
     <t>Solicita a realização de serviços de limpeza urbana no bairro Jardim Santo Antônio, com atenção especial à Rua Campo Belo.</t>
   </si>
   <si>
     <t>8620</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8620/2026-02-03_ind_48_limpeza_cemit_saudade.pdf</t>
+  </si>
+  <si>
     <t>Solicita a realização de serviços de limpeza e poda da vegetação no Cemitério da Saudade.</t>
   </si>
   <si>
     <t>8624</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8624/2026-02-03_ind_49_brinq_inf_defic_av_dario_melo.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a instalação de brinquedos infantis, incluindo brinquedos adaptados e inclusivos para crianças, com deficiência (PCDs), especialmente crianças com Transtorno do Espectro Autista (TEA), na Avenida Dário de Melo, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>8625</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8625/2026-02-03_ind_50_vaga_embarque_clinica_vet.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal, por meio do setor competente de trânsito, a implantação de uma vaga de carga e descarga, com finalidade de embarque e desembarque emergencial, em frente à Clínica Veterinária localizada na Rua Joaquim Beijo, nº 27.</t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8626/2026-02-04_ind_51_notif_prop_lote_rua_franc_s_f.pdf</t>
+  </si>
+  <si>
     <t>Solicita a notificação do proprietário do lote localizado ao lado do imóvel nº 963 da Rua Francisco Soares Ferreira, no Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>8627</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8627/2026-02-04_ind_52_limpeza_urb_rua_bambui_c_modesto_c.pdf</t>
+  </si>
+  <si>
     <t>Solicita a realização de serviços urgentes de limpeza urbana, capina, roçada e desobstrução de passeio público na esquina da Rua Bambuí com a Rua Modesto Caldeira.</t>
   </si>
   <si>
     <t>8629</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8629/2026-02-05_ind_53_melh_estrada_acesso_s_leao.pdf</t>
+  </si>
+  <si>
     <t>Solicita a realização de melhorias e manutenção na estrada de acesso à comunidade do São Leão, nas proximidades da Ponte do Rio São Francisco (Bar do Marlúcio).</t>
   </si>
   <si>
     <t>8630</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8630/2026-02-05_ind_54_caramujos_africanos.pdf</t>
+  </si>
+  <si>
     <t>Solicita providências do Poder Executivo Municipal para limpeza, fiscalização e controle da proliferação de caramujos africanos em lote vago localizado ao lado do imóvel situado na Rua Brás Resende Silva, nº 90, visando à proteção da saúde pública e da segurança sanitária dos moradores.</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8631/2026-02-05_ind_55_sinal_rua_americo_b_padre_vicente.pdf</t>
+  </si>
+  <si>
     <t>Solicita revitalização (repintura) da sinalização horizontal no cruzamento das ruas Américo Bruno com a rua Padre Vicente.</t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8632/2026-02-05_ind_56_poda_veget_r_roberto_saint_m.pdf</t>
+  </si>
+  <si>
     <t>Solicita poda da vegetação de solo na rua Roberto Saint Martin.</t>
   </si>
   <si>
     <t>8633</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8633/2026-02-05_ind_57_bloquetes_r_ant_esmero_av_jk.pdf</t>
+  </si>
+  <si>
     <t>Solicita a execução de calçamento com bloquetes em trecho da Rua Antônio Esmero, esquina com a Avenida Juscelino Kubitschek, no bairro São Francisco.</t>
   </si>
   <si>
     <t>8634</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>Solicita a instalação de Placa de Proibição de Descarte de Lixo e Entulhos na rua Conselheiro Lafaiete nº 1071, bairro Elisa Leonel.</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8634/2026-02-05_ind_58_placa_proib_desc_lixo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de Placa de Proibição de Descarte de Lixo e Entulhos na Rua Conselheiro Lafaiete nº 1.071, bairro Elisa Leonel.</t>
   </si>
   <si>
     <t>8635</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8635/2026-02-05_ind_59_redut_veloc_r_vitor_soares.pdf</t>
+  </si>
+  <si>
     <t>Solicita a instalação de redutor de velocidade na Rua Vitor Soares nº 242, bairro Nova Piumhi</t>
   </si>
   <si>
     <t>8636</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8636/2026-02-05_ind_60_poda_veg_b_alvorada.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a realização de poda da vegetação, limpeza das vias e retirada de lixo e entulhos, no bairro Alvorada</t>
   </si>
   <si>
     <t>8655</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>Solicita que seja realizado recapeamento asfáltico da rua João Leite, a partir do nº 797 até o final da rua.</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8655/2026-02-11_ind_61_asfalto_r_joao_leite_797_final.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizado recapeamento asfáltico da Rua João Leite, a partir do nº 797 até o final da rua.</t>
   </si>
   <si>
     <t>8656</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8656/2026-02-11_ind_62_asfalto_ruas_b_morada_sol.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja realizado um estudo técnico para revitalização da massa asfáltica (Recapeamento) das ruas das ruas José Cavalhada, Sargento Veloso, Avenida do Contorno,  bairro Morada do Sol.</t>
   </si>
   <si>
     <t>8657</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>Solicita que seja realizado o asfaltamento no trecho da rua Ari Almada, que se encontra com calçamento de pedras.</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8657/2026-02-11_ind_63_asfalto_rua_ari_almada.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizado o asfaltamento no trecho da Rua Ari Almada, que se encontra com calçamento de pedras.</t>
   </si>
   <si>
     <t>8658</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>Solicita que seja realizado recapeamento asfáltico da rua Crispim Elias da Cunha.</t>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8658/2026-02-11_ind_64_asfalto_rua_crispim_e_c.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizado recapeamento asfáltico da Rua Crispim Elias da Cunha.</t>
   </si>
   <si>
     <t>8659</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8659/2026-02-11_ind_65_recap_rua_lenir_soares.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja realizado recapeamento asfáltico da rua Lenir Soares.</t>
   </si>
   <si>
     <t>8660</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8660/2026-02-11_ind_66_asfalt_rua_getulio_vargas.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja realizado asfaltamento da rua Getúlio Vargas (Da Feira Livre  até à rua João Leite).</t>
   </si>
   <si>
     <t>8661</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8661/2026-02-11_ind_67_asfalt_rua_n_s_livramento.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja realizado asfaltamento da rua Nossa Senhora do Livramento (esquina da rua Bossuet Costa até à rua João Leite).</t>
   </si>
   <si>
     <t>8662</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8662/2026-02-11_ind_68_cameras_escolas_cmeis.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a instalação de câmeras de monitoramento com sensor de presença, em frente às escolas da rede municipal de ensino e aos Centros Municipais de Educação Infantil (CEMEIs), com o objetivo de reforçar a segurança da comunidade escolar.</t>
   </si>
   <si>
     <t>8663</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8663/2026-02-11_ind_69_recap_r_quinca_mariano_lagoa_martins.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja realizado recapeamento asfáltico da rua Quinca Mariano (rua da Igreja), povoado de Lagoas de Martins recapeamento.</t>
   </si>
   <si>
     <t>8664</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8664/2026-02-11_ind_70_vaga_e_m_dep_euripedes_craide_.pdf</t>
+  </si>
+  <si>
     <t>Solicita a disponibilização de vaga na Escola Municipal Deputado Eurípedes Craide para aluno residente no município de Piumhi.</t>
   </si>
   <si>
     <t>8665</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8665/2026-02-11_ind_71_vaga_cmei_.pdf</t>
+  </si>
+  <si>
     <t>Solicita a disponibilização de vaga em Centro Municipal de Educação Infantil (CMEI) para criança residente nas proximidades do CMEI Laura Mota, ou, na impossibilidade, em unidade mais próxima de sua residência.</t>
   </si>
   <si>
     <t>8666</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8666/2026-02-11_ind_72_limpeza_r_beraldo_soares.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja realizado limpeza de área, na rua Beraldo Soares de Oliveira, ao lado no nº 197, bairro Vila Agreny.</t>
   </si>
   <si>
     <t>8667</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8667/2026-02-11_ind_73_enxurradas_haras_do_preto.pdf</t>
+  </si>
+  <si>
     <t>Solicita providências para contenção de enxurradas, lama e resíduos provenientes do Haras do Preto, que atingem a Rua Pedro Veloso, especialmente em períodos chuvosos.</t>
   </si>
   <si>
     <t>8668</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8668/2026-02-11_ind_74_pintura_sinaliz_r_ovidio_r_francisco.pdf</t>
+  </si>
+  <si>
     <t>Solicita a revitalização da pintura horizontal e vertical da sinalização de trânsito nas esquinas das Ruas Ovídio Menezes com João Alberto, e da Rua Francisco Júlio Neves.</t>
   </si>
   <si>
     <t>8669</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8669/2026-02-11_ind_75_extensao_rede_r_jose_franc_miranda_penedos.pdf</t>
+  </si>
+  <si>
     <t>Solicita a extensão da rede elétrica na Rua José Francisco Miranda, acima do nº 41, na comunidade de Penedos.</t>
   </si>
   <si>
     <t>8670</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8670/2026-02-11_ind_76_cobert_e_m_lourdes_ferraz.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo a realização de estudo de viabilidade para a instalação de cobertura de acrílico na entrada da Escola Municipal Lurdes Ferraz, bem como cobertura apropriada onde se encontra o ‘parquinho’ da referida escola.</t>
   </si>
   <si>
     <t>8671</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8671/2026-02-11_ind_77_dren_pluv_r_heitor_de_lima.pdf</t>
+  </si>
+  <si>
     <t>Solicita melhorias na drenagem pluvial na Rua Heitor de Lima nº 460.</t>
   </si>
   <si>
     <t>8672</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8672/2026-02-11_ind_78_onibus_escolar_jd_betel.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo que seja analisada a possibilidade de o ônibus escolar que atende a Escola Municipal Avelino de Queiroz, no período diurno, incluir parada também no ponto localizado no Bairro Jardim Betel.</t>
   </si>
   <si>
     <t>8673</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8673/2026-02-11_ind_79_kits_feira_livre.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo que o Município participe do Edital de Chamamento Público do Governo do Estado de Minas Gerais, visando à seleção de municípios interessados em receber os Kits Feira Livre, no âmbito do Projeto “Aqui Tem Feira”.</t>
   </si>
   <si>
     <t>8674</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8674/2026-02-11_ind_80_estrada_rural_faz_bonsucesso.pdf</t>
+  </si>
+  <si>
     <t>Solicita que sejam realizadas melhorias na estrada rural que dá acesso à Fazenda Bonsucesso, localizada antes da propriedade do Sr. Zé Chiquinho, descendo em direção à Granja do Itamar.</t>
   </si>
   <si>
     <t>8683</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8683/2026-02-12_ind_81_recap_vila_agreny.pdf</t>
+  </si>
+  <si>
     <t>Solicita a inclusão das ruas com calçamento em pedras do Bairro Vila Agreny no cronograma de recapeamento e/ou asfaltamento do Município, para que sejam contempladas nas próximas etapas das obras.</t>
   </si>
   <si>
     <t>8684</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8684/2026-02-13_ind_82_recap_r_jose_pinto_costa.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja realizado recapeamento asfáltico da rua José Pinto da Costa, bairro Morada do Sol.</t>
   </si>
   <si>
     <t>8685</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8685/2026-02-13_ind_83_fixacao_calcam_r_beraldo_soares.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo a fixação das pedras do calçamento que se encontram soltas no final da Rua Beraldo Soares de Oliveira (Rua 2), no bairro Vila Agreny.</t>
   </si>
   <si>
     <t>8686</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8686/2026-02-13_ind_84_limp_manut_estrela_branca.pdf</t>
+  </si>
+  <si>
     <t>Solicita a realização de limpeza geral e manutenção urbana no Bairro Estrela Branca – Aeroporto, no Município de Piumhi.</t>
   </si>
   <si>
     <t>8687</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8687/2026-02-13_ind_85_ubs_sarah_vitoria.pdf</t>
+  </si>
+  <si>
     <t>Solicita providências urgentes para adequação das condições estruturais e sanitárias do local utilizado pelos agentes de saúde do PSF Sarah Vitória.</t>
   </si>
   <si>
     <t>8697</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Cooperador João Marcos, São Rock</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8697/2026-02-19_ind_86_acessib_parque_pca_guia_lopes.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Chefe do Poder Executivo   Municipal a realização de melhorias de acessibilidade no parquinho infantil da Praça Guia Lopes, bem como a construção de banheiros com acessibilidade no local.</t>
   </si>
   <si>
     <t>8698</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8698/2026-02-19_ind_87_recap_r_maria_natalina_cunha.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja realizado recapeamento asfáltico da Rua Maria Natalina da Cunha, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>8699</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8699/2026-02-19_ind_88_torre_celular_anselmo_mata_rosas.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal a realização de estudo técnico visando à instalação de torre de telefonia móvel para atender as comunidades rurais de Anselmo e Mata dos Rosas, no município de Piumhi.</t>
   </si>
   <si>
     <t>8700</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8700/2026-02-19_ind_89_reparo_r_heitor_host_r_humb_sansoni.pdf</t>
+  </si>
+  <si>
     <t>Solicita que sejam adotadas providências urgentes para reparo da via pública localizada no cruzamento da Rua Heitor Hostalácio com a Rua Humberto Sansoni.</t>
   </si>
   <si>
     <t>8713</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8713/2026-02-23_ind_90_asfalt_r_sto_antonio_padre_abel.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal o asfaltamento das ruas Santo Antônio e Padre Abel, com a substituição dos atuais bloquetes por pavimentação asfáltica.</t>
   </si>
   <si>
     <t>8714</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8714/2026-02-23_ind_91_coleta_lixo_r_heitor_de_lima.pdf</t>
+  </si>
+  <si>
     <t>Solicita que sejam adotadas providências urgentes para regularização da coleta de lixo, varrição de rua e fiscalização dos serviços de limpeza urbana na Rua Heitor de Lima, nº 507, bairro Nova Esperança</t>
   </si>
   <si>
     <t>8715</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8715/2026-02-23_ind_92_const_praca_r_d_pedro_ii.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal, por meio da Secretaria competente, seja realizada a construção de uma praça pública na Rua Dom Pedro II, nas proximidades do nº 476, Centro, no Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>8716</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Fábio Tulim</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8716/2026-02-23_ind_93_revit_passeio_cemiterio.pdf</t>
+  </si>
+  <si>
     <t>Solicita melhorias e revitalização completa do passeio público do Cemitério Municipal da Saudade, em toda a sua extensão, bem como melhorias na acessibilidade.</t>
   </si>
   <si>
     <t>8727</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Fábio Tulim</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8727/2026-02-25_ind_94_extensao_rede_eletrica.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal extensão de rede elétrica e instalação de braços com luminárias em vias públicas do município, conforme a necessidade técnica</t>
   </si>
   <si>
     <t>8730</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8730/2026-02-25_ind_95_rua_cap_parreira.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que, por meio do setor competente, seja realizado estudo técnico de engenharia de tráfego na Rua Capitão Parreira, nas proximidades do nº 72, visando avaliar a necessidade de intervenção no ordenamento do estacionamento de veículos no local.</t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8742/2026-02-27_ind_96_recap_r_artede_almada.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal o recapeamento asfáltico do trecho da Rua Artede Almado Alvim, compreendido entre as ruas Gari Silva e Lenir Soares, em razão das  condições de trafegabilidade.</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8744/2026-02-27_ind_97_dren_pluv_asfalt_lot_alvorada.pdf</t>
+  </si>
+  <si>
     <t>Solicita melhorias na drenagem pluvial e revitalização da massa asfáltica nas ruas José Lopes Mendonça e Alda Alves, bem como a realização de levantamento técnico das vias que necessitam de intervenção no Loteamento Alvorada.</t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8745/2026-02-27_ind_98_toldos_e_m_dr_avelino.pdf</t>
+  </si>
+  <si>
     <t>Solicita a instalação de toldos na Escola Municipal Dr. Avelino de Queiroz</t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8747/2026-02-27_ind_99_pint_faixa_r_sev_veloso_flor_peixoto.pdf</t>
+  </si>
+  <si>
     <t>Solicita a pintura da faixa de pedestres no cruzamento da Rua Severo Veloso com a Rua Floriano Peixoto, no Bairro Bela Vista</t>
   </si>
   <si>
     <t>8748</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8748/2026-02-27_ind_100_campanha_mpox.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Poder Executivo, por meio da Secretaria Municipal de Saúde, a realização de estudos e a adoção de medidas educativas e preventivas relacionadas à Mpox (Monkeypox), em caráter informativo e sem alarde, diante da confirmação de caso no município de Formiga/MG e de registros recentes no Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>8764</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8764/2026-03-02_ind_101_farmacia_movel.pdf</t>
+  </si>
+  <si>
     <t>Aquisição e implantação de uma Unidade de Farmácia Móvel no Município de Piumhi.</t>
   </si>
   <si>
     <t>8765</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8765/2026-03-03_ind_102_red_vel_vila_agr.pdf</t>
+  </si>
+  <si>
     <t>Solicita a instalação de redutor de velocidade (quebra-molas) na Rua Beraldo Soares, Bairro Totonha Tomé, Vila Agreny, próximo ao nº 304.</t>
   </si>
   <si>
     <t>8766</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8766/2026-03-02_ind_103_const_escola_nova_piumhi.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal que seja realizado estudo técnico e de viabilidade para a construção de uma nova escola no Bairro Nova Piumhi, bem como que a escola atualmente existente no bairro seja transformada em uma creche municipal, visando ampliar o atendimento à educação infantil.</t>
   </si>
   <si>
     <t>8768</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8768/2026-03-03_ind_104_populacao_surda.pdf</t>
+  </si>
+  <si>
     <t>Propõe a adoção de medidas para garantir acessibilidade e direitos da população surda no âmbito do Município.</t>
   </si>
   <si>
     <t>8769</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8769/2026-03-03_ind_105_interlig_r_joao_rodrigues_r_deusmiro_teod.pdf</t>
+  </si>
+  <si>
     <t>Solicita estudo técnico de viabilidade para abertura de rua/escadaria interligando a Rua João Rodrigues Lopes à Rua Deosmiro Teodoro, no bairro Vila Agreny.</t>
   </si>
   <si>
     <t>8770</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8770/2026-03-03_ind_106_limp_vila_agreny.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo a realização de poda da vegetação e limpeza dos trechos de calçamento no bairro Vila Agreny.</t>
   </si>
   <si>
     <t>8771</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8771/2026-03-03_ind_107_entulhos_vila_agreny_totonha_tome_novo_tempo.pdf</t>
+  </si>
+  <si>
     <t>Solicita providências no sentido de realizar a retirada de entulhos deixados nas vias públicas dos bairros Vila Agreny, Totonha Tomé e Novo Tempo, no Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>8772</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8772/2026-03-03_ind_108_limp_r_beraldo_soares.pdf</t>
+  </si>
+  <si>
     <t>8773</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8773/2026-03-03_ind_109_canteiro_central_av_dario_de_melo.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Chefe do Poder Executivo que determine a realização de estudo de viabilidade para continuidade do canteiro central da Avenida Dário de Melo até a Rua Tenente de Freitas, no Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>8774</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8774/2026-03-03_ind_110_limp_r_cap_parreira.pdf</t>
+  </si>
+  <si>
     <t>Solicita a destinação de servidores (garis) para realização de limpeza na Rua Capitão Parreira, próximo ao nº 333, especialmente em razão do mato que está crescendo entre os bloquetes e avançando para o passeio.</t>
   </si>
   <si>
     <t>8775</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8775/2026-03-03_ind_111_limp_bairros_cruzeiro_s_j_tadeu.pdf</t>
+  </si>
+  <si>
     <t>Solicita a destinação de varredores para realização de limpeza nas vias públicas dos bairros Cruzeiro e São Judas Tadeu.</t>
   </si>
   <si>
     <t>8776</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8776/2026-03-03_ind_112_sinaliz_nova_piumhi.pdf</t>
+  </si>
+  <si>
     <t>Solicita a melhoria da sinalização de trânsito, com pintura de solo e instalação/adequação de placas, nas vias públicas do Bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>8777</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8777/2026-03-03_ind_113_limp_av_dario_de_melo.pdf</t>
+  </si>
+  <si>
     <t>Solicita providências quanto à capina da vegetação, limpeza de bueiro na Avenida Dário de Melo, bairro Américo Arantes.</t>
   </si>
   <si>
     <t>8778</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8778/2026-03-03_ind_114_lotes_sinaliz_r_jose_almada_menezes.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal que promova a notificação dos proprietários de lotes sujos e reforço da sinalização de trânsito na extensão da Rua José Almada Menezes, próximo ao nº 580,  bairro Nova Esperança.</t>
   </si>
   <si>
     <t>8781</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8781/2026-03-04_ind_115_limp_av_bairro_sitio_pamela.pdf</t>
+  </si>
+  <si>
     <t>Solicita providências quanto à limpeza de lotes, capina de meio-fio e manutenção do canteiro central da avenida principal do Bairro Sítio Pâmela.</t>
   </si>
   <si>
     <t>8786</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8786/2026-03-05_ind_116_area_recreat_pint_e_m_d_lidinha.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a construção de uma área recreativa e a pintura da Escola Municipal Dona Lidinha.</t>
   </si>
   <si>
     <t>8790</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8790/2026-03-06_ind_117_semaf_r_sev_veloso_flor_peixoto.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Poder Executivo a reavaliação e adequação do tempo semafórico no cruzamento das ruas Severo Veloso e Floriano Peixoto, visando maior segurança no trânsito.</t>
   </si>
   <si>
     <t>8795</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8795/2026-03-06_ind_118_bueiro_pca_guia_lopes.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Prefeito Municipal, por meio do setor competente, providências urgentes para manutenção e desobstrução de bueiro localizado em frente à Clínica São Rafael, na Praça Guia Lopes, que vem causando transtornos à população.</t>
   </si>
   <si>
     <t>8796</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8796/2026-03-06_ind_119_ver_shirley_capela_cemiterio.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Prefeito Municipal providências para a desocupação e adequada destinação da capela do Cemitério Municipal, garantindo que o espaço seja utilizado para velórios e acolhimento das famílias enlutadas.</t>
   </si>
   <si>
     <t>8797</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8797/2026-03-06_ind_120_lote_r_s_vicente_r_honorino_soares.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Prefeito Municipal a notificação do proprietário de lote localizado na esquina da Rua São Vicente com a Rua Honorino Soares de Oliveira, para realização de limpeza e roçagem do terreno.</t>
   </si>
   <si>
     <t>8798</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8798/2026-03-06_ind_121_reforma_pca_guia_lopes.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Prefeito Municipal a revitalização e reforma da Praça Guia Lopes, especialmente do parquinho infantil, com manutenção dos brinquedos, limpeza e demais melhorias necessárias.</t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8799/2026-03-06_ind_122_camera_r_maico_r_joao_leite.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Prefeito Municipal a instalação de câmera do sistema “Olho Vivo” no cruzamento da Rua Maico com a Rua João Leite, nas proximidades da oficina Mult Car, visando aumentar a segurança no local.</t>
   </si>
   <si>
     <t>8800</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8800/2026-03-06_ind_123_aparelho_hemog_centro_zoonoses.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Prefeito Municipal a substituição do aparelho de hemograma utilizado no Centro Municipal de Zoonoses, devido às constantes falhas de funcionamento do equipamento.</t>
   </si>
   <si>
     <t>8801</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8801/2026-03-06_ind_124_coleta_lixo_r_irawanington.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Prefeito Municipal providências para verificação e regularização da coleta de lixo na Rua Irawaniton Almada, nº 198, na região do Sítio Pâmela.</t>
   </si>
   <si>
     <t>8807</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8807/2026-03-09_ind_125_estrada_rural_farias.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Prefeito Municipal a realização de revitalização e patrolamento da estrada rural na região dos Farias, na altura da Fazenda do finado Muxula</t>
   </si>
   <si>
     <t>8803</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8803/2026-03-09_ind_126_recap_r_liberdade_r_baependi.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal o recapeamento asfáltico das Ruas Liberdade e Baependi no Bairro Colina, bem como ‘varredor’ de rua para o referido bairro.</t>
   </si>
   <si>
     <t>8804</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8804/2026-03-09_ind_127_limp_resid_geraldo_sansoni.pdf</t>
+  </si>
+  <si>
     <t>Reitera solicitação ao Executivo para realização de serviços de limpeza, manutenção urbana e notificação de proprietários de lotes sujos no Conjunto Habitacional – Residencial Geraldo Sansoni, no bairro Pindaíbas.</t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8808/2026-03-10_ind_128_vaga_creche_.pdf</t>
+  </si>
+  <si>
     <t>Solicita a disponibilização de vaga em creche para aluno residente no município de Piumhi.</t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8810/2026-03-11_ind_129_redut_veloc_r_modesto_caldeira.pdf</t>
+  </si>
+  <si>
     <t>Solicita a instalação de redutor de velocidade na Rua Modesto Caldeira, esquina com a Rua Bambui Nº 505.</t>
   </si>
   <si>
     <t>8811</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8811/2026-03-11_ind_130_estradas_rurais_mutuca.pdf</t>
+  </si>
+  <si>
     <t>Solicita a realização de melhorias e manutenção das estradas rurais da Região da Mutuca e Minas Export.</t>
   </si>
   <si>
     <t>8813</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8813/2026-03-11_ind_131_estrada_rural_mata_rosas.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a poda da vegetação às margens da estrada rural e a revitalização da estrada da região da Mata dos Rosas.</t>
   </si>
   <si>
     <t>8814</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8814/2026-03-11_ind_132_limpeza_cruz_monte.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a poda da vegetação no alto da Cruz do Monte, bem como a limpeza e manutenção da escadaria de acesso ao Cruzeiro.</t>
   </si>
   <si>
     <t>8815</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8815/2026-03-11_ind_133_poda_arquib_estadio.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo Municipal a realização de poda da vegetação nas arquibancadas do Estádio Municipal de Futebol Amâncio Cassini Neto, localizado junto ao Ginásio Poliesportivo.</t>
   </si>
   <si>
     <t>8816</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8816/2026-03-11_ind_134_pintura_faixas_r_d_pedro_ii_r_s_vicente.pdf</t>
+  </si>
+  <si>
     <t>Solicita a pintura das faixas de pedestres na rua Dom Pedro II próximo a Sorveteria Triangulo e outro próximo ao Colégio Losango rua São Vicente nº 33.</t>
   </si>
   <si>
     <t>8819</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8819/2026-03-11_ind_135_limpeza_r_ludovico_rocha.pdf</t>
+  </si>
+  <si>
     <t>Solicita providências urgentes de limpeza urbana, poda de árvores próximas à rede elétrica, retirada de veículo abandonado, vistoria da Vigilância Sanitária e reparos na pavimentação da Rua Ludovico Rocha, no bairro Olinda</t>
   </si>
   <si>
     <t>8820</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8820/2026-03-11_ind_136_limpeza_r_clovis_couto.pdf</t>
+  </si>
+  <si>
     <t>Solicita providências urgentes para limpeza, capina, notificação do proprietário e regularização de lote localizado na Rua Clóvis Couto.</t>
   </si>
   <si>
     <t>8821</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8821/2026-03-11_ind_137_ubs_sarah_vitoria.pdf</t>
+  </si>
+  <si>
     <t>Solicita providências urgentes para adequação das condições de acolhimento dos usuários da Unidade Básica de Saúde (PSF) Sara Vitória, no bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>8831</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8831/2026-03-13_ind_138_limpeza_cemiterio.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo a realização de limpeza geral e poda das árvores no Cemitério da Saudade, no município de Piumhi.</t>
   </si>
   <si>
     <t>8842</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8842/2026-03-18_ind_139_extensao_rede_eletrica.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal a realização de extensão de rede elétrica e instalação de braços com luminárias em vias públicas do Município, conforme a necessidade técnica.</t>
   </si>
   <si>
     <t>8843</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8843/2026-03-18_ind_140_reparo_via_bairro_bela_vista.pdf</t>
+  </si>
+  <si>
     <t>Solicitação de reparo em via pública – Bairro Bela Vista</t>
   </si>
   <si>
     <t>8844</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8844/2026-03-18_ind_141_placas_sinaliz_acesso_sao_leao_corrego_meio.pdf</t>
+  </si>
+  <si>
     <t>Instalação de placas de sinalização informando acesso a estrada rural e dificuldade de manobra para veículos de grande porte nas estradas de acesso às localidades São Leão e Córrego do Meio.</t>
   </si>
   <si>
     <t>8852</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8852/2026-03-23_ind_142_estrada_rural_jacu.pdf</t>
+  </si>
+  <si>
     <t>Solicita a realização de reparos urgentes na estrada rural da região do Jacú, que dá acesso à rodovia MG-050 (desvio)</t>
   </si>
   <si>
     <t>8853</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8853/2026-03-23_ind_143_recap_r_silviano_damasceno.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja realizado recapeamento asfáltico da rua Silviano Damasceno, bairro Bela Vista.</t>
   </si>
   <si>
     <t>8854</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8854/2026-03-23_ind_144_recap_r_arcos.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja realizado recapeamento asfáltico da rua Arcos.</t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8855/2026-03-23_ind_145_ubs_inho_firmino.pdf</t>
+  </si>
+  <si>
     <t>Solicita a realização de estudo para implantação de cobertura, instalação de corrimão e adequação com piso antiderrapante na entrada da UBS Inhô Firmino.</t>
   </si>
   <si>
     <t>8856</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8856/2026-03-23_ind_146_recap_r_avelino.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja realizado recapeamento asfáltico da Rua Avelino, próximo ao nº 89, bairro Bela Vista.</t>
   </si>
   <si>
     <t>8857</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8857/2026-03-23_ind_147_cobert_escola_jose_vicente.pdf</t>
+  </si>
+  <si>
     <t>Solicita a aquisição e instalação de tendas/cobertura na área em frente à Escola José Vicente, destinada à utilização pelos feirantes durante a realização da feira.</t>
   </si>
   <si>
     <t>8858</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8858/2026-03-23_ind_148_usina_asfalto.pdf</t>
+  </si>
+  <si>
     <t>Solicita a realização de estudo técnico para a instalação de usina de asfalto no município, visando atender às demandas de manutenção e reparo das vias públicas, bem como às necessidades da autarquia SAAE.</t>
   </si>
   <si>
     <t>8859</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8859/2026-03-23_ind_149_sobreaviso_ambulancia.pdf</t>
+  </si>
+  <si>
     <t>Solicita ao Poder Executivo estudo para a implementação do sistema de sobreaviso para a ambulância do município, visando o atendimento no período noturno e aos finais de semana.</t>
   </si>
   <si>
     <t>8860</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8860/2026-03-23_ind_150_dren_pluv_r_americo_arantes.pdf</t>
+  </si>
+  <si>
     <t>Solicita melhorias na drenagem pluvial na Rua Américo Arantes, nas proximidades da igreja e da pracinha Antônio da Fazendinha.</t>
   </si>
   <si>
     <t>8866</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8866/2026-03-25_ind_151_sol_fix_placas_inform_tea.pdf</t>
   </si>
   <si>
     <t>Solicita a fixação de placas informativas sobre atendimento preferencial a pessoas com Transtorno do Espectro Autista (TEA) nos prédios públicos municipais e distribuição da Lei n.° 2.556/2021.</t>
   </si>
   <si>
     <t>8867</t>
   </si>
   <si>
     <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8867/2026-03-25_ind_152_limp_mato_camp_fut_penedos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Departamento de Limpeza a realização de serviços de_x000D_
 limpeza geral e roçada do mato no campo de futebol, na praça em frente à igreja e nas imediações da escola, na comunidade rural de Penedos.</t>
   </si>
   <si>
     <t>8873</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8873/2026-03-27_ind_153_imp_faixa_ped_trans_piumhi.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor de trânsito do município a implantação de faixa de pedestre na Rua Padre Abel, nas proximidades do n° 1156.</t>
   </si>
   <si>
     <t>8874</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8874/2026-03-27_ind_154_rec_asfalto_rua_pedro_veloso.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado recapeamento asfáltico da rua Pedro _x000D_
 Veloso, bairro Morada do Sol.</t>
   </si>
   <si>
     <t>8876</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/</t>
+  </si>
+  <si>
     <t>Solicita que seja realizado recapeamento asfáltico da rua Sargento Veloso, bairro Morada do Sol.</t>
   </si>
   <si>
     <t>8877</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Solicita a revitalização da estrada rural que dá acesso ao Sítio Araras, localizada na terceira entrada no sentido do município de Doresópolis.</t>
   </si>
   <si>
     <t>8878</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Solicita a limpeza de lote localizado nas proximidades das ruas José Pereira Tavares e paralela à Nilza Coelho, bem como a verificação de sua titularidade e, se necessário, a notificação do proprietário.</t>
   </si>
   <si>
     <t>8879</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Solicita a regularização do serviço de coleta de lixo na Rua Beraldo Soares de Oliveira, no bairro Vila Agreny.</t>
   </si>
   <si>
     <t>8880</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Solicita a realização de poda parcial de árvore localizada na Rua Delfinópolis, nº 131, bairro Lagoa de Trás.</t>
+  </si>
+  <si>
+    <t>8896</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>Solicita limpeza urbana na Rua Plutão, no bairro Atalaia, com ações preventivas contra a presença de animais peçonhentos.</t>
+  </si>
+  <si>
+    <t>8897</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>Solicita a implantação de faixas elevadas para travessia de pedestres na Rua Santo Antônio, nas proximidades da loja Ousadia.</t>
+  </si>
+  <si>
+    <t>8898</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>Solicita o recapeamento asfáltico da Rua Terezinha Justina Ferreira, no bairro Novo Tempo.</t>
+  </si>
+  <si>
+    <t>8899</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>Solicita a disponibilização de mesinhas e cadeiras adequadas para o espaço infantil da Biblioteca Pública Municipal Dona Maria Serafina de Freitas</t>
+  </si>
+  <si>
+    <t>8900</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de novos brinquedos infantis e a criação de um espaço recreativo na Praça Antônio de Oliveira Silva (Pracinha Antônio da Fazendinha), no bairro Nova Esperança.</t>
+  </si>
+  <si>
+    <t>8901</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização da sinalização de trânsito na extensão da rua José Ferreira de Menezes e ruas paralelas.</t>
+  </si>
+  <si>
+    <t>8902</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização da estrada rural da região do Cucurute.</t>
+  </si>
+  <si>
+    <t>8903</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudo técnico visando à construção de uma nova unidade da Farmácia Básica Municipal e de um Centro de Fisioterapia no município de Piumhi, com sugestão de implantação no bairro Nova Esperança..</t>
+  </si>
+  <si>
+    <t>8904</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>Solicita melhorias na drenagem pluvial na Rua Américo Arantes, nas proximidades da igreja e da Praça Antônio da Fazendinha.</t>
+  </si>
+  <si>
+    <t>8905</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica para a criação e implantação do Serviço de Atenção Domiciliar (SAD) para atendimentos à pacientes acamados, em tratamento paliativo e com mobilidade reduzida.</t>
+  </si>
+  <si>
+    <t>8906</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Solicita a disponibilização de gari para limpeza das vias do Bairro Nova Esperança.</t>
+  </si>
+  <si>
+    <t>8907</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>Solicita a implementação de equipe de sobreaviso no Centro de Zoonoses, com veículo para atendimento emergencial de animais e disponibilização de contato para acionamento pela população.</t>
+  </si>
+  <si>
+    <t>8908</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização da sinalização horizontal, especialmente das faixas de pedestres, no cruzamento das ruas Nossa Senhora do Livramento e Raul Soares, nas proximidades do restaurante do Samuel, da loja da Honda e do Merj Bazar.</t>
+  </si>
+  <si>
+    <t>8909</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização da sinalização horizontal, especialmente das faixas de pedestres, no cruzamento das ruas Nossa Senhora do Livramento e Bossuet  Costa, bem como na Praça Francisco Campos, no trecho que liga o estabelecimento comercial “Tututa da Pamonha” até a referida praça, em frente à Escola Estadual Professor José Vicente.</t>
+  </si>
+  <si>
+    <t>8910</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>Solicita recapeamento geral da massa asfáltica nas vias que especifica.</t>
+  </si>
+  <si>
+    <t>8911</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>8929</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8929/2026-04-08_ind_176_ativ_esp_defic_munic_joaom.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que seja ofertada a prática de atividades esportivas voltadas às pessoas com deficiência no município de Piumhi, bem como assegurada a participação desse público em competições organizadas e promovidas pelo Município.</t>
+  </si>
+  <si>
+    <t>8930</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8930/2026-04-08_ind_177_cron_limp_bueiros_munic_joaom.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de cronograma periódico de limpeza dos bueiros no município de Piumhi, bem como a instalação de cestos coletores no interior das bocas de lobo para retenção de resíduos sólidos.</t>
+  </si>
+  <si>
+    <t>8931</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8931/2026-04-08_ind_178_elab_exc_cron_canal_faixas_joaom.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo elaboração e execução de cronograma periódico de manutenção preventiva de canaletas e faixas elevadas.</t>
+  </si>
+  <si>
+    <t>8932</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8932/2026-04-08_ind_179_recap_r_ant_pira_b_vista_joaom.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizado recapeamento asfáltico da rua Antônio Pirá, bairro Bela Vista.</t>
+  </si>
+  <si>
+    <t>8933</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8933/2026-04-08_ind_180_revit_sin_transito_helvidio_menez_joaom.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização da sinalização de trânsito na rua Helvídio Menezes e ruas paralelas.</t>
+  </si>
+  <si>
+    <t>8934</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8934/2026-04-08_ind_181_revit_est_mg050_haras_lag_bca_joaom.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização da estrada, ligando a rodovia MG 050 ao Haras Lagoa Branca.</t>
+  </si>
+  <si>
+    <t>8935</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8935/2026-04-08_ind_182_impl_coleg_tirad_pm_joaol.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal que empenhe esforços junto ao Governo do Estado de Minas Gerais, através da Secretaria de Estado de Educação (SEE/MG) e do Comando Geral da Polícia Militar de Minas Gerais (PMMG), para a implantação de uma unidade do Colégio Tiradentes da Polícia Militar (CTPM) na cidade de Piumhi.</t>
+  </si>
+  <si>
+    <t>8937</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8937/2026-04-13_ind_183_reparos_asfal_r_deusmira_m_rosa.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que sejam adotadas as providências necessárias para a realização de reparos na massa asfáltica da Rua Deusmira Maria Rosa, próximo ao nº 231.</t>
+  </si>
+  <si>
+    <t>8938</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8938/2026-04-13_ind_184_manut_limp_lotes_r_sarg_veloso_r_raf_tome.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a realização de limpeza, capina e manutenção em lote localizado no cruzamento das Ruas Sargento Veloso e Rafaela Gonçalves Tomé.</t>
+  </si>
+  <si>
+    <t>8939</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8939/2026-04-13_ind_185_manut_limp_lotes_r_jose_alm_men.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a realização de limpeza, capina e manutenção em lotes localizados na Rua José Almada de Meneses, especialmente na região do bairro Alphaville.</t>
+  </si>
+  <si>
+    <t>8940</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8940/2026-04-14_ind_186_sol_prog_red_apoio_tea.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a criação de um programa ou rede de apoio, no âmbito do Conselho competente, voltado aos pais e responsáveis por pessoas com Transtorno do Espectro Autista (TEA) e pessoas com deficiência.</t>
+  </si>
+  <si>
+    <t>8941</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8941/2026-04-14_ind_187_sol_exec_criacao_unid_prot_social_crasii.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal estudo técnico para criação da Unidade de Proteção Social  (CRAS II) em Piumhi.</t>
+  </si>
+  <si>
+    <t>8942</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8942/2026-04-14_ind_188_rev_massa_asfalt_r_heitor_lima.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a revitalização da massa asfáltica em recorte realizado pelo SAAE, na Rua Heitor de Lima, próximo ao nº 280, no município de Piumhi.</t>
+  </si>
+  <si>
+    <t>8943</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8943/2026-04-14_ind_189_rev_poda_arv_r_zoroastro_c_lima.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a realização de poda parcial de árvore localizada na Rua Zoroastro da Costa Lima, em frente ao nº 429, no bairro Vila Agreny, no município de Piumhi.</t>
+  </si>
+  <si>
+    <t>8944</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8944/2026-04-14_ind_190_real_est_tec_const_quad_esp.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a realização de estudo técnico visando à construção de uma quadra esportiva para atender os bairros Nova Piumhi e Capoeiras.</t>
+  </si>
+  <si>
+    <t>8945</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8945/2026-04-14_ind_191_inst_cob_pontos_onibus.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a instalação de cobertura em pontos de ônibus destinados ao transporte escolar e coletivo no Município de Piumhi.</t>
+  </si>
+  <si>
+    <t>8946</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8946/2026-04-14_ind_192_pgto_insal_grau_max_aux_limp.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a realização de estudo técnico visando ao pagamento de adicional de insalubridade em grau máximo às auxiliares de limpeza que atuam na higienização dos banheiros das unidades de saúde (PSFs) do Município.</t>
+  </si>
+  <si>
+    <t>8949</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8949/2026-04-14_ind_193_ab_camp_poliesp_criancas_com.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal que seja analisada a possibilidade de abertura do campo do poliesportivo para atendimento das crianças e da comunidade, com organização de fluxos de horários, bem como a criação de programas esportivos sociais nas quadras do município.</t>
+  </si>
+  <si>
+    <t>8950</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8950/2026-04-14_ind_194_inst_drenag_pluv_r_rod_mourao.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de rede de drenagem pluvial na Rua Rodolfo Morão, até o final da Rua Heitor de Lima.</t>
+  </si>
+  <si>
+    <t>8958</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Solicita estudo técnico visando à readequação do local de embarque e desembarque de alunos da Escola Municipal Acácio da Costa Lopes, com a possível abertura de novo acesso pela Rua Dirceu Correia, bem como verificação da titularidade de lote adjacente para viabilização da medida.</t>
+  </si>
+  <si>
+    <t>8959</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8959/2026-04-16_ind_196_mur_prot_calc_r_joao_p_goulart.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a construção de mureta de proteção na calçada localizada na Rua João Pedro Goulart, no Município de Piumhi.</t>
+  </si>
+  <si>
+    <t>8960</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8960/2026-04-16_ind_197_impl_dial_diario_seg_adm_publ.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a realização de estudo para implantação do Diálogo Diário de Segurança (DDS), também conhecido como “minuto da segurança”, nos ambientes de trabalho vinculados à administração pública municipal.</t>
+  </si>
+  <si>
+    <t>8967</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8967/2026-04-22_ind_198_com_prev_acidentes.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Administração Municipal que estude a viabilidade de criação e implantação da Comissão Interna de Prevenção de Acidentes (CIPA) no âmbito da Prefeitura Municipal de Piumhi, abrangendo os servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>8968</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8968/2026-04-22_ind_199_simb_acessibilidade.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a ampliação das ações de atualização do símbolo de acessibilidade em todo o município, considerando que o símbolo tradicional do cadeirante foi substituído pelo novo Símbolo Internacional de Acessibilidade.</t>
+  </si>
+  <si>
+    <t>8969</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8969/2026-04-22_ind_200_redut_veloc_rua_aloiso_a.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de redutor de velocidade na Rua Aloísio Arantes, nas imediações do nº 370, próximo ao ponto de ônibus escolar e à OAB, no loteamento Novo Horizonte, bem como a construção de calçada no local onde está situado o referido ponto, visando maior segurança e acessibilidade aos pedestres.</t>
+  </si>
+  <si>
+    <t>8970</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8970/2026-04-22_ind_201_redut_veloc_av_dario_m.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudo técnico para a instalação de redutores de velocidade na extensão da Avenida Dário de Melo e da Rua Pouso Alegre, bem como o reforço da sinalização de trânsito nos referidos locais, visando maior segurança viária.</t>
+  </si>
+  <si>
+    <t>8971</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8971/2026-04-22_ind_202_parq_infantil_prc_tuiuti.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a instalação de parquinho infantil na Praça Tuiuti, contemplando também brinquedos inclusivos adaptados para crianças com deficiência, garantindo acessibilidade e inclusão.</t>
+  </si>
+  <si>
+    <t>8972</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8972/2026-04-22_ind_203_not_prop_imoveis.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que, por meio da secretaria competente, proceda à notificação dos proprietários de imóveis localizados na Avenida Francisco Machado, nas proximidades do cruzamento com a Rua Severo Veloso, para que realizem a construção, limpeza e manutenção dos passeios em frente às suas propriedades.</t>
+  </si>
+  <si>
+    <t>8973</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8973/2026-04-22_ind_204_plantas_bibliot_pub.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que, por meio da Secretaria Municipal de Meio Ambiente, proceda à implantação de plantas ornamentais na Biblioteca Pública Municipal, com o objetivo de melhorar o ambiente interno e externo do espaço.</t>
+  </si>
+  <si>
+    <t>8974</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8974/2026-04-22_ind_205_supressao_arvore.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que, por meio da secretaria competente, proceda à avaliação técnica e, se necessário, à supressão de árvore localizada na Rua Miguel Couto, nº 493, em frente à residência da Sra. Maria do Carmo Costa e Silva, tendo em vista os danos causados ao passeio público.</t>
+  </si>
+  <si>
+    <t>8975</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8975/2026-04-22_ind_206_recomp_calcamento_veget.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que, por meio da secretaria competente, proceda à recomposição do calçamento no final da Rua Marechal Deodoro, nos trechos danificados após intervenção realizada pelo SAAE, bem como a limpeza da vegetação (mato) nas laterais da via e a adequação de canaletas para escoamento de águas pluviais.</t>
+  </si>
+  <si>
+    <t>8976</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que, por meio da secretaria competente, realize a disponibilização de transporte escolar adaptado, com elevador, para aluno cadeirante residente no Bairro Santa Clara, com destino à Escola Estadual José Vicente.</t>
+  </si>
+  <si>
+    <t>8979</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal, que determine ao setor competente a realização de obras de drenagem pluvial, com instalação e/ou extensão de bocas de lobo (bueiros) na Rua Agostinho Iteim Balduino da Silva, nº 69, bairro Residencial Parque das Árvores.</t>
+  </si>
+  <si>
+    <t>8980</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que realize melhorias urbanas e implantação de área de lazer no Bairro Totonha Tomé.</t>
+  </si>
+  <si>
+    <t>8981</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal implantação de academia ao ar livre na Praça da Feirinha – Bairro Nova Esperança</t>
+  </si>
+  <si>
+    <t>8982</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal implantação de academia ao ar livre no Bairro Cidade Nobre.</t>
+  </si>
+  <si>
+    <t>8983</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal implantação de academia ao ar livre nos Bairros Bela Vista e Santa Clara</t>
+  </si>
+  <si>
+    <t>8984</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal a realização de poda de árvore localizada na Rua Conselheiro Lafaiete, nº 1121.</t>
+  </si>
+  <si>
+    <t>8987</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>Solicita ao Excelentíssimo Senhor Prefeito Municipal, em conjunto com a Secretaria Municipal de Saúde, a implantação da Musicoterapia como terapia complementar na rede municipal de saúde, (CAPS e UBS), Educação (Escolas), atendimento crianças autistas, idosos e grupos vulneráveis.</t>
+  </si>
+  <si>
+    <t>8988</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal a realização de poda da vegetação no entorno e limpeza interna do Parque da Mina, localizado no bairro Nova Esperança.</t>
+  </si>
+  <si>
+    <t>8989</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>Propõe ao Chefe do Poder Executivo Municipal a criação de um Programa Municipal de Conscientização para o Descarte Correto de Resíduos Sólidos, com foco na proteção dos trabalhadores da limpeza urbana e na educação ambiental da população.</t>
+  </si>
+  <si>
+    <t>8990</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>Solicitação de implantação de Investigação de Acidente de Trabalho (IAT).</t>
+  </si>
+  <si>
+    <t>8991</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de iluminação pública no trevo de acesso ao bairro Nova Piumhi, nas proximidades da empresa Café Utam, bem como a adoção de medidas junto ao Departamento de Estradas de Rodagem de Minas Gerais (DER-MG).</t>
+  </si>
+  <si>
+    <t>8999</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal a realização de parceria entre o Município e clubes esportivos locais, visando a oferta de aulas de natação para a população.</t>
+  </si>
+  <si>
+    <t>9000</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal a realização de estudos para implantação do programa IPTU Ecológico no município.</t>
+  </si>
+  <si>
+    <t>9001</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal Solicita ao Chefe do Poder Executivo Municipal estudo para ampliação do percentual de desconto concedido aos contribuintes que realizam o pagamento do IPTU em cota única.</t>
+  </si>
+  <si>
+    <t>9002</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal, em conjunto com os órgãos competentes, a realização de estudos visando o reconhecimento do Fest Gospel e da Marcha para Jesus como patrimônio cultural imaterial do Município de Piumhi.</t>
+  </si>
+  <si>
+    <t>9003</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>Solicita o recapeamento asfáltico da via de acesso ao Centro de Zoonoses, nas proximidades do Posto Brazinho.</t>
+  </si>
+  <si>
+    <t>9004</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudo para implantação de programa de ginástica laboral destinado aos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>9005</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>Solicita à Administração Pública Municipal a limpeza dos brinquedos instalados nas praças públicas, bem como a realização de plantio de grama no entorno desses equipamentos.</t>
+  </si>
+  <si>
+    <t>9006</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal a aquisição de veículos adaptados para o atendimento de pessoas com deficiência no município.</t>
+  </si>
+  <si>
+    <t>9007</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>Solicita ao Serviço Autônomo de Água e Esgoto (SAAE) a realização de análise da água existente no Parque da Mina “José Lourenço de Oliveira – Zé Tôco”.</t>
+  </si>
+  <si>
+    <t>9008</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal fiscalização e providências quanto à limpeza de lotes, capina, construção de passeios e manutenção urbana na Rua Vitor Soares Silva, nº 242, Bairro Nova Piumhi.</t>
+  </si>
+  <si>
+    <t>9009</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal intensificação da fiscalização e notificação de proprietário de lote com mato alto e falta de limpeza na Rua Maria Aparecida Vieira Lúcio, em atenção também às vias adjacentes.</t>
+  </si>
+  <si>
+    <t>9010</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal limpeza, capina e manutenção de terreno público localizado no Bairro Santa Clara II, tendo como referência a Rua José Pereira Tavares, nº 715, e vias adjacentes.</t>
+  </si>
+  <si>
+    <t>9013</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>Solicita providências urgentes para avaliação técnica, manutenção ou substituição de poste de iluminação pública localizado na Rua Maria Amélia Lopes Goulart, esquina com o nº 87, no Bairro Pérola Negra, em Piumhi, em razão de risco à segurança da população.</t>
+  </si>
+  <si>
+    <t>9014</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo, por meio do setor competente, a adoção de providências para correção de afundamento existente próximo ao meio-fio na Rua Lenir Soares, nº 184, Bairro Novo Tempo, em Piumhi, visando garantir a segurança de pedestres, ciclistas e condutores que transitam pelo local.</t>
+  </si>
+  <si>
+    <t>9026</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal estudo de viabilidade para majoração do valor pago aos servidores públicos municipais a título de bonificação de final de ano.</t>
+  </si>
+  <si>
+    <t>9027</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal que determine, com urgência, a notificação dos proprietários de lotes vagos localizados no Bairro Jardim Betel que se encontram com mato alto.</t>
+  </si>
+  <si>
+    <t>9028</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal, por meio do setor competente, estudo de viabilidade para instalação de câmera de monitoramento do programa “Olho Vivo” no cruzamento das ruas Américo Arantes com Rua Lenir Soares, no município de Piumhi/MG.</t>
+  </si>
+  <si>
+    <t>9029</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>Solicita a realização de poda da vegetação, substituição da placa de identificação, bem como pintura dos brinquedos e da estrutura da Academia da Saúde situada na Rua Ari Almada, Bairro Totonha Tomé.</t>
+  </si>
+  <si>
+    <t>9034</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizada gestão junto à direção da Escola Eurípedes Craide para que os portões da instituição sejam abertos com antecedência mínima de 15 (quinze) minutos antes do início das aulas, especialmente em compatibilidade com os horários de chegada do transporte escolar.</t>
+  </si>
+  <si>
+    <t>9035</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de 02 (dois) ventiladores na sala de espera da Unidade Básica de Saúde Sudário dos Santos, no Município de Piumhi.</t>
+  </si>
+  <si>
+    <t>9036</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>Solicita, em caráter de urgência, a realização de limpeza, capina, desobstrução de passeio público e manutenção de bueiro na Rua Regina Soares de Barros, no Município de Piumhi-MG.</t>
+  </si>
+  <si>
+    <t>9037</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>Solicita a realização de limpeza urbana, capina e manutenção das ruas, calçadas públicas e canteiros localizados na Rua Maria Natalina da Cunha, no Bairro São Judas, bem como a notificação dos proprietários de lotes particulares para realização da devida limpeza e conservação.</t>
+  </si>
+  <si>
+    <t>9045</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>Solicita, em caráter de urgência, a realização de fiscalização sanitária e ambiental, bem como a adoção das providências cabíveis em imóvel localizado no bairro Nova Esperança, no Município de Piumhi, em razão da existência de criação irregular de galinhas que vem ocasionando proliferação de ratos e riscos à saúde pública.</t>
+  </si>
+  <si>
+    <t>9046</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>Solicita, em caráter de urgência, a realização de reforma, manutenção e adequação do banheiro feminino da Praça Padre Alberico, no município de Piumhi.</t>
+  </si>
+  <si>
+    <t>9049</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>Solicita, em caráter de urgência, a realização de manutenção na iluminação pública, com a substituição de lâmpada queimada na Rua João Pinheiro 281.</t>
+  </si>
+  <si>
+    <t>9050</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>Solicita, em caráter de urgência, a realização de manutenção na iluminação pública, com a substituição de lâmpada queimada na Rua Heitor Hostalácio, nº 582.</t>
+  </si>
+  <si>
+    <t>9051</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>Solicita, em caráter de urgência, a realização de melhorias urbanas, limpeza pública, fiscalização de lotes e implantação/manutenção de sistema de drenagem pluvial no bairro Capoeiras, especialmente na Rua José Sabino, no município de Piumhi.</t>
+  </si>
+  <si>
+    <t>9052</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>Solicita a pintura das faixas de pedestres na rua Dom Pedro II próximo a Sorveteria Triangulo e outra frente ao nº 207.</t>
+  </si>
+  <si>
+    <t>9054</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>Solicita a realização de limpeza e roçada na estrada principal que liga Piumhi à comunidade de Penedos.</t>
+  </si>
+  <si>
+    <t>9055</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de sinalização horizontal de “PARE” no solo e placa de parada obrigatória no cruzamento das Ruas Ney Agreny e Gari Silva, no Bairro Nova Esperança..</t>
+  </si>
+  <si>
+    <t>9056</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de cobertura nos pontos de ônibus localizados em frente ao IFMG e à Escola Municipal Josino Alvim.</t>
+  </si>
+  <si>
+    <t>9067</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal, por meio do setor competente, a realização de poda da vegetação existente na via pública da Rua José Tomé, bem como a notificação dos proprietários de lotes sujos para a devida limpeza e, ainda, estudo de viabilidade para execução de recapeamento asfáltico no trecho atualmente pavimentado com bloquetes.</t>
+  </si>
+  <si>
+    <t>9068</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal, por meio do setor competente, a realização de limpeza dos bueiros e da rede de drenagem pluvial localizados na Rua Severo Veloso, nas proximidades do nº 282.</t>
+  </si>
+  <si>
+    <t>9072</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>“Solicita a implementação e execução do PEI/PDI na Rede Municipal de Ensino, conforme legislação federal vigente”.</t>
+  </si>
+  <si>
+    <t>9077</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>“Solicita a utilização do Castra-Móvel nas comunidades rurais, sua devida equipação e regionalização dos atendimentos no Município”.</t>
+  </si>
+  <si>
+    <t>9078</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>“Solicita instalação de mais vagas de estacionamento para pessoas com deficiência e idosos no centro do município, bem como fiscalização de sua utilização.”.</t>
+  </si>
+  <si>
+    <t>9079</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>9082</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal, através do departamento competente, a realização de melhorias na estrada vicinal localizada na Fazenda Bonsucesso, KM 39 da MG-341, mesma entrada da Fazenda Paraíso.</t>
+  </si>
+  <si>
+    <t>9083</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>Solicita ao departamento competente a realização de capina e limpeza em pomar urbano (“mini bosque”), situado na Rua Francisco C. da Costa, próximo à Praça Dalva Soares Alves – “Dona Dalva”, bem como a manutenção e reparos nas tampas de concreto de dois bueiros localizados em frente ao nº 221 da mesma via.</t>
+  </si>
+  <si>
+    <t>9093</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal que promova a adesão do Município à Política Nacional de Educação Especial Inclusiva (PNEEI), nos termos da Portaria MEC nº 421, de 15 de maio de 2026, bem como adote as providências necessárias para o cumprimento integral das diretrizes estabelecidas pela referida norma.</t>
+  </si>
+  <si>
+    <t>9094</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudos técnicos, administrativos e orçamentários visando à criação e implantação de um Canil Municipal/Centro de Acolhimento Animal no Município de Piumhi-MG, destinado ao recolhimento, tratamento, controle populacional, recuperação e encaminhamento para adoção responsável de animais abandonados, doentes, vítimas de maus-tratos ou em situação de risco nas vias públicas.</t>
+  </si>
+  <si>
+    <t>9095</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudos técnicos, administrativos e orçamentários visando à criação do cargo de Biomédico no quadro funcional do Município de Piumhi-MG, especialmente para atuação junto à rede pública municipal de saúde.</t>
+  </si>
+  <si>
+    <t>9096</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudos técnicos, administrativos e orçamentários visando à aquisição de novas cadeiras odontológicas e à ampliação da estrutura de atendimento odontológico da rede municipal de saúde de Piumhi-MG.</t>
+  </si>
+  <si>
+    <t>9097</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>Solicita a intensificação dos serviços de varrição e limpeza urbana nas Ruas Emília Batista Lopes, Zoroastro da Costa Lima e Moisés Martins, bem como a realização de vistoria e adoção das providências necessárias em relação a um possível vazamento de esgoto localizado na Rua José Ponciano, no Bairro Vila Agreny</t>
+  </si>
+  <si>
+    <t>9098</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>Solicita a realização de serviços de limpeza, capina e manutenção da calçada localizada na Rua Regina Soares de Barros, em razão do crescimento excessivo da vegetação e do comprometimento da passagem de pedestres.</t>
+  </si>
+  <si>
+    <t>9099</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo a concessão de reposição salarial de 10% (dez por cento) para todo o funcionalismo público municipal e a atualização/revisão dos valores das diárias de viagens dos motoristas.</t>
+  </si>
+  <si>
+    <t>9100</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>Reitera a Indicação nº 439/2025, apresentada em 26 de junho de 2025, que solicita a instalação de uma Casa de Apoio do Município de Piumhi na cidade de Ribeirão Preto/SP.</t>
+  </si>
+  <si>
+    <t>9102</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Executivo Municipal a elaboração de estudos e a execução de obras de saneamento básico nas comunidades rurais pertencentes ao município.</t>
+  </si>
+  <si>
+    <t>9103</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>Solicita a realização de melhorias na sinalização de trânsito na Rua José Ponciano, especialmente no entroncamento com a Rua Beraldo Soares de Oliveira, bem como nas demais vias paralelas da região.</t>
+  </si>
+  <si>
+    <t>9104</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>Solicita a adesão do Município a programa de integração entre o Sistema Único de Saúde (SUS) e o Sistema Único de Assistência Social (SUAS), voltado ao atendimento domiciliar de pessoas idosas em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>9108</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>Solicita que seja estudada a viabilidade de o Município de Piumhi sediar a etapa regional dos Jogos Escolares de Minas Gerais JEMG.</t>
+  </si>
+  <si>
+    <t>9121</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal, para que, por meio da Secretaria Municipal competente, sejam adotadas providências visando à realização de serviços de limpeza urbana, especialmente na Rua Simeão Goulart, localizada no Bairro Olinda.</t>
+  </si>
+  <si>
+    <t>9122</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal, para que, por meio das Secretarias e órgãos competentes, sejam realizadas providências e fiscalizações na Rua Nhá Chica, especialmente na região situada atrás do antigo Hangar.</t>
+  </si>
+  <si>
+    <t>9123</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>Encaminha ao Chefe do Poder Executivo Municipal o Projeto de Lei que institui o Programa Municipal “Melhor em Casa Piumhi – Cuidado Humanizado Pós-Alta”, destinado à assistência domiciliar de pacientes em recuperação, para análise e possível apresentação à Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>9124</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>“Solicita ao Prefeito Municipal que, por meio da Secretaria competente, sejam adotadas providências urgentes para a realização de melhorias na estrada rural da Região dos Campos, especialmente no trecho que dá acesso aos ranchos do Ronan Diesel e do Caçulinha, bem como seja promovida intervenção na ponte existente próximo à entrada da Lagmar”</t>
+  </si>
+  <si>
+    <t>9125</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>“Solicita ao Prefeito Municipal a implantação do serviço de atendimento odontológico no período noturno nas unidades de saúde do município que já realizam atendimentos noturnos”</t>
+  </si>
+  <si>
+    <t>9126</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal, para que sejam adotadas providências urgentes visando à realização de serviços de patrolamento, limpeza de manilhas e manutenção da estrada rural da Comunidade dos Campos.</t>
+  </si>
+  <si>
+    <t>9127</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal que sejam adotadas providências visando à realização de serviços de capina, roçada, limpeza e manutenção urbana na Rua Regina Soares de Barros, via de acesso ao Haras do Banana.</t>
+  </si>
+  <si>
+    <t>9128</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>“Solicita a revitalização do Monumento em Homenagem aos Carroceiros, localizado na Praça Clarindo Barcelos, no Município de Piumhi/MG.</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
     <t>MSGA</t>
   </si>
   <si>
     <t>Mensagem Aditiva</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8754/2026-02-27_of_63_mens_adit_plc_7-2026_.pdf</t>
   </si>
   <si>
     <t>Mensagem Aditiva ao Projeto de Lei Complementar nº 7/2026 que Declara área como integrante de urbanização específica do Município de Piumhi, para fins de implantação de loteamento destinado à criação de chácaras de recreio, e dá outras providências</t>
   </si>
   <si>
     <t>8767</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
@@ -1819,62 +3435,240 @@
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8847/2026-03-19_par_com_21_pl_13_req_36_rep_sta_casa.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Finanças e Orçamento e da Comissão de Saúde e Saneamento, referente ao Projeto de Lei n° 13/2026, que “Autoriza a liberação de recursos financeiros destinados a repasse de subvenção, na modalidade custeio para aquisição de materiais destinados a cirurgias de média complexidade pela Santa Casa de Misericórdia de Piumhi - MG e dá outras providências”.</t>
   </si>
   <si>
     <t>8848</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8848/2026-03-20_par_com_22_prest_cts_saae_jan_2026.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento - CFO, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 2/2026, relativo ao mês de janeiro de 2026 (Procedimento nº 7/2026).</t>
   </si>
   <si>
     <t>8849</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8849/2026-03-20_par_com_23_prest_ctas_mun_jan_2026.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi nº 2/2026, relativo ao mês de janeiro de 2026 (Procedimento nº 8/2026).</t>
   </si>
   <si>
+    <t>8912</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8912/2026-04-06_par_com_24_prest_cts_saae_fev_2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento - CFO, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 3/2026, relativo ao mês de fevereiro de 2026 (Procedimento nº 12/2026).</t>
+  </si>
+  <si>
+    <t>8913</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8913/2026-04-06_par_com_25_prop_emen_lei_org_1.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação, referente à Proposta de Emenda à Lei Orgânica Municipal nº 1/2026 que “Altera Dispositivo na Lei Orgânica Municipal e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>8914</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8914/2026-04-06_par_com_26_pl_14_piumhi_verde.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania – CSPPMUC, referente ao Projeto de Lei nº 14/2026, que “Institui a Política Municipal de Arborização Integral, Pavimentação Ecológica Sustentável e Adaptação às Mudanças Climáticas – “PIUMHI VERDE 2030” – no Município de Piumhi/MG, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>8919</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8919/2026-04-06_par_com_27_pl_15_direitos_pcd.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Finanças e Orçamento, da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania e da Comissão de Saúde e Saneamento, referente ao Projeto de Lei n° 15/2026, que “Institui a Política Municipal dos Direitos da Pessoa com Deficiência, cria o Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPD, cria o Fundo Municipal dos Direitos da Pessoa com Deficiência - FMDPD e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>8918</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8918/2026-04-06_par_com_28_pl_16_alt_lei_1.951.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação - CLJR e da Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei n° 16/2026, que “Altera dispositivos na Lei n° 1.951/2010, que “Dispõe sobre a alteração da Estrutura Organizacional e do Plano de Cargos e Vencimentos da Câmara Municipal de Piumhi e dá outras_x000D_
+providências”.</t>
+  </si>
+  <si>
+    <t>8922</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8922/2026-04-06_par_com_29_pdl_1_brilhantes_mulheres.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Decreto Legislativo nº 1/2026, que “Dispõe sobre a outorga da homenagem “Brilhantes Mulheres” e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>8962</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento, CLJR - Comissão de Legislação, Justiça e Redação, CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, CSS - Comissão de Saúde e Saneamento</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8962/2026-04-17_par_com_30_prop_emen_lei_org_1.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação, Comissão de Finanças e Orçamento, Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania e da Comissão de Saúde e Saneamento, referente à Proposta de Emenda à Lei Orgânica Municipal nº 01/2026 que “Altera Dispositivo na Lei Orgânica Municipal e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>8963</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8963/2026-04-17_par_com_31_pl_17_denom_sec_seg_publica.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei nº 17/2026, que “Denomina a sede da Secretaria Municipal de Segurança Pública de Piumhi/MG e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>8964</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8964/2026-04-17_par_com_32_prest_cts_mun_fev_2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi n° 3/2026, relativo ao mês de fevereiro de 2026 (Procedimento n° 13/2026).</t>
+  </si>
+  <si>
+    <t>8965</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8965/2026-04-17_par_com_33_pdl_2_boina_ouro_2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Finanças e Orçamento e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, referente ao Projeto de Decreto Legislativo n° 2/2026, que “Dispõe sobre a outorga do “Prêmio Boina de Ouro - Sargento Galeno Rodrigues Galvão’’, no ano de 2026, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9058</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9058/2026-05-15_par_com_34_pdl_3_dia_maes.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação - CLJR, da Comissão de Finanças e Orçamento – CFO e da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania – CSPPMUC, referente ao Projeto de Decreto Legislativo nº 3/2026, que “Dispõe sobre a outorga da Homenagem ao Dia das Mães e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9069</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento – CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Decreto Legislativo nº 4/2026, que Dispõe sobre a outorga da Homenagem “Troféu Profissional Destaque da Saúde” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9059</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9059/2026-05-15_par_com_36_prest_cts_saae_marco_2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento - CFO, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 4/2026, relativo ao mês março de 2026 (Procedimento nº 16/2026).</t>
+  </si>
+  <si>
+    <t>9134</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9134/2026-06-08_par_com_37_pl_18_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei n° 18/2026, que “Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2027 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9088</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9088/2026-05-22_par_com_39_pl_22_alt_lei_2833_loa.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação – CLJR e da Comissão de Finanças e Orçamento – CFO, referente ao Projeto de Lei nº 22/2026, que Altera a Lei nº 2.833/2025, que “Estima a receita e fixa a despesa do Município de Piumhi para o exercício financeiro de 2026.” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9090</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9090/2026-05-22_par_com_40_pl_21_50_13o_adm_d_ind.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação – CLJR e da Comissão de Finanças e Orçamento – CFO, referente ao Projeto de Lei nº 21/2026, que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13º salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta Municipal e do Serviço Autônomo de Água e Esgoto e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9091</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9091/2026-05-22_par_com_41_pl_23_ant_50_13osal.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei nº 23/2026, que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13º salário aos servidores da Câmara Municipal de Piumhi e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9092</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9092/2026-05-22_par_com_42_prest_ctas_mun_mar_2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi n° 4/2026, relativo ao mês de março de 2026 (Procedimento n° 17/2026).</t>
+  </si>
+  <si>
+    <t>9086</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9086/2026-05-22_par_com_43_pre_3_altera_res_1.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação, referente ao Projeto de Resolução nº 3/2026, que “Altera a ementa e a redação do art. 1º da Resolução nº 1/2026”.</t>
+  </si>
+  <si>
+    <t>9135</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9135/2026-06-08_par_com_44_2026_proc_21_prest_ctas_saae.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento - CFO, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 5/2026, relativo ao mês de abril de 2026 (Procedimento nº 21/2026).</t>
+  </si>
+  <si>
     <t>8613</t>
   </si>
   <si>
     <t>PAR-R</t>
   </si>
   <si>
     <t>Parecer - Relator(es)</t>
   </si>
   <si>
-    <t>Fernando Detetive</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8613/2026-02-04_par_rel_1_pl_65_da_nome_juliana.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei n° 65/2025, que “Dá nome de Juliana Batista Martins ao Parquinho Infantil Municipal Localizado na Praça Guia Lopes, centro no Município de Piumhi/MG e dá outras providências”.</t>
   </si>
   <si>
     <t>8652</t>
   </si>
   <si>
     <t>Fernando Detetive, Segundinho</t>
   </si>
   <si>
     <t>8680</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8680/2026-02-13_par_rel_3_prest_cts_saae_nov_2025.pdf</t>
   </si>
   <si>
     <t>8681</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8681/2026-02-13_par_rel_4_prest_cts_mun_nov_2025.pdf</t>
   </si>
   <si>
     <t>8679</t>
@@ -1996,50 +3790,237 @@
   <si>
     <t>8837</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8837/2026-03-17_par_rel_21_pl_13_req_36_rep_sta_casa.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Finanças e Orçamento e da Comissão de Saúde e Saneamento, referente ao Projeto de Lei nº 13/2026, que “Autoriza a liberação de recursos financeiros destinados a repasse de subvenção, na modalidade custeio para aquisição de materiais destinados a cirurgias de média complexidade pela Santa Casa de Misericórdia de Piumhi - MG e dá outras providências”.</t>
   </si>
   <si>
     <t>8835</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8835/2026-03-17_par_rel_22_prest_cts_saae_jan_2026.pdf</t>
   </si>
   <si>
     <t>8834</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8834/2026-03-17_par_rel_23_pres_ctas_mun_jan_2026.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi n° 2/2026, relativo ao mês de janeiro de 2026 (Procedimento n° 8/2026).</t>
   </si>
   <si>
+    <t>8893</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8893/2026-03-31_par_rel_24_prest_cts_saae_fev_2026.pdf</t>
+  </si>
+  <si>
+    <t>8892</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8892/2026-03-31_par_rel_25_prop_emen_lei_org_1.pdf</t>
+  </si>
+  <si>
+    <t>8894</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8894/2026-03-31_par_rel_26_pl_14_piumhi_verde.pdf</t>
+  </si>
+  <si>
+    <t>8890</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8890/2026-03-31_par_rel_27_pl_15_direitos_pcd.pdf</t>
+  </si>
+  <si>
+    <t>8888</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8888/2026-03-31_par_rel_28_pl_16_alt_lei_1.951.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação - CLJR e da Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei n° 16/2026, que_x000D_
+“Altera dispositivos na Lei n° 1.951/2010, que “Dispõe sobre a alteração da Estrutura Organizacional e do Plano de Cargos e Vencimentos da Câmara Municipal de Piumhi e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>8889</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8889/2026-03-31_par_rel_29_pdl_1_brilhantes_mulheres.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Decreto Legislativo n° 1/2026, que “Dispõe sobre a outorga da homenagem “Brilhantes Mulheres” e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>8956</t>
+  </si>
+  <si>
+    <t>8957</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8957/2026-04-15_par_rel_31_pl_17_denom_sec_seg_publica.pdf</t>
+  </si>
+  <si>
+    <t>8954</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8954/2026-04-15_par_rel_32_prest_cts_mun_fev_2026.pdf</t>
+  </si>
+  <si>
+    <t>8955</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8955/2026-04-15_par_rel_33_pdl_2_boina_ouro_2026.pdf</t>
+  </si>
+  <si>
+    <t>9031</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9031/2026-05-08_par_rel_34_pdl_3_dia_maes.pdf</t>
+  </si>
+  <si>
+    <t>9032</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9032/2026-05-08_par_rel_35_pdl_4_dest_saude.pdf</t>
+  </si>
+  <si>
+    <t>9041</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9041/2026-05-11_par_relator_36_prest_ctas_saae_4_2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento - CFO, referente à Prestação de Contas Mensal do SAAE de Piumhi nº 4/2026, relativo ao mês de março de 2026 (Procedimento nº 16/2026).</t>
+  </si>
+  <si>
+    <t>9043</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9043/2026-05-13_par_rel-37_pl18_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação e da Comissão de Finanças e Orçamento, referente ao Projeto de Lei nº 18/2026, que “Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2027 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9042</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9042/2026-05-13_par_rel_38_pl_20_viol_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania e da Comissão de Saúde e Saneamento, referente ao Projeto de Lei nº 20/2026, que “Institui o Programa Municipal de Enfrentamento e Prevenção à Violência Doméstica, Familiar, Sexual e de Gênero Contra a Mulher nas escolas da rede municipal de ensino e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9066</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9066/2026-05-18_par_rel_39_pl_22_alt_lei_2833_loa.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação - CLJR e da Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei n° 22/2026, que "Altera a Lei n° 2.833/2025, que 'Estima a receita e fixa a despesa do Município de Piumhi para o exercício financeiro de 2026.” e dá outras providências'".</t>
+  </si>
+  <si>
+    <t>9075</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9075/2026-05-20_par_rel_40_pl_21_50_13o_adm_d_ind.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei nº 21/2026, que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13º salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta Municipal e do Serviço Autônomo de Água e Esgoto e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9080</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9080/2026-05-20_par_rel_41_pl_23_ant_50_13osal.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação - CLJR e Comissão de Finanças e Orçamento - CFO, referente ao Projeto de Lei n° 23/2026, que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores da Câmara Municipal de Piumhi e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9076</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9076/2026-05-20_par_rel_42_prest_ctas_mun_mar_2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi n° 4/2026, relativo ao mês de março de 2026_x000D_
+(Procedimento n° 17/2026).</t>
+  </si>
+  <si>
+    <t>9074</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9074/2026-05-20_par_rel_43_pre_3_altera_res_1.pdf</t>
+  </si>
+  <si>
+    <t>9115</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9115/2026-06-01_par_rel_44_2026_proc_21_prest_ctas_saae.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento - CFO, referente à Prestação de Contas Mensal do SAAE de Piumhi n° 5/2026, relativo ao mês de abril de 2026 (Procedimento n° 21/2026).</t>
+  </si>
+  <si>
+    <t>9137</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9137/2026-06-10_par_rel_45_pl_24_conv_sind_prod_rurais.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação - CLJR, da Comissão de Finanças e Orçamento - CFO e da Comissão de Serviços e Políticas Públicas_x000D_
+Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei n° 24/2026, que “Autoriza o Poder Executivo a firmar convênio com o_x000D_
+Sindicato dos Produtores Rurais de Piumhi e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9139</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9139/2026-06-10_par_rel_46_pl_26_nome_quadra.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação - CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC,_x000D_
+referente ao Projeto de Lei n° 26/2026, que “Dá nome de Luiza Santos Ferreira à Quadra Poliesportiva a ser construída na Rua Agneltina Guimarães,_x000D_
+Loteamento Residencial Pérola Negra, bairro Novo Tempo no Município de Piumhi-MG e dá outras_x000D_
+providências”.</t>
+  </si>
+  <si>
+    <t>9138</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9138/2026-06-10_par_rel_47_pl_25_repasse_sta_casa.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Finanças e Orçamento e da Comissão de Saúde e Saneamento, referente ao Projeto de Lei nº 25/2026, que “Autoriza a liberação de recursos financeiros destinados a repasse de auxilio, na modalidade investimento, para aquisição de equipamentos médico-hospitalares destinados ao atendimento SUS pela Santa Casa de Misericórdia de Piumhi - MG e dá outras providências”.</t>
+  </si>
+  <si>
     <t>8564</t>
   </si>
   <si>
     <t>PACON</t>
   </si>
   <si>
     <t>Parecer Contábil</t>
   </si>
   <si>
     <t>Assessoria Contábil - ASCONT</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8564/2026-01-16_par_cont_1_plc_1_alt_lc_cargo_s_m_seg_pub.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 1/2026 - Dispõe sobre a revisão geral anual e aumento real dos vencimentos dos servidores públicos ativos, inativos e pensionistas da Administração direta e indireta do Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8559/2026-01-16_par_cont_2_plc_2_desconto_iptu.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 2/2026 - Dispõe sobre concessão de desconto no pagamento do Imposto Predial e Territorial Urbano (IPTU), exercício de 2026 e dá outras providências.</t>
@@ -2197,50 +4178,53 @@
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 3/2026 - Altera dispositivo da Lei Complementar 41/2015 – ‘Institui a Contribuição para Custeio do Serviço de Iluminação Pública, e dá outras providências’ - e dá outras providências.</t>
   </si>
   <si>
     <t>8693</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8693/2026-02-20_par_cont_20_pl_11_rep_subv_lar_s_franc.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 11/2026 - Autoriza a liberação de recursos financeiros destinados a repasse de subvenção no valor de R$ 187.000,00 (cento e oitenta e sete mil reais), para Lar São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>8694</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8694/2026-02-20_par_cont_21_pl_9_desaf_bem_pub.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 9/2026 - Dispõe sobre desafetação de bens públicos situados nesta cidade e dá outras providências.</t>
   </si>
   <si>
     <t>8709</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8709/2026-02-20_par_cont_22_pl_12_acordo_camara_tjmg.pdf</t>
+  </si>
+  <si>
     <t>Referente ao Projeto de Lei nº 12/2026 que “Autoriza o Poder Legislativo Municipal a formalizar Acordo de Cooperação com o Tribunal de Justiça do Estado de Minas Gerais e Instituição de Ensino, para fins de realização de estágios e dá outras providências”.</t>
   </si>
   <si>
     <t>8741</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8741/2026-02-27_par_cont_23_plc_5_reest_magist.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 5/2026 -Dispõe sobre restruturação do quadro de pessoal do Magistério Público Municipal de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8755/2026-02-27_par_cont_24_plc_4_alt_lc_52-2018.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 4/2026 - Altera a Lei Complementar 52/2018 que Institui o Plano de Carreiras, de Cargos, e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>8805</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8805/2026-03-10_par_cont_25_pl_13_rep_sta_casa_.....pdf</t>
@@ -2270,50 +4254,212 @@
     <t>8863</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8863/2026-03-25_par_cont_028_pl_14_piumhi_verde_2030_.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 14/2026 - Institui a Política Municipal de Arborização Integral, Pavimentação Ecológica Sustentável e Adaptação às Mudanças Climáticas – “Piumhi Verde 2030”.</t>
   </si>
   <si>
     <t>8864</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8864/2026-03-25_parcont_029_pl_15-2026.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 15/2026 - Institui a Política Municipal dos Direitos da Pessoa com Deficiência, cria o Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPD, cria o Fundo Municipal dos Direitos da Pessoa com Deficiência - FMDPD e dá outras providências</t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8881/2026-03-30_par_cont_030_pl_16_alt_lei_1.951_cmp_.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 16/2026, que “Altera dispositivos na Lei nº 1.951/2010, que “Dispõe sobre a alteração da Estrutura Organizacional e do Plano de Cargos e Vencimentos da Câmara Municipal de Piumhi e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>8885</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8885/2026-03-30_par_cont_031_pdl_1_brilhantes_mulheres_.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Decreto Legislativo nº 1/2026 - Dispõe sobre a outorga da Homenagem ‘Brilhantes Mulheres’ e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8886</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8886/2026-03-30_par_cont_032_proc_12_2026_saae_fev_2026_.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Procedimento nº 12/2026 - Prestação de Contas Mensal do SAAE de Piumhi relativa ao mês de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>8926</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8926/2026-04-08_par_cont_033_proc_13_2026_mun_fev_2026.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Procedimento nº 13/2026 - Prestação de Contas Mensal do Município de Piumhi relativa ao mês de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>8927</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8927/2026-04-08_par_cont_034_pdl_2_boina_de_ouro_2026.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Decreto Legislativo nº 2/2026 - Dispõe sobre a outorga do 'Prêmio Boina de Ouro - Sargento Galeno Rodrigues Galvão' no ano de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8992</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8992/2026-04-30_par_cont_35_proc_16_prest_ctas_saae_4.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Lei nº 16/2026 - Prestação de Contas Mensal do SAAE de Piumhi relativo ao mês de Março de 2026.</t>
+  </si>
+  <si>
+    <t>8993</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8993/2026-04-30_par_cont_36_pl_18_2026_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Lei nº 18/2026 - “Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária de 2027 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9019</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9019/2026-05-06_parcont_037_pdl_003_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto Decreto Legislativo nº 3/2026 - Projeto de Lei “Dispõe sobre a outorga da Homenagem ao Dia das Mães e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9020</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9020/2026-05-06_parcont_038_pdl_004_2026_sapl.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto Decreto Legislativo nº 04/2026 - Projeto de Lei “Dispõe sobre a outorga da Homenagem “Troféu Profissional Destaque da Saúde” e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9064</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9064/2026-05-15_par_cont_39_pl_21_ant_50_13osal.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre antecipação de 50%(cinquenta por cento) do 13° salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta Municipal e Serviço Autônomo de Agua e Esgoto e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9061</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9061/2026-05-15_par_cont_39_pl_21_ant_50_13osal.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre antecipação de 50%(cinquenta por cento) do 13° salário aos servidores da Câmara Municipal de Piumhi e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9070</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9070/2026-05-15_par_cont_041_pl_22_alt_lei_2.833.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Lei nº 22/2026 - Altera a Lei nº 2.833/2025, que Estima a Receita e Fixa a despesa do Município de Piumhi para o exercício financeiro 2026 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9065</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9065/2026-05-15_par_cont_42_prest_cts_pmp_mar_2026.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Procedimento nº 17/2026 - Prestação de Contas Mensal do Município de Piumhi relativa ao mês de março de 2026.</t>
+  </si>
+  <si>
+    <t>9105</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9105/2026-05-27_par_cont_43_proc_21_prest_cts-saae.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Procedimento nº 21/2026 - Prestação de Contas Mensal do SAAE de Piumhi relativa ao mês de abril de 2026.</t>
+  </si>
+  <si>
+    <t>9107</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9107/2026-05-27_par_cont_44_pl_25_repasse_sta_casa.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Lei nº 25/2026 - Autoriza a liberação de recursos financeiros destinados a repasse de auxílio, na modalidade investimento, para aquisição de equipamentos médico-hospitalares destinados ao atendimento SUS pela Santa Casa de Misericórdia de Piumhi - MG e dá outras providências</t>
+  </si>
+  <si>
+    <t>9120</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9120/2026-06-02_par_cont_045_pl_24_conv_sind_prod_rurais.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Lei nº 24/2026 - Autoriza o Poder Executivo a firmar convênio com o Sindicato dos Produtores Rurais de Piumhi e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9141</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9141/2026-06-11_par_cont_46_pdl_05_merito_rural_tino.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Decreto Legislativo nº 05/2026 - Dispõe sobre a outorga da Homenagem “Medalha Mérito Rural do Ano - Laurentino Batista Lopes - Tino Domingos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9142</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9142/2026-06-11_par_cont_47_pdl_6_med_20_jul_h_mer_cid_hon.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Decreto Legislativo nº 06/2026 - Dispõe sobre a outorga da “Medalha 20 de Julho, Título de Honra ao Mérito e Título de Cidadão (ã) honorário (a) no ano de 2026 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9143</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9143/2026-06-11_par_cont_48_pres_cts_pmp_abril_2026.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Procedimento nº 22/2026 - Prestação de Contas Mensal do Município de Piumhi relativo ao mês de abril de 2026.</t>
   </si>
   <si>
     <t>8538</t>
   </si>
   <si>
     <t>PAJUR</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>Assessoria Jurídica - ASJUR</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8538/2026-01-13_par_jur_1_pl_1_rev_geral_adm_d_ind.pdf</t>
   </si>
   <si>
     <t>8539</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8539/2026-01-13_par_jur_2_pl_2_rev_geral_camara.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 2/2026 - Dispõe sobre a revisão geral e anual do vencimento dos servidores da Câmara Municipal de Piumhi-MG para o exercício de 2026 e dá outras providências.</t>
   </si>
@@ -2496,103 +4642,271 @@
   <si>
     <t>Referente ao Projeto de Lei nº 13/2026 Autoriza a liberação de recursos financeiros destinados a repasse de subvenção, na modalidade custeio para aquisição de materiais destinados a cirurgias de média complexidade pela Santa Casa de Misericórdia de Piumhi/MG e dá outras providências.</t>
   </si>
   <si>
     <t>8851</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8851/2026-03-23_par_jur_24_pl_15_direitos_pessoa_defic.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 15/2026 - Institui a Política Municipal dos Direitos da Pessoa com Deficiência, cria o Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPD, cria o Fundo Municipal dos Direitos da Pessoa com Deficiência - FMDPD e dá outras providências.</t>
   </si>
   <si>
     <t>8868</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8868/2026-03-25_par_jur_25_pl_14_piumhi_verde_2030.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 14/2026 - Institui a Política Municipal de Arborização Integral, Pavimentação Ecológica Sustentável e Adaptação às Mudanças Climáticas – “Piumhi Verde 2023” – no Município de Piumhi/MG e dá outras providências.</t>
   </si>
   <si>
     <t>8869</t>
   </si>
   <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8869/2026-03-25_par_jur_26_pelom_1_alt__art_103-lom.pdf</t>
+  </si>
+  <si>
     <t>Referente a Proposta de Emenda à Lei Orgânica Municipal nº 001/2026 - Altera dispositivos na Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>8871</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8871/2026-03-26_par_jur_27_pl_16_alt_lei_1.951_cmp.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 16/2026, que Altera dispositivos na Lei n° 1.951/2010, que Dispõe sobre a alteração da Estrutura Organizacional e do Plano de Cargos e Vencimentos da Câmara Municipal de Piumhi e dá outras providências</t>
+  </si>
+  <si>
+    <t>8884</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8884/2026-03-30_par_jur_28_pdl_28_brilhantes_mulheres.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Decreto Legislativo nº 1/2026 - Dispõe sobre a outorga da Homenagem “Brilhantes Mulheres” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8921</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8921/2026-04-06_par_jur_29_pdl_2_boina_de_ouro_2026.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Decreto Legislativo nº 2/2026 - Dispõe sobre a outorga do “Prêmio Boina de Ouro-Sargento Galeno Rodrigues Galvão”, no ano de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8928</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8928/2026-04-09_par_jur_30_pl_17_nome_sede_sec_seg_publica.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Lei nº 17/2026 - Denomina a sede da Secretaria Municipal de Segurança Pública de Piumhi/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8985</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8985/2026-04-27_par_jur_31_pl_18_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de lei nº 18/2026 -Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2.027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>8986</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8986/2026-04-27_par_jur_32_pl_19_decl_grup_serest_pat_cultural.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Lei nº 19/2026 - Declara o Grupo de Seresteiros das Gerais como Patrimônio Cultural Imaterial do Município de Piumhi e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9015</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9015/2026-05-06_par_jur_33_pl_20_prog_mun_prev_viol_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Lei nº 33/2026 - Institui o Programa Municipal de Enfrentamento e Prevenção à Violência Doméstica, Familiar, Sexual e de Gênero contra a Mulher nas escolas da rede municipal de ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9017</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9017/2026-05-06_jur_34_pdl_4_prof_saude_2026.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Decreto Legislativo nº 4/2026 - Dispõe sobre a outorga da Homenagem “Troféu Profissional Destaque da Saúde” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9018</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9018/2026-05-06_par_jur_35_pdl_3_dia_maes_2026.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Decreto Legislativo nº 3/2026 - Dispõe sobre a outorga da Homenagem ao Dia das Mães e dá outras providências</t>
+  </si>
+  <si>
+    <t>9030</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9030/2026-05-08_par_jur_36_pl_21_ant_50_13o_salario.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Lei nº 21/2026 -Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta Municipal e do Serviço Autônomo de Água e Esgoto e dá outras providências</t>
+  </si>
+  <si>
+    <t>9057</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9057/2026-05-13_par_jur_37_pl_22_alt_lei_2.833.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Lei nº 22/2026 - Altera a Lei nº 2.833/2025, que “Estima a receita e fixa a despesa do Município de Piumhi para o exercício financeiro de 2026” e dá outras providências</t>
+  </si>
+  <si>
+    <t>9047</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9047/2026-05-13_par_jur_38_pl_23_ant_50_13o_camara.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Lei nº 23/2026 Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores da Câmara Municipal de Piumhi e dá outras providências</t>
+  </si>
+  <si>
+    <t>9048</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9048/2026-05-13_par_jur_39_pre_3_altera_res_1.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Resolução nº 3/2026 - Altera a ementa e a redação do art. 1º da Resolução nº 1/2026</t>
+  </si>
+  <si>
+    <t>9118</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9118/2026-06-02_par_jur_40_pl_24_conv_sind_prod_rurais.pdf</t>
+  </si>
+  <si>
+    <t>9117</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9117/2026-06-02_par_jur_41_pl_26_nome_luiza_quadra.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Lei nº 26/2026 que Dà nome de Luiza Santos Ferreira à Quadra Poliesportiva a ser construída na Rua Agneltina Guimarães, Loteamento Residencial Pérola Negra, bairro Novo Tempo no Município de Piumhi-MG e dá outras providências</t>
+  </si>
+  <si>
+    <t>9119</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9119/2026-06-02_par_jur_42_pl_25_repasse_sta_casa.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Lei nº 25/2026 - Autoriza a liberação de recursos financeiros destinados a repasse de auxílio, na modalidade investimento, para aquisição de equipamentos médico-hospitalares destinados ao atendimento SUS pela Santa Casa de Misericórdia de Piumhi-MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9131</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9131/2026-06-08_par_jur_43_pdl_5_merito_rural_tino.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Decreto nº 5/2026 - Dispõe sobre a outorga da Homenagem “Medalha Mérito Rural do Ano - Laurentino Batista Lopes - Tino Domingos” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9130</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9130/2026-06-08_par_jur_44_pdl_6__med_20_jul_h_mer_cid_hon.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Decreto Legislativo nº 6/2026 - Dispõe sobre a outorga da Medalha 20 de Julho, Título de Honra ao Mérito Título de Cidadão (ã) honorário (a) no ano de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>8611</t>
   </si>
   <si>
     <t>PCMUN</t>
   </si>
   <si>
     <t>Prestação de Contas Mensal do Município de Piumhi</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8611/2026-01-30_of_77-2025_prest_cts_dez_2025_mun.pdf</t>
   </si>
   <si>
     <t>O Poder Executivo (Ofício 77/2025 - Serviço de Contabilidade) - datado de 29/12/2025 e protocolizado em 30/01/2026. Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo ao mês de DEZEMBRO de 2025._x000D_
 As movimentações estão compostas, entre tantos outros, dos seguintes documentos:_x000D_
 1. Balancete Receita/Despesa;_x000D_
 2. Demonstrativos Numerários;_x000D_
 3. Gastos com Saúde, Educação e Pessoal;_x000D_
 4. Balancetes Contábeis Financeiros;_x000D_
 5. Decretos de Suplementação nas hipóteses necessárias;_x000D_
 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação;_x000D_
 Segue em anexo também, o Rol de licitações, na forma impressa, relativo ao mês de DEZEMBRO de 2025.</t>
   </si>
   <si>
     <t>8739</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8739/2026-02-27_of_79_prest_cts_jan_2026_mun.pdf</t>
   </si>
   <si>
     <t>O Poder Executivo (Ofício 79/2026 - Serviço de Contabilidade) - datado e protocolizado em 27/02/2026. Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo ao mês de JANEIRO de 2026. As movimentações estão compostas, entre tantos outros, dos seguintes documentos: 1. Balancete Receita/Despesa; 2. Demonstrativos Numerários; 3. Gastos com Saúde, Educação e Pessoal; 4. Balancetes Contábeis Financeiros; 5. Decretos de Suplementação nas hipóteses necessárias; 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação; Segue em anexo também, o Rol de licitações, na forma impressa, relativo ao mês de JANEIRO de 2026.</t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8875/2026-03-30_of_80_cont_prest_cts_fev_mun_.pdf</t>
   </si>
   <si>
     <t>O Poder Executivo (Ofício 80/2026 - Serviço de Contabilidade) - datado e protocolizado em 30/03/2026. Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo ao mês de FEVEREIRO de 2026. As movimentações estão compostas, entre tantos outros, dos seguintes documentos: 1. Balancete Receita/Despesa; 2. Demonstrativos Numerários; 3. Gastos com Saúde, Educação e Pessoal; 4. Balancetes Contábeis Financeiros; 5. Decretos de Suplementação nas hipóteses necessárias; 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação; Segue em anexo também, o Rol de licitações, na forma impressa, relativo ao mês de FEVEREIRO de 2026.</t>
   </si>
   <si>
+    <t>8891</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8891/2026-03-30_pdl_2_premio_boina_ouro_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a outorga do “Prêmio Boina de Ouro - Sargento Galeno Rodrigues Galvão”, no ano de 2026, e dá outras providências.</t>
+  </si>
+  <si>
     <t>8644</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8644/2026-02-09_of_39_enc_plc_4_alt_lc_52-2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 52/2018 que Institui o Plano de Carreiras, de Cargos, e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>8646</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8646/2026-02-09_of_42_plc_6_alvara_fisc_func.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo para pagamento das taxas de Alvará de Localização e Fiscalização de Funcionamento do exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>8545</t>
@@ -2615,126 +4929,165 @@
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8548/2026-01-14_of_20_pl_6_aut_repas_subv_sta_casa_.pdf</t>
   </si>
   <si>
     <t>Autoriza a liberação de recursos financeiros destinados a repasse de subvenção, na modalidade custeio para execução de cirurgias eletivas pela Santa Casa de Misericórdia de Piumhi - MG e dá outras providências.</t>
   </si>
   <si>
     <t>8643</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8643/2026-02-09_of_41_pl_10_alt_lei_2.800.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei Ordinária nº 2.800/2025 que "Autoriza o Poder Executivo Municipal a formalizar Acordo de Cooperação com o Tribunal de Justiça do Estado de Minas Gerais e instituição de ensino, para fins de realização de estágios e dá outras providências".</t>
   </si>
   <si>
     <t>8802</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8802/2026-03-09_of_gab_74_enc_pl_15_inst_pol_dir_pes_defic.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal dos Direitos da Pessoa com Deficiência, cria o Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPD, cria o Fundo Municipal dos Direitos da Pessoa com Deficiência - FMDPD e dá outras providências.</t>
   </si>
   <si>
+    <t>9084</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9084/2026-05-19_of_140_pl_25_repas_sta_casa_m_piumhi_.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a liberação de recursos financeiros destinados a repasse de auxílio, na modalidade investimento, para aquisição de equipamentos médico-hospitalares destinados ao atendimento SUS pela Santa Casa de Misericórdia de Piumhi - MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9113</t>
+  </si>
+  <si>
+    <t>Cooperador João Marcos, Fábio Tulim, Fernando Detetive, São Rock, Sargento Zé Welington</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9113/2026-06-01_pl_27_nome_vanderlino_van_quadra_poliesp.pdf</t>
+  </si>
+  <si>
+    <t>Dá nome de Vanderlino José de Castro (Van-Van) à Quadra Poliesportiva a ser construída na Rua Alfredo Arantes esquina com a Rua Ludgero da Costa Lima, bairro Nova Piumhi no Município de Piumhi-MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9140</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a ratificação da Primeira Alteração do Protocolo de Intenções do Consórcio Público Intermunicipal de Saúde da Microrregião de Piumhi (COPISMIP), e dá outras providências.</t>
+  </si>
+  <si>
     <t>8743</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8743/2026-02-27_pre_1_parecer_previo_tcemg_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Parecer Prévio, processo nº 1148328, do Tribunal de Contas do Estado de Minas Gerais, referente às Contas do Executivo Municipal do exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
-    <t>8746</t>
-[...20 lines deleted...]
-    <t>Altera Dispositivo na Lei Orgânica Municipal e dá outras providências.</t>
+    <t>9040</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9040/2026-05-11_pre_3_alt_res_1_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a ementa e a redação do art. 1º da Resolução nº 1/2026.</t>
   </si>
   <si>
     <t>8689</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8689/2026-02-18_rel_1-26_inf_col_resid_sol.pdf</t>
   </si>
   <si>
     <t>Procedimento n° 76/2025 – Requerimento nº 137/2025 – Informações e documentação referente à contratação de empresa terceirizada para execução dos serviços de coleta de lixo e manejo de resíduos sólidos no Bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>8690</t>
   </si>
   <si>
     <t>Procedimento n° 84/2025 – Requerimento nº 159/2025 – Requer seja oficiado o Diretor Executivo do SAAE-Piumhi, para que envie informações referentes à coleta de esgoto e cobrança de tarifa de esgoto na Rua Antônio Alvino Terra, bairro Nova Piumhi.</t>
   </si>
   <si>
     <t>8711</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8711/2026-02-20_rel_3_req_152_infor_zoonoses.pdf</t>
   </si>
   <si>
     <t>Procedimento n° 82/2025 – Requerimento nº 152/2025 – Informações sobre o Centro de Zoonoses de Piumhi (popularmente conhecido como Canil Municipal).</t>
   </si>
   <si>
     <t>8845</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8845/2026-03-19_rel_4_proc_1_req_1_mag_piso_sal.pdf</t>
   </si>
   <si>
     <t>Procedimento n° 1/2026 - Requerimento n° 1/2026 - requerem que informe acerca das medidas que serão adotadas pelo Poder Executivo Municipal para o cumprimento da Lei n° 15.326, de 2026, recentemente sancionada, que dispõe sobre a inclusão dos profissionais que atuam em creches e pré-escolas na carreira do magistério, assegurando-lhes o direito ao piso salarial nacional e à progressão em planos de carreira.</t>
+  </si>
+  <si>
+    <t>8966</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8966/2026-04-22_relat_5_req_38_proc_11_2026.pdf</t>
+  </si>
+  <si>
+    <t>Procedimento n° 11/2026 - Requerimento n° 38/2026 - requerem que informe acerca da fiscalização realizada no Município de Piumhi pelo Conselho Regional de Enfermagem de Minas Gerais (COREN-MG), especialmente no que se refere à eventual notificação relacionada à atuação dos auxiliares de saúde vinculados à rede municipal.</t>
+  </si>
+  <si>
+    <t>9033</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9033/2026-05-11_rel_6_req_11_infor_ref_tarifa_res_sol_urb.pdf</t>
+  </si>
+  <si>
+    <t>Procedimento nº 4/2026 – Requerimento nº 11/2026 - Requer informações ao Poder Executivo, por meio do órgão competente, referentes à Tarifa de Resíduos Sólidos Urbanos no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>9110</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9110/2026-05-29_relat_7_req_52_proc_15_2026.pdf</t>
+  </si>
+  <si>
+    <t>Procedimento n° 15/2026 – Requerimento nº 52/2026 – Requer seja oficiado o Diretor Executivo do SAAE-Piumhi, para que envie informações acerca das obras realizadas nas Ruas Nossa Senhora do Livramento e Getúlio Vargas, no Município de Piumhi/MG</t>
   </si>
   <si>
     <t>8573</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Fábio Tulim, Gilvan dos Penedos, Lúcio da Ambulância, Shirley da Educação</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8573/2026-01-16_req_2_urg_esp_plc_1_cria_cargo_s_m_seg_pub.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Fábio Henrique Novaes Ferreira, Gilvan Antônio da Silva, João Marcos Macedo Silveira, João Lúcio de Matos e Shirley Elaine Gonçalves vêm através do presente requerer de Vossa Excelência, em conformidade com o art. 144, § 1º, I c/c art. 164, § 2º do Regimento Interno desta Casa Legislativa, a inclusão em REGIME DE URGÊNCIA ESPECIAL do Projeto de Lei Complementar nº 1/2026, de autoria do Chefe do Poder Executivo Municipal, que “Altera a Lei Complementar 52/2018 que Institui o Plano de Carreiras, de Cargos, e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8570/2026-01-16_req_3_reg_urg_plc_2.pdf</t>
   </si>
@@ -3028,156 +5381,386 @@
   <si>
     <t>8809</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8809/2026-03-10_2_req_36_pl_13_forma_conj.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação – CLJR, Comissão de Finanças e Orçamento – CFO e Comissão de Saúde e Saneamento – CSS, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 13/2026, de autoria do Chefe do Poder Executivo,  que “Autoriza a liberação de recursos financeiros destinados a repasse de subvenção, na modalidade custeio para aquisição de materiais destinados a cirurgias de média complexidade pela Santa Casa de Misericórdia de Piumhi - MG e dá outras providências”, protocolizado nesta Casa Legislativa em 27 de fevereiro de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>8826</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8826/2026-03-13_req_37_turno_unico_plc_7.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, I do Regimento Interno desta Casa Legislativa, que o Projeto de Lei Complementar n° 7/2026 / Mensagem Aditiva, de autoria do Poder Executivo Municipal, que “Declara área como integrantes de urbanização específica do Município de Piumhi, para fins de implantação de loteamento destinado à criação de chácaras de recreio, e dá outras providências”, seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>8836</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8836/2026-03-18_req_39_turno_unico_pre_2.pdf</t>
   </si>
   <si>
-    <t>A Comissão de Legislação, Justiça e Redação - CCJR, no uso de suas atribuições regimentais, requer de Vossa Excelência, em conformidade com o art. 144, § 1º, III do Regimento Interno desta Casa Legislativa, que o Projeto de Resolução nº 2/2026, de autoria da Comissão de Finanças e Orçamento - CFO, que “Dispõe sobre a aprovação do Parecer Prévio, processo nº 1188887, do Tribunal de Contas do Estado de Minas Gerais, referente às Contas do Executivo Municipal do exercício de 2024 e dá outras providências”, seja deliberado em única discussão e votação na Sessão Extraordinária de Julgamento da Prestação de Contas do Poder Executivo Municipal – exercício de 2024, processo nº 1188887, a ser realizada no dia 31/03/2026 (terça-feira), às 20h30, conforme Portaria nº 10, de 6 de fevereiro de 2026, que “Dispõe sobre intimação do Chefe do Poder Executivo Municipal referente à aprovação das Contas do exercício 2024 e dá outras providências”.</t>
+    <t>A Comissão de Legislação, Justiça e Redação - CLJR, no uso de suas atribuições regimentais, requer de Vossa Excelência, em conformidade com o art. 144, § 1º, III do Regimento Interno desta Casa Legislativa, que o Projeto de Resolução nº 2/2026, de autoria da Comissão de Finanças e Orçamento - CFO, que “Dispõe sobre a aprovação do Parecer Prévio, processo nº 1188887, do Tribunal de Contas do Estado de Minas Gerais, referente às Contas do Executivo Municipal do exercício de 2024 e dá outras providências”, seja deliberado em única discussão e votação na Sessão Extraordinária de Julgamento da Prestação de Contas do Poder Executivo Municipal – exercício de 2024, processo nº 1188887, a ser realizada no dia 31/03/2026 (terça-feira), às 20h30, conforme Portaria nº 10, de 6 de fevereiro de 2026, que “Dispõe sobre intimação do Chefe do Poder Executivo Municipal referente à aprovação das Contas do exercício 2024 e dá outras providências”.</t>
   </si>
   <si>
     <t>8840</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8840/2026-03-18_req_40_plc_4_unica_disc_voto.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, I do Regimento Interno desta Casa Legislativa, que o Projeto de Lei Complementar nº 4/2026, de autoria do Poder Executivo Municipal, que “Altera a Lei Complementar 52/2018 que Institui o Plano de Carreiras, de Cargos, e Vencimentos dos Servidores Municipais de Piumhi e dá outras providências”, seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>8838</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8838/2026-03-18_req_41_plc_5_unica_disc_voto.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, I do Regimento Interno desta Casa Legislativa, que o Projeto de Lei Complementar nº 5/2026, de autoria do Poder Executivo Municipal, que “Dispõe sobre reestruturação do quadro de pessoal do Magistério Público Municipal de Piumhi e dá outras providências”, seja deliberado em única discussão e votação na próxima Sessão Ordinária._x000D_
 Nestes termos, pede-se deferimento.</t>
   </si>
   <si>
     <t>8850</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Fábio Tulim, Gilvan dos Penedos, Lúcio da Ambulância</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8850/2026-03-23_req_42_turno_unico_pl_13.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo subscritos, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II do Regimento Interno desta Casa Legislativa, que o Projeto de Lei nº 13/2026, de autoria do Poder Executivo Municipal, que “Autoriza a liberação de recursos financeiros destinados a repasse de subvenção, na modalidade custeio, para aquisição de materiais destinados a cirurgias de média complexidade pela Santa Casa de Misericórdia de Piumhi - MG dá outras providências", seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
   </si>
   <si>
     <t>8865</t>
   </si>
   <si>
-    <t>CFO - Comissão de Finanças e Orçamento, CLJR - Comissão de Legislação, Justiça e Redação, CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, CSS - Comissão de Saúde e Saneamento</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8865/2026-03-26_req_43_tram_conj_pl_15.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação (CLJR), a Comissão de Finanças e Orçamento (CFO), a Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania (CSPPMUC) e a Comissão de Saúde e Saneamento (CSS), com fulcro no art. 49, § 3º, inciso II do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Lei nº 15/2026, de autoria do Chefe do Poder Executivo, que “Institui a Política Municipal dos Direitos da Pessoa com Deficiência, cria o Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPD, cria o Fundo Municipal dos Direitos da Pessoa com Deficiência - FMDPD e dá outras providências”, protocolizado nesta Casa Legislativa em 9 de março de 2026, ocorra de forma conjunta entre essas Comissões Permanentes.</t>
   </si>
   <si>
     <t>8872</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8872/2026-03-26_req_44_tram_conj_pl_14.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação – CLJR e a Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania – CSPPMUC, com fulcro no art. 49, § 3º, inciso II do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Lei nº 14/2026, de autoria da Vereadora Shirley Elaine Gonçalves, que “Institui a Política Municipal de Arborização Integral, Pavimentação Ecológica Sustentável e Adaptação às Mudanças Climáticas – “PIUMHI VERDE 2030” – no Município de Piumhi/MG”, protocolizado nesta Casa Legislativa em 3 de março de 2026, ocorra de forma conjunta entre essas Comissões Permanentes.</t>
   </si>
   <si>
     <t>8882</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8882/2026-03-31_req_45_tram_conj_pl_16.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação - CLJR e Comissão de Finanças e Orçamento - CFO, com fulcro no art. 49, § 3o, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 16/2026, de autoria da Mesa Diretora da Câmara Municipal, que “Altera dispositivos na Lei n° 1.951/2010, que ‘Dispõe sobre a alteração da Estrutura Organizacional e do Plano de Cargos e Vencimentos da Câmara Municipal de Piumhi e dá outras providências"’, protocolizado nesta Casa Legislativa em 18 de março de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
+    <t>8887</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8887/2026-03-31_req_46_tram_conj_pdl_1.pdf</t>
+  </si>
+  <si>
+    <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO - CLJR, COMISSÃO DE FINANÇAS E ORÇAMENTO - CFO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA - CSPPMUC, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Decreto Legislativo nº 1/2026, de autoria dos Vereadores do Poder Legislativo de Piumhi, que “Dispõe sobre a outorga da Homenagem “Brilhantes Mulheres” e dá outras providências”, protocolizado nesta Casa Legislativa em 18 de março de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>8916</t>
+  </si>
+  <si>
+    <t>Cooperador João Marcos, Fábio Tulim, Gilvan dos Penedos, Segundinho</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8916/2026-04-06_req_47_tram_conj_pl_14.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores abaixo subscritos, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II do Regimento Interno desta Casa Legislativa, que o Projeto de Lei nº 14/2026, de autoria da Vereadora Shirley Elaine Gonçalves, que “Institui a Política Municipal de Arborização Integral, Pavimentação Ecológica Sustentável e Adaptação às Mudanças Climáticas - "PIUMHI VERDE 2030” - no Município de Piumhi/MG, e dá outras providências”, seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>8915</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8915/2026-04-06_req_48_turno_unico_pl_15.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores abaixo subscritos, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, inciso II, do Regimento Interno desta Casa Legislativa, que o Projeto de Lei nº 15/2026, de autoria do Poder Executivo Municipal, que “Institui a Política Municipal dos Direitos da Pessoa com Deficiência, cria o Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPD, cria o Fundo Municipal dos Direitos da Pessoa com Deficiência - FMDPD e dá outras providências", seja deliberado em única discussão e votação na próxima Sessão Ordinária._x000D_
+Nestes termos, pede-se deferimento.</t>
+  </si>
+  <si>
+    <t>8917</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8917/2026-04-06_req_49_pl_16_alt_lei_1.951.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores abaixo subscritos, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II do Regimento Interno desta Casa Legislativa, que o Projeto de Lei n° 16/2026, de autoria da Mesa Diretora da Câmara Municipal, que “Altera dispositivos na Lei n° 1.951/2010, que 'Dispõe sobre a alteração da Estrutura Organizacional e do Plano de Cargos e Vencimentos da Câmara Municipal de Piumhi e dá outras providências’”, seja deliberado em única discussão e votação na próxima Sessão Ordinária. Nestes termos, pede-se deferimento.</t>
+  </si>
+  <si>
+    <t>8923</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8923/2026-04-06_req_50_prorr_prazo_rel_req_38.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrita, com fulcro no art. 143, parágrafo único do Regimento Interno, vem através deste, requerer de V. Exa. a prorrogação de prazo para análise do Procedimento nº 11/2026 (Requerimento nº 38/2026), por mais 15 (quinze) dias, com emissão do respectivo parecer (relatório sucinto) para leitura em Plenário.</t>
+  </si>
+  <si>
+    <t>8924</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8924/2026-04-06_req_51_pelom_1_forma_conj.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação – CLJR, Comissão de Finanças e Orçamento – CFO, Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania – CSPPMUC e a Comissão de Saúde e Saneamento – CSS, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação da Proposta de Emenda à Lei Orgânica Municipal nº 01/2026 de autoria da Mesa Diretora que “Altera Dispositivo na Lei Orgânica Municipal e dá outras providências”, protocolizado nesta Casa Legislativa em 16 de março de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>8953</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8953/2026-04-14_req_53_tram_conj_pl_17.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação - CLJR e a Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 17/2026, de autoria do Vereador José Welington da Silva, que “Denomina a sede da Secretaria Municipal de Segurança Pública de Piumhi/MG e dá outras providências”, protocolizado nesta Casa Legislativa no dia 1º de abril de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>8947</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8947/2026-04-15.1_req_54_tram_conj_pdl_2.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação (CLJR), a Comissão de Finanças e Orçamento (CFO) e a Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania (CSPPMUC), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Decreto Legislativo nº 2/2026, de autoria dos membros da Câmara Municipal de Piumhi, que “Dispõe sobre a outorga do “Prêmio Boina de Ouro - Sargento Galeno Rodrigues Galvão”, no ano de 2026, e dá outras providências”, protocolizado nesta Casa Legislativa em 30 de março de 2026, ocorra de forma conjunta entre essas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>8978</t>
+  </si>
+  <si>
+    <t>O Vereador abaixo subscrita, com fulcro no art. 143, parágrafo único do Regimento Interno, vem através deste, requerer de V. Exa. a prorrogação de prazo para análise do Procedimento nº 4/2026 (Requerimento nº 11/2026), por mais 15 (quinze) dias, com emissão do respectivo parecer (relatório sucinto) para leitura em Plenário.</t>
+  </si>
+  <si>
+    <t>8995</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8995/2026-04-30_req_56_pl_18_forma_conj_ldo.pdf</t>
+  </si>
+  <si>
+    <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO e COMISSÃO DE FINANÇAS E ORÇAMENTO, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 18/2026, de autoria do Poder Executivo Municipal, que “Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2027 e dá outras providências”, protocolizado nesta Casa Legislativa em 8 de abril de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>9016</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9016/2026-05-06_req_57_tram_conj_pl_20.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação (CLJR), a Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania (CSPPMUC) e a Comissão de Saúde e Saneamento (CSS), com fulcro no art. 49, § 3º, inciso II do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Lei nº 20/2026, de autoria da Vereadora Shirley Elaine Gonçalves, que “Institui o Programa Municipal de Enfrentamento e Prevenção à Violência Doméstica, Familiar, Sexual e de Gênero Contra a Mulher nas escolas da rede municipal de ensino e dá outras providências”, protocolizado nesta Casa Legislativa em 24 de abril de 2026, ocorra de forma conjunta entre essas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>9021</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9021/2026-05-07_req_58_tram_conj_pdl_3.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça E Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Decreto Legislativo nº 3/2026, de autoria dos Vereadores do Poder Legislativo de Piumhi, que “Dispõe sobre a outorga da Homenagem ao Dia das Mães e dá outras providências”, protocolizado nesta Casa Legislativa em 5 de maio de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>9022</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9022/2026-05-07_req_59_tram_conj_pdl_4.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação – CLJR, a Comissão de Finanças e Orçamento – CFO e a Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania – CSPPMUC, com fulcro no art. 49, § 3º, inciso II do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Decreto Legislativo nº 4/2026, de autoria dos membros da Câmara Municipal de Piumhi, que Dispõe sobre a outorga da Homenagem “Troféu Profissional Destaque da Saúde” e dá outras providências, protocolizado nesta Casa Legislativa em 5 de maio de 2026, ocorra de forma conjunta entre essas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>9062</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9062/2026-05-15_req_60_tram_conj_pl_21.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação - CLJR e Comissão de Finanças e Orçamento - CFO com fulcro no art. 49, § 3º, inciso II do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Lei n° 21/2026, de autoria do Chefe do Poder Executivo, que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores públicos, ativos, inativos e pensionistas da Administração Direta Municipal e do_x000D_
+Serviço Autônomo de Água e Esgoto e dá outras providências”, protocolizado nesta Casa Legislativa em 5 de maio de 2025, ocorra de forma conjunta entre essas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>9071</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9071/2026-05-15_req_61_pl_22_alt_lei_2.833.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Finanças e Orçamento – CFO, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 22/2026, de autoria da Mesa Diretora da Câmara Municipal,  que “Altera a Lei nº 2.833/2025, que “Estima a receita e fixa a despesa do Município de Piumhi para o exercício financeiro de 2026.” e dá outras providências”, protocolizado nesta Casa Legislativa em 8 de maio de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>9063</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9063/2026-05-15_req_62_pl_23_ant_50_13o_sal.pdf</t>
+  </si>
+  <si>
+    <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO (CLJR) E COMISSÃO DE FINANÇAS E ORÇAMENTO (CFO), com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 23/2026, de autoria da Mesa Diretora, que “Dispõe sobre a antecipação de 50% (cinquenta por cento) do 13° salário aos servidores da Câmara Municipal de Piumhi e dá outras providências”, protocolizado nesta Casa Legislativa em 11 de maio de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>9089</t>
+  </si>
+  <si>
+    <t>Fábio Tulim, Fernando Detetive, Gilvan dos Penedos, Lúcio da Ambulância</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9089/2026-05-22_req_63_unica_disc_vot_pl_22.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores abaixo subscritos, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, II do Regimento Interno desta Casa Legislativa, que o Projeto de Lei nº 22/2026, de autoria do Poder Executivo Municipal, que “Altera a Lei nº 2.833/2025, que ‘Estima a receita e fixa a despesa do Município de Piumhi para o exercício financeiro de 2026’ e dá outras providências", seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>9087</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9087/2026-05-22_req_64_turno_unico_pre_3.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores abaixo subscritos, no uso de suas atribuições regimentais, requerem de Vossa Excelência, em conformidade com o art. 144, § 1º, inciso III, do Regimento Interno desta Casa Legislativa, que o Projeto de Resolução nº 3/2026, de autoria da Comissão de Finanças e Orçamento, que "Altera a ementa e a redação do art. 1º da Resolução nº 1/2026", seja deliberado em única discussão e votação na próxima Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>9106</t>
+  </si>
+  <si>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação, CSPPMUC - Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania, CSS - Comissão de Saúde e Saneamento</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9106/2026-05-28_req_65_prorrog_prazo_comis_pl_20.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação (CLJR), a Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania (CSPPMUC) e a Comissão de Saúde e Saneamento (CSS), com fulcro no art. 56 do Regimento Interno, requerem de V. Exa. a prorrogação do prazo, por 15 (quinze) dias, para análise e deliberação do Projeto de Lei nº 20/2026, de autoria da Vereadora Shirley Elaine Gonçalves, que “Institui o Programa Municipal de Enfrentamento e Prevenção à Violência Doméstica, Familiar, Sexual e de Gênero Contra a Mulher nas escolas da rede municipal de ensino e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9132</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9132/2026-06-08_req_66_tram_conj_pl_24.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e a Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, com fulcro no art. 49, § 3º, inciso II do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Lei nº 24/2026, de autoria do Chefe do Poder Executivo Municipal, que “Autoriza o Poder Executivo a firmar convênio com o Sindicato dos Produtores Rurais de Piumhi e dá outras providências”, protocolizado nesta Casa Legislativa em 19 de maio de 2026, ocorra de forma conjunta entre essas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>9129</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9129/2026-06-08_req_67_for_conj_pl_26.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei n° 26/2026, de autoria do Vereador João Marcos Macedo Silveira, que "Dá nome de Luiza Santos Ferreira à Quadra Poliesportiva a ser construída na Rua Agneltina Guimarães, Loteamento Residencial Pérola Negra, bairro Novo Tempo no Município de Piumhi-MG e dá outras providências”, protocolizado nesta Casa Legislativa em 20 de maio de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>9133</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9133/2026-06-08_req_68_tram_conj_pl_25.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação (CLJR), a Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania (CSPPMUC) e a Comissão de Saúde e Saneamento (CSS), com fulcro no art. 49, § 3º, inciso II do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Lei nº 25/2026, de autoria do Poder Executivo Municipal, que "Autoriza a liberação de recursos financeiros destinados a repasse de auxílio, na modalidade investimento, para aquisição de equipamentos médico-hospitalares destinados ao atendimento SUS pela Santa Casa de Misericórdia de Piumhi - MG e dá outras providências”, protocolizado nesta Casa Legislativa em 19 de maio de 2026, ocorra de forma conjunta entre essas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>9144</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9144/2026-06-11_req_69_pdl_05_merito_rural_tino.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça E Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, com fulcro no art. 49, § 3o, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Decreto Legislativo n° 5/2026, de autoria dos Vereadores do Poder Legislativo de Piumhi, que “Dispõe sobre a outorga da Homenagem “Medalha Mérito Rural do Ano - Laurentino Batista Lopes - Tino Domingos” e dá outras providências, protocolizado nesta Casa Legislativa em 1 de junho de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>9145</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9145/2026-06-11_req_70_tram_conj_pdl_6.pdf</t>
+  </si>
+  <si>
+    <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO - CLJR, COMISSÃO DE FINANÇAS E ORÇAMENTO - CFO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA - CSPPMUC, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Decreto Legislativo nº 6/2026, de autoria dos Vereadores da Câmara Municipal de Piumhi, que “Dispõe sobre a outorga da Medalha 20 de Julho, Título de Honra ao Mérito e Título de Cidadão(ã) Honorário(a) no ano de 2026 e dá outras providências”, protocolizado nesta Casa Legislativa em 1º de junho de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
+  </si>
+  <si>
     <t>8688</t>
   </si>
   <si>
     <t>REQAJ</t>
   </si>
   <si>
     <t>Requerimento - Assessoria Jurídica</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8688/2026-02-18_req_1_ass_jur_prorrog_prazo_pl_68.pdf</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de proceder com o Parecer Jurídico referente ao Projeto de Lei nº 68/2025, que cria o Dia do Casamento Comunitário no Município de Piumhi e dá outras providências, devido a questão relevante e que implica melhor análise da matéria, requer de V. Exa. a prorrogação do prazo por mais 10 (dez) dias úteis, nos termos do art. 60, § 2º do Regimento Interno.</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
-    <t>PAI</t>
-[...2 lines deleted...]
-    <t>Pedido de Acesso a Informação - Ouvidoria</t>
+    <t>P-LAI</t>
+  </si>
+  <si>
+    <t>Pedido de Acesso à Informação</t>
   </si>
   <si>
     <t>Ouvidoria</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8861/2026-03-25_solic_ouv_08h13_sol_pl_4_5_6_.pdf</t>
   </si>
   <si>
-    <t>Pedido de Acesso a Informação recebida pelo serviço de ouvidoria online da Câmara Municipal de Piumhi-MG, as 08h13 criado em 25/03/2026 e cadastrada no Sistema de Apoio ao Processo Legislativo. _x000D_
+    <t>Pedido de Acesso à Informação recebida pelo serviço de ouvidoria online da Câmara Municipal de Piumhi-MG, as 08h13 criado em 25/03/2026 e cadastrada no Sistema de Apoio ao Processo Legislativo. _x000D_
 Assunto: Adenilson -Secretário/Parlamentar, servidor efetivo da Camara Municipal de Japonvar. Gostaria que enviasse os mencionados projetos de lei 04, 05 e 06/2026, para servirem de modelo para implantação aqui no município.</t>
   </si>
   <si>
     <t>8862</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8862/2026-03-25_den_ouv_14h10_sol_plc_4_5_.pdf</t>
   </si>
   <si>
-    <t>Pedido de Acesso a Informação (não é denúncia) recebida pelo serviço de ouvidoria online da Câmara Municipal de Piumhi-MG, as 14h10 criado em 25/03/2026 e cadastrada no Sistema de Apoio ao Processo Legislativo._x000D_
+    <t>Pedido de Acesso à Informação (não é denúncia) recebida pelo serviço de ouvidoria online da Câmara Municipal de Piumhi-MG, as 14h10 criado em 25/03/2026 e cadastrada no Sistema de Apoio ao Processo Legislativo._x000D_
 Assunto: Adenilson Secretário/Parlamentar - Venho solicitar os projetos de lei complementar nº 04 e 05/2026 que tramitaram nessa casa de leis. (WORD) Sou servidor da câmara de Japonvar e gostaria de tomá-los como modelo para implantação no nosso municipio. Desde já atencipo agradecimentos. Adenilson sena Secretario (Parlamentar)</t>
+  </si>
+  <si>
+    <t>8948</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8948/2026-04-13_ouv_ped_inf_hist_den_rua_gustavo_sanches_.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de Informação à Informação - Histórico de Denominação de Logradouro (Rua Gustavo Sanches - Bairro Nova Piumhi)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3481,8538 +6064,14529 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8591/2026-01-20_emenda_geral_1_verbal_plc_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8579/2026-01-16_ind_16_poda_veg_prc_jose_firmino_p.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8580/2026-01-16_ind_17_estr_rural_reg_penedos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8583/2026-01-20_ind_20_ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8584/2026-01-20_ind_21_atualizar_vencim_servidores.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8585/2026-01-13_of_22_tempo_serv_lc_173_plc_21-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8588/2026-01-20_ind_24_tv_centro_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8589/2026-01-20_ind_25_ventiladores_atend_sus.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8590/2026-01-20_ind_26_redut_veloc_av_dario_melo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8866/2026-03-25_ind_151_sol_fix_placas_inform_tea.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8873/2026-03-27_ind_153_imp_faixa_ped_trans_piumhi.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8874/2026-03-27_ind_154_rec_asfalto_rua_pedro_veloso.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8754/2026-02-27_of_63_mens_adit_plc_7-2026_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8767/2026-03-03_mocao_1_amigas_que_correm.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8623/2026-02-06_par_com_1_pl_65_da_nome_juliana.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8702/2026-02-20_par_com_2_pl_8_exames_stacasa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8704/2026-02-20_par_com_3_prest_cts_saae_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8705/2026-02-20_par_com_4_prest_cts_mun_dez_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8696/2026-02-20_par_com_6_cfo_proc_2_prest_cts_saae_dez_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8736/2026-02-27_par_com_7_pl_9_desaf_bem_publ.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8734/2026-02-27_par_com_8_pl_10_altera_lei_2800.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8731/2026-02-27_par_cfo_10_par_prev_tcemg_2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8749/2026-02-27_par_com_11_par_prev_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8750/2026-02-27_par_com_12_pl_12_acord_coop_tjemg.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8751/2026-02-27_par_com_13_pl_69_dia_unid_cotolica.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8789/2026-03-06_par_com_14_pre_1_aprova_par_prev_tce_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8787/2026-03-06_par_com_15_plc_3_cosip.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8788/2026-03-06_par_com_16_pl_11_subv_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8829/2026-03-13_par_com_17_pre_2_aprova_par_prev_tce_2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8830/2026-03-13_par_com_18_plc_4_alt_lei_52.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8827/2026-03-13_par_com_19_plc_5_reest_magisterio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8828/2026-03-13_par_com_20_plc_7_mens_adit_chacara.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8847/2026-03-19_par_com_21_pl_13_req_36_rep_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8848/2026-03-20_par_com_22_prest_cts_saae_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8849/2026-03-20_par_com_23_prest_ctas_mun_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8613/2026-02-04_par_rel_1_pl_65_da_nome_juliana.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8680/2026-02-13_par_rel_3_prest_cts_saae_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8681/2026-02-13_par_rel_4_prest_cts_mun_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8679/2026-02-13_par_rel_5_prest_cts_mun_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8682/2026-02-13_par_rel_6_prest_cts_saae_dez_2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8725/2026-02-25_par_rel_7_pl_9_desaf_bem_publ.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8722/2026-02-25_par_rel_8_pl_10_altera_lei_2800.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8723/2026-02-25_par_rel_9_plc_6_prorrog_prazo_alvara.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8726/2026-02-25_par_rel_10_par_prev_tcemg_2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8724/2026-02-25_par_rel_11_par_prev_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8728/2026-02-25_par_rel_12_pl_12_acord_coop_tjemg.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8729/2026-02-25_par_rel_13_pl_69_dia_unid_cotolica.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8763/2026-03-04_par_rel_14_pre_1_aprova_par_prev_tce_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8761/2026-03-04_par_rel_15_plc_3_alt_lc_41_cosip.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8762/2026-03-04_par_rel_16_pl_11_subv_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8791/2026-03-06_par_rel_17_pre_2_aprova_par_prev_tce_2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8817/2026-03-11_par_rel_18_plc_4_alt_lei_52.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8818/2026-03-11_par_rel_19_plc_5_reest_magisterio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8812/2026-03-11_par_rel_20_plc_7_chacara_recreio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8837/2026-03-17_par_rel_21_pl_13_req_36_rep_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8835/2026-03-17_par_rel_22_prest_cts_saae_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8834/2026-03-17_par_rel_23_pres_ctas_mun_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8564/2026-01-16_par_cont_1_plc_1_alt_lc_cargo_s_m_seg_pub.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8559/2026-01-16_par_cont_2_plc_2_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8565/2026-01-16_par_cont_3_pl_1_rev_geral_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8566/2026-01-16_par_cont_4_pl_2_rev_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8562/2026-01-16_par_cont_5_pl_3_duodec_poder_leg.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8567/2026-01-16_par_cont_6_pl_4_superavit_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8568/2026-01-16_par_cont_7_pl_5_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8563/2026-01-16_par_cont_8_pl_6_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8569/2026-01-16_par_cont_9_pl_7_subv_sociais.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8637/2026-02-05_par_cont_10_par_prev_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8621/2026-02-05_par_cont_11_par_prev_tcemg_prest_cts_2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8638/2026-02-05_par_cont_12_prest_cts_nov_2025_saae.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8639/2026-02-05_par_cont_13_prest_cts_nov_2025_mun.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8622/2026-02-05_par_cont_14_prest_cts_dez_2025_saae.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8640/2026-02-05_par_cont_15_prest_cts_dez_2025_mun.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8641/2026-02-05_par_cont_16_pl_8_subv_diagnost_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8649/2026-02-11_par_cont_017_pl_10_alt_lei_2800_estag_tjmg.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8650/2026-02-11_par_cont_018_plc_6_prorrog_prazo_alvara.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8692/2026-02-20_par_cont_19_plc_3_cosip.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8693/2026-02-20_par_cont_20_pl_11_rep_subv_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8694/2026-02-20_par_cont_21_pl_9_desaf_bem_pub.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8741/2026-02-27_par_cont_23_plc_5_reest_magist.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8755/2026-02-27_par_cont_24_plc_4_alt_lc_52-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8805/2026-03-10_par_cont_25_pl_13_rep_sta_casa_.....pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8823/2026-03-12_par_cont_26_prest_cts_jan_2026_mun.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8822/2026-03-12_par_cont_27_prest_cts_jan_2026_saae.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8863/2026-03-25_par_cont_028_pl_14_piumhi_verde_2030_.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8864/2026-03-25_parcont_029_pl_15-2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8881/2026-03-30_par_cont_030_pl_16_alt_lei_1.951_cmp_.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8538/2026-01-13_par_jur_1_pl_1_rev_geral_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8539/2026-01-13_par_jur_2_pl_2_rev_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8551/2026-01-15_par_jur_3_plc_2_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8552/2026-01-15_par_jur_4_plc_1_cria_cargo_s_m_seg_pub.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8556/2026-01-16_par_jur_5_pl_7_subv_sociais.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8554/2026-01-16_par_jur_6_pl_3_duodec_poder_leg.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8557/2026-01-16_par_jur_7_pl_5_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8555/2026-01-16_par_jur_8_pl_6_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8558/2026-01-16_par_jur_9_pl_4_superavit_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8598/2026-01-27_par_jur_10_par_prev_tcemg_prest_ctas_2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8614/2026-02-04_par_jur_11_par_prev_tcemg_prest_ctas_2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8628/2026-02-05_par_jur_12_pl_8_subv_diagnost_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8651/2026-02-09_par_jur_13_pl_69_dia_unid_catolica_piumhi.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8653/2026-02-11_par_jur_14_plc_6_prorrog_prazo_alvara.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8654/2026-02-11_par_jur_15_pl_10_alt_lei_2800_estag_tjmg.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8676/2026-02-11_par_jur_16_plc_3_cosip.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8677/2026-02-13_par_jur_17_pl_9_desaf_bem_pub.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8710/2026-02-20_par_jur_18_pl_12_acordo_camara_tjmg.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8740/2026-02-27_par_jurid_19_plc_5_reest_magist.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8756/2026-02-27_par_jur_20_plc_4_alt_lc_52-2018.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8757/2026-03-03_par_jur_21_pl_11_repas_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8758/2026-03-03_par_jur_22_plc_3_chacara_recreio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8785/2026-03-05_par_jur_23_pl_13_rec_fin_rep_subv.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8851/2026-03-23_par_jur_24_pl_15_direitos_pessoa_defic.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8868/2026-03-25_par_jur_25_pl_14_piumhi_verde_2030.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8871/2026-03-26_par_jur_27_pl_16_alt_lei_1.951_cmp.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8611/2026-01-30_of_77-2025_prest_cts_dez_2025_mun.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8739/2026-02-27_of_79_prest_cts_jan_2026_mun.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8875/2026-03-30_of_80_cont_prest_cts_fev_mun_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8644/2026-02-09_of_39_enc_plc_4_alt_lc_52-2018.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8646/2026-02-09_of_42_plc_6_alvara_fisc_func.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8545/2026-01-14_of_15_pl_3_duodecimo_poder_exec_2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8548/2026-01-14_of_20_pl_6_aut_repas_subv_sta_casa_.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8643/2026-02-09_of_41_pl_10_alt_lei_2.800.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8802/2026-03-09_of_gab_74_enc_pl_15_inst_pol_dir_pes_defic.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8743/2026-02-27_pre_1_parecer_previo_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8746/2026-03-02_pre_2_parecer_previo_tcemg_2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8833/2026-03-16_pelom_1_altera__art_103-a_lom.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8689/2026-02-18_rel_1-26_inf_col_resid_sol.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8711/2026-02-20_rel_3_req_152_infor_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8845/2026-03-19_rel_4_proc_1_req_1_mag_piso_sal.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8573/2026-01-16_req_2_urg_esp_plc_1_cria_cargo_s_m_seg_pub.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8570/2026-01-16_req_3_reg_urg_plc_2.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8574/2026-01-16_req_4_urg_esp_pl_1_rev_geral_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8572/2026-01-16_req_5_urg_esp_pl_2_rev_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8571/2026-01-16_req_6_reg_urg_pl_3.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8576/2026-01-20_req_7_reg_urg_pl_4.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8578/2026-01-20_req_8_pl_5_rep_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8586/2026-01-20_req_9_reg_urg_pl_6.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8577/2026-01-20_req_10_reg_urg_pl_7.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8647/2026-02-09_req_12_form_conj_pl_8_subv_diagnost_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8707/2026-02-20_req_14_tram_conj_pl_10.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8703/2026-02-20_req_16_retirar_pl_68-2025_casam_comunt.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8701/2026-02-20_req_17_turno_unico_pl_8.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8695/2026-02-20_req_18_forma_conj_pl_9_desaf_bem.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8712/2026-02-23_req_19_retirar_req_13_infor_magisterio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8717/2026-02-23_req_20_form_conj_pl_69_dia_unid_catolica.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8718/2026-02-23_req_21_form_conj_pl_12_acordo_camara_tjmg.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8721/2026-02-25_req_22_for_conj_plc_3.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8738/2026-02-27_req_23_unica_disc_vot_pl_9.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8732/2026-02-27_req_24_turno_unico_pl_10.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8752/2026-02-27_req_25_turno_unico_pl_12.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8753/2026-02-27_req_26_turno_unico_pl_69.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8733/2026-02-27_req_27_turno_unico_plc_6.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8759/2026-03-03_req_28_for_conj_pl_11.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8779/2026-03-04_req_29_plc_4_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8780/2026-03-04_req_30_plc_5_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8782/2026-03-04_req_31_for_conj_plc_7.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8792/2026-03-06_req_32_turno_unico_pre_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8793/2026-03-06_req_33_turno_unico_plc_3.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8794/2026-03-06_req_34_turno_unico_pl_11.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8806/2026-03-10_req_35_suspensao_proced_4_req_11.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8809/2026-03-10_2_req_36_pl_13_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8826/2026-03-13_req_37_turno_unico_plc_7.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8836/2026-03-18_req_39_turno_unico_pre_2.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8840/2026-03-18_req_40_plc_4_unica_disc_voto.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8838/2026-03-18_req_41_plc_5_unica_disc_voto.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8850/2026-03-23_req_42_turno_unico_pl_13.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8865/2026-03-26_req_43_tram_conj_pl_15.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8872/2026-03-26_req_44_tram_conj_pl_14.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8882/2026-03-31_req_45_tram_conj_pl_16.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8688/2026-02-18_req_1_ass_jur_prorrog_prazo_pl_68.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8861/2026-03-25_solic_ouv_08h13_sol_pl_4_5_6_.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8862/2026-03-25_den_ouv_14h10_sol_plc_4_5_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9109/2026-05-20_e-mail_minist_des_ass_social_familia__.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8591/2026-01-20_emenda_geral_1_verbal_plc_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9044/2026-05-13_emenda_ger_2_mod_1_pl18_ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9136/2026-06-10_emenda_geral_3_pl_20.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8523/2026-01-05_ind_1_nome_sarg_enon_sede_guarda_civil_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8524/2026-01-05_ind_2_sec_m_dir_mulheres.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8525/2026-01-05_ind_3_infraest_ruas_ant_dimas_c_jcamarano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8526/2026-01-05_ind_4_bueiro_r_cons_lafaiete_1300.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8528/2026-01-08_ind_5_estr_rur_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8529/2026-01-08_ind_6_adeq_renum_prof_educ_inf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8535/2026-01-12_ind_7_coleta_reg_lixo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8536/2026-01-12_ind_8_poda_veget_prac_dona_luzia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8537/2026-01-12_ind_9_redutor_veloc_rua_jose_severino.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8540/2026-01-13_ind_10_recap_asfalto_rua_sacramento.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8541/2026-01-13_ind_11_notif_prop_lotes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8550/2026-01-14_ind_12_equip_centro_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8560/2026-01-16_ind_13_drenag_rua_joao_leite_c_rua_maico_f.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8561/2026-01-16_ind_14_troca_lampada_prc_inacio_p_m.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8575/2026-01-16_ind_15_capina_etc_rua_tenente_freitas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8579/2026-01-16_ind_16_poda_veg_prc_jose_firmino_p.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8580/2026-01-16_ind_17_estr_rural_reg_penedos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8581/2026-01-16_ind_18_corte_arvore_rua_delfinopolis.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8582/2026-01-16_ind_19_notif_prop_lote.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8583/2026-01-20_ind_20_ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8584/2026-01-20_ind_21_atualizar_vencim_servidores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8585/2026-01-13_of_22_tempo_serv_lc_173_plc_21-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8587/2026-01-20_ind_23_poda_veg_r_edu_herin_c_r_plutao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8588/2026-01-20_ind_24_tv_centro_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8589/2026-01-20_ind_25_ventiladores_atend_sus.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8590/2026-01-20_ind_26_redut_veloc_av_dario_melo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8592/2026-01-26_ind_27_poda_veg_not_propriet.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8593/2026-01-26_ind_28_casa_apoio_passos_mg.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8594/2026-01-26_ind_29_estr_fazenda_mariangela_outros.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8595/2026-01-26_ind_30_estrada_acesso_penedos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8596/2026-01-26_ind_31_pintura_red_veloc_av_fran_s_m.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8597/2026-01-26_ind_32_ar_cond_sala_curat_ubs_mitermyer.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8599/2026-01-30_ind_33_revit_trecho_rua_ant_esmerio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8600/2026-01-30_ind_34_revit_sist_drenag_pluv.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8601/2026-01-30_ind_35_paisag_cruz_monte.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8602/2026-01-30_ind_36_serv_rua_franc_camarano_outras.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8603/2026-01-30_ind_37_not_prop_imovel.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8604/2026-01-30_ind_38_retirada_lixo_rua_ponciano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8605/2026-01-30_ind_39_sinaliz_trans_esp_iguales.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8606/2026-01-30_ind_40_revit_asfalto_rua_artede_a.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8607/2026-01-30_ind_41_dren_pluv_rua_jose_almada_outras.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8608/2026-01-30_ind_42_faixa_elev_e_m_acacio_c_l.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8609/2026-01-30_ind_43_redutor_veloc_rua_chico_guerra.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8610/2026-01-30_ind_44_limpeza_trecho_rua_clodomiro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8617/2026-02-03_ind_45_revit_sinal_trans_b_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8618/2026-02-03_ind_46_brinq_crian_defic_creches_cmeis.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8619/2026-02-03_ind_47_limpeza_urb_b_jard_sto_ant.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8620/2026-02-03_ind_48_limpeza_cemit_saudade.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8624/2026-02-03_ind_49_brinq_inf_defic_av_dario_melo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8625/2026-02-03_ind_50_vaga_embarque_clinica_vet.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8626/2026-02-04_ind_51_notif_prop_lote_rua_franc_s_f.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8627/2026-02-04_ind_52_limpeza_urb_rua_bambui_c_modesto_c.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8629/2026-02-05_ind_53_melh_estrada_acesso_s_leao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8630/2026-02-05_ind_54_caramujos_africanos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8631/2026-02-05_ind_55_sinal_rua_americo_b_padre_vicente.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8632/2026-02-05_ind_56_poda_veget_r_roberto_saint_m.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8633/2026-02-05_ind_57_bloquetes_r_ant_esmero_av_jk.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8634/2026-02-05_ind_58_placa_proib_desc_lixo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8635/2026-02-05_ind_59_redut_veloc_r_vitor_soares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8636/2026-02-05_ind_60_poda_veg_b_alvorada.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8655/2026-02-11_ind_61_asfalto_r_joao_leite_797_final.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8656/2026-02-11_ind_62_asfalto_ruas_b_morada_sol.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8657/2026-02-11_ind_63_asfalto_rua_ari_almada.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8658/2026-02-11_ind_64_asfalto_rua_crispim_e_c.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8659/2026-02-11_ind_65_recap_rua_lenir_soares.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8660/2026-02-11_ind_66_asfalt_rua_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8661/2026-02-11_ind_67_asfalt_rua_n_s_livramento.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8662/2026-02-11_ind_68_cameras_escolas_cmeis.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8663/2026-02-11_ind_69_recap_r_quinca_mariano_lagoa_martins.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8664/2026-02-11_ind_70_vaga_e_m_dep_euripedes_craide_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8665/2026-02-11_ind_71_vaga_cmei_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8666/2026-02-11_ind_72_limpeza_r_beraldo_soares.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8667/2026-02-11_ind_73_enxurradas_haras_do_preto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8668/2026-02-11_ind_74_pintura_sinaliz_r_ovidio_r_francisco.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8669/2026-02-11_ind_75_extensao_rede_r_jose_franc_miranda_penedos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8670/2026-02-11_ind_76_cobert_e_m_lourdes_ferraz.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8671/2026-02-11_ind_77_dren_pluv_r_heitor_de_lima.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8672/2026-02-11_ind_78_onibus_escolar_jd_betel.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8673/2026-02-11_ind_79_kits_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8674/2026-02-11_ind_80_estrada_rural_faz_bonsucesso.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8683/2026-02-12_ind_81_recap_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8684/2026-02-13_ind_82_recap_r_jose_pinto_costa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8685/2026-02-13_ind_83_fixacao_calcam_r_beraldo_soares.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8686/2026-02-13_ind_84_limp_manut_estrela_branca.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8687/2026-02-13_ind_85_ubs_sarah_vitoria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8697/2026-02-19_ind_86_acessib_parque_pca_guia_lopes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8698/2026-02-19_ind_87_recap_r_maria_natalina_cunha.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8699/2026-02-19_ind_88_torre_celular_anselmo_mata_rosas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8700/2026-02-19_ind_89_reparo_r_heitor_host_r_humb_sansoni.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8713/2026-02-23_ind_90_asfalt_r_sto_antonio_padre_abel.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8714/2026-02-23_ind_91_coleta_lixo_r_heitor_de_lima.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8715/2026-02-23_ind_92_const_praca_r_d_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8716/2026-02-23_ind_93_revit_passeio_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8727/2026-02-25_ind_94_extensao_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8730/2026-02-25_ind_95_rua_cap_parreira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8742/2026-02-27_ind_96_recap_r_artede_almada.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8744/2026-02-27_ind_97_dren_pluv_asfalt_lot_alvorada.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8745/2026-02-27_ind_98_toldos_e_m_dr_avelino.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8747/2026-02-27_ind_99_pint_faixa_r_sev_veloso_flor_peixoto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8748/2026-02-27_ind_100_campanha_mpox.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8764/2026-03-02_ind_101_farmacia_movel.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8765/2026-03-03_ind_102_red_vel_vila_agr.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8766/2026-03-02_ind_103_const_escola_nova_piumhi.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8768/2026-03-03_ind_104_populacao_surda.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8769/2026-03-03_ind_105_interlig_r_joao_rodrigues_r_deusmiro_teod.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8770/2026-03-03_ind_106_limp_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8771/2026-03-03_ind_107_entulhos_vila_agreny_totonha_tome_novo_tempo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8772/2026-03-03_ind_108_limp_r_beraldo_soares.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8773/2026-03-03_ind_109_canteiro_central_av_dario_de_melo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8774/2026-03-03_ind_110_limp_r_cap_parreira.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8775/2026-03-03_ind_111_limp_bairros_cruzeiro_s_j_tadeu.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8776/2026-03-03_ind_112_sinaliz_nova_piumhi.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8777/2026-03-03_ind_113_limp_av_dario_de_melo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8778/2026-03-03_ind_114_lotes_sinaliz_r_jose_almada_menezes.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8781/2026-03-04_ind_115_limp_av_bairro_sitio_pamela.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8786/2026-03-05_ind_116_area_recreat_pint_e_m_d_lidinha.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8790/2026-03-06_ind_117_semaf_r_sev_veloso_flor_peixoto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8795/2026-03-06_ind_118_bueiro_pca_guia_lopes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8796/2026-03-06_ind_119_ver_shirley_capela_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8797/2026-03-06_ind_120_lote_r_s_vicente_r_honorino_soares.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8798/2026-03-06_ind_121_reforma_pca_guia_lopes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8799/2026-03-06_ind_122_camera_r_maico_r_joao_leite.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8800/2026-03-06_ind_123_aparelho_hemog_centro_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8801/2026-03-06_ind_124_coleta_lixo_r_irawanington.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8807/2026-03-09_ind_125_estrada_rural_farias.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8803/2026-03-09_ind_126_recap_r_liberdade_r_baependi.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8804/2026-03-09_ind_127_limp_resid_geraldo_sansoni.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8808/2026-03-10_ind_128_vaga_creche_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8810/2026-03-11_ind_129_redut_veloc_r_modesto_caldeira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8811/2026-03-11_ind_130_estradas_rurais_mutuca.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8813/2026-03-11_ind_131_estrada_rural_mata_rosas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8814/2026-03-11_ind_132_limpeza_cruz_monte.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8815/2026-03-11_ind_133_poda_arquib_estadio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8816/2026-03-11_ind_134_pintura_faixas_r_d_pedro_ii_r_s_vicente.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8819/2026-03-11_ind_135_limpeza_r_ludovico_rocha.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8820/2026-03-11_ind_136_limpeza_r_clovis_couto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8821/2026-03-11_ind_137_ubs_sarah_vitoria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8831/2026-03-13_ind_138_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8842/2026-03-18_ind_139_extensao_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8843/2026-03-18_ind_140_reparo_via_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8844/2026-03-18_ind_141_placas_sinaliz_acesso_sao_leao_corrego_meio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8852/2026-03-23_ind_142_estrada_rural_jacu.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8853/2026-03-23_ind_143_recap_r_silviano_damasceno.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8854/2026-03-23_ind_144_recap_r_arcos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8855/2026-03-23_ind_145_ubs_inho_firmino.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8856/2026-03-23_ind_146_recap_r_avelino.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8857/2026-03-23_ind_147_cobert_escola_jose_vicente.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8858/2026-03-23_ind_148_usina_asfalto.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8859/2026-03-23_ind_149_sobreaviso_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8860/2026-03-23_ind_150_dren_pluv_r_americo_arantes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8866/2026-03-25_ind_151_sol_fix_placas_inform_tea.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8867/2026-03-25_ind_152_limp_mato_camp_fut_penedos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8873/2026-03-27_ind_153_imp_faixa_ped_trans_piumhi.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8874/2026-03-27_ind_154_rec_asfalto_rua_pedro_veloso.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8929/2026-04-08_ind_176_ativ_esp_defic_munic_joaom.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8930/2026-04-08_ind_177_cron_limp_bueiros_munic_joaom.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8931/2026-04-08_ind_178_elab_exc_cron_canal_faixas_joaom.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8932/2026-04-08_ind_179_recap_r_ant_pira_b_vista_joaom.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8933/2026-04-08_ind_180_revit_sin_transito_helvidio_menez_joaom.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8934/2026-04-08_ind_181_revit_est_mg050_haras_lag_bca_joaom.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8935/2026-04-08_ind_182_impl_coleg_tirad_pm_joaol.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8937/2026-04-13_ind_183_reparos_asfal_r_deusmira_m_rosa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8938/2026-04-13_ind_184_manut_limp_lotes_r_sarg_veloso_r_raf_tome.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8939/2026-04-13_ind_185_manut_limp_lotes_r_jose_alm_men.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8940/2026-04-14_ind_186_sol_prog_red_apoio_tea.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8941/2026-04-14_ind_187_sol_exec_criacao_unid_prot_social_crasii.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8942/2026-04-14_ind_188_rev_massa_asfalt_r_heitor_lima.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8943/2026-04-14_ind_189_rev_poda_arv_r_zoroastro_c_lima.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8944/2026-04-14_ind_190_real_est_tec_const_quad_esp.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8945/2026-04-14_ind_191_inst_cob_pontos_onibus.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8946/2026-04-14_ind_192_pgto_insal_grau_max_aux_limp.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8949/2026-04-14_ind_193_ab_camp_poliesp_criancas_com.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8950/2026-04-14_ind_194_inst_drenag_pluv_r_rod_mourao.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8959/2026-04-16_ind_196_mur_prot_calc_r_joao_p_goulart.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8960/2026-04-16_ind_197_impl_dial_diario_seg_adm_publ.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8967/2026-04-22_ind_198_com_prev_acidentes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8968/2026-04-22_ind_199_simb_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8969/2026-04-22_ind_200_redut_veloc_rua_aloiso_a.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8970/2026-04-22_ind_201_redut_veloc_av_dario_m.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8971/2026-04-22_ind_202_parq_infantil_prc_tuiuti.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8972/2026-04-22_ind_203_not_prop_imoveis.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8973/2026-04-22_ind_204_plantas_bibliot_pub.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8974/2026-04-22_ind_205_supressao_arvore.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8975/2026-04-22_ind_206_recomp_calcamento_veget.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8754/2026-02-27_of_63_mens_adit_plc_7-2026_.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8767/2026-03-03_mocao_1_amigas_que_correm.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8623/2026-02-06_par_com_1_pl_65_da_nome_juliana.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8702/2026-02-20_par_com_2_pl_8_exames_stacasa.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8704/2026-02-20_par_com_3_prest_cts_saae_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8705/2026-02-20_par_com_4_prest_cts_mun_dez_2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8696/2026-02-20_par_com_6_cfo_proc_2_prest_cts_saae_dez_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8736/2026-02-27_par_com_7_pl_9_desaf_bem_publ.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8734/2026-02-27_par_com_8_pl_10_altera_lei_2800.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8731/2026-02-27_par_cfo_10_par_prev_tcemg_2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8749/2026-02-27_par_com_11_par_prev_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8750/2026-02-27_par_com_12_pl_12_acord_coop_tjemg.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8751/2026-02-27_par_com_13_pl_69_dia_unid_cotolica.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8789/2026-03-06_par_com_14_pre_1_aprova_par_prev_tce_2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8787/2026-03-06_par_com_15_plc_3_cosip.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8788/2026-03-06_par_com_16_pl_11_subv_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8829/2026-03-13_par_com_17_pre_2_aprova_par_prev_tce_2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8830/2026-03-13_par_com_18_plc_4_alt_lei_52.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8827/2026-03-13_par_com_19_plc_5_reest_magisterio.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8828/2026-03-13_par_com_20_plc_7_mens_adit_chacara.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8847/2026-03-19_par_com_21_pl_13_req_36_rep_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8848/2026-03-20_par_com_22_prest_cts_saae_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8849/2026-03-20_par_com_23_prest_ctas_mun_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8912/2026-04-06_par_com_24_prest_cts_saae_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8913/2026-04-06_par_com_25_prop_emen_lei_org_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8914/2026-04-06_par_com_26_pl_14_piumhi_verde.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8919/2026-04-06_par_com_27_pl_15_direitos_pcd.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8918/2026-04-06_par_com_28_pl_16_alt_lei_1.951.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8922/2026-04-06_par_com_29_pdl_1_brilhantes_mulheres.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8962/2026-04-17_par_com_30_prop_emen_lei_org_1.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8963/2026-04-17_par_com_31_pl_17_denom_sec_seg_publica.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8964/2026-04-17_par_com_32_prest_cts_mun_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8965/2026-04-17_par_com_33_pdl_2_boina_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9058/2026-05-15_par_com_34_pdl_3_dia_maes.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9059/2026-05-15_par_com_36_prest_cts_saae_marco_2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9134/2026-06-08_par_com_37_pl_18_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9088/2026-05-22_par_com_39_pl_22_alt_lei_2833_loa.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9090/2026-05-22_par_com_40_pl_21_50_13o_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9091/2026-05-22_par_com_41_pl_23_ant_50_13osal.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9092/2026-05-22_par_com_42_prest_ctas_mun_mar_2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9086/2026-05-22_par_com_43_pre_3_altera_res_1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9135/2026-06-08_par_com_44_2026_proc_21_prest_ctas_saae.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8613/2026-02-04_par_rel_1_pl_65_da_nome_juliana.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8680/2026-02-13_par_rel_3_prest_cts_saae_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8681/2026-02-13_par_rel_4_prest_cts_mun_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8679/2026-02-13_par_rel_5_prest_cts_mun_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8682/2026-02-13_par_rel_6_prest_cts_saae_dez_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8725/2026-02-25_par_rel_7_pl_9_desaf_bem_publ.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8722/2026-02-25_par_rel_8_pl_10_altera_lei_2800.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8723/2026-02-25_par_rel_9_plc_6_prorrog_prazo_alvara.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8726/2026-02-25_par_rel_10_par_prev_tcemg_2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8724/2026-02-25_par_rel_11_par_prev_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8728/2026-02-25_par_rel_12_pl_12_acord_coop_tjemg.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8729/2026-02-25_par_rel_13_pl_69_dia_unid_cotolica.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8763/2026-03-04_par_rel_14_pre_1_aprova_par_prev_tce_2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8761/2026-03-04_par_rel_15_plc_3_alt_lc_41_cosip.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8762/2026-03-04_par_rel_16_pl_11_subv_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8791/2026-03-06_par_rel_17_pre_2_aprova_par_prev_tce_2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8817/2026-03-11_par_rel_18_plc_4_alt_lei_52.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8818/2026-03-11_par_rel_19_plc_5_reest_magisterio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8812/2026-03-11_par_rel_20_plc_7_chacara_recreio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8837/2026-03-17_par_rel_21_pl_13_req_36_rep_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8835/2026-03-17_par_rel_22_prest_cts_saae_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8834/2026-03-17_par_rel_23_pres_ctas_mun_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8893/2026-03-31_par_rel_24_prest_cts_saae_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8892/2026-03-31_par_rel_25_prop_emen_lei_org_1.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8894/2026-03-31_par_rel_26_pl_14_piumhi_verde.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8890/2026-03-31_par_rel_27_pl_15_direitos_pcd.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8888/2026-03-31_par_rel_28_pl_16_alt_lei_1.951.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8889/2026-03-31_par_rel_29_pdl_1_brilhantes_mulheres.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8957/2026-04-15_par_rel_31_pl_17_denom_sec_seg_publica.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8954/2026-04-15_par_rel_32_prest_cts_mun_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8955/2026-04-15_par_rel_33_pdl_2_boina_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9031/2026-05-08_par_rel_34_pdl_3_dia_maes.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9032/2026-05-08_par_rel_35_pdl_4_dest_saude.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9041/2026-05-11_par_relator_36_prest_ctas_saae_4_2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9043/2026-05-13_par_rel-37_pl18_ldo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9042/2026-05-13_par_rel_38_pl_20_viol_mulher.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9066/2026-05-18_par_rel_39_pl_22_alt_lei_2833_loa.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9075/2026-05-20_par_rel_40_pl_21_50_13o_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9080/2026-05-20_par_rel_41_pl_23_ant_50_13osal.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9076/2026-05-20_par_rel_42_prest_ctas_mun_mar_2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9074/2026-05-20_par_rel_43_pre_3_altera_res_1.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9115/2026-06-01_par_rel_44_2026_proc_21_prest_ctas_saae.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9137/2026-06-10_par_rel_45_pl_24_conv_sind_prod_rurais.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9139/2026-06-10_par_rel_46_pl_26_nome_quadra.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9138/2026-06-10_par_rel_47_pl_25_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8564/2026-01-16_par_cont_1_plc_1_alt_lc_cargo_s_m_seg_pub.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8559/2026-01-16_par_cont_2_plc_2_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8565/2026-01-16_par_cont_3_pl_1_rev_geral_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8566/2026-01-16_par_cont_4_pl_2_rev_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8562/2026-01-16_par_cont_5_pl_3_duodec_poder_leg.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8567/2026-01-16_par_cont_6_pl_4_superavit_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8568/2026-01-16_par_cont_7_pl_5_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8563/2026-01-16_par_cont_8_pl_6_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8569/2026-01-16_par_cont_9_pl_7_subv_sociais.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8637/2026-02-05_par_cont_10_par_prev_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8621/2026-02-05_par_cont_11_par_prev_tcemg_prest_cts_2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8638/2026-02-05_par_cont_12_prest_cts_nov_2025_saae.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8639/2026-02-05_par_cont_13_prest_cts_nov_2025_mun.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8622/2026-02-05_par_cont_14_prest_cts_dez_2025_saae.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8640/2026-02-05_par_cont_15_prest_cts_dez_2025_mun.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8641/2026-02-05_par_cont_16_pl_8_subv_diagnost_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8649/2026-02-11_par_cont_017_pl_10_alt_lei_2800_estag_tjmg.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8650/2026-02-11_par_cont_018_plc_6_prorrog_prazo_alvara.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8692/2026-02-20_par_cont_19_plc_3_cosip.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8693/2026-02-20_par_cont_20_pl_11_rep_subv_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8694/2026-02-20_par_cont_21_pl_9_desaf_bem_pub.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8709/2026-02-20_par_cont_22_pl_12_acordo_camara_tjmg.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8741/2026-02-27_par_cont_23_plc_5_reest_magist.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8755/2026-02-27_par_cont_24_plc_4_alt_lc_52-2018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8805/2026-03-10_par_cont_25_pl_13_rep_sta_casa_.....pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8823/2026-03-12_par_cont_26_prest_cts_jan_2026_mun.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8822/2026-03-12_par_cont_27_prest_cts_jan_2026_saae.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8863/2026-03-25_par_cont_028_pl_14_piumhi_verde_2030_.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8864/2026-03-25_parcont_029_pl_15-2026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8881/2026-03-30_par_cont_030_pl_16_alt_lei_1.951_cmp_.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8885/2026-03-30_par_cont_031_pdl_1_brilhantes_mulheres_.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8886/2026-03-30_par_cont_032_proc_12_2026_saae_fev_2026_.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8926/2026-04-08_par_cont_033_proc_13_2026_mun_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8927/2026-04-08_par_cont_034_pdl_2_boina_de_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8992/2026-04-30_par_cont_35_proc_16_prest_ctas_saae_4.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8993/2026-04-30_par_cont_36_pl_18_2026_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9019/2026-05-06_parcont_037_pdl_003_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9020/2026-05-06_parcont_038_pdl_004_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9064/2026-05-15_par_cont_39_pl_21_ant_50_13osal.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9061/2026-05-15_par_cont_39_pl_21_ant_50_13osal.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9070/2026-05-15_par_cont_041_pl_22_alt_lei_2.833.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9065/2026-05-15_par_cont_42_prest_cts_pmp_mar_2026.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9105/2026-05-27_par_cont_43_proc_21_prest_cts-saae.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9107/2026-05-27_par_cont_44_pl_25_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9120/2026-06-02_par_cont_045_pl_24_conv_sind_prod_rurais.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9141/2026-06-11_par_cont_46_pdl_05_merito_rural_tino.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9142/2026-06-11_par_cont_47_pdl_6_med_20_jul_h_mer_cid_hon.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9143/2026-06-11_par_cont_48_pres_cts_pmp_abril_2026.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8538/2026-01-13_par_jur_1_pl_1_rev_geral_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8539/2026-01-13_par_jur_2_pl_2_rev_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8551/2026-01-15_par_jur_3_plc_2_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8552/2026-01-15_par_jur_4_plc_1_cria_cargo_s_m_seg_pub.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8556/2026-01-16_par_jur_5_pl_7_subv_sociais.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8554/2026-01-16_par_jur_6_pl_3_duodec_poder_leg.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8557/2026-01-16_par_jur_7_pl_5_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8555/2026-01-16_par_jur_8_pl_6_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8558/2026-01-16_par_jur_9_pl_4_superavit_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8598/2026-01-27_par_jur_10_par_prev_tcemg_prest_ctas_2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8614/2026-02-04_par_jur_11_par_prev_tcemg_prest_ctas_2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8628/2026-02-05_par_jur_12_pl_8_subv_diagnost_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8651/2026-02-09_par_jur_13_pl_69_dia_unid_catolica_piumhi.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8653/2026-02-11_par_jur_14_plc_6_prorrog_prazo_alvara.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8654/2026-02-11_par_jur_15_pl_10_alt_lei_2800_estag_tjmg.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8676/2026-02-11_par_jur_16_plc_3_cosip.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8677/2026-02-13_par_jur_17_pl_9_desaf_bem_pub.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8710/2026-02-20_par_jur_18_pl_12_acordo_camara_tjmg.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8740/2026-02-27_par_jurid_19_plc_5_reest_magist.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8756/2026-02-27_par_jur_20_plc_4_alt_lc_52-2018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8757/2026-03-03_par_jur_21_pl_11_repas_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8758/2026-03-03_par_jur_22_plc_3_chacara_recreio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8785/2026-03-05_par_jur_23_pl_13_rec_fin_rep_subv.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8851/2026-03-23_par_jur_24_pl_15_direitos_pessoa_defic.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8868/2026-03-25_par_jur_25_pl_14_piumhi_verde_2030.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8869/2026-03-25_par_jur_26_pelom_1_alt__art_103-lom.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8871/2026-03-26_par_jur_27_pl_16_alt_lei_1.951_cmp.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8884/2026-03-30_par_jur_28_pdl_28_brilhantes_mulheres.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8921/2026-04-06_par_jur_29_pdl_2_boina_de_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8928/2026-04-09_par_jur_30_pl_17_nome_sede_sec_seg_publica.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8985/2026-04-27_par_jur_31_pl_18_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8986/2026-04-27_par_jur_32_pl_19_decl_grup_serest_pat_cultural.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9015/2026-05-06_par_jur_33_pl_20_prog_mun_prev_viol_mulher.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9017/2026-05-06_jur_34_pdl_4_prof_saude_2026.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9018/2026-05-06_par_jur_35_pdl_3_dia_maes_2026.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9030/2026-05-08_par_jur_36_pl_21_ant_50_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9057/2026-05-13_par_jur_37_pl_22_alt_lei_2.833.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9047/2026-05-13_par_jur_38_pl_23_ant_50_13o_camara.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9048/2026-05-13_par_jur_39_pre_3_altera_res_1.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9118/2026-06-02_par_jur_40_pl_24_conv_sind_prod_rurais.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9117/2026-06-02_par_jur_41_pl_26_nome_luiza_quadra.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9119/2026-06-02_par_jur_42_pl_25_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9131/2026-06-08_par_jur_43_pdl_5_merito_rural_tino.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9130/2026-06-08_par_jur_44_pdl_6__med_20_jul_h_mer_cid_hon.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8611/2026-01-30_of_77-2025_prest_cts_dez_2025_mun.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8739/2026-02-27_of_79_prest_cts_jan_2026_mun.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8875/2026-03-30_of_80_cont_prest_cts_fev_mun_.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8891/2026-03-30_pdl_2_premio_boina_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8644/2026-02-09_of_39_enc_plc_4_alt_lc_52-2018.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8646/2026-02-09_of_42_plc_6_alvara_fisc_func.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8545/2026-01-14_of_15_pl_3_duodecimo_poder_exec_2026.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8548/2026-01-14_of_20_pl_6_aut_repas_subv_sta_casa_.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8643/2026-02-09_of_41_pl_10_alt_lei_2.800.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8802/2026-03-09_of_gab_74_enc_pl_15_inst_pol_dir_pes_defic.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9084/2026-05-19_of_140_pl_25_repas_sta_casa_m_piumhi_.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9113/2026-06-01_pl_27_nome_vanderlino_van_quadra_poliesp.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8743/2026-02-27_pre_1_parecer_previo_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9040/2026-05-11_pre_3_alt_res_1_2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8689/2026-02-18_rel_1-26_inf_col_resid_sol.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8711/2026-02-20_rel_3_req_152_infor_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8845/2026-03-19_rel_4_proc_1_req_1_mag_piso_sal.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8966/2026-04-22_relat_5_req_38_proc_11_2026.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9033/2026-05-11_rel_6_req_11_infor_ref_tarifa_res_sol_urb.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9110/2026-05-29_relat_7_req_52_proc_15_2026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8573/2026-01-16_req_2_urg_esp_plc_1_cria_cargo_s_m_seg_pub.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8570/2026-01-16_req_3_reg_urg_plc_2.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8574/2026-01-16_req_4_urg_esp_pl_1_rev_geral_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8572/2026-01-16_req_5_urg_esp_pl_2_rev_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8571/2026-01-16_req_6_reg_urg_pl_3.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8576/2026-01-20_req_7_reg_urg_pl_4.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8578/2026-01-20_req_8_pl_5_rep_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8586/2026-01-20_req_9_reg_urg_pl_6.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8577/2026-01-20_req_10_reg_urg_pl_7.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8647/2026-02-09_req_12_form_conj_pl_8_subv_diagnost_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8707/2026-02-20_req_14_tram_conj_pl_10.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8703/2026-02-20_req_16_retirar_pl_68-2025_casam_comunt.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8701/2026-02-20_req_17_turno_unico_pl_8.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8695/2026-02-20_req_18_forma_conj_pl_9_desaf_bem.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8712/2026-02-23_req_19_retirar_req_13_infor_magisterio.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8717/2026-02-23_req_20_form_conj_pl_69_dia_unid_catolica.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8718/2026-02-23_req_21_form_conj_pl_12_acordo_camara_tjmg.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8721/2026-02-25_req_22_for_conj_plc_3.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8738/2026-02-27_req_23_unica_disc_vot_pl_9.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8732/2026-02-27_req_24_turno_unico_pl_10.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8752/2026-02-27_req_25_turno_unico_pl_12.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8753/2026-02-27_req_26_turno_unico_pl_69.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8733/2026-02-27_req_27_turno_unico_plc_6.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8759/2026-03-03_req_28_for_conj_pl_11.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8779/2026-03-04_req_29_plc_4_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8780/2026-03-04_req_30_plc_5_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8782/2026-03-04_req_31_for_conj_plc_7.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8792/2026-03-06_req_32_turno_unico_pre_1.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8793/2026-03-06_req_33_turno_unico_plc_3.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8794/2026-03-06_req_34_turno_unico_pl_11.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8806/2026-03-10_req_35_suspensao_proced_4_req_11.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8809/2026-03-10_2_req_36_pl_13_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8826/2026-03-13_req_37_turno_unico_plc_7.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8836/2026-03-18_req_39_turno_unico_pre_2.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8840/2026-03-18_req_40_plc_4_unica_disc_voto.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8838/2026-03-18_req_41_plc_5_unica_disc_voto.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8850/2026-03-23_req_42_turno_unico_pl_13.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8865/2026-03-26_req_43_tram_conj_pl_15.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8872/2026-03-26_req_44_tram_conj_pl_14.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8882/2026-03-31_req_45_tram_conj_pl_16.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8887/2026-03-31_req_46_tram_conj_pdl_1.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8916/2026-04-06_req_47_tram_conj_pl_14.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8915/2026-04-06_req_48_turno_unico_pl_15.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8917/2026-04-06_req_49_pl_16_alt_lei_1.951.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8923/2026-04-06_req_50_prorr_prazo_rel_req_38.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8924/2026-04-06_req_51_pelom_1_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8953/2026-04-14_req_53_tram_conj_pl_17.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8947/2026-04-15.1_req_54_tram_conj_pdl_2.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8995/2026-04-30_req_56_pl_18_forma_conj_ldo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9016/2026-05-06_req_57_tram_conj_pl_20.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9021/2026-05-07_req_58_tram_conj_pdl_3.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9022/2026-05-07_req_59_tram_conj_pdl_4.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9062/2026-05-15_req_60_tram_conj_pl_21.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9071/2026-05-15_req_61_pl_22_alt_lei_2.833.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9063/2026-05-15_req_62_pl_23_ant_50_13o_sal.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9089/2026-05-22_req_63_unica_disc_vot_pl_22.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9087/2026-05-22_req_64_turno_unico_pre_3.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9106/2026-05-28_req_65_prorrog_prazo_comis_pl_20.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9132/2026-06-08_req_66_tram_conj_pl_24.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9129/2026-06-08_req_67_for_conj_pl_26.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9133/2026-06-08_req_68_tram_conj_pl_25.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9144/2026-06-11_req_69_pdl_05_merito_rural_tino.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9145/2026-06-11_req_70_tram_conj_pdl_6.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8688/2026-02-18_req_1_ass_jur_prorrog_prazo_pl_68.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8861/2026-03-25_solic_ouv_08h13_sol_pl_4_5_6_.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8862/2026-03-25_den_ouv_14h10_sol_plc_4_5_.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8948/2026-04-13_ouv_ped_inf_hist_den_rua_gustavo_sanches_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H326"/>
+  <dimension ref="A1:H557"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="197.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F13" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F17" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>20</v>
+        <v>79</v>
       </c>
       <c r="H17" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F18" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="H18" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F19" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="H19" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="D20" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F20" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>20</v>
+        <v>91</v>
       </c>
       <c r="H20" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F21" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="H21" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="D22" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E22" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F22" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>84</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="D23" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E23" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F23" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="H23" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="D24" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E24" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F24" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="D25" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E25" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F25" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>20</v>
+        <v>112</v>
       </c>
       <c r="H25" t="s">
-        <v>96</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="D26" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E26" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F26" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="H26" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="D27" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E27" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F27" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="H27" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>122</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="D28" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E28" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F28" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="H28" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="D29" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E29" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F29" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>20</v>
+        <v>129</v>
       </c>
       <c r="H29" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>114</v>
+        <v>132</v>
       </c>
       <c r="D30" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E30" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F30" t="s">
-        <v>115</v>
+        <v>55</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>20</v>
+        <v>133</v>
       </c>
       <c r="H30" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="D31" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E31" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F31" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>20</v>
+        <v>138</v>
       </c>
       <c r="H31" t="s">
-        <v>119</v>
+        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="D32" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E32" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F32" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>20</v>
+        <v>142</v>
       </c>
       <c r="H32" t="s">
-        <v>122</v>
+        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>124</v>
+        <v>145</v>
       </c>
       <c r="D33" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E33" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F33" t="s">
-        <v>107</v>
+        <v>146</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="H33" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>126</v>
+        <v>149</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>127</v>
+        <v>150</v>
       </c>
       <c r="D34" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E34" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F34" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>20</v>
+        <v>151</v>
       </c>
       <c r="H34" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>129</v>
+        <v>153</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>130</v>
+        <v>154</v>
       </c>
       <c r="D35" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E35" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F35" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>20</v>
+        <v>155</v>
       </c>
       <c r="H35" t="s">
-        <v>131</v>
+        <v>156</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>132</v>
+        <v>157</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>133</v>
+        <v>158</v>
       </c>
       <c r="D36" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E36" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F36" t="s">
-        <v>24</v>
+        <v>137</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>20</v>
+        <v>159</v>
       </c>
       <c r="H36" t="s">
-        <v>134</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>135</v>
+        <v>161</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>136</v>
+        <v>162</v>
       </c>
       <c r="D37" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E37" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F37" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>20</v>
+        <v>163</v>
       </c>
       <c r="H37" t="s">
-        <v>137</v>
+        <v>164</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>139</v>
+        <v>166</v>
       </c>
       <c r="D38" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E38" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F38" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>20</v>
+        <v>167</v>
       </c>
       <c r="H38" t="s">
-        <v>140</v>
+        <v>168</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>141</v>
+        <v>169</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="D39" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E39" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F39" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>20</v>
+        <v>171</v>
       </c>
       <c r="H39" t="s">
-        <v>143</v>
+        <v>172</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>144</v>
+        <v>173</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>145</v>
+        <v>174</v>
       </c>
       <c r="D40" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E40" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F40" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>20</v>
+        <v>175</v>
       </c>
       <c r="H40" t="s">
-        <v>146</v>
+        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>147</v>
+        <v>177</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>148</v>
+        <v>178</v>
       </c>
       <c r="D41" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E41" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F41" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>20</v>
+        <v>179</v>
       </c>
       <c r="H41" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>150</v>
+        <v>181</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
       <c r="D42" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E42" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F42" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>20</v>
+        <v>183</v>
       </c>
       <c r="H42" t="s">
-        <v>152</v>
+        <v>184</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>153</v>
+        <v>185</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>154</v>
+        <v>186</v>
       </c>
       <c r="D43" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E43" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F43" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>20</v>
+        <v>187</v>
       </c>
       <c r="H43" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>157</v>
+        <v>190</v>
       </c>
       <c r="D44" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E44" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F44" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>20</v>
+        <v>191</v>
       </c>
       <c r="H44" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>159</v>
+        <v>193</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>160</v>
+        <v>194</v>
       </c>
       <c r="D45" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E45" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F45" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>20</v>
+        <v>195</v>
       </c>
       <c r="H45" t="s">
-        <v>161</v>
+        <v>196</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>162</v>
+        <v>197</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="D46" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E46" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F46" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>20</v>
+        <v>199</v>
       </c>
       <c r="H46" t="s">
-        <v>164</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>165</v>
+        <v>201</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>166</v>
+        <v>202</v>
       </c>
       <c r="D47" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E47" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F47" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>20</v>
+        <v>203</v>
       </c>
       <c r="H47" t="s">
-        <v>167</v>
+        <v>204</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>168</v>
+        <v>205</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>169</v>
+        <v>206</v>
       </c>
       <c r="D48" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E48" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F48" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>20</v>
+        <v>207</v>
       </c>
       <c r="H48" t="s">
-        <v>170</v>
+        <v>208</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>171</v>
+        <v>209</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>172</v>
+        <v>210</v>
       </c>
       <c r="D49" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E49" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F49" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>20</v>
+        <v>211</v>
       </c>
       <c r="H49" t="s">
-        <v>173</v>
+        <v>212</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>174</v>
+        <v>213</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>175</v>
+        <v>214</v>
       </c>
       <c r="D50" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E50" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F50" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="H50" t="s">
-        <v>176</v>
+        <v>216</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>177</v>
+        <v>217</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>178</v>
+        <v>218</v>
       </c>
       <c r="D51" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E51" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F51" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>20</v>
+        <v>219</v>
       </c>
       <c r="H51" t="s">
-        <v>179</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>180</v>
+        <v>221</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>181</v>
+        <v>222</v>
       </c>
       <c r="D52" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E52" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F52" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>20</v>
+        <v>223</v>
       </c>
       <c r="H52" t="s">
-        <v>182</v>
+        <v>224</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>183</v>
+        <v>225</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>184</v>
+        <v>226</v>
       </c>
       <c r="D53" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E53" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F53" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>20</v>
+        <v>227</v>
       </c>
       <c r="H53" t="s">
-        <v>185</v>
+        <v>228</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>186</v>
+        <v>229</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>187</v>
+        <v>230</v>
       </c>
       <c r="D54" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E54" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F54" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>20</v>
+        <v>231</v>
       </c>
       <c r="H54" t="s">
-        <v>188</v>
+        <v>232</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>189</v>
+        <v>233</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>190</v>
+        <v>234</v>
       </c>
       <c r="D55" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E55" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F55" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>20</v>
+        <v>235</v>
       </c>
       <c r="H55" t="s">
-        <v>191</v>
+        <v>236</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>192</v>
+        <v>237</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>193</v>
+        <v>238</v>
       </c>
       <c r="D56" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E56" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F56" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>20</v>
+        <v>239</v>
       </c>
       <c r="H56" t="s">
-        <v>194</v>
+        <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>195</v>
+        <v>241</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>196</v>
+        <v>242</v>
       </c>
       <c r="D57" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E57" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F57" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>20</v>
+        <v>243</v>
       </c>
       <c r="H57" t="s">
-        <v>197</v>
+        <v>244</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>198</v>
+        <v>245</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>199</v>
+        <v>246</v>
       </c>
       <c r="D58" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E58" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F58" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>20</v>
+        <v>247</v>
       </c>
       <c r="H58" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="D59" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E59" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F59" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>20</v>
+        <v>251</v>
       </c>
       <c r="H59" t="s">
-        <v>203</v>
+        <v>252</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>205</v>
+        <v>254</v>
       </c>
       <c r="D60" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E60" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F60" t="s">
-        <v>37</v>
+        <v>99</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>20</v>
+        <v>255</v>
       </c>
       <c r="H60" t="s">
-        <v>206</v>
+        <v>256</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>207</v>
+        <v>257</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>208</v>
+        <v>258</v>
       </c>
       <c r="D61" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E61" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F61" t="s">
-        <v>37</v>
+        <v>99</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>20</v>
+        <v>259</v>
       </c>
       <c r="H61" t="s">
-        <v>209</v>
+        <v>260</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>210</v>
+        <v>261</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>211</v>
+        <v>262</v>
       </c>
       <c r="D62" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E62" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F62" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>20</v>
+        <v>263</v>
       </c>
       <c r="H62" t="s">
-        <v>212</v>
+        <v>264</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="D63" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E63" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F63" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>20</v>
+        <v>267</v>
       </c>
       <c r="H63" t="s">
-        <v>215</v>
+        <v>268</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>216</v>
+        <v>269</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>217</v>
+        <v>270</v>
       </c>
       <c r="D64" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E64" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F64" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>20</v>
+        <v>271</v>
       </c>
       <c r="H64" t="s">
-        <v>218</v>
+        <v>272</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>219</v>
+        <v>273</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>220</v>
+        <v>274</v>
       </c>
       <c r="D65" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E65" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F65" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>20</v>
+        <v>275</v>
       </c>
       <c r="H65" t="s">
-        <v>221</v>
+        <v>276</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>222</v>
+        <v>277</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>223</v>
+        <v>278</v>
       </c>
       <c r="D66" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E66" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F66" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>20</v>
+        <v>279</v>
       </c>
       <c r="H66" t="s">
-        <v>224</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>225</v>
+        <v>281</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>226</v>
+        <v>282</v>
       </c>
       <c r="D67" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E67" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F67" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>20</v>
+        <v>283</v>
       </c>
       <c r="H67" t="s">
-        <v>227</v>
+        <v>284</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>228</v>
+        <v>285</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>229</v>
+        <v>286</v>
       </c>
       <c r="D68" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E68" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F68" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>20</v>
+        <v>287</v>
       </c>
       <c r="H68" t="s">
-        <v>230</v>
+        <v>288</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>231</v>
+        <v>289</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>232</v>
+        <v>290</v>
       </c>
       <c r="D69" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E69" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F69" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>20</v>
+        <v>291</v>
       </c>
       <c r="H69" t="s">
-        <v>233</v>
+        <v>292</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>234</v>
+        <v>293</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>235</v>
+        <v>294</v>
       </c>
       <c r="D70" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E70" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F70" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>20</v>
+        <v>295</v>
       </c>
       <c r="H70" t="s">
-        <v>236</v>
+        <v>296</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>237</v>
+        <v>297</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>238</v>
+        <v>298</v>
       </c>
       <c r="D71" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E71" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F71" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>20</v>
+        <v>299</v>
       </c>
       <c r="H71" t="s">
-        <v>239</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>240</v>
+        <v>301</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>241</v>
+        <v>302</v>
       </c>
       <c r="D72" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E72" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F72" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>20</v>
+        <v>303</v>
       </c>
       <c r="H72" t="s">
-        <v>242</v>
+        <v>304</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>243</v>
+        <v>305</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>244</v>
+        <v>306</v>
       </c>
       <c r="D73" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E73" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F73" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>20</v>
+        <v>307</v>
       </c>
       <c r="H73" t="s">
-        <v>245</v>
+        <v>308</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>246</v>
+        <v>309</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>247</v>
+        <v>310</v>
       </c>
       <c r="D74" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E74" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F74" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>20</v>
+        <v>311</v>
       </c>
       <c r="H74" t="s">
-        <v>248</v>
+        <v>312</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>249</v>
+        <v>313</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>250</v>
+        <v>314</v>
       </c>
       <c r="D75" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E75" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F75" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>20</v>
+        <v>315</v>
       </c>
       <c r="H75" t="s">
-        <v>251</v>
+        <v>316</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>252</v>
+        <v>317</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>253</v>
+        <v>318</v>
       </c>
       <c r="D76" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E76" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F76" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>20</v>
+        <v>319</v>
       </c>
       <c r="H76" t="s">
-        <v>254</v>
+        <v>320</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>255</v>
+        <v>321</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>256</v>
+        <v>322</v>
       </c>
       <c r="D77" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E77" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F77" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>20</v>
+        <v>323</v>
       </c>
       <c r="H77" t="s">
-        <v>257</v>
+        <v>324</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>258</v>
+        <v>325</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>259</v>
+        <v>326</v>
       </c>
       <c r="D78" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E78" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F78" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="H78" t="s">
-        <v>260</v>
+        <v>328</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>261</v>
+        <v>329</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>262</v>
+        <v>330</v>
       </c>
       <c r="D79" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E79" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F79" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>20</v>
+        <v>331</v>
       </c>
       <c r="H79" t="s">
-        <v>263</v>
+        <v>332</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>264</v>
+        <v>333</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>265</v>
+        <v>334</v>
       </c>
       <c r="D80" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E80" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F80" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>20</v>
+        <v>335</v>
       </c>
       <c r="H80" t="s">
-        <v>266</v>
+        <v>336</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>267</v>
+        <v>337</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>268</v>
+        <v>338</v>
       </c>
       <c r="D81" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E81" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F81" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>20</v>
+        <v>339</v>
       </c>
       <c r="H81" t="s">
-        <v>269</v>
+        <v>340</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>270</v>
+        <v>341</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>271</v>
+        <v>342</v>
       </c>
       <c r="D82" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E82" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F82" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>20</v>
+        <v>343</v>
       </c>
       <c r="H82" t="s">
-        <v>272</v>
+        <v>344</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>273</v>
+        <v>345</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>274</v>
+        <v>346</v>
       </c>
       <c r="D83" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E83" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F83" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>20</v>
+        <v>347</v>
       </c>
       <c r="H83" t="s">
-        <v>275</v>
+        <v>348</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>276</v>
+        <v>349</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>277</v>
+        <v>350</v>
       </c>
       <c r="D84" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E84" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F84" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>20</v>
+        <v>351</v>
       </c>
       <c r="H84" t="s">
-        <v>278</v>
+        <v>352</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>279</v>
+        <v>353</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>280</v>
+        <v>354</v>
       </c>
       <c r="D85" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E85" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F85" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>20</v>
+        <v>355</v>
       </c>
       <c r="H85" t="s">
-        <v>281</v>
+        <v>356</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>282</v>
+        <v>357</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>283</v>
+        <v>358</v>
       </c>
       <c r="D86" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E86" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F86" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>20</v>
+        <v>359</v>
       </c>
       <c r="H86" t="s">
-        <v>284</v>
+        <v>360</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>285</v>
+        <v>361</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>286</v>
+        <v>362</v>
       </c>
       <c r="D87" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E87" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F87" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>20</v>
+        <v>363</v>
       </c>
       <c r="H87" t="s">
-        <v>287</v>
+        <v>364</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>288</v>
+        <v>365</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>289</v>
+        <v>366</v>
       </c>
       <c r="D88" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E88" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F88" t="s">
-        <v>290</v>
+        <v>62</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>20</v>
+        <v>367</v>
       </c>
       <c r="H88" t="s">
-        <v>291</v>
+        <v>368</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>292</v>
+        <v>369</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>293</v>
+        <v>370</v>
       </c>
       <c r="D89" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E89" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F89" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>20</v>
+        <v>371</v>
       </c>
       <c r="H89" t="s">
-        <v>294</v>
+        <v>372</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>295</v>
+        <v>373</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>296</v>
+        <v>374</v>
       </c>
       <c r="D90" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E90" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F90" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>20</v>
+        <v>375</v>
       </c>
       <c r="H90" t="s">
-        <v>297</v>
+        <v>376</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>298</v>
+        <v>377</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>299</v>
+        <v>378</v>
       </c>
       <c r="D91" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E91" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F91" t="s">
-        <v>24</v>
+        <v>379</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>20</v>
+        <v>380</v>
       </c>
       <c r="H91" t="s">
-        <v>300</v>
+        <v>381</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>301</v>
+        <v>382</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>302</v>
+        <v>383</v>
       </c>
       <c r="D92" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E92" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F92" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>20</v>
+        <v>384</v>
       </c>
       <c r="H92" t="s">
-        <v>303</v>
+        <v>385</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>304</v>
+        <v>386</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>305</v>
+        <v>387</v>
       </c>
       <c r="D93" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E93" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F93" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>20</v>
+        <v>388</v>
       </c>
       <c r="H93" t="s">
-        <v>306</v>
+        <v>389</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>307</v>
+        <v>390</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>308</v>
+        <v>391</v>
       </c>
       <c r="D94" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E94" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F94" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>20</v>
+        <v>392</v>
       </c>
       <c r="H94" t="s">
-        <v>309</v>
+        <v>393</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>310</v>
+        <v>394</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>311</v>
+        <v>395</v>
       </c>
       <c r="D95" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E95" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F95" t="s">
-        <v>312</v>
+        <v>62</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>20</v>
+        <v>396</v>
       </c>
       <c r="H95" t="s">
-        <v>313</v>
+        <v>397</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>314</v>
+        <v>398</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>315</v>
+        <v>399</v>
       </c>
       <c r="D96" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E96" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F96" t="s">
-        <v>316</v>
+        <v>39</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>20</v>
+        <v>400</v>
       </c>
       <c r="H96" t="s">
-        <v>317</v>
+        <v>401</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>318</v>
+        <v>402</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>319</v>
+        <v>403</v>
       </c>
       <c r="D97" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E97" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F97" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>20</v>
+        <v>404</v>
       </c>
       <c r="H97" t="s">
-        <v>320</v>
+        <v>405</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>321</v>
+        <v>406</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>322</v>
+        <v>407</v>
       </c>
       <c r="D98" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E98" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F98" t="s">
-        <v>43</v>
+        <v>408</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>20</v>
+        <v>409</v>
       </c>
       <c r="H98" t="s">
-        <v>323</v>
+        <v>410</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>324</v>
+        <v>411</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>325</v>
+        <v>412</v>
       </c>
       <c r="D99" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E99" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F99" t="s">
-        <v>43</v>
+        <v>413</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>20</v>
+        <v>414</v>
       </c>
       <c r="H99" t="s">
-        <v>326</v>
+        <v>415</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>327</v>
+        <v>416</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>328</v>
+        <v>417</v>
       </c>
       <c r="D100" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E100" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F100" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>20</v>
+        <v>418</v>
       </c>
       <c r="H100" t="s">
-        <v>329</v>
+        <v>419</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>330</v>
+        <v>420</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>331</v>
+        <v>421</v>
       </c>
       <c r="D101" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E101" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F101" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>20</v>
+        <v>422</v>
       </c>
       <c r="H101" t="s">
-        <v>332</v>
+        <v>423</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>333</v>
+        <v>424</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>334</v>
+        <v>425</v>
       </c>
       <c r="D102" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E102" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F102" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>20</v>
+        <v>426</v>
       </c>
       <c r="H102" t="s">
-        <v>335</v>
+        <v>427</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>336</v>
+        <v>428</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>337</v>
+        <v>429</v>
       </c>
       <c r="D103" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E103" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F103" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>20</v>
+        <v>430</v>
       </c>
       <c r="H103" t="s">
-        <v>338</v>
+        <v>431</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>339</v>
+        <v>432</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>340</v>
+        <v>433</v>
       </c>
       <c r="D104" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E104" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F104" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>20</v>
+        <v>434</v>
       </c>
       <c r="H104" t="s">
-        <v>341</v>
+        <v>435</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>342</v>
+        <v>436</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>343</v>
+        <v>437</v>
       </c>
       <c r="D105" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E105" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F105" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>20</v>
+        <v>438</v>
       </c>
       <c r="H105" t="s">
-        <v>344</v>
+        <v>439</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>345</v>
+        <v>440</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>346</v>
+        <v>441</v>
       </c>
       <c r="D106" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E106" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F106" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>20</v>
+        <v>442</v>
       </c>
       <c r="H106" t="s">
-        <v>347</v>
+        <v>443</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>348</v>
+        <v>444</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>349</v>
+        <v>445</v>
       </c>
       <c r="D107" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E107" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F107" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>20</v>
+        <v>446</v>
       </c>
       <c r="H107" t="s">
-        <v>350</v>
+        <v>447</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>351</v>
+        <v>448</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>352</v>
+        <v>449</v>
       </c>
       <c r="D108" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E108" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F108" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>20</v>
+        <v>450</v>
       </c>
       <c r="H108" t="s">
-        <v>353</v>
+        <v>451</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>354</v>
+        <v>452</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>355</v>
+        <v>453</v>
       </c>
       <c r="D109" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E109" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F109" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>20</v>
+        <v>454</v>
       </c>
       <c r="H109" t="s">
-        <v>356</v>
+        <v>455</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>357</v>
+        <v>456</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>358</v>
+        <v>457</v>
       </c>
       <c r="D110" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E110" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F110" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>20</v>
+        <v>458</v>
       </c>
       <c r="H110" t="s">
-        <v>248</v>
+        <v>459</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>359</v>
+        <v>460</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>360</v>
+        <v>461</v>
       </c>
       <c r="D111" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E111" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F111" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>20</v>
+        <v>462</v>
       </c>
       <c r="H111" t="s">
-        <v>361</v>
+        <v>463</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>362</v>
+        <v>464</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>363</v>
+        <v>465</v>
       </c>
       <c r="D112" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E112" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F112" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>20</v>
+        <v>466</v>
       </c>
       <c r="H112" t="s">
-        <v>364</v>
+        <v>467</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>365</v>
+        <v>468</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>366</v>
+        <v>469</v>
       </c>
       <c r="D113" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E113" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F113" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>20</v>
+        <v>470</v>
       </c>
       <c r="H113" t="s">
-        <v>367</v>
+        <v>324</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>368</v>
+        <v>471</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>369</v>
+        <v>472</v>
       </c>
       <c r="D114" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E114" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F114" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>20</v>
+        <v>473</v>
       </c>
       <c r="H114" t="s">
-        <v>370</v>
+        <v>474</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>371</v>
+        <v>475</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>372</v>
+        <v>476</v>
       </c>
       <c r="D115" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E115" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F115" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>20</v>
+        <v>477</v>
       </c>
       <c r="H115" t="s">
-        <v>373</v>
+        <v>478</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>374</v>
+        <v>479</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>375</v>
+        <v>480</v>
       </c>
       <c r="D116" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E116" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F116" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>20</v>
+        <v>481</v>
       </c>
       <c r="H116" t="s">
-        <v>376</v>
+        <v>482</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>377</v>
+        <v>483</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>378</v>
+        <v>484</v>
       </c>
       <c r="D117" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E117" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F117" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>20</v>
+        <v>485</v>
       </c>
       <c r="H117" t="s">
-        <v>379</v>
+        <v>486</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>380</v>
+        <v>487</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>381</v>
+        <v>488</v>
       </c>
       <c r="D118" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E118" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F118" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>20</v>
+        <v>489</v>
       </c>
       <c r="H118" t="s">
-        <v>382</v>
+        <v>490</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>383</v>
+        <v>491</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>384</v>
+        <v>492</v>
       </c>
       <c r="D119" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E119" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F119" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>20</v>
+        <v>493</v>
       </c>
       <c r="H119" t="s">
-        <v>385</v>
+        <v>494</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>386</v>
+        <v>495</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>387</v>
+        <v>496</v>
       </c>
       <c r="D120" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E120" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F120" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>20</v>
+        <v>497</v>
       </c>
       <c r="H120" t="s">
-        <v>388</v>
+        <v>498</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>389</v>
+        <v>499</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>390</v>
+        <v>500</v>
       </c>
       <c r="D121" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E121" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F121" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>20</v>
+        <v>501</v>
       </c>
       <c r="H121" t="s">
-        <v>391</v>
+        <v>502</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>392</v>
+        <v>503</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>393</v>
+        <v>504</v>
       </c>
       <c r="D122" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E122" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F122" t="s">
-        <v>24</v>
+        <v>124</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>20</v>
+        <v>505</v>
       </c>
       <c r="H122" t="s">
-        <v>394</v>
+        <v>506</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>395</v>
+        <v>507</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>396</v>
+        <v>508</v>
       </c>
       <c r="D123" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E123" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F123" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>20</v>
+        <v>509</v>
       </c>
       <c r="H123" t="s">
-        <v>397</v>
+        <v>510</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>398</v>
+        <v>511</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>399</v>
+        <v>512</v>
       </c>
       <c r="D124" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E124" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F124" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>20</v>
+        <v>513</v>
       </c>
       <c r="H124" t="s">
-        <v>400</v>
+        <v>514</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>401</v>
+        <v>515</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>402</v>
+        <v>516</v>
       </c>
       <c r="D125" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E125" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F125" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>20</v>
+        <v>517</v>
       </c>
       <c r="H125" t="s">
-        <v>403</v>
+        <v>518</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>404</v>
+        <v>519</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>405</v>
+        <v>520</v>
       </c>
       <c r="D126" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E126" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F126" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>20</v>
+        <v>521</v>
       </c>
       <c r="H126" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>407</v>
+        <v>523</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>408</v>
+        <v>524</v>
       </c>
       <c r="D127" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E127" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F127" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>20</v>
+        <v>525</v>
       </c>
       <c r="H127" t="s">
-        <v>409</v>
+        <v>526</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>410</v>
+        <v>527</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>411</v>
+        <v>528</v>
       </c>
       <c r="D128" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E128" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F128" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>20</v>
+        <v>529</v>
       </c>
       <c r="H128" t="s">
-        <v>412</v>
+        <v>530</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>413</v>
+        <v>531</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>414</v>
+        <v>532</v>
       </c>
       <c r="D129" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E129" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F129" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>20</v>
+        <v>533</v>
       </c>
       <c r="H129" t="s">
-        <v>415</v>
+        <v>534</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>416</v>
+        <v>535</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>417</v>
+        <v>536</v>
       </c>
       <c r="D130" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E130" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F130" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>20</v>
+        <v>537</v>
       </c>
       <c r="H130" t="s">
-        <v>418</v>
+        <v>538</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>419</v>
+        <v>539</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>420</v>
+        <v>540</v>
       </c>
       <c r="D131" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E131" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F131" t="s">
-        <v>107</v>
+        <v>62</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>20</v>
+        <v>541</v>
       </c>
       <c r="H131" t="s">
-        <v>421</v>
+        <v>542</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>422</v>
+        <v>543</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>423</v>
+        <v>544</v>
       </c>
       <c r="D132" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E132" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F132" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>20</v>
+        <v>545</v>
       </c>
       <c r="H132" t="s">
-        <v>424</v>
+        <v>546</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>425</v>
+        <v>547</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>426</v>
+        <v>548</v>
       </c>
       <c r="D133" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E133" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F133" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>20</v>
+        <v>549</v>
       </c>
       <c r="H133" t="s">
-        <v>427</v>
+        <v>550</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>428</v>
+        <v>551</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>429</v>
+        <v>552</v>
       </c>
       <c r="D134" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E134" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F134" t="s">
-        <v>72</v>
+        <v>137</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>20</v>
+        <v>553</v>
       </c>
       <c r="H134" t="s">
-        <v>430</v>
+        <v>554</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>431</v>
+        <v>555</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>432</v>
+        <v>556</v>
       </c>
       <c r="D135" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E135" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F135" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>20</v>
+        <v>557</v>
       </c>
       <c r="H135" t="s">
-        <v>433</v>
+        <v>558</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>434</v>
+        <v>559</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>435</v>
+        <v>560</v>
       </c>
       <c r="D136" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E136" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F136" t="s">
-        <v>37</v>
+        <v>99</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>20</v>
+        <v>561</v>
       </c>
       <c r="H136" t="s">
-        <v>436</v>
+        <v>562</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>437</v>
+        <v>563</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>438</v>
+        <v>564</v>
       </c>
       <c r="D137" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E137" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F137" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>20</v>
+        <v>565</v>
       </c>
       <c r="H137" t="s">
-        <v>439</v>
+        <v>566</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>440</v>
+        <v>567</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>441</v>
+        <v>568</v>
       </c>
       <c r="D138" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E138" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F138" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>20</v>
+        <v>569</v>
       </c>
       <c r="H138" t="s">
-        <v>442</v>
+        <v>570</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>443</v>
+        <v>571</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>444</v>
+        <v>572</v>
       </c>
       <c r="D139" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E139" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F139" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>20</v>
+        <v>573</v>
       </c>
       <c r="H139" t="s">
-        <v>445</v>
+        <v>574</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>446</v>
+        <v>575</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>447</v>
+        <v>576</v>
       </c>
       <c r="D140" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E140" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F140" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>20</v>
+        <v>577</v>
       </c>
       <c r="H140" t="s">
-        <v>448</v>
+        <v>578</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>449</v>
+        <v>579</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>450</v>
+        <v>580</v>
       </c>
       <c r="D141" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E141" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F141" t="s">
-        <v>316</v>
+        <v>39</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>20</v>
+        <v>581</v>
       </c>
       <c r="H141" t="s">
-        <v>451</v>
+        <v>582</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>452</v>
+        <v>583</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>453</v>
+        <v>584</v>
       </c>
       <c r="D142" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E142" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F142" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>20</v>
+        <v>585</v>
       </c>
       <c r="H142" t="s">
-        <v>454</v>
+        <v>586</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>455</v>
+        <v>587</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>456</v>
+        <v>588</v>
       </c>
       <c r="D143" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E143" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F143" t="s">
-        <v>316</v>
+        <v>99</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>20</v>
+        <v>589</v>
       </c>
       <c r="H143" t="s">
-        <v>457</v>
+        <v>590</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>458</v>
+        <v>591</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>459</v>
+        <v>592</v>
       </c>
       <c r="D144" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E144" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F144" t="s">
-        <v>19</v>
+        <v>413</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>20</v>
+        <v>593</v>
       </c>
       <c r="H144" t="s">
-        <v>460</v>
+        <v>594</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>461</v>
+        <v>595</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>462</v>
+        <v>596</v>
       </c>
       <c r="D145" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E145" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F145" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>20</v>
+        <v>597</v>
       </c>
       <c r="H145" t="s">
-        <v>463</v>
+        <v>598</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>464</v>
+        <v>599</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>465</v>
+        <v>600</v>
       </c>
       <c r="D146" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E146" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F146" t="s">
-        <v>107</v>
+        <v>413</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>20</v>
+        <v>601</v>
       </c>
       <c r="H146" t="s">
-        <v>466</v>
+        <v>602</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>467</v>
+        <v>603</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>468</v>
+        <v>604</v>
       </c>
       <c r="D147" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E147" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F147" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>20</v>
+        <v>605</v>
       </c>
       <c r="H147" t="s">
-        <v>469</v>
+        <v>606</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>470</v>
+        <v>607</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>471</v>
+        <v>608</v>
       </c>
       <c r="D148" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E148" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F148" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>20</v>
+        <v>609</v>
       </c>
       <c r="H148" t="s">
-        <v>472</v>
+        <v>610</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>473</v>
+        <v>611</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>474</v>
+        <v>612</v>
       </c>
       <c r="D149" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E149" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F149" t="s">
-        <v>43</v>
+        <v>137</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>20</v>
+        <v>613</v>
       </c>
       <c r="H149" t="s">
-        <v>475</v>
+        <v>614</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>476</v>
+        <v>615</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>477</v>
+        <v>616</v>
       </c>
       <c r="D150" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E150" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F150" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>20</v>
+        <v>617</v>
       </c>
       <c r="H150" t="s">
-        <v>478</v>
+        <v>618</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>479</v>
+        <v>619</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>480</v>
+        <v>620</v>
       </c>
       <c r="D151" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E151" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F151" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>20</v>
+        <v>621</v>
       </c>
       <c r="H151" t="s">
-        <v>481</v>
+        <v>622</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>482</v>
+        <v>623</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>483</v>
+        <v>624</v>
       </c>
       <c r="D152" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E152" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F152" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>20</v>
+        <v>625</v>
       </c>
       <c r="H152" t="s">
-        <v>484</v>
+        <v>626</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>485</v>
+        <v>627</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>486</v>
+        <v>628</v>
       </c>
       <c r="D153" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E153" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F153" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>487</v>
+        <v>629</v>
       </c>
       <c r="H153" t="s">
-        <v>488</v>
+        <v>630</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>489</v>
+        <v>631</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>490</v>
+        <v>632</v>
       </c>
       <c r="D154" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E154" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F154" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>20</v>
+        <v>633</v>
       </c>
       <c r="H154" t="s">
-        <v>491</v>
+        <v>634</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>492</v>
+        <v>635</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>493</v>
+        <v>636</v>
       </c>
       <c r="D155" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E155" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F155" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>494</v>
+        <v>637</v>
       </c>
       <c r="H155" t="s">
-        <v>495</v>
+        <v>638</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>496</v>
+        <v>639</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>497</v>
+        <v>640</v>
       </c>
       <c r="D156" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E156" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F156" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>498</v>
+        <v>641</v>
       </c>
       <c r="H156" t="s">
-        <v>499</v>
+        <v>642</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>500</v>
+        <v>643</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>501</v>
+        <v>644</v>
       </c>
       <c r="D157" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E157" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F157" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>20</v>
+        <v>645</v>
       </c>
       <c r="H157" t="s">
-        <v>502</v>
+        <v>646</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>503</v>
+        <v>647</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>504</v>
+        <v>648</v>
       </c>
       <c r="D158" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E158" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F158" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>20</v>
+        <v>649</v>
       </c>
       <c r="H158" t="s">
-        <v>505</v>
+        <v>650</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>506</v>
+        <v>651</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>507</v>
+        <v>652</v>
       </c>
       <c r="D159" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E159" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F159" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>20</v>
+        <v>653</v>
       </c>
       <c r="H159" t="s">
-        <v>508</v>
+        <v>654</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>509</v>
+        <v>655</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>510</v>
+        <v>656</v>
       </c>
       <c r="D160" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E160" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F160" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>20</v>
+        <v>657</v>
       </c>
       <c r="H160" t="s">
-        <v>511</v>
+        <v>658</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>512</v>
+        <v>659</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>513</v>
+        <v>660</v>
       </c>
       <c r="D161" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="E161" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F161" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>20</v>
+        <v>657</v>
       </c>
       <c r="H161" t="s">
-        <v>514</v>
+        <v>661</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>515</v>
+        <v>662</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>10</v>
+        <v>663</v>
       </c>
       <c r="D162" t="s">
-        <v>516</v>
+        <v>33</v>
       </c>
       <c r="E162" t="s">
-        <v>517</v>
+        <v>34</v>
       </c>
       <c r="F162" t="s">
-        <v>518</v>
+        <v>39</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>519</v>
+        <v>657</v>
       </c>
       <c r="H162" t="s">
-        <v>520</v>
+        <v>664</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>521</v>
+        <v>665</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>10</v>
+        <v>666</v>
       </c>
       <c r="D163" t="s">
-        <v>522</v>
+        <v>33</v>
       </c>
       <c r="E163" t="s">
-        <v>523</v>
+        <v>34</v>
       </c>
       <c r="F163" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>524</v>
+        <v>657</v>
       </c>
       <c r="H163" t="s">
-        <v>525</v>
+        <v>667</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>526</v>
+        <v>668</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>10</v>
+        <v>669</v>
       </c>
       <c r="D164" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E164" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F164" t="s">
-        <v>529</v>
+        <v>39</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>530</v>
+        <v>657</v>
       </c>
       <c r="H164" t="s">
-        <v>531</v>
+        <v>670</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>532</v>
+        <v>671</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>23</v>
+        <v>672</v>
       </c>
       <c r="D165" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E165" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F165" t="s">
-        <v>533</v>
+        <v>39</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>534</v>
+        <v>657</v>
       </c>
       <c r="H165" t="s">
-        <v>535</v>
+        <v>673</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>536</v>
+        <v>674</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>27</v>
+        <v>675</v>
       </c>
       <c r="D166" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E166" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F166" t="s">
-        <v>537</v>
+        <v>39</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>538</v>
+        <v>657</v>
       </c>
       <c r="H166" t="s">
-        <v>539</v>
+        <v>676</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>540</v>
+        <v>677</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>30</v>
+        <v>678</v>
       </c>
       <c r="D167" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E167" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F167" t="s">
-        <v>537</v>
+        <v>39</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>541</v>
+        <v>657</v>
       </c>
       <c r="H167" t="s">
-        <v>542</v>
+        <v>679</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>543</v>
+        <v>680</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>33</v>
+        <v>681</v>
       </c>
       <c r="D168" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E168" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F168" t="s">
-        <v>537</v>
+        <v>62</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>20</v>
+        <v>657</v>
       </c>
       <c r="H168" t="s">
-        <v>544</v>
+        <v>682</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>545</v>
+        <v>683</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>36</v>
+        <v>684</v>
       </c>
       <c r="D169" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E169" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F169" t="s">
-        <v>537</v>
+        <v>62</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>546</v>
+        <v>657</v>
       </c>
       <c r="H169" t="s">
-        <v>547</v>
+        <v>685</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>548</v>
+        <v>686</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>40</v>
+        <v>687</v>
       </c>
       <c r="D170" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E170" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F170" t="s">
-        <v>549</v>
+        <v>62</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>550</v>
+        <v>657</v>
       </c>
       <c r="H170" t="s">
-        <v>551</v>
+        <v>688</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>552</v>
+        <v>689</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>42</v>
+        <v>690</v>
       </c>
       <c r="D171" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E171" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F171" t="s">
-        <v>549</v>
+        <v>62</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>553</v>
+        <v>657</v>
       </c>
       <c r="H171" t="s">
-        <v>554</v>
+        <v>691</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>555</v>
+        <v>692</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>46</v>
+        <v>693</v>
       </c>
       <c r="D172" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E172" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F172" t="s">
-        <v>556</v>
+        <v>62</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>20</v>
+        <v>657</v>
       </c>
       <c r="H172" t="s">
-        <v>557</v>
+        <v>694</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>558</v>
+        <v>695</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>49</v>
+        <v>696</v>
       </c>
       <c r="D173" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E173" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F173" t="s">
-        <v>537</v>
+        <v>62</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>559</v>
+        <v>657</v>
       </c>
       <c r="H173" t="s">
-        <v>560</v>
+        <v>697</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>561</v>
+        <v>698</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>52</v>
+        <v>699</v>
       </c>
       <c r="D174" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E174" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F174" t="s">
-        <v>537</v>
+        <v>62</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>562</v>
+        <v>657</v>
       </c>
       <c r="H174" t="s">
-        <v>563</v>
+        <v>700</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>564</v>
+        <v>701</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>55</v>
+        <v>702</v>
       </c>
       <c r="D175" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E175" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F175" t="s">
-        <v>549</v>
+        <v>62</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>565</v>
+        <v>657</v>
       </c>
       <c r="H175" t="s">
-        <v>566</v>
+        <v>703</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>567</v>
+        <v>704</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>58</v>
+        <v>705</v>
       </c>
       <c r="D176" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E176" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F176" t="s">
-        <v>529</v>
+        <v>62</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>568</v>
+        <v>657</v>
       </c>
       <c r="H176" t="s">
-        <v>569</v>
+        <v>706</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>570</v>
+        <v>707</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>61</v>
+        <v>708</v>
       </c>
       <c r="D177" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E177" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F177" t="s">
-        <v>571</v>
+        <v>99</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>572</v>
+        <v>657</v>
       </c>
       <c r="H177" t="s">
-        <v>573</v>
+        <v>709</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>574</v>
+        <v>710</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>64</v>
+        <v>711</v>
       </c>
       <c r="D178" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E178" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F178" t="s">
-        <v>549</v>
+        <v>99</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>575</v>
+        <v>657</v>
       </c>
       <c r="H178" t="s">
-        <v>576</v>
+        <v>712</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>577</v>
+        <v>713</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>67</v>
+        <v>714</v>
       </c>
       <c r="D179" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E179" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F179" t="s">
-        <v>549</v>
+        <v>39</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>578</v>
+        <v>657</v>
       </c>
       <c r="H179" t="s">
-        <v>579</v>
+        <v>715</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>580</v>
+        <v>716</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>71</v>
+        <v>717</v>
       </c>
       <c r="D180" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E180" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F180" t="s">
-        <v>571</v>
+        <v>413</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>581</v>
+        <v>657</v>
       </c>
       <c r="H180" t="s">
-        <v>582</v>
+        <v>594</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>583</v>
+        <v>718</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>76</v>
+        <v>719</v>
       </c>
       <c r="D181" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E181" t="s">
-        <v>528</v>
+        <v>34</v>
+      </c>
+      <c r="F181" t="s">
+        <v>62</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>584</v>
+        <v>720</v>
       </c>
       <c r="H181" t="s">
-        <v>585</v>
+        <v>721</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>586</v>
+        <v>722</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>79</v>
+        <v>723</v>
       </c>
       <c r="D182" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E182" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F182" t="s">
-        <v>571</v>
+        <v>62</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>587</v>
+        <v>724</v>
       </c>
       <c r="H182" t="s">
-        <v>588</v>
+        <v>725</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>589</v>
+        <v>726</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>82</v>
+        <v>727</v>
       </c>
       <c r="D183" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E183" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F183" t="s">
-        <v>529</v>
+        <v>62</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>590</v>
+        <v>728</v>
       </c>
       <c r="H183" t="s">
-        <v>591</v>
+        <v>729</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>592</v>
+        <v>730</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>86</v>
+        <v>731</v>
       </c>
       <c r="D184" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E184" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F184" t="s">
-        <v>533</v>
+        <v>62</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>593</v>
+        <v>732</v>
       </c>
       <c r="H184" t="s">
-        <v>594</v>
+        <v>733</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>595</v>
+        <v>734</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>90</v>
+        <v>735</v>
       </c>
       <c r="D185" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E185" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F185" t="s">
-        <v>537</v>
+        <v>62</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>596</v>
+        <v>736</v>
       </c>
       <c r="H185" t="s">
-        <v>597</v>
+        <v>737</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>598</v>
+        <v>738</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>94</v>
+        <v>739</v>
       </c>
       <c r="D186" t="s">
-        <v>527</v>
+        <v>33</v>
       </c>
       <c r="E186" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
       <c r="F186" t="s">
-        <v>537</v>
+        <v>62</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>599</v>
+        <v>740</v>
       </c>
       <c r="H186" t="s">
-        <v>600</v>
+        <v>741</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>601</v>
+        <v>742</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>10</v>
+        <v>743</v>
       </c>
       <c r="D187" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E187" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F187" t="s">
-        <v>604</v>
+        <v>55</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>605</v>
+        <v>744</v>
       </c>
       <c r="H187" t="s">
-        <v>606</v>
+        <v>745</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>607</v>
+        <v>746</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>23</v>
+        <v>747</v>
       </c>
       <c r="D188" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E188" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F188" t="s">
-        <v>608</v>
+        <v>39</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>20</v>
+        <v>748</v>
       </c>
       <c r="H188" t="s">
-        <v>535</v>
+        <v>749</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>609</v>
+        <v>750</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>27</v>
+        <v>751</v>
       </c>
       <c r="D189" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E189" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F189" t="s">
-        <v>604</v>
+        <v>39</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>610</v>
+        <v>752</v>
       </c>
       <c r="H189" t="s">
-        <v>539</v>
+        <v>753</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>611</v>
+        <v>754</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>30</v>
+        <v>755</v>
       </c>
       <c r="D190" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E190" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F190" t="s">
-        <v>604</v>
+        <v>39</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>612</v>
+        <v>756</v>
       </c>
       <c r="H190" t="s">
-        <v>542</v>
+        <v>757</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>613</v>
+        <v>758</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>33</v>
+        <v>759</v>
       </c>
       <c r="D191" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E191" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F191" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>614</v>
+        <v>760</v>
       </c>
       <c r="H191" t="s">
-        <v>615</v>
+        <v>761</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>616</v>
+        <v>762</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>36</v>
+        <v>763</v>
       </c>
       <c r="D192" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E192" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F192" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>617</v>
+        <v>764</v>
       </c>
       <c r="H192" t="s">
-        <v>547</v>
+        <v>765</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>618</v>
+        <v>766</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>40</v>
+        <v>767</v>
       </c>
       <c r="D193" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E193" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F193" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>619</v>
+        <v>768</v>
       </c>
       <c r="H193" t="s">
-        <v>551</v>
+        <v>769</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>620</v>
+        <v>770</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>42</v>
+        <v>771</v>
       </c>
       <c r="D194" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E194" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F194" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>621</v>
+        <v>772</v>
       </c>
       <c r="H194" t="s">
-        <v>554</v>
+        <v>773</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>622</v>
+        <v>774</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>46</v>
+        <v>775</v>
       </c>
       <c r="D195" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E195" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F195" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>623</v>
+        <v>776</v>
       </c>
       <c r="H195" t="s">
-        <v>557</v>
+        <v>777</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>624</v>
+        <v>778</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>49</v>
+        <v>779</v>
       </c>
       <c r="D196" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E196" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F196" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>625</v>
+        <v>780</v>
       </c>
       <c r="H196" t="s">
-        <v>626</v>
+        <v>781</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>627</v>
+        <v>782</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>52</v>
+        <v>783</v>
       </c>
       <c r="D197" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E197" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F197" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>628</v>
+        <v>784</v>
       </c>
       <c r="H197" t="s">
-        <v>629</v>
+        <v>785</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>630</v>
+        <v>786</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>55</v>
+        <v>787</v>
       </c>
       <c r="D198" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E198" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F198" t="s">
-        <v>537</v>
+        <v>62</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>631</v>
+        <v>788</v>
       </c>
       <c r="H198" t="s">
-        <v>566</v>
+        <v>789</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>632</v>
+        <v>790</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>58</v>
+        <v>791</v>
       </c>
       <c r="D199" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E199" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F199" t="s">
-        <v>571</v>
+        <v>124</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>633</v>
+        <v>792</v>
       </c>
       <c r="H199" t="s">
-        <v>569</v>
+        <v>793</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>634</v>
+        <v>794</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>61</v>
+        <v>795</v>
       </c>
       <c r="D200" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E200" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F200" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>635</v>
+        <v>657</v>
       </c>
       <c r="H200" t="s">
-        <v>573</v>
+        <v>796</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>636</v>
+        <v>797</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>64</v>
+        <v>798</v>
       </c>
       <c r="D201" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E201" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F201" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>637</v>
+        <v>799</v>
       </c>
       <c r="H201" t="s">
-        <v>638</v>
+        <v>800</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>639</v>
+        <v>801</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>67</v>
+        <v>802</v>
       </c>
       <c r="D202" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E202" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F202" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>640</v>
+        <v>803</v>
       </c>
       <c r="H202" t="s">
-        <v>579</v>
+        <v>804</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>641</v>
+        <v>805</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>71</v>
+        <v>806</v>
       </c>
       <c r="D203" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E203" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F203" t="s">
-        <v>107</v>
+        <v>62</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>642</v>
+        <v>807</v>
       </c>
       <c r="H203" t="s">
-        <v>582</v>
+        <v>808</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>643</v>
+        <v>809</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>76</v>
+        <v>810</v>
       </c>
       <c r="D204" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E204" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F204" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>644</v>
+        <v>811</v>
       </c>
       <c r="H204" t="s">
-        <v>645</v>
+        <v>812</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>646</v>
+        <v>813</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>79</v>
+        <v>814</v>
       </c>
       <c r="D205" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E205" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F205" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>647</v>
+        <v>815</v>
       </c>
       <c r="H205" t="s">
-        <v>648</v>
+        <v>816</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>649</v>
+        <v>817</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>82</v>
+        <v>818</v>
       </c>
       <c r="D206" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E206" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F206" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>650</v>
+        <v>819</v>
       </c>
       <c r="H206" t="s">
-        <v>651</v>
+        <v>820</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>652</v>
+        <v>821</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>86</v>
+        <v>822</v>
       </c>
       <c r="D207" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E207" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F207" t="s">
-        <v>608</v>
+        <v>39</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>653</v>
+        <v>823</v>
       </c>
       <c r="H207" t="s">
-        <v>654</v>
+        <v>824</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>655</v>
+        <v>825</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>90</v>
+        <v>826</v>
       </c>
       <c r="D208" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E208" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F208" t="s">
-        <v>604</v>
+        <v>39</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>656</v>
+        <v>827</v>
       </c>
       <c r="H208" t="s">
-        <v>597</v>
+        <v>828</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>657</v>
+        <v>829</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>94</v>
+        <v>830</v>
       </c>
       <c r="D209" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="E209" t="s">
-        <v>603</v>
+        <v>34</v>
       </c>
       <c r="F209" t="s">
-        <v>604</v>
+        <v>39</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>658</v>
+        <v>831</v>
       </c>
       <c r="H209" t="s">
-        <v>659</v>
+        <v>832</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>660</v>
+        <v>833</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>10</v>
+        <v>834</v>
       </c>
       <c r="D210" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E210" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F210" t="s">
-        <v>663</v>
+        <v>39</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>664</v>
+        <v>835</v>
       </c>
       <c r="H210" t="s">
-        <v>665</v>
+        <v>836</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>666</v>
+        <v>837</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>23</v>
+        <v>838</v>
       </c>
       <c r="D211" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E211" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F211" t="s">
-        <v>663</v>
+        <v>39</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>667</v>
+        <v>839</v>
       </c>
       <c r="H211" t="s">
-        <v>668</v>
+        <v>840</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>669</v>
+        <v>841</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>27</v>
+        <v>842</v>
       </c>
       <c r="D212" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E212" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F212" t="s">
-        <v>663</v>
+        <v>39</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>670</v>
+        <v>657</v>
       </c>
       <c r="H212" t="s">
-        <v>671</v>
+        <v>843</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>672</v>
+        <v>844</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>30</v>
+        <v>845</v>
       </c>
       <c r="D213" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E213" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F213" t="s">
-        <v>663</v>
+        <v>124</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>673</v>
+        <v>657</v>
       </c>
       <c r="H213" t="s">
-        <v>674</v>
+        <v>846</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>675</v>
+        <v>847</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>33</v>
+        <v>848</v>
       </c>
       <c r="D214" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E214" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F214" t="s">
-        <v>663</v>
+        <v>39</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>676</v>
+        <v>657</v>
       </c>
       <c r="H214" t="s">
-        <v>677</v>
+        <v>849</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>678</v>
+        <v>850</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>36</v>
+        <v>851</v>
       </c>
       <c r="D215" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E215" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F215" t="s">
-        <v>663</v>
+        <v>39</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>679</v>
+        <v>657</v>
       </c>
       <c r="H215" t="s">
-        <v>680</v>
+        <v>852</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>681</v>
+        <v>853</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>40</v>
+        <v>854</v>
       </c>
       <c r="D216" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E216" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F216" t="s">
-        <v>663</v>
+        <v>39</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>682</v>
+        <v>657</v>
       </c>
       <c r="H216" t="s">
-        <v>683</v>
+        <v>855</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>684</v>
+        <v>856</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>42</v>
+        <v>857</v>
       </c>
       <c r="D217" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E217" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F217" t="s">
-        <v>663</v>
+        <v>39</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>685</v>
+        <v>657</v>
       </c>
       <c r="H217" t="s">
-        <v>686</v>
+        <v>858</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>687</v>
+        <v>859</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>46</v>
+        <v>860</v>
       </c>
       <c r="D218" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E218" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F218" t="s">
-        <v>663</v>
+        <v>39</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>688</v>
+        <v>657</v>
       </c>
       <c r="H218" t="s">
-        <v>689</v>
+        <v>861</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>690</v>
+        <v>862</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>49</v>
+        <v>863</v>
       </c>
       <c r="D219" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E219" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F219" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="H219" t="s">
-        <v>692</v>
+        <v>864</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>693</v>
+        <v>865</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>52</v>
+        <v>866</v>
       </c>
       <c r="D220" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E220" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F220" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>694</v>
+        <v>657</v>
       </c>
       <c r="H220" t="s">
-        <v>695</v>
+        <v>867</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>696</v>
+        <v>868</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>55</v>
+        <v>869</v>
       </c>
       <c r="D221" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E221" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F221" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>697</v>
+        <v>657</v>
       </c>
       <c r="H221" t="s">
-        <v>698</v>
+        <v>870</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>699</v>
+        <v>871</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>58</v>
+        <v>872</v>
       </c>
       <c r="D222" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E222" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F222" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>700</v>
+        <v>657</v>
       </c>
       <c r="H222" t="s">
-        <v>701</v>
+        <v>873</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>702</v>
+        <v>874</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>61</v>
+        <v>875</v>
       </c>
       <c r="D223" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E223" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F223" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>703</v>
+        <v>657</v>
       </c>
       <c r="H223" t="s">
-        <v>704</v>
+        <v>876</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>705</v>
+        <v>877</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>64</v>
+        <v>878</v>
       </c>
       <c r="D224" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E224" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F224" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>706</v>
+        <v>657</v>
       </c>
       <c r="H224" t="s">
-        <v>707</v>
+        <v>879</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>708</v>
+        <v>880</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>67</v>
+        <v>881</v>
       </c>
       <c r="D225" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E225" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F225" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>709</v>
+        <v>657</v>
       </c>
       <c r="H225" t="s">
-        <v>710</v>
+        <v>882</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>711</v>
+        <v>883</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>71</v>
+        <v>884</v>
       </c>
       <c r="D226" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E226" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F226" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>712</v>
+        <v>657</v>
       </c>
       <c r="H226" t="s">
-        <v>713</v>
+        <v>885</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>714</v>
+        <v>886</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>76</v>
+        <v>887</v>
       </c>
       <c r="D227" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E227" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F227" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>715</v>
+        <v>657</v>
       </c>
       <c r="H227" t="s">
-        <v>716</v>
+        <v>888</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>717</v>
+        <v>889</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>79</v>
+        <v>890</v>
       </c>
       <c r="D228" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E228" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F228" t="s">
-        <v>663</v>
+        <v>408</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>718</v>
+        <v>657</v>
       </c>
       <c r="H228" t="s">
-        <v>719</v>
+        <v>891</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>720</v>
+        <v>892</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>82</v>
+        <v>893</v>
       </c>
       <c r="D229" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E229" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F229" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>721</v>
+        <v>657</v>
       </c>
       <c r="H229" t="s">
-        <v>722</v>
+        <v>894</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>723</v>
+        <v>895</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>86</v>
+        <v>896</v>
       </c>
       <c r="D230" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E230" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F230" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>724</v>
+        <v>657</v>
       </c>
       <c r="H230" t="s">
-        <v>725</v>
+        <v>897</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>726</v>
+        <v>898</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>90</v>
+        <v>899</v>
       </c>
       <c r="D231" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E231" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F231" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>20</v>
+        <v>657</v>
       </c>
       <c r="H231" t="s">
-        <v>727</v>
+        <v>900</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>728</v>
+        <v>901</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>94</v>
+        <v>902</v>
       </c>
       <c r="D232" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E232" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F232" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>729</v>
+        <v>657</v>
       </c>
       <c r="H232" t="s">
-        <v>730</v>
+        <v>903</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>731</v>
+        <v>904</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>98</v>
+        <v>905</v>
       </c>
       <c r="D233" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E233" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F233" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>732</v>
+        <v>657</v>
       </c>
       <c r="H233" t="s">
-        <v>733</v>
+        <v>906</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>734</v>
+        <v>907</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>102</v>
+        <v>908</v>
       </c>
       <c r="D234" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E234" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F234" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>735</v>
+        <v>657</v>
       </c>
       <c r="H234" t="s">
-        <v>736</v>
+        <v>909</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>737</v>
+        <v>910</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>106</v>
+        <v>911</v>
       </c>
       <c r="D235" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E235" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F235" t="s">
-        <v>663</v>
+        <v>39</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>738</v>
+        <v>657</v>
       </c>
       <c r="H235" t="s">
-        <v>739</v>
+        <v>912</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>740</v>
+        <v>913</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>111</v>
+        <v>914</v>
       </c>
       <c r="D236" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E236" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F236" t="s">
-        <v>663</v>
+        <v>39</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>741</v>
+        <v>657</v>
       </c>
       <c r="H236" t="s">
-        <v>742</v>
+        <v>915</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>743</v>
+        <v>916</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>114</v>
+        <v>917</v>
       </c>
       <c r="D237" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E237" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F237" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>744</v>
+        <v>657</v>
       </c>
       <c r="H237" t="s">
-        <v>745</v>
+        <v>918</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>746</v>
+        <v>919</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>118</v>
+        <v>920</v>
       </c>
       <c r="D238" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E238" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F238" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>747</v>
+        <v>657</v>
       </c>
       <c r="H238" t="s">
-        <v>748</v>
+        <v>921</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>749</v>
+        <v>922</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>121</v>
+        <v>923</v>
       </c>
       <c r="D239" t="s">
-        <v>661</v>
+        <v>33</v>
       </c>
       <c r="E239" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="F239" t="s">
-        <v>663</v>
+        <v>62</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>750</v>
+        <v>657</v>
       </c>
       <c r="H239" t="s">
-        <v>751</v>
+        <v>924</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>752</v>
+        <v>925</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>10</v>
+        <v>926</v>
       </c>
       <c r="D240" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E240" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F240" t="s">
-        <v>755</v>
+        <v>62</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>756</v>
+        <v>657</v>
       </c>
       <c r="H240" t="s">
-        <v>671</v>
+        <v>927</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>757</v>
+        <v>928</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>23</v>
+        <v>929</v>
       </c>
       <c r="D241" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E241" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F241" t="s">
-        <v>755</v>
+        <v>62</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>758</v>
+        <v>657</v>
       </c>
       <c r="H241" t="s">
-        <v>759</v>
+        <v>930</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>760</v>
+        <v>931</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>27</v>
+        <v>932</v>
       </c>
       <c r="D242" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E242" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F242" t="s">
-        <v>755</v>
+        <v>39</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>761</v>
+        <v>657</v>
       </c>
       <c r="H242" t="s">
-        <v>762</v>
+        <v>933</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>763</v>
+        <v>934</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>30</v>
+        <v>935</v>
       </c>
       <c r="D243" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E243" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F243" t="s">
-        <v>755</v>
+        <v>39</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>764</v>
+        <v>657</v>
       </c>
       <c r="H243" t="s">
-        <v>765</v>
+        <v>936</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>766</v>
+        <v>937</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>33</v>
+        <v>938</v>
       </c>
       <c r="D244" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E244" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F244" t="s">
-        <v>755</v>
+        <v>39</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>767</v>
+        <v>657</v>
       </c>
       <c r="H244" t="s">
-        <v>768</v>
+        <v>939</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>769</v>
+        <v>940</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>36</v>
+        <v>941</v>
       </c>
       <c r="D245" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E245" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F245" t="s">
-        <v>755</v>
+        <v>39</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>770</v>
+        <v>657</v>
       </c>
       <c r="H245" t="s">
-        <v>680</v>
+        <v>942</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>771</v>
+        <v>943</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>40</v>
+        <v>944</v>
       </c>
       <c r="D246" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E246" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F246" t="s">
-        <v>755</v>
+        <v>39</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>772</v>
+        <v>657</v>
       </c>
       <c r="H246" t="s">
-        <v>683</v>
+        <v>945</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>773</v>
+        <v>946</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>42</v>
+        <v>947</v>
       </c>
       <c r="D247" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E247" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F247" t="s">
-        <v>755</v>
+        <v>39</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>774</v>
+        <v>657</v>
       </c>
       <c r="H247" t="s">
-        <v>775</v>
+        <v>948</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>776</v>
+        <v>949</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>46</v>
+        <v>950</v>
       </c>
       <c r="D248" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E248" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F248" t="s">
-        <v>755</v>
+        <v>39</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>777</v>
+        <v>657</v>
       </c>
       <c r="H248" t="s">
-        <v>689</v>
+        <v>951</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>778</v>
+        <v>952</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>49</v>
+        <v>953</v>
       </c>
       <c r="D249" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E249" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F249" t="s">
-        <v>755</v>
+        <v>39</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>779</v>
+        <v>657</v>
       </c>
       <c r="H249" t="s">
-        <v>780</v>
+        <v>954</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>781</v>
+        <v>955</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>52</v>
+        <v>956</v>
       </c>
       <c r="D250" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E250" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F250" t="s">
-        <v>755</v>
+        <v>39</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>782</v>
+        <v>657</v>
       </c>
       <c r="H250" t="s">
-        <v>783</v>
+        <v>957</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>784</v>
+        <v>958</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>55</v>
+        <v>959</v>
       </c>
       <c r="D251" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E251" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F251" t="s">
-        <v>755</v>
+        <v>99</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>785</v>
+        <v>657</v>
       </c>
       <c r="H251" t="s">
-        <v>786</v>
+        <v>960</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>787</v>
+        <v>961</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>58</v>
+        <v>962</v>
       </c>
       <c r="D252" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E252" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F252" t="s">
-        <v>755</v>
+        <v>99</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>788</v>
+        <v>657</v>
       </c>
       <c r="H252" t="s">
-        <v>789</v>
+        <v>963</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>790</v>
+        <v>964</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>61</v>
+        <v>965</v>
       </c>
       <c r="D253" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E253" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F253" t="s">
-        <v>755</v>
+        <v>99</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>791</v>
+        <v>657</v>
       </c>
       <c r="H253" t="s">
-        <v>792</v>
+        <v>966</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>793</v>
+        <v>967</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>64</v>
+        <v>968</v>
       </c>
       <c r="D254" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E254" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F254" t="s">
-        <v>755</v>
+        <v>124</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>794</v>
+        <v>657</v>
       </c>
       <c r="H254" t="s">
-        <v>795</v>
+        <v>969</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>796</v>
+        <v>970</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>67</v>
+        <v>971</v>
       </c>
       <c r="D255" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E255" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F255" t="s">
-        <v>755</v>
+        <v>62</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>797</v>
+        <v>657</v>
       </c>
       <c r="H255" t="s">
-        <v>798</v>
+        <v>972</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>799</v>
+        <v>973</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>71</v>
+        <v>974</v>
       </c>
       <c r="D256" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E256" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F256" t="s">
-        <v>755</v>
+        <v>62</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>800</v>
+        <v>657</v>
       </c>
       <c r="H256" t="s">
-        <v>801</v>
+        <v>975</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>802</v>
+        <v>976</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>76</v>
+        <v>977</v>
       </c>
       <c r="D257" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E257" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F257" t="s">
-        <v>755</v>
+        <v>62</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>803</v>
+        <v>657</v>
       </c>
       <c r="H257" t="s">
-        <v>804</v>
+        <v>978</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>805</v>
+        <v>979</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>79</v>
+        <v>980</v>
       </c>
       <c r="D258" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E258" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F258" t="s">
-        <v>755</v>
+        <v>62</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>806</v>
+        <v>657</v>
       </c>
       <c r="H258" t="s">
-        <v>807</v>
+        <v>981</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>808</v>
+        <v>982</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>82</v>
+        <v>983</v>
       </c>
       <c r="D259" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E259" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F259" t="s">
-        <v>755</v>
+        <v>62</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>809</v>
+        <v>657</v>
       </c>
       <c r="H259" t="s">
-        <v>733</v>
+        <v>984</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>810</v>
+        <v>985</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>86</v>
+        <v>986</v>
       </c>
       <c r="D260" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E260" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F260" t="s">
-        <v>755</v>
+        <v>62</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>811</v>
+        <v>657</v>
       </c>
       <c r="H260" t="s">
-        <v>812</v>
+        <v>691</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>813</v>
+        <v>987</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>90</v>
+        <v>988</v>
       </c>
       <c r="D261" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E261" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F261" t="s">
-        <v>755</v>
+        <v>99</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>814</v>
+        <v>657</v>
       </c>
       <c r="H261" t="s">
-        <v>815</v>
+        <v>989</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>816</v>
+        <v>990</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>94</v>
+        <v>991</v>
       </c>
       <c r="D262" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E262" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F262" t="s">
-        <v>755</v>
+        <v>99</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>817</v>
+        <v>657</v>
       </c>
       <c r="H262" t="s">
-        <v>818</v>
+        <v>992</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>819</v>
+        <v>993</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>98</v>
+        <v>994</v>
       </c>
       <c r="D263" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E263" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F263" t="s">
-        <v>755</v>
+        <v>379</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>820</v>
+        <v>657</v>
       </c>
       <c r="H263" t="s">
-        <v>821</v>
+        <v>995</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>822</v>
+        <v>996</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>102</v>
+        <v>997</v>
       </c>
       <c r="D264" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E264" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F264" t="s">
-        <v>755</v>
+        <v>39</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>823</v>
+        <v>657</v>
       </c>
       <c r="H264" t="s">
-        <v>824</v>
+        <v>998</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>825</v>
+        <v>999</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>106</v>
+        <v>1000</v>
       </c>
       <c r="D265" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E265" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F265" t="s">
-        <v>755</v>
+        <v>39</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>20</v>
+        <v>657</v>
       </c>
       <c r="H265" t="s">
-        <v>826</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>827</v>
+        <v>1002</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>111</v>
+        <v>1003</v>
       </c>
       <c r="D266" t="s">
-        <v>753</v>
+        <v>33</v>
       </c>
       <c r="E266" t="s">
-        <v>754</v>
+        <v>34</v>
       </c>
       <c r="F266" t="s">
-        <v>755</v>
+        <v>39</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>828</v>
+        <v>657</v>
       </c>
       <c r="H266" t="s">
-        <v>829</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>830</v>
+        <v>1005</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>10</v>
+        <v>1006</v>
       </c>
       <c r="D267" t="s">
-        <v>831</v>
+        <v>33</v>
       </c>
       <c r="E267" t="s">
-        <v>832</v>
+        <v>34</v>
       </c>
       <c r="F267" t="s">
-        <v>518</v>
+        <v>39</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>833</v>
+        <v>657</v>
       </c>
       <c r="H267" t="s">
-        <v>834</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>835</v>
+        <v>1008</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>23</v>
+        <v>1009</v>
       </c>
       <c r="D268" t="s">
-        <v>831</v>
+        <v>33</v>
       </c>
       <c r="E268" t="s">
-        <v>832</v>
+        <v>34</v>
       </c>
       <c r="F268" t="s">
-        <v>518</v>
+        <v>39</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>836</v>
+        <v>657</v>
       </c>
       <c r="H268" t="s">
-        <v>837</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>838</v>
+        <v>1011</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>27</v>
+        <v>1012</v>
       </c>
       <c r="D269" t="s">
-        <v>831</v>
+        <v>33</v>
       </c>
       <c r="E269" t="s">
-        <v>832</v>
+        <v>34</v>
       </c>
       <c r="F269" t="s">
-        <v>518</v>
+        <v>55</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>839</v>
+        <v>657</v>
       </c>
       <c r="H269" t="s">
-        <v>840</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>841</v>
+        <v>1014</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>30</v>
+        <v>1015</v>
       </c>
       <c r="D270" t="s">
-        <v>842</v>
+        <v>33</v>
       </c>
       <c r="E270" t="s">
-        <v>843</v>
+        <v>34</v>
       </c>
       <c r="F270" t="s">
-        <v>518</v>
+        <v>55</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>844</v>
+        <v>657</v>
       </c>
       <c r="H270" t="s">
-        <v>845</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>846</v>
+        <v>1017</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>36</v>
+        <v>1018</v>
       </c>
       <c r="D271" t="s">
-        <v>842</v>
+        <v>33</v>
       </c>
       <c r="E271" t="s">
-        <v>843</v>
+        <v>34</v>
       </c>
       <c r="F271" t="s">
-        <v>518</v>
+        <v>408</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>847</v>
+        <v>657</v>
       </c>
       <c r="H271" t="s">
-        <v>848</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>849</v>
+        <v>1020</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>27</v>
+        <v>1021</v>
       </c>
       <c r="D272" t="s">
-        <v>850</v>
+        <v>33</v>
       </c>
       <c r="E272" t="s">
-        <v>851</v>
+        <v>34</v>
       </c>
       <c r="F272" t="s">
-        <v>518</v>
+        <v>62</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>852</v>
+        <v>657</v>
       </c>
       <c r="H272" t="s">
-        <v>853</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>854</v>
+        <v>1023</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>36</v>
+        <v>1024</v>
       </c>
       <c r="D273" t="s">
-        <v>850</v>
+        <v>33</v>
       </c>
       <c r="E273" t="s">
-        <v>851</v>
+        <v>34</v>
       </c>
       <c r="F273" t="s">
-        <v>518</v>
+        <v>62</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>855</v>
+        <v>657</v>
       </c>
       <c r="H273" t="s">
-        <v>856</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>857</v>
+        <v>1026</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>49</v>
+        <v>1027</v>
       </c>
       <c r="D274" t="s">
-        <v>850</v>
+        <v>33</v>
       </c>
       <c r="E274" t="s">
-        <v>851</v>
+        <v>34</v>
       </c>
       <c r="F274" t="s">
-        <v>518</v>
+        <v>62</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>858</v>
+        <v>657</v>
       </c>
       <c r="H274" t="s">
-        <v>859</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>860</v>
+        <v>1029</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>64</v>
+        <v>1030</v>
       </c>
       <c r="D275" t="s">
-        <v>850</v>
+        <v>33</v>
       </c>
       <c r="E275" t="s">
-        <v>851</v>
+        <v>34</v>
       </c>
       <c r="F275" t="s">
-        <v>518</v>
+        <v>39</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>861</v>
+        <v>657</v>
       </c>
       <c r="H275" t="s">
-        <v>862</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>863</v>
+        <v>1032</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>10</v>
+        <v>1033</v>
       </c>
       <c r="D276" t="s">
-        <v>864</v>
+        <v>33</v>
       </c>
       <c r="E276" t="s">
-        <v>865</v>
+        <v>34</v>
       </c>
       <c r="F276" t="s">
-        <v>537</v>
+        <v>39</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>866</v>
+        <v>657</v>
       </c>
       <c r="H276" t="s">
-        <v>867</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>868</v>
+        <v>1035</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>23</v>
+        <v>1036</v>
       </c>
       <c r="D277" t="s">
-        <v>864</v>
+        <v>33</v>
       </c>
       <c r="E277" t="s">
-        <v>865</v>
+        <v>34</v>
       </c>
       <c r="F277" t="s">
-        <v>537</v>
+        <v>39</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>869</v>
+        <v>657</v>
       </c>
       <c r="H277" t="s">
-        <v>870</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>871</v>
+        <v>1038</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>10</v>
+        <v>1039</v>
       </c>
       <c r="D278" t="s">
-        <v>872</v>
+        <v>33</v>
       </c>
       <c r="E278" t="s">
-        <v>873</v>
+        <v>34</v>
       </c>
       <c r="F278" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>874</v>
+        <v>657</v>
       </c>
       <c r="H278" t="s">
-        <v>875</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>876</v>
+        <v>1041</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>10</v>
+        <v>1042</v>
       </c>
       <c r="D279" t="s">
-        <v>877</v>
+        <v>33</v>
       </c>
       <c r="E279" t="s">
-        <v>878</v>
+        <v>34</v>
       </c>
       <c r="F279" t="s">
-        <v>604</v>
+        <v>62</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>879</v>
+        <v>657</v>
       </c>
       <c r="H279" t="s">
-        <v>880</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>881</v>
+        <v>1044</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>23</v>
+        <v>1045</v>
       </c>
       <c r="D280" t="s">
-        <v>877</v>
+        <v>33</v>
       </c>
       <c r="E280" t="s">
-        <v>878</v>
+        <v>34</v>
       </c>
       <c r="F280" t="s">
-        <v>316</v>
+        <v>39</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>20</v>
+        <v>657</v>
       </c>
       <c r="H280" t="s">
-        <v>882</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>883</v>
+        <v>1047</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>27</v>
+        <v>1048</v>
       </c>
       <c r="D281" t="s">
-        <v>877</v>
+        <v>33</v>
       </c>
       <c r="E281" t="s">
-        <v>878</v>
+        <v>34</v>
       </c>
       <c r="F281" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>884</v>
+        <v>657</v>
       </c>
       <c r="H281" t="s">
-        <v>885</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>886</v>
+        <v>1050</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>30</v>
+        <v>1051</v>
       </c>
       <c r="D282" t="s">
-        <v>877</v>
+        <v>33</v>
       </c>
       <c r="E282" t="s">
-        <v>878</v>
+        <v>34</v>
       </c>
       <c r="F282" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>887</v>
+        <v>657</v>
       </c>
       <c r="H282" t="s">
-        <v>888</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>889</v>
+        <v>1053</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D283" t="s">
-        <v>890</v>
+        <v>1054</v>
       </c>
       <c r="E283" t="s">
-        <v>891</v>
+        <v>1055</v>
       </c>
       <c r="F283" t="s">
-        <v>892</v>
+        <v>1056</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>893</v>
+        <v>1057</v>
       </c>
       <c r="H283" t="s">
-        <v>894</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>895</v>
+        <v>1059</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D284" t="s">
-        <v>890</v>
+        <v>1060</v>
       </c>
       <c r="E284" t="s">
-        <v>891</v>
+        <v>1061</v>
       </c>
       <c r="F284" t="s">
-        <v>892</v>
+        <v>62</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>896</v>
+        <v>1062</v>
       </c>
       <c r="H284" t="s">
-        <v>897</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>898</v>
+        <v>1064</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D285" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E285" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F285" t="s">
-        <v>892</v>
+        <v>1067</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>899</v>
+        <v>1068</v>
       </c>
       <c r="H285" t="s">
-        <v>900</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>901</v>
+        <v>1070</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D286" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E286" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F286" t="s">
-        <v>316</v>
+        <v>1071</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>902</v>
+        <v>1072</v>
       </c>
       <c r="H286" t="s">
-        <v>903</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>904</v>
+        <v>1074</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D287" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E287" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F287" t="s">
-        <v>892</v>
+        <v>1075</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>905</v>
+        <v>1076</v>
       </c>
       <c r="H287" t="s">
-        <v>906</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>907</v>
+        <v>1078</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D288" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E288" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F288" t="s">
-        <v>908</v>
+        <v>1075</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>909</v>
+        <v>1079</v>
       </c>
       <c r="H288" t="s">
-        <v>910</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>911</v>
+        <v>1081</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D289" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E289" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F289" t="s">
-        <v>908</v>
+        <v>1075</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>912</v>
+        <v>657</v>
       </c>
       <c r="H289" t="s">
-        <v>913</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>914</v>
+        <v>1083</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="D290" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E290" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F290" t="s">
-        <v>908</v>
+        <v>1075</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>915</v>
+        <v>1084</v>
       </c>
       <c r="H290" t="s">
-        <v>916</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>917</v>
+        <v>1086</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D291" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E291" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F291" t="s">
-        <v>908</v>
+        <v>1087</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>918</v>
+        <v>1088</v>
       </c>
       <c r="H291" t="s">
-        <v>919</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>920</v>
+        <v>1090</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="D292" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E292" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F292" t="s">
-        <v>533</v>
+        <v>1087</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>921</v>
+        <v>1091</v>
       </c>
       <c r="H292" t="s">
-        <v>922</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>923</v>
+        <v>1093</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D293" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E293" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F293" t="s">
-        <v>549</v>
+        <v>1094</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>924</v>
+        <v>657</v>
       </c>
       <c r="H293" t="s">
-        <v>925</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>926</v>
+        <v>1096</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="D294" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E294" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F294" t="s">
-        <v>556</v>
+        <v>1075</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>20</v>
+        <v>1097</v>
       </c>
       <c r="H294" t="s">
-        <v>927</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>928</v>
+        <v>1099</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D295" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E295" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F295" t="s">
-        <v>72</v>
+        <v>1075</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>929</v>
+        <v>1100</v>
       </c>
       <c r="H295" t="s">
-        <v>930</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>931</v>
+        <v>1102</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D296" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E296" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F296" t="s">
-        <v>932</v>
+        <v>1087</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>933</v>
+        <v>1103</v>
       </c>
       <c r="H296" t="s">
-        <v>934</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>935</v>
+        <v>1105</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="D297" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E297" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F297" t="s">
-        <v>549</v>
+        <v>1067</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>936</v>
+        <v>1106</v>
       </c>
       <c r="H297" t="s">
-        <v>937</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>938</v>
+        <v>1108</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="D298" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E298" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F298" t="s">
-        <v>24</v>
+        <v>1109</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>939</v>
+        <v>1110</v>
       </c>
       <c r="H298" t="s">
-        <v>940</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>941</v>
+        <v>1112</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="D299" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E299" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F299" t="s">
-        <v>529</v>
+        <v>1087</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>942</v>
+        <v>1113</v>
       </c>
       <c r="H299" t="s">
-        <v>943</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>944</v>
+        <v>1115</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="D300" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E300" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F300" t="s">
-        <v>549</v>
+        <v>1087</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>945</v>
+        <v>1116</v>
       </c>
       <c r="H300" t="s">
-        <v>946</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>947</v>
+        <v>1118</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="D301" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E301" t="s">
-        <v>891</v>
+        <v>1066</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1109</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>948</v>
+        <v>1119</v>
       </c>
       <c r="H301" t="s">
-        <v>949</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>950</v>
+        <v>1121</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="D302" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E302" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-        <v>951</v>
+        <v>1066</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>952</v>
+        <v>1122</v>
       </c>
       <c r="H302" t="s">
-        <v>953</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>954</v>
+        <v>1124</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="D303" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E303" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F303" t="s">
-        <v>951</v>
+        <v>1109</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>955</v>
+        <v>1125</v>
       </c>
       <c r="H303" t="s">
-        <v>956</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>957</v>
+        <v>1127</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="D304" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E304" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F304" t="s">
-        <v>951</v>
+        <v>1067</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>958</v>
+        <v>1128</v>
       </c>
       <c r="H304" t="s">
-        <v>959</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>960</v>
+        <v>1130</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="D305" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E305" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F305" t="s">
-        <v>951</v>
+        <v>1071</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>961</v>
+        <v>1131</v>
       </c>
       <c r="H305" t="s">
-        <v>962</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>963</v>
+        <v>1133</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="D306" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E306" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F306" t="s">
-        <v>951</v>
+        <v>1075</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>964</v>
+        <v>1134</v>
       </c>
       <c r="H306" t="s">
-        <v>965</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>966</v>
+        <v>1136</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="D307" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E307" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F307" t="s">
-        <v>549</v>
+        <v>1075</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>967</v>
+        <v>1137</v>
       </c>
       <c r="H307" t="s">
-        <v>968</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>969</v>
+        <v>1139</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="D308" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E308" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F308" t="s">
-        <v>549</v>
+        <v>1075</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>970</v>
+        <v>1140</v>
       </c>
       <c r="H308" t="s">
-        <v>971</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>972</v>
+        <v>1142</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="D309" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E309" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F309" t="s">
-        <v>549</v>
+        <v>1109</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>973</v>
+        <v>1143</v>
       </c>
       <c r="H309" t="s">
-        <v>974</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>975</v>
+        <v>1145</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="D310" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E310" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F310" t="s">
-        <v>529</v>
+        <v>1067</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>976</v>
+        <v>1146</v>
       </c>
       <c r="H310" t="s">
-        <v>977</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>978</v>
+        <v>1148</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="D311" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E311" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-        <v>979</v>
+        <v>1066</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>980</v>
+        <v>1149</v>
       </c>
       <c r="H311" t="s">
-        <v>981</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>982</v>
+        <v>1151</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>130</v>
+        <v>145</v>
       </c>
       <c r="D312" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E312" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F312" t="s">
-        <v>979</v>
+        <v>1094</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>983</v>
+        <v>1152</v>
       </c>
       <c r="H312" t="s">
-        <v>984</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>985</v>
+        <v>1154</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="D313" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E313" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F313" t="s">
-        <v>979</v>
+        <v>1087</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>986</v>
+        <v>1155</v>
       </c>
       <c r="H313" t="s">
-        <v>987</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>988</v>
+        <v>1157</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="D314" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E314" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F314" t="s">
-        <v>24</v>
+        <v>1158</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>989</v>
+        <v>1159</v>
       </c>
       <c r="H314" t="s">
-        <v>990</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>991</v>
+        <v>1161</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="D315" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E315" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F315" t="s">
-        <v>571</v>
+        <v>1067</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>992</v>
+        <v>1162</v>
       </c>
       <c r="H315" t="s">
-        <v>993</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>994</v>
+        <v>1164</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="D316" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E316" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F316" t="s">
-        <v>951</v>
+        <v>1075</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>995</v>
+        <v>1165</v>
       </c>
       <c r="H316" t="s">
-        <v>996</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>997</v>
+        <v>1167</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
       <c r="D317" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E317" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F317" t="s">
-        <v>571</v>
+        <v>1087</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>998</v>
+        <v>1168</v>
       </c>
       <c r="H317" t="s">
-        <v>999</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1000</v>
+        <v>1170</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="D318" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E318" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F318" t="s">
-        <v>951</v>
+        <v>1087</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1001</v>
+        <v>1171</v>
       </c>
       <c r="H318" t="s">
-        <v>1002</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1003</v>
+        <v>1173</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="D319" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E319" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F319" t="s">
-        <v>951</v>
+        <v>1109</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1004</v>
+        <v>657</v>
       </c>
       <c r="H319" t="s">
-        <v>1005</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1006</v>
+        <v>1175</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>157</v>
+        <v>178</v>
       </c>
       <c r="D320" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E320" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F320" t="s">
-        <v>1007</v>
+        <v>1075</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1008</v>
+        <v>1176</v>
       </c>
       <c r="H320" t="s">
-        <v>1009</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1010</v>
+        <v>1178</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>160</v>
+        <v>182</v>
       </c>
       <c r="D321" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E321" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F321" t="s">
-        <v>1011</v>
+        <v>1094</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1012</v>
+        <v>1179</v>
       </c>
       <c r="H321" t="s">
-        <v>1013</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1014</v>
+        <v>1181</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>163</v>
+        <v>190</v>
       </c>
       <c r="D322" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E322" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F322" t="s">
-        <v>529</v>
+        <v>1094</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1015</v>
+        <v>1182</v>
       </c>
       <c r="H322" t="s">
-        <v>1016</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1017</v>
+        <v>1184</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>166</v>
+        <v>194</v>
       </c>
       <c r="D323" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
       <c r="E323" t="s">
-        <v>891</v>
+        <v>1066</v>
       </c>
       <c r="F323" t="s">
-        <v>556</v>
+        <v>1094</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1018</v>
+        <v>1185</v>
       </c>
       <c r="H323" t="s">
-        <v>1019</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1020</v>
+        <v>1187</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>10</v>
+        <v>198</v>
       </c>
       <c r="D324" t="s">
-        <v>1021</v>
+        <v>1065</v>
       </c>
       <c r="E324" t="s">
-        <v>1022</v>
+        <v>1066</v>
       </c>
       <c r="F324" t="s">
-        <v>755</v>
+        <v>1094</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1023</v>
+        <v>1188</v>
       </c>
       <c r="H324" t="s">
-        <v>1024</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1025</v>
+        <v>1190</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>10</v>
+        <v>202</v>
       </c>
       <c r="D325" t="s">
-        <v>1026</v>
+        <v>1065</v>
       </c>
       <c r="E325" t="s">
-        <v>1027</v>
+        <v>1066</v>
       </c>
       <c r="F325" t="s">
-        <v>1028</v>
+        <v>1075</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1029</v>
+        <v>1191</v>
       </c>
       <c r="H325" t="s">
-        <v>1030</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1031</v>
+        <v>1193</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
+        <v>206</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F326" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>210</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1075</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>16</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F328" t="s">
+        <v>24</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
         <v>23</v>
       </c>
-      <c r="D326" t="s">
-[...12 lines deleted...]
-        <v>1033</v>
+      <c r="D329" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>28</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F330" t="s">
+        <v>24</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>46</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F331" t="s">
+        <v>24</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>50</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F332" t="s">
+        <v>24</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>54</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F333" t="s">
+        <v>24</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>10</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F334" t="s">
+        <v>24</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>61</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F335" t="s">
+        <v>24</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>66</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F336" t="s">
+        <v>24</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>70</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F337" t="s">
+        <v>24</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>74</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F338" t="s">
+        <v>24</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>78</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1075</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>82</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E340" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F340" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>86</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F341" t="s">
+        <v>137</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>90</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E342" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F342" t="s">
+        <v>24</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>94</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F343" t="s">
+        <v>24</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>98</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E344" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F344" t="s">
+        <v>137</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>103</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F345" t="s">
+        <v>24</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>107</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E346" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F346" t="s">
+        <v>24</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>111</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E347" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F347" t="s">
+        <v>24</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>115</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>119</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E349" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F349" t="s">
+        <v>24</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>123</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E350" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F350" t="s">
+        <v>24</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>128</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F351" t="s">
+        <v>24</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>132</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F352" t="s">
+        <v>24</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>136</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F353" t="s">
+        <v>24</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>141</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>145</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F355" t="s">
+        <v>24</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>150</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F356" t="s">
+        <v>24</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>154</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>158</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F358" t="s">
+        <v>24</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>162</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E359" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F359" t="s">
+        <v>24</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>166</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E360" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F360" t="s">
+        <v>24</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>170</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F361" t="s">
+        <v>24</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>174</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E362" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F362" t="s">
+        <v>24</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>178</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F363" t="s">
+        <v>55</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>182</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F364" t="s">
+        <v>24</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>186</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E365" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F365" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>190</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F366" t="s">
+        <v>24</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>194</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E367" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F367" t="s">
+        <v>24</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>198</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F368" t="s">
+        <v>24</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>202</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F369" t="s">
+        <v>24</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>206</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F370" t="s">
+        <v>137</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>210</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F371" t="s">
+        <v>24</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>214</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E372" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F372" t="s">
+        <v>24</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>218</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F373" t="s">
+        <v>24</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>222</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F374" t="s">
+        <v>1205</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>16</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>23</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F376" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>28</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>46</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F378" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>50</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F379" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>54</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F380" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>10</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F381" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>61</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>66</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>70</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>74</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>78</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F386" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>82</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F387" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>86</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F388" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>90</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F389" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>94</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>98</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F391" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>103</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>107</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F393" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>111</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F394" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>115</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>119</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F396" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>123</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F397" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>128</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>132</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F399" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>136</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F400" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>141</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>145</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>150</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>154</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>158</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F405" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>162</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>166</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>170</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F408" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>174</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>178</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>182</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F411" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>186</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>190</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>194</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F414" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>198</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F415" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>202</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F416" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>206</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F417" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>210</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F418" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>214</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F419" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>218</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F420" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>222</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F421" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>226</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F422" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>16</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F423" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>23</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F424" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>28</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F425" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>46</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F426" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>50</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F427" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>54</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>10</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F429" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>61</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F430" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>66</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F431" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>70</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F432" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>74</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F433" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>78</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F434" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>82</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F435" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>86</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F436" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>90</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F437" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>94</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F438" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>98</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F439" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>103</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F440" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>107</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F441" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>111</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F442" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>115</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F443" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>119</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F444" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>123</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F445" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>128</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F446" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>132</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F447" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>136</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F448" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>141</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>145</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>150</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F451" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>154</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F452" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>158</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F453" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>162</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F454" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>166</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F455" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>170</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F456" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>174</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F457" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>178</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F458" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>182</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F459" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>186</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F460" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>190</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F461" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>194</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>198</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F463" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>202</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F464" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>206</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F465" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>210</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>16</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1595</v>
+      </c>
+      <c r="F467" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>23</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1595</v>
+      </c>
+      <c r="F468" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>28</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1595</v>
+      </c>
+      <c r="F469" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>23</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1606</v>
+      </c>
+      <c r="F470" t="s">
+        <v>19</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>46</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F471" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>54</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1611</v>
+      </c>
+      <c r="F472" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>28</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F473" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>54</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F474" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>70</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F475" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>90</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F476" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>132</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F477" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>141</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F478" t="s">
+        <v>1635</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>145</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F479" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>16</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F480" t="s">
+        <v>1075</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>28</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F481" t="s">
+        <v>1075</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>16</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F482" t="s">
+        <v>24</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>23</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F483" t="s">
+        <v>413</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>28</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F484" t="s">
+        <v>39</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>46</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F485" t="s">
+        <v>39</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>50</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F486" t="s">
+        <v>62</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>54</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F487" t="s">
+        <v>39</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>10</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F488" t="s">
+        <v>413</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>23</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F489" t="s">
+        <v>1673</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>28</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F490" t="s">
+        <v>1673</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>46</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F491" t="s">
+        <v>1673</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>50</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F492" t="s">
+        <v>413</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>54</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F493" t="s">
+        <v>1673</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>10</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F494" t="s">
+        <v>1689</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>61</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F495" t="s">
+        <v>1689</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>66</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1689</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>70</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F497" t="s">
+        <v>1689</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>78</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F498" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>86</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F499" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>90</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>94</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F501" t="s">
+        <v>99</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>98</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F502" t="s">
+        <v>1713</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>103</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F503" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>107</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F504" t="s">
+        <v>39</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>111</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F505" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>115</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F506" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>119</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1672</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>123</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F508" t="s">
+        <v>1732</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>128</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F509" t="s">
+        <v>1732</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>132</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1732</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>136</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F511" t="s">
+        <v>1732</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>141</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1732</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>145</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F513" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>150</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F514" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>154</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F515" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>158</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>162</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F517" t="s">
+        <v>1760</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>166</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F518" t="s">
+        <v>1760</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>170</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F519" t="s">
+        <v>1760</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>174</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F520" t="s">
+        <v>39</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>178</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F521" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>182</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F522" t="s">
+        <v>1732</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>190</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F523" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>194</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F524" t="s">
+        <v>1732</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>198</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F525" t="s">
+        <v>1732</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>202</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F526" t="s">
+        <v>1788</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>206</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F527" t="s">
+        <v>1158</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>210</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F528" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>214</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F529" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>218</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F530" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>222</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F531" t="s">
+        <v>1804</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>226</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F532" t="s">
+        <v>1804</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>230</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F533" t="s">
+        <v>1804</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>234</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F534" t="s">
+        <v>62</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>238</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F535" t="s">
+        <v>1158</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>246</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F536" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>250</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F537" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>254</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F538" t="s">
+        <v>39</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>258</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F539" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>262</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1672</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>266</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F541" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>270</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F542" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>274</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F543" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>278</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F544" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>282</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F545" t="s">
+        <v>1075</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>286</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F546" t="s">
+        <v>1849</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>290</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1672</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>294</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F548" t="s">
+        <v>1856</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>298</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F549" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>302</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F550" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>306</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F551" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H551" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>310</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1672</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H552" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>314</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F553" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H553" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>16</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1876</v>
+      </c>
+      <c r="F554" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H554" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>16</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1881</v>
+      </c>
+      <c r="F555" t="s">
+        <v>1882</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="H555" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>23</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1881</v>
+      </c>
+      <c r="F556" t="s">
+        <v>1882</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H556" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>28</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1881</v>
+      </c>
+      <c r="F557" t="s">
+        <v>1882</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="H557" t="s">
+        <v>1890</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -12298,50 +20872,281 @@
     <hyperlink ref="G302" r:id="rId301"/>
     <hyperlink ref="G303" r:id="rId302"/>
     <hyperlink ref="G304" r:id="rId303"/>
     <hyperlink ref="G305" r:id="rId304"/>
     <hyperlink ref="G306" r:id="rId305"/>
     <hyperlink ref="G307" r:id="rId306"/>
     <hyperlink ref="G308" r:id="rId307"/>
     <hyperlink ref="G309" r:id="rId308"/>
     <hyperlink ref="G310" r:id="rId309"/>
     <hyperlink ref="G311" r:id="rId310"/>
     <hyperlink ref="G312" r:id="rId311"/>
     <hyperlink ref="G313" r:id="rId312"/>
     <hyperlink ref="G314" r:id="rId313"/>
     <hyperlink ref="G315" r:id="rId314"/>
     <hyperlink ref="G316" r:id="rId315"/>
     <hyperlink ref="G317" r:id="rId316"/>
     <hyperlink ref="G318" r:id="rId317"/>
     <hyperlink ref="G319" r:id="rId318"/>
     <hyperlink ref="G320" r:id="rId319"/>
     <hyperlink ref="G321" r:id="rId320"/>
     <hyperlink ref="G322" r:id="rId321"/>
     <hyperlink ref="G323" r:id="rId322"/>
     <hyperlink ref="G324" r:id="rId323"/>
     <hyperlink ref="G325" r:id="rId324"/>
     <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>