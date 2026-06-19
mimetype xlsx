--- v2 (2026-06-12)
+++ v3 (2026-06-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4449" uniqueCount="1891">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4737" uniqueCount="2004">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -3173,50 +3173,302 @@
     <t>9126</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal, para que sejam adotadas providências urgentes visando à realização de serviços de patrolamento, limpeza de manilhas e manutenção da estrada rural da Comunidade dos Campos.</t>
   </si>
   <si>
     <t>9127</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo Municipal que sejam adotadas providências visando à realização de serviços de capina, roçada, limpeza e manutenção urbana na Rua Regina Soares de Barros, via de acesso ao Haras do Banana.</t>
   </si>
   <si>
     <t>9128</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>“Solicita a revitalização do Monumento em Homenagem aos Carroceiros, localizado na Praça Clarindo Barcelos, no Município de Piumhi/MG.</t>
+  </si>
+  <si>
+    <t>9146</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>Solicita a extensão da rede elétrica e da iluminação pública na área de ampliação do Cemitério Municipal de Piumhi/MG.</t>
+  </si>
+  <si>
+    <t>9147</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização da pintura dos nomes das ruas nos postes de identificação dos logradouros públicos do Município de Piumhi/MG.”</t>
+  </si>
+  <si>
+    <t>9149</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>Solicita a revitalização da sinalização de trânsito nos bairros Vila Agreny, Totonha Tomé, Novo Tempo e Nova Esperança, no Município de Piumhi/MG.</t>
+  </si>
+  <si>
+    <t>9150</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo a criação do Conselho Municipal de Proteção e Defesa Animal (CMPDA) no Município de Piumhi.</t>
+  </si>
+  <si>
+    <t>9151</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo a notificação dos proprietários de lotes vagos que se encontram sujos na Rua Chico Guerra, no Bairro Santa Clara, para que realizem a limpeza e manutenção dos imóveis.</t>
+  </si>
+  <si>
+    <t>9152</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo a instalação de uma faixa elevada para travessia de pedestres na Rua Cesário Leopoldo, nº 156, Bairro Nova Esperança, em frente à Igreja Assembleia de Deus Missão – Ministério de Piumhi.</t>
+  </si>
+  <si>
+    <t>9153</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal a realização de obra de pavimentação asfáltica ou calçamento da Avenida Waldece Soares (Orazil), localizada no Bairro Capoeiras, no município de Piumhi/MG.</t>
+  </si>
+  <si>
+    <t>9154</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>Solicita Prefeito Municipal que por meio da Secretaria competente e dos órgãos de fiscalização, sejam adotadas as providências necessárias para averiguar e minimizar os transtornos causados pela movimentação de veículos pesados em imóvel localizado no antigo espaço conhecido como Copacafé, situado nas proximidades do cruzamento da Rua João Peres com a Rua José Brito, no Bairro Nova Piumhi.</t>
+  </si>
+  <si>
+    <t>9155</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>Solicita Prefeito Municipal que por meio da Secretaria competente, que sejam adotadas as providências necessárias para realização de fiscalização e notificação dos proprietários de lotes localizados no Bairro Nova Piumhi, especialmente na Rua João Peres e seus cruzamentos, visando a regularização das condições dos imóveis.</t>
+  </si>
+  <si>
+    <t>9156</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>Solicita a disponibilização de vagas no CMEI Laura Mota para alunos residentes no Município de Piumhi.</t>
+  </si>
+  <si>
+    <t>9157</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizada a limpeza periódica no entorno das caçambas de coleta de resíduos sólidos localizadas na Comunidade de Penedos, promovendo a retirada dos resíduos acumulados ao redor dos recipientes, bem como a higienização do local.</t>
+  </si>
+  <si>
+    <t>9159</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>Solicita que através do departamento de Limpeza Urbana, sejam realizados serviços de capina, poda, corte do mato e limpeza geral das áreas externas da Escola Municipal Lindamar Martins Costa, localizada na Comunidade de Penedos.</t>
+  </si>
+  <si>
+    <t>9161</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizada a substituição/troca do mata-burro localizado na localidade conhecida como Porteira Pesada, nas proximidades da Comunidade de Penedos, neste Município.</t>
+  </si>
+  <si>
+    <t>9162</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>Solicita que sejam realizadas melhorias no Campo Municipal da Comunidade de Penedos, contemplando serviços de manutenção, revitalização da estrutura, limpeza, nivelamento do terreno e demais intervenções necessárias para proporcionar melhores condições de utilização do espaço..</t>
+  </si>
+  <si>
+    <t>9164</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo a adequação da acessibilidade da faixa de travessia de pedestres localizada no entorno da Praça Guia Lopes, nas proximidades do consultório do Dr. Fernando e da Lanchonete do Rafael, mediante o rebaixamento do meio-fio e implantação de rampa de acesso.</t>
+  </si>
+  <si>
+    <t>9165</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo a instalação de placas de identificação na bifurcação da região da Água Limpa, indicando os acessos às localidades de Penedos e Contendas, bem como a implantação de placa de identificação na estrada de acesso à comunidade de Contendas, com destaque para os pontos de visitação turística da região.</t>
+  </si>
+  <si>
+    <t>9166</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo a construção de um banheiro acessível e a instalação de um bebedouro de água na Praça Guia Lopes, especialmente nas proximidades do Parquinho Municipal, visando oferecer melhores condições de conforto, acessibilidade e bem-estar aos frequentadores do local.</t>
+  </si>
+  <si>
+    <t>9167</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo, por meio da Secretaria Municipal de Saúde em parceria com a Secretaria Municipal de Educação, a criação e implantação de um projeto permanente de ações do serviço odontológico nas escolas e creches da rede municipal de ensino, com foco na educação em saúde bucal, incentivo à escovação correta e prevenção de cáries e outras doenças odontológicas.</t>
+  </si>
+  <si>
+    <t>9168</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo a adoção de medidas para garantir a isenção da tarifa dos valores cobrados pela aquisição de terrenos no cemitério municipal e das taxas de sepultamento para famílias em situação de extrema vulnerabilidade social, conforme critérios concedidos pelo serviço social do Município.</t>
+  </si>
+  <si>
+    <t>9169</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo, por meio do Departamento Municipal de Limpeza Urbana, a realização de limpeza e remoção de lixo descartado irregularmente na área localizada ao final da Rua João Pereira de Barros.</t>
+  </si>
+  <si>
+    <t>9176</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que, por meio da Secretaria competente, sejam adotadas as providências necessárias para intensificação dos serviços de varrição e limpeza urbana no Bairro Bela Vista, bem como para a realização de fiscalização e notificação dos proprietários de lotes vagos que se encontram com mato alto e em situação de abandono nas referidas localidades.</t>
+  </si>
+  <si>
+    <t>9177</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que, por meio da Secretaria competente, sejam adotadas as providências necessárias para regularizar a coleta de lixo na Rua Tito Ulisses, especialmente no trecho que se inicia nas proximidades da Sorveteria Triângulo, garantindo a adequada prestação do serviço à população local.</t>
+  </si>
+  <si>
+    <t>9178</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que, por meio da Secretaria competente, sejam adotadas as providências necessárias para a conclusão da obra de drenagem pluvial realizada na Rua Santo Antônio, em frente à loja do Lindomar e ao Mercadinho de Verduras, bem como para a imediata limpeza da via pública e recomposição do trecho afetado nas proximidades da faixa elevada de travessia de pedestres.</t>
+  </si>
+  <si>
+    <t>9179</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>Solicita a disponibilização de uma impressora para o Centro de Reabilitação e Hidroterapia “José Rodrigues de Castro – Zé Bibica”, visando proporcionar melhores condições de trabalho aos profissionais e otimizar o atendimento aos pacientes.</t>
+  </si>
+  <si>
+    <t>9180</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que, por meio da Secretaria Municipal de Saúde, sejam adotadas as providências necessárias para a instalação de placas informativas contendo o número do serviço "Alô Saúde", o telefone de contato da unidade e o respectivo horário de funcionamento nas Unidades Básicas de Saúde (UBS) Mitermyer Alves Terra e Arlindo Barbosa Neto (Marcinho Contador).</t>
+  </si>
+  <si>
+    <t>9181</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que sejam adotadas as providências necessárias para desvincular a Academia da Saúde “Gisele Cristina Lima” das dependências da UBS Totonha Tomé, promovendo as adequações estruturais necessárias para garantir acesso independente e permanente à população, sem que sua utilização fique condicionada ao horário de funcionamento da unidade de saúde</t>
+  </si>
+  <si>
+    <t>9182</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que, por meio do setor competente, seja realizada a implantação de redutores de velocidade (quebra-molas) e de faixa elevada para travessia de pedestres nas proximidades do IFMG, na Rua Severo Veloso, no município de Piumhi/MG.</t>
+  </si>
+  <si>
+    <t>9183</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal que, por meio da Secretaria Municipal competente, seja realizada a coleta imediata e periódica dos resíduos sólidos depositados pelos garis nas esquinas durante os serviços de varrição, garantindo que o recolhimento ocorra logo após o acondicionamento dos materiais.</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
     <t>MSGA</t>
   </si>
   <si>
     <t>Mensagem Aditiva</t>
   </si>
   <si>
     <t>Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8754/2026-02-27_of_63_mens_adit_plc_7-2026_.pdf</t>
   </si>
   <si>
     <t>Mensagem Aditiva ao Projeto de Lei Complementar nº 7/2026 que Declara área como integrante de urbanização específica do Município de Piumhi, para fins de implantação de loteamento destinado à criação de chácaras de recreio, e dá outras providências</t>
   </si>
   <si>
     <t>8767</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
@@ -3977,66 +4229,108 @@
 Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Lei n° 24/2026, que “Autoriza o Poder Executivo a firmar convênio com o_x000D_
 Sindicato dos Produtores Rurais de Piumhi e dá outras providências”.</t>
   </si>
   <si>
     <t>9139</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9139/2026-06-10_par_rel_46_pl_26_nome_quadra.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação - CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC,_x000D_
 referente ao Projeto de Lei n° 26/2026, que “Dá nome de Luiza Santos Ferreira à Quadra Poliesportiva a ser construída na Rua Agneltina Guimarães,_x000D_
 Loteamento Residencial Pérola Negra, bairro Novo Tempo no Município de Piumhi-MG e dá outras_x000D_
 providências”.</t>
   </si>
   <si>
     <t>9138</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9138/2026-06-10_par_rel_47_pl_25_repasse_sta_casa.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Finanças e Orçamento e da Comissão de Saúde e Saneamento, referente ao Projeto de Lei nº 25/2026, que “Autoriza a liberação de recursos financeiros destinados a repasse de auxilio, na modalidade investimento, para aquisição de equipamentos médico-hospitalares destinados ao atendimento SUS pela Santa Casa de Misericórdia de Piumhi - MG e dá outras providências”.</t>
   </si>
   <si>
+    <t>9158</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9158/2026-06-15_par_rel_48_prest_ctas_mun_abr_2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Finanças e Orçamento, referente à Prestação de Contas Mensal do Município de Piumhi n° 5/2026, relativo ao mês de abril de 2026_x000D_
+(Procedimento n° 22/2026).</t>
+  </si>
+  <si>
+    <t>9171</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9171/2026-06-15_par_rel_49_pdl_5_2026.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC,_x000D_
+referente ao Projeto de Decreto Legislativo n° 5/2026, que “Dispõe sobre a outorga da Homenagem “Medalha Mérito Rural do Ano -_x000D_
+Laurentino Batista Lopes - Tino Domingos” e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9160</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9160/2026-06-15_par_rel_50_pdl_6_med_20_jul_h_mer_cid_hon.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, referente ao Projeto de Decreto Legislativo n° 6/2026, que “Dispõe sobre a outorga da Medalha 20 de Julho, Título de Honra ao Mérito e Título de Cidadão (ã) honorário (a) no ano de 2026 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>9173</t>
+  </si>
+  <si>
+    <t>Fernando Detetive, Gilvan dos Penedos, Segundinho</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9173/2026-06-17_par_rel_51_emenda_geral_3_pl_20.pdf</t>
+  </si>
+  <si>
+    <t>Da Comissão de Legislação, Justiça e Redação, da Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania e da Comissão de Saúde e Saneamento, referente à Emenda Geral nº 3/2026 (Emenda Modificativa nº 1 ao Projeto de Lei nº 20/2026, que “Institui o Programa Municipal de Enfrentamento e Prevenção à Violência Doméstica, Familiar, Sexual e de Gênero Contra a Mulher nas escolas da rede municipal de ensino e dá outras providências”).</t>
+  </si>
+  <si>
     <t>8564</t>
   </si>
   <si>
     <t>PACON</t>
   </si>
   <si>
     <t>Parecer Contábil</t>
   </si>
   <si>
     <t>Assessoria Contábil - ASCONT</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8564/2026-01-16_par_cont_1_plc_1_alt_lc_cargo_s_m_seg_pub.pdf</t>
   </si>
   <si>
-    <t>Referente ao Projeto de Lei nº 1/2026 - Dispõe sobre a revisão geral anual e aumento real dos vencimentos dos servidores públicos ativos, inativos e pensionistas da Administração direta e indireta do Município de Piumhi e dá outras providências.</t>
+    <t>Referente ao Projeto de Lei Complementar nº 1/2026 - Dispõe sobre a revisão geral anual e aumento real dos vencimentos dos servidores públicos ativos, inativos e pensionistas da Administração direta e indireta do Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8559/2026-01-16_par_cont_2_plc_2_desconto_iptu.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 2/2026 - Dispõe sobre concessão de desconto no pagamento do Imposto Predial e Territorial Urbano (IPTU), exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>8565</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8565/2026-01-16_par_cont_3_pl_1_rev_geral_adm_d_ind.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 1/2026 - Dispõe sobre revisão geral anual e aumento real dos vencimentos dos servidores públicos ativos, inativos e pensionistas da Administração direta e indireta do Município de Piumhi e dá outras providências.</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8566/2026-01-16_par_cont_4_pl_2_rev_geral_camara.pdf</t>
   </si>
@@ -4805,93 +5099,129 @@
     <t>9119</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9119/2026-06-02_par_jur_42_pl_25_repasse_sta_casa.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 25/2026 - Autoriza a liberação de recursos financeiros destinados a repasse de auxílio, na modalidade investimento, para aquisição de equipamentos médico-hospitalares destinados ao atendimento SUS pela Santa Casa de Misericórdia de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>9131</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9131/2026-06-08_par_jur_43_pdl_5_merito_rural_tino.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Decreto nº 5/2026 - Dispõe sobre a outorga da Homenagem “Medalha Mérito Rural do Ano - Laurentino Batista Lopes - Tino Domingos” e dá outras providências.</t>
   </si>
   <si>
     <t>9130</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9130/2026-06-08_par_jur_44_pdl_6__med_20_jul_h_mer_cid_hon.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Decreto Legislativo nº 6/2026 - Dispõe sobre a outorga da Medalha 20 de Julho, Título de Honra ao Mérito Título de Cidadão (ã) honorário (a) no ano de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9148</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9148/2026-06-15_par_jur_45_pl_27_nome_van_van_quadra.pdf</t>
+  </si>
+  <si>
+    <t>Referente ao Projeto de Lei nº 27/2026 que,  Dá nome de Vanderlino José de Castro (Van-Van) à Quadra Poliesportiva a ser construída na Rua Alfredo Arantes esquina com a Rua Ludgero da Costa Lima, Bairro Nova Piumhi no Município de Piumhi-MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>9163</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9163/2026-06-15_par_jur_46_emenda_geral_3_pl_20.pdf</t>
+  </si>
+  <si>
+    <t>Referente à Emenda Geral nº 3/2026 - Emenda Modificativa nº 1 ao Projeto de Lei nº 20/2026.</t>
   </si>
   <si>
     <t>8611</t>
   </si>
   <si>
     <t>PCMUN</t>
   </si>
   <si>
     <t>Prestação de Contas Mensal do Município de Piumhi</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8611/2026-01-30_of_77-2025_prest_cts_dez_2025_mun.pdf</t>
   </si>
   <si>
     <t>O Poder Executivo (Ofício 77/2025 - Serviço de Contabilidade) - datado de 29/12/2025 e protocolizado em 30/01/2026. Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo ao mês de DEZEMBRO de 2025._x000D_
 As movimentações estão compostas, entre tantos outros, dos seguintes documentos:_x000D_
 1. Balancete Receita/Despesa;_x000D_
 2. Demonstrativos Numerários;_x000D_
 3. Gastos com Saúde, Educação e Pessoal;_x000D_
 4. Balancetes Contábeis Financeiros;_x000D_
 5. Decretos de Suplementação nas hipóteses necessárias;_x000D_
 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação;_x000D_
 Segue em anexo também, o Rol de licitações, na forma impressa, relativo ao mês de DEZEMBRO de 2025.</t>
   </si>
   <si>
     <t>8739</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8739/2026-02-27_of_79_prest_cts_jan_2026_mun.pdf</t>
   </si>
   <si>
     <t>O Poder Executivo (Ofício 79/2026 - Serviço de Contabilidade) - datado e protocolizado em 27/02/2026. Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo ao mês de JANEIRO de 2026. As movimentações estão compostas, entre tantos outros, dos seguintes documentos: 1. Balancete Receita/Despesa; 2. Demonstrativos Numerários; 3. Gastos com Saúde, Educação e Pessoal; 4. Balancetes Contábeis Financeiros; 5. Decretos de Suplementação nas hipóteses necessárias; 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação; Segue em anexo também, o Rol de licitações, na forma impressa, relativo ao mês de JANEIRO de 2026.</t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8875/2026-03-30_of_80_cont_prest_cts_fev_mun_.pdf</t>
   </si>
   <si>
     <t>O Poder Executivo (Ofício 80/2026 - Serviço de Contabilidade) - datado e protocolizado em 30/03/2026. Em atendimento a Lei Orgânica Municipal, em anexo envio os arquivos digitalizados, com toda a movimentação do Município de Piumhi, relativo ao mês de FEVEREIRO de 2026. As movimentações estão compostas, entre tantos outros, dos seguintes documentos: 1. Balancete Receita/Despesa; 2. Demonstrativos Numerários; 3. Gastos com Saúde, Educação e Pessoal; 4. Balancetes Contábeis Financeiros; 5. Decretos de Suplementação nas hipóteses necessárias; 6. Notas de Empenhos de Pagamentos com anotação de número do cheque e conta bancária, acompanhadas de notas fiscais, devidamente discriminadas as mercadorias e serviços prestados, e quando necessários de outros documentos exigidos pela legislação; Segue em anexo também, o Rol de licitações, na forma impressa, relativo ao mês de FEVEREIRO de 2026.</t>
   </si>
   <si>
+    <t>9174</t>
+  </si>
+  <si>
+    <t>PCSA</t>
+  </si>
+  <si>
+    <t>Prestação de Contas Mensal do SAAE de Piumhi</t>
+  </si>
+  <si>
+    <t>Serviço Autônomo de Água e Esgoto</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9174/2026-06-17_of_6_contab_prest_ctas_maio_saae.pdf</t>
+  </si>
+  <si>
+    <t>Para fins de Prestação de Contas ao poder Legislativo, a Autarquia Municipal por meio seu Diretor Executivo e Contador, se comprometeu a encaminhar a Câmara Municipal de Piumhi, até o dia 30 (trinta) do mês subsequente os seguintes documentos relativos a Execução Orçamentária, Financeira e Patrimonial do mês de maio/2026.</t>
+  </si>
+  <si>
     <t>8891</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8891/2026-03-30_pdl_2_premio_boina_ouro_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a outorga do “Prêmio Boina de Ouro - Sargento Galeno Rodrigues Galvão”, no ano de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>8644</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8644/2026-02-09_of_39_enc_plc_4_alt_lc_52-2018.pdf</t>
@@ -4951,50 +5281,53 @@
     <t>Institui a Política Municipal dos Direitos da Pessoa com Deficiência, cria o Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPD, cria o Fundo Municipal dos Direitos da Pessoa com Deficiência - FMDPD e dá outras providências.</t>
   </si>
   <si>
     <t>9084</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9084/2026-05-19_of_140_pl_25_repas_sta_casa_m_piumhi_.pdf</t>
   </si>
   <si>
     <t>Autoriza a liberação de recursos financeiros destinados a repasse de auxílio, na modalidade investimento, para aquisição de equipamentos médico-hospitalares destinados ao atendimento SUS pela Santa Casa de Misericórdia de Piumhi - MG e dá outras providências.</t>
   </si>
   <si>
     <t>9113</t>
   </si>
   <si>
     <t>Cooperador João Marcos, Fábio Tulim, Fernando Detetive, São Rock, Sargento Zé Welington</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9113/2026-06-01_pl_27_nome_vanderlino_van_quadra_poliesp.pdf</t>
   </si>
   <si>
     <t>Dá nome de Vanderlino José de Castro (Van-Van) à Quadra Poliesportiva a ser construída na Rua Alfredo Arantes esquina com a Rua Ludgero da Costa Lima, bairro Nova Piumhi no Município de Piumhi-MG e dá outras providências.</t>
   </si>
   <si>
     <t>9140</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9140/2026-06-10_of_159_enc_plo_28_ratif_prot_inte_consorcio_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação da Primeira Alteração do Protocolo de Intenções do Consórcio Público Intermunicipal de Saúde da Microrregião de Piumhi (COPISMIP), e dá outras providências.</t>
   </si>
   <si>
     <t>8743</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8743/2026-02-27_pre_1_parecer_previo_tcemg_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Parecer Prévio, processo nº 1148328, do Tribunal de Contas do Estado de Minas Gerais, referente às Contas do Executivo Municipal do exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>9040</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9040/2026-05-11_pre_3_alt_res_1_2026.pdf</t>
   </si>
@@ -5664,50 +5997,59 @@
     <t>9133</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9133/2026-06-08_req_68_tram_conj_pl_25.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça e Redação (CLJR), a Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania (CSPPMUC) e a Comissão de Saúde e Saneamento (CSS), com fulcro no art. 49, § 3º, inciso II do Regimento Interno, requerem de V. Exa. que a análise e deliberação do Projeto de Lei nº 25/2026, de autoria do Poder Executivo Municipal, que "Autoriza a liberação de recursos financeiros destinados a repasse de auxílio, na modalidade investimento, para aquisição de equipamentos médico-hospitalares destinados ao atendimento SUS pela Santa Casa de Misericórdia de Piumhi - MG e dá outras providências”, protocolizado nesta Casa Legislativa em 19 de maio de 2026, ocorra de forma conjunta entre essas Comissões Permanentes.</t>
   </si>
   <si>
     <t>9144</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9144/2026-06-11_req_69_pdl_05_merito_rural_tino.pdf</t>
   </si>
   <si>
     <t>A Comissão de Legislação, Justiça E Redação - CLJR, Comissão de Finanças e Orçamento - CFO e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, com fulcro no art. 49, § 3o, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Decreto Legislativo n° 5/2026, de autoria dos Vereadores do Poder Legislativo de Piumhi, que “Dispõe sobre a outorga da Homenagem “Medalha Mérito Rural do Ano - Laurentino Batista Lopes - Tino Domingos” e dá outras providências, protocolizado nesta Casa Legislativa em 1 de junho de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>9145</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9145/2026-06-11_req_70_tram_conj_pdl_6.pdf</t>
   </si>
   <si>
     <t>A COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO - CLJR, COMISSÃO DE FINANÇAS E ORÇAMENTO - CFO E COMISSÃO DE SERVIÇOS E POLÍTICAS PÚBLICAS MUNICIPAIS, URBANISMO E CIDADANIA - CSPPMUC, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Decreto Legislativo nº 6/2026, de autoria dos Vereadores da Câmara Municipal de Piumhi, que “Dispõe sobre a outorga da Medalha 20 de Julho, Título de Honra ao Mérito e Título de Cidadão(ã) Honorário(a) no ano de 2026 e dá outras providências”, protocolizado nesta Casa Legislativa em 1º de junho de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>9170</t>
+  </si>
+  <si>
+    <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9170/2026-06-16_req_71_pl_27_nome_van-van.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação – CLJR e Comissão de Serviços e Políticas Públicas Municipais, Urbanismo e Cidadania - CSPPMUC, com fulcro no art. 49, § 3º, inciso II, do Regimento Interno, vêm através deste, requerer de V. Exa. que a análise e deliberação do Projeto de Lei nº 27/2026, de autoria dos Vereadores Fábio Henrique Novaes Ferreira, Antônio Fernando Gomes, João Marcos Macedo Silveira, Wender José de Oliveira e José Welington da Silva, que “Dá nome de Vanderlino José de Castro (Van-Van) à Quadra Poliesportiva a ser construída na Rua Alfredo Arantes esquina com a Rua Ludgero da Costa Lima, bairro Nova Piumhi no Município de Piumhi-MG e dá outras providências”, protocolizado nesta Casa Legislativa em 1º de junho de 2026, ocorra de forma conjunta entre estas Comissões Permanentes.</t>
   </si>
   <si>
     <t>8688</t>
   </si>
   <si>
     <t>REQAJ</t>
   </si>
   <si>
     <t>Requerimento - Assessoria Jurídica</t>
   </si>
   <si>
     <t>http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8688/2026-02-18_req_1_ass_jur_prorrog_prazo_pl_68.pdf</t>
   </si>
   <si>
     <t>Tendo em vista a necessidade de proceder com o Parecer Jurídico referente ao Projeto de Lei nº 68/2025, que cria o Dia do Casamento Comunitário no Município de Piumhi e dá outras providências, devido a questão relevante e que implica melhor análise da matéria, requer de V. Exa. a prorrogação do prazo por mais 10 (dez) dias úteis, nos termos do art. 60, § 2º do Regimento Interno.</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
     <t>P-LAI</t>
   </si>
   <si>
     <t>Pedido de Acesso à Informação</t>
   </si>
@@ -6064,56 +6406,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9109/2026-05-20_e-mail_minist_des_ass_social_familia__.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8591/2026-01-20_emenda_geral_1_verbal_plc_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9044/2026-05-13_emenda_ger_2_mod_1_pl18_ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9136/2026-06-10_emenda_geral_3_pl_20.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8523/2026-01-05_ind_1_nome_sarg_enon_sede_guarda_civil_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8524/2026-01-05_ind_2_sec_m_dir_mulheres.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8525/2026-01-05_ind_3_infraest_ruas_ant_dimas_c_jcamarano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8526/2026-01-05_ind_4_bueiro_r_cons_lafaiete_1300.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8528/2026-01-08_ind_5_estr_rur_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8529/2026-01-08_ind_6_adeq_renum_prof_educ_inf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8535/2026-01-12_ind_7_coleta_reg_lixo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8536/2026-01-12_ind_8_poda_veget_prac_dona_luzia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8537/2026-01-12_ind_9_redutor_veloc_rua_jose_severino.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8540/2026-01-13_ind_10_recap_asfalto_rua_sacramento.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8541/2026-01-13_ind_11_notif_prop_lotes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8550/2026-01-14_ind_12_equip_centro_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8560/2026-01-16_ind_13_drenag_rua_joao_leite_c_rua_maico_f.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8561/2026-01-16_ind_14_troca_lampada_prc_inacio_p_m.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8575/2026-01-16_ind_15_capina_etc_rua_tenente_freitas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8579/2026-01-16_ind_16_poda_veg_prc_jose_firmino_p.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8580/2026-01-16_ind_17_estr_rural_reg_penedos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8581/2026-01-16_ind_18_corte_arvore_rua_delfinopolis.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8582/2026-01-16_ind_19_notif_prop_lote.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8583/2026-01-20_ind_20_ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8584/2026-01-20_ind_21_atualizar_vencim_servidores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8585/2026-01-13_of_22_tempo_serv_lc_173_plc_21-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8587/2026-01-20_ind_23_poda_veg_r_edu_herin_c_r_plutao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8588/2026-01-20_ind_24_tv_centro_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8589/2026-01-20_ind_25_ventiladores_atend_sus.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8590/2026-01-20_ind_26_redut_veloc_av_dario_melo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8592/2026-01-26_ind_27_poda_veg_not_propriet.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8593/2026-01-26_ind_28_casa_apoio_passos_mg.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8594/2026-01-26_ind_29_estr_fazenda_mariangela_outros.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8595/2026-01-26_ind_30_estrada_acesso_penedos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8596/2026-01-26_ind_31_pintura_red_veloc_av_fran_s_m.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8597/2026-01-26_ind_32_ar_cond_sala_curat_ubs_mitermyer.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8599/2026-01-30_ind_33_revit_trecho_rua_ant_esmerio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8600/2026-01-30_ind_34_revit_sist_drenag_pluv.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8601/2026-01-30_ind_35_paisag_cruz_monte.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8602/2026-01-30_ind_36_serv_rua_franc_camarano_outras.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8603/2026-01-30_ind_37_not_prop_imovel.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8604/2026-01-30_ind_38_retirada_lixo_rua_ponciano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8605/2026-01-30_ind_39_sinaliz_trans_esp_iguales.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8606/2026-01-30_ind_40_revit_asfalto_rua_artede_a.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8607/2026-01-30_ind_41_dren_pluv_rua_jose_almada_outras.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8608/2026-01-30_ind_42_faixa_elev_e_m_acacio_c_l.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8609/2026-01-30_ind_43_redutor_veloc_rua_chico_guerra.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8610/2026-01-30_ind_44_limpeza_trecho_rua_clodomiro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8617/2026-02-03_ind_45_revit_sinal_trans_b_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8618/2026-02-03_ind_46_brinq_crian_defic_creches_cmeis.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8619/2026-02-03_ind_47_limpeza_urb_b_jard_sto_ant.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8620/2026-02-03_ind_48_limpeza_cemit_saudade.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8624/2026-02-03_ind_49_brinq_inf_defic_av_dario_melo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8625/2026-02-03_ind_50_vaga_embarque_clinica_vet.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8626/2026-02-04_ind_51_notif_prop_lote_rua_franc_s_f.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8627/2026-02-04_ind_52_limpeza_urb_rua_bambui_c_modesto_c.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8629/2026-02-05_ind_53_melh_estrada_acesso_s_leao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8630/2026-02-05_ind_54_caramujos_africanos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8631/2026-02-05_ind_55_sinal_rua_americo_b_padre_vicente.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8632/2026-02-05_ind_56_poda_veget_r_roberto_saint_m.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8633/2026-02-05_ind_57_bloquetes_r_ant_esmero_av_jk.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8634/2026-02-05_ind_58_placa_proib_desc_lixo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8635/2026-02-05_ind_59_redut_veloc_r_vitor_soares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8636/2026-02-05_ind_60_poda_veg_b_alvorada.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8655/2026-02-11_ind_61_asfalto_r_joao_leite_797_final.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8656/2026-02-11_ind_62_asfalto_ruas_b_morada_sol.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8657/2026-02-11_ind_63_asfalto_rua_ari_almada.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8658/2026-02-11_ind_64_asfalto_rua_crispim_e_c.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8659/2026-02-11_ind_65_recap_rua_lenir_soares.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8660/2026-02-11_ind_66_asfalt_rua_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8661/2026-02-11_ind_67_asfalt_rua_n_s_livramento.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8662/2026-02-11_ind_68_cameras_escolas_cmeis.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8663/2026-02-11_ind_69_recap_r_quinca_mariano_lagoa_martins.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8664/2026-02-11_ind_70_vaga_e_m_dep_euripedes_craide_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8665/2026-02-11_ind_71_vaga_cmei_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8666/2026-02-11_ind_72_limpeza_r_beraldo_soares.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8667/2026-02-11_ind_73_enxurradas_haras_do_preto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8668/2026-02-11_ind_74_pintura_sinaliz_r_ovidio_r_francisco.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8669/2026-02-11_ind_75_extensao_rede_r_jose_franc_miranda_penedos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8670/2026-02-11_ind_76_cobert_e_m_lourdes_ferraz.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8671/2026-02-11_ind_77_dren_pluv_r_heitor_de_lima.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8672/2026-02-11_ind_78_onibus_escolar_jd_betel.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8673/2026-02-11_ind_79_kits_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8674/2026-02-11_ind_80_estrada_rural_faz_bonsucesso.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8683/2026-02-12_ind_81_recap_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8684/2026-02-13_ind_82_recap_r_jose_pinto_costa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8685/2026-02-13_ind_83_fixacao_calcam_r_beraldo_soares.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8686/2026-02-13_ind_84_limp_manut_estrela_branca.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8687/2026-02-13_ind_85_ubs_sarah_vitoria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8697/2026-02-19_ind_86_acessib_parque_pca_guia_lopes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8698/2026-02-19_ind_87_recap_r_maria_natalina_cunha.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8699/2026-02-19_ind_88_torre_celular_anselmo_mata_rosas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8700/2026-02-19_ind_89_reparo_r_heitor_host_r_humb_sansoni.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8713/2026-02-23_ind_90_asfalt_r_sto_antonio_padre_abel.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8714/2026-02-23_ind_91_coleta_lixo_r_heitor_de_lima.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8715/2026-02-23_ind_92_const_praca_r_d_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8716/2026-02-23_ind_93_revit_passeio_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8727/2026-02-25_ind_94_extensao_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8730/2026-02-25_ind_95_rua_cap_parreira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8742/2026-02-27_ind_96_recap_r_artede_almada.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8744/2026-02-27_ind_97_dren_pluv_asfalt_lot_alvorada.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8745/2026-02-27_ind_98_toldos_e_m_dr_avelino.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8747/2026-02-27_ind_99_pint_faixa_r_sev_veloso_flor_peixoto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8748/2026-02-27_ind_100_campanha_mpox.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8764/2026-03-02_ind_101_farmacia_movel.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8765/2026-03-03_ind_102_red_vel_vila_agr.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8766/2026-03-02_ind_103_const_escola_nova_piumhi.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8768/2026-03-03_ind_104_populacao_surda.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8769/2026-03-03_ind_105_interlig_r_joao_rodrigues_r_deusmiro_teod.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8770/2026-03-03_ind_106_limp_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8771/2026-03-03_ind_107_entulhos_vila_agreny_totonha_tome_novo_tempo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8772/2026-03-03_ind_108_limp_r_beraldo_soares.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8773/2026-03-03_ind_109_canteiro_central_av_dario_de_melo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8774/2026-03-03_ind_110_limp_r_cap_parreira.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8775/2026-03-03_ind_111_limp_bairros_cruzeiro_s_j_tadeu.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8776/2026-03-03_ind_112_sinaliz_nova_piumhi.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8777/2026-03-03_ind_113_limp_av_dario_de_melo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8778/2026-03-03_ind_114_lotes_sinaliz_r_jose_almada_menezes.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8781/2026-03-04_ind_115_limp_av_bairro_sitio_pamela.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8786/2026-03-05_ind_116_area_recreat_pint_e_m_d_lidinha.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8790/2026-03-06_ind_117_semaf_r_sev_veloso_flor_peixoto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8795/2026-03-06_ind_118_bueiro_pca_guia_lopes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8796/2026-03-06_ind_119_ver_shirley_capela_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8797/2026-03-06_ind_120_lote_r_s_vicente_r_honorino_soares.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8798/2026-03-06_ind_121_reforma_pca_guia_lopes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8799/2026-03-06_ind_122_camera_r_maico_r_joao_leite.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8800/2026-03-06_ind_123_aparelho_hemog_centro_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8801/2026-03-06_ind_124_coleta_lixo_r_irawanington.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8807/2026-03-09_ind_125_estrada_rural_farias.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8803/2026-03-09_ind_126_recap_r_liberdade_r_baependi.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8804/2026-03-09_ind_127_limp_resid_geraldo_sansoni.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8808/2026-03-10_ind_128_vaga_creche_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8810/2026-03-11_ind_129_redut_veloc_r_modesto_caldeira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8811/2026-03-11_ind_130_estradas_rurais_mutuca.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8813/2026-03-11_ind_131_estrada_rural_mata_rosas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8814/2026-03-11_ind_132_limpeza_cruz_monte.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8815/2026-03-11_ind_133_poda_arquib_estadio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8816/2026-03-11_ind_134_pintura_faixas_r_d_pedro_ii_r_s_vicente.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8819/2026-03-11_ind_135_limpeza_r_ludovico_rocha.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8820/2026-03-11_ind_136_limpeza_r_clovis_couto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8821/2026-03-11_ind_137_ubs_sarah_vitoria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8831/2026-03-13_ind_138_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8842/2026-03-18_ind_139_extensao_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8843/2026-03-18_ind_140_reparo_via_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8844/2026-03-18_ind_141_placas_sinaliz_acesso_sao_leao_corrego_meio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8852/2026-03-23_ind_142_estrada_rural_jacu.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8853/2026-03-23_ind_143_recap_r_silviano_damasceno.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8854/2026-03-23_ind_144_recap_r_arcos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8855/2026-03-23_ind_145_ubs_inho_firmino.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8856/2026-03-23_ind_146_recap_r_avelino.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8857/2026-03-23_ind_147_cobert_escola_jose_vicente.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8858/2026-03-23_ind_148_usina_asfalto.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8859/2026-03-23_ind_149_sobreaviso_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8860/2026-03-23_ind_150_dren_pluv_r_americo_arantes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8866/2026-03-25_ind_151_sol_fix_placas_inform_tea.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8867/2026-03-25_ind_152_limp_mato_camp_fut_penedos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8873/2026-03-27_ind_153_imp_faixa_ped_trans_piumhi.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8874/2026-03-27_ind_154_rec_asfalto_rua_pedro_veloso.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8929/2026-04-08_ind_176_ativ_esp_defic_munic_joaom.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8930/2026-04-08_ind_177_cron_limp_bueiros_munic_joaom.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8931/2026-04-08_ind_178_elab_exc_cron_canal_faixas_joaom.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8932/2026-04-08_ind_179_recap_r_ant_pira_b_vista_joaom.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8933/2026-04-08_ind_180_revit_sin_transito_helvidio_menez_joaom.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8934/2026-04-08_ind_181_revit_est_mg050_haras_lag_bca_joaom.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8935/2026-04-08_ind_182_impl_coleg_tirad_pm_joaol.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8937/2026-04-13_ind_183_reparos_asfal_r_deusmira_m_rosa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8938/2026-04-13_ind_184_manut_limp_lotes_r_sarg_veloso_r_raf_tome.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8939/2026-04-13_ind_185_manut_limp_lotes_r_jose_alm_men.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8940/2026-04-14_ind_186_sol_prog_red_apoio_tea.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8941/2026-04-14_ind_187_sol_exec_criacao_unid_prot_social_crasii.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8942/2026-04-14_ind_188_rev_massa_asfalt_r_heitor_lima.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8943/2026-04-14_ind_189_rev_poda_arv_r_zoroastro_c_lima.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8944/2026-04-14_ind_190_real_est_tec_const_quad_esp.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8945/2026-04-14_ind_191_inst_cob_pontos_onibus.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8946/2026-04-14_ind_192_pgto_insal_grau_max_aux_limp.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8949/2026-04-14_ind_193_ab_camp_poliesp_criancas_com.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8950/2026-04-14_ind_194_inst_drenag_pluv_r_rod_mourao.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8959/2026-04-16_ind_196_mur_prot_calc_r_joao_p_goulart.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8960/2026-04-16_ind_197_impl_dial_diario_seg_adm_publ.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8967/2026-04-22_ind_198_com_prev_acidentes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8968/2026-04-22_ind_199_simb_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8969/2026-04-22_ind_200_redut_veloc_rua_aloiso_a.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8970/2026-04-22_ind_201_redut_veloc_av_dario_m.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8971/2026-04-22_ind_202_parq_infantil_prc_tuiuti.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8972/2026-04-22_ind_203_not_prop_imoveis.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8973/2026-04-22_ind_204_plantas_bibliot_pub.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8974/2026-04-22_ind_205_supressao_arvore.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8975/2026-04-22_ind_206_recomp_calcamento_veget.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8754/2026-02-27_of_63_mens_adit_plc_7-2026_.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8767/2026-03-03_mocao_1_amigas_que_correm.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8623/2026-02-06_par_com_1_pl_65_da_nome_juliana.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8702/2026-02-20_par_com_2_pl_8_exames_stacasa.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8704/2026-02-20_par_com_3_prest_cts_saae_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8705/2026-02-20_par_com_4_prest_cts_mun_dez_2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8696/2026-02-20_par_com_6_cfo_proc_2_prest_cts_saae_dez_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8736/2026-02-27_par_com_7_pl_9_desaf_bem_publ.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8734/2026-02-27_par_com_8_pl_10_altera_lei_2800.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8731/2026-02-27_par_cfo_10_par_prev_tcemg_2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8749/2026-02-27_par_com_11_par_prev_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8750/2026-02-27_par_com_12_pl_12_acord_coop_tjemg.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8751/2026-02-27_par_com_13_pl_69_dia_unid_cotolica.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8789/2026-03-06_par_com_14_pre_1_aprova_par_prev_tce_2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8787/2026-03-06_par_com_15_plc_3_cosip.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8788/2026-03-06_par_com_16_pl_11_subv_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8829/2026-03-13_par_com_17_pre_2_aprova_par_prev_tce_2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8830/2026-03-13_par_com_18_plc_4_alt_lei_52.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8827/2026-03-13_par_com_19_plc_5_reest_magisterio.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8828/2026-03-13_par_com_20_plc_7_mens_adit_chacara.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8847/2026-03-19_par_com_21_pl_13_req_36_rep_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8848/2026-03-20_par_com_22_prest_cts_saae_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8849/2026-03-20_par_com_23_prest_ctas_mun_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8912/2026-04-06_par_com_24_prest_cts_saae_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8913/2026-04-06_par_com_25_prop_emen_lei_org_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8914/2026-04-06_par_com_26_pl_14_piumhi_verde.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8919/2026-04-06_par_com_27_pl_15_direitos_pcd.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8918/2026-04-06_par_com_28_pl_16_alt_lei_1.951.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8922/2026-04-06_par_com_29_pdl_1_brilhantes_mulheres.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8962/2026-04-17_par_com_30_prop_emen_lei_org_1.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8963/2026-04-17_par_com_31_pl_17_denom_sec_seg_publica.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8964/2026-04-17_par_com_32_prest_cts_mun_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8965/2026-04-17_par_com_33_pdl_2_boina_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9058/2026-05-15_par_com_34_pdl_3_dia_maes.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9059/2026-05-15_par_com_36_prest_cts_saae_marco_2026.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9134/2026-06-08_par_com_37_pl_18_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9088/2026-05-22_par_com_39_pl_22_alt_lei_2833_loa.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9090/2026-05-22_par_com_40_pl_21_50_13o_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9091/2026-05-22_par_com_41_pl_23_ant_50_13osal.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9092/2026-05-22_par_com_42_prest_ctas_mun_mar_2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9086/2026-05-22_par_com_43_pre_3_altera_res_1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9135/2026-06-08_par_com_44_2026_proc_21_prest_ctas_saae.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8613/2026-02-04_par_rel_1_pl_65_da_nome_juliana.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8680/2026-02-13_par_rel_3_prest_cts_saae_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8681/2026-02-13_par_rel_4_prest_cts_mun_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8679/2026-02-13_par_rel_5_prest_cts_mun_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8682/2026-02-13_par_rel_6_prest_cts_saae_dez_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8725/2026-02-25_par_rel_7_pl_9_desaf_bem_publ.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8722/2026-02-25_par_rel_8_pl_10_altera_lei_2800.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8723/2026-02-25_par_rel_9_plc_6_prorrog_prazo_alvara.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8726/2026-02-25_par_rel_10_par_prev_tcemg_2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8724/2026-02-25_par_rel_11_par_prev_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8728/2026-02-25_par_rel_12_pl_12_acord_coop_tjemg.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8729/2026-02-25_par_rel_13_pl_69_dia_unid_cotolica.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8763/2026-03-04_par_rel_14_pre_1_aprova_par_prev_tce_2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8761/2026-03-04_par_rel_15_plc_3_alt_lc_41_cosip.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8762/2026-03-04_par_rel_16_pl_11_subv_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8791/2026-03-06_par_rel_17_pre_2_aprova_par_prev_tce_2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8817/2026-03-11_par_rel_18_plc_4_alt_lei_52.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8818/2026-03-11_par_rel_19_plc_5_reest_magisterio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8812/2026-03-11_par_rel_20_plc_7_chacara_recreio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8837/2026-03-17_par_rel_21_pl_13_req_36_rep_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8835/2026-03-17_par_rel_22_prest_cts_saae_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8834/2026-03-17_par_rel_23_pres_ctas_mun_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8893/2026-03-31_par_rel_24_prest_cts_saae_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8892/2026-03-31_par_rel_25_prop_emen_lei_org_1.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8894/2026-03-31_par_rel_26_pl_14_piumhi_verde.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8890/2026-03-31_par_rel_27_pl_15_direitos_pcd.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8888/2026-03-31_par_rel_28_pl_16_alt_lei_1.951.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8889/2026-03-31_par_rel_29_pdl_1_brilhantes_mulheres.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8957/2026-04-15_par_rel_31_pl_17_denom_sec_seg_publica.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8954/2026-04-15_par_rel_32_prest_cts_mun_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8955/2026-04-15_par_rel_33_pdl_2_boina_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9031/2026-05-08_par_rel_34_pdl_3_dia_maes.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9032/2026-05-08_par_rel_35_pdl_4_dest_saude.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9041/2026-05-11_par_relator_36_prest_ctas_saae_4_2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9043/2026-05-13_par_rel-37_pl18_ldo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9042/2026-05-13_par_rel_38_pl_20_viol_mulher.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9066/2026-05-18_par_rel_39_pl_22_alt_lei_2833_loa.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9075/2026-05-20_par_rel_40_pl_21_50_13o_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9080/2026-05-20_par_rel_41_pl_23_ant_50_13osal.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9076/2026-05-20_par_rel_42_prest_ctas_mun_mar_2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9074/2026-05-20_par_rel_43_pre_3_altera_res_1.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9115/2026-06-01_par_rel_44_2026_proc_21_prest_ctas_saae.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9137/2026-06-10_par_rel_45_pl_24_conv_sind_prod_rurais.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9139/2026-06-10_par_rel_46_pl_26_nome_quadra.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9138/2026-06-10_par_rel_47_pl_25_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8564/2026-01-16_par_cont_1_plc_1_alt_lc_cargo_s_m_seg_pub.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8559/2026-01-16_par_cont_2_plc_2_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8565/2026-01-16_par_cont_3_pl_1_rev_geral_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8566/2026-01-16_par_cont_4_pl_2_rev_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8562/2026-01-16_par_cont_5_pl_3_duodec_poder_leg.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8567/2026-01-16_par_cont_6_pl_4_superavit_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8568/2026-01-16_par_cont_7_pl_5_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8563/2026-01-16_par_cont_8_pl_6_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8569/2026-01-16_par_cont_9_pl_7_subv_sociais.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8637/2026-02-05_par_cont_10_par_prev_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8621/2026-02-05_par_cont_11_par_prev_tcemg_prest_cts_2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8638/2026-02-05_par_cont_12_prest_cts_nov_2025_saae.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8639/2026-02-05_par_cont_13_prest_cts_nov_2025_mun.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8622/2026-02-05_par_cont_14_prest_cts_dez_2025_saae.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8640/2026-02-05_par_cont_15_prest_cts_dez_2025_mun.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8641/2026-02-05_par_cont_16_pl_8_subv_diagnost_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8649/2026-02-11_par_cont_017_pl_10_alt_lei_2800_estag_tjmg.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8650/2026-02-11_par_cont_018_plc_6_prorrog_prazo_alvara.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8692/2026-02-20_par_cont_19_plc_3_cosip.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8693/2026-02-20_par_cont_20_pl_11_rep_subv_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8694/2026-02-20_par_cont_21_pl_9_desaf_bem_pub.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8709/2026-02-20_par_cont_22_pl_12_acordo_camara_tjmg.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8741/2026-02-27_par_cont_23_plc_5_reest_magist.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8755/2026-02-27_par_cont_24_plc_4_alt_lc_52-2018.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8805/2026-03-10_par_cont_25_pl_13_rep_sta_casa_.....pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8823/2026-03-12_par_cont_26_prest_cts_jan_2026_mun.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8822/2026-03-12_par_cont_27_prest_cts_jan_2026_saae.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8863/2026-03-25_par_cont_028_pl_14_piumhi_verde_2030_.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8864/2026-03-25_parcont_029_pl_15-2026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8881/2026-03-30_par_cont_030_pl_16_alt_lei_1.951_cmp_.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8885/2026-03-30_par_cont_031_pdl_1_brilhantes_mulheres_.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8886/2026-03-30_par_cont_032_proc_12_2026_saae_fev_2026_.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8926/2026-04-08_par_cont_033_proc_13_2026_mun_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8927/2026-04-08_par_cont_034_pdl_2_boina_de_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8992/2026-04-30_par_cont_35_proc_16_prest_ctas_saae_4.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8993/2026-04-30_par_cont_36_pl_18_2026_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9019/2026-05-06_parcont_037_pdl_003_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9020/2026-05-06_parcont_038_pdl_004_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9064/2026-05-15_par_cont_39_pl_21_ant_50_13osal.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9061/2026-05-15_par_cont_39_pl_21_ant_50_13osal.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9070/2026-05-15_par_cont_041_pl_22_alt_lei_2.833.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9065/2026-05-15_par_cont_42_prest_cts_pmp_mar_2026.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9105/2026-05-27_par_cont_43_proc_21_prest_cts-saae.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9107/2026-05-27_par_cont_44_pl_25_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9120/2026-06-02_par_cont_045_pl_24_conv_sind_prod_rurais.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9141/2026-06-11_par_cont_46_pdl_05_merito_rural_tino.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9142/2026-06-11_par_cont_47_pdl_6_med_20_jul_h_mer_cid_hon.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9143/2026-06-11_par_cont_48_pres_cts_pmp_abril_2026.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8538/2026-01-13_par_jur_1_pl_1_rev_geral_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8539/2026-01-13_par_jur_2_pl_2_rev_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8551/2026-01-15_par_jur_3_plc_2_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8552/2026-01-15_par_jur_4_plc_1_cria_cargo_s_m_seg_pub.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8556/2026-01-16_par_jur_5_pl_7_subv_sociais.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8554/2026-01-16_par_jur_6_pl_3_duodec_poder_leg.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8557/2026-01-16_par_jur_7_pl_5_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8555/2026-01-16_par_jur_8_pl_6_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8558/2026-01-16_par_jur_9_pl_4_superavit_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8598/2026-01-27_par_jur_10_par_prev_tcemg_prest_ctas_2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8614/2026-02-04_par_jur_11_par_prev_tcemg_prest_ctas_2022.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8628/2026-02-05_par_jur_12_pl_8_subv_diagnost_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8651/2026-02-09_par_jur_13_pl_69_dia_unid_catolica_piumhi.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8653/2026-02-11_par_jur_14_plc_6_prorrog_prazo_alvara.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8654/2026-02-11_par_jur_15_pl_10_alt_lei_2800_estag_tjmg.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8676/2026-02-11_par_jur_16_plc_3_cosip.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8677/2026-02-13_par_jur_17_pl_9_desaf_bem_pub.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8710/2026-02-20_par_jur_18_pl_12_acordo_camara_tjmg.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8740/2026-02-27_par_jurid_19_plc_5_reest_magist.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8756/2026-02-27_par_jur_20_plc_4_alt_lc_52-2018.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8757/2026-03-03_par_jur_21_pl_11_repas_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8758/2026-03-03_par_jur_22_plc_3_chacara_recreio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8785/2026-03-05_par_jur_23_pl_13_rec_fin_rep_subv.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8851/2026-03-23_par_jur_24_pl_15_direitos_pessoa_defic.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8868/2026-03-25_par_jur_25_pl_14_piumhi_verde_2030.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8869/2026-03-25_par_jur_26_pelom_1_alt__art_103-lom.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8871/2026-03-26_par_jur_27_pl_16_alt_lei_1.951_cmp.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8884/2026-03-30_par_jur_28_pdl_28_brilhantes_mulheres.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8921/2026-04-06_par_jur_29_pdl_2_boina_de_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8928/2026-04-09_par_jur_30_pl_17_nome_sede_sec_seg_publica.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8985/2026-04-27_par_jur_31_pl_18_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8986/2026-04-27_par_jur_32_pl_19_decl_grup_serest_pat_cultural.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9015/2026-05-06_par_jur_33_pl_20_prog_mun_prev_viol_mulher.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9017/2026-05-06_jur_34_pdl_4_prof_saude_2026.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9018/2026-05-06_par_jur_35_pdl_3_dia_maes_2026.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9030/2026-05-08_par_jur_36_pl_21_ant_50_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9057/2026-05-13_par_jur_37_pl_22_alt_lei_2.833.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9047/2026-05-13_par_jur_38_pl_23_ant_50_13o_camara.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9048/2026-05-13_par_jur_39_pre_3_altera_res_1.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9118/2026-06-02_par_jur_40_pl_24_conv_sind_prod_rurais.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9117/2026-06-02_par_jur_41_pl_26_nome_luiza_quadra.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9119/2026-06-02_par_jur_42_pl_25_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9131/2026-06-08_par_jur_43_pdl_5_merito_rural_tino.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9130/2026-06-08_par_jur_44_pdl_6__med_20_jul_h_mer_cid_hon.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8611/2026-01-30_of_77-2025_prest_cts_dez_2025_mun.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8739/2026-02-27_of_79_prest_cts_jan_2026_mun.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8875/2026-03-30_of_80_cont_prest_cts_fev_mun_.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8891/2026-03-30_pdl_2_premio_boina_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8644/2026-02-09_of_39_enc_plc_4_alt_lc_52-2018.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8646/2026-02-09_of_42_plc_6_alvara_fisc_func.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8545/2026-01-14_of_15_pl_3_duodecimo_poder_exec_2026.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8548/2026-01-14_of_20_pl_6_aut_repas_subv_sta_casa_.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8643/2026-02-09_of_41_pl_10_alt_lei_2.800.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8802/2026-03-09_of_gab_74_enc_pl_15_inst_pol_dir_pes_defic.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9084/2026-05-19_of_140_pl_25_repas_sta_casa_m_piumhi_.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9113/2026-06-01_pl_27_nome_vanderlino_van_quadra_poliesp.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8743/2026-02-27_pre_1_parecer_previo_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9040/2026-05-11_pre_3_alt_res_1_2026.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8689/2026-02-18_rel_1-26_inf_col_resid_sol.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8711/2026-02-20_rel_3_req_152_infor_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8845/2026-03-19_rel_4_proc_1_req_1_mag_piso_sal.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8966/2026-04-22_relat_5_req_38_proc_11_2026.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9033/2026-05-11_rel_6_req_11_infor_ref_tarifa_res_sol_urb.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9110/2026-05-29_relat_7_req_52_proc_15_2026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8573/2026-01-16_req_2_urg_esp_plc_1_cria_cargo_s_m_seg_pub.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8570/2026-01-16_req_3_reg_urg_plc_2.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8574/2026-01-16_req_4_urg_esp_pl_1_rev_geral_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8572/2026-01-16_req_5_urg_esp_pl_2_rev_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8571/2026-01-16_req_6_reg_urg_pl_3.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8576/2026-01-20_req_7_reg_urg_pl_4.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8578/2026-01-20_req_8_pl_5_rep_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8586/2026-01-20_req_9_reg_urg_pl_6.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8577/2026-01-20_req_10_reg_urg_pl_7.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8647/2026-02-09_req_12_form_conj_pl_8_subv_diagnost_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8707/2026-02-20_req_14_tram_conj_pl_10.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8703/2026-02-20_req_16_retirar_pl_68-2025_casam_comunt.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8701/2026-02-20_req_17_turno_unico_pl_8.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8695/2026-02-20_req_18_forma_conj_pl_9_desaf_bem.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8712/2026-02-23_req_19_retirar_req_13_infor_magisterio.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8717/2026-02-23_req_20_form_conj_pl_69_dia_unid_catolica.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8718/2026-02-23_req_21_form_conj_pl_12_acordo_camara_tjmg.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8721/2026-02-25_req_22_for_conj_plc_3.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8738/2026-02-27_req_23_unica_disc_vot_pl_9.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8732/2026-02-27_req_24_turno_unico_pl_10.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8752/2026-02-27_req_25_turno_unico_pl_12.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8753/2026-02-27_req_26_turno_unico_pl_69.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8733/2026-02-27_req_27_turno_unico_plc_6.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8759/2026-03-03_req_28_for_conj_pl_11.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8779/2026-03-04_req_29_plc_4_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8780/2026-03-04_req_30_plc_5_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8782/2026-03-04_req_31_for_conj_plc_7.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8792/2026-03-06_req_32_turno_unico_pre_1.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8793/2026-03-06_req_33_turno_unico_plc_3.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8794/2026-03-06_req_34_turno_unico_pl_11.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8806/2026-03-10_req_35_suspensao_proced_4_req_11.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8809/2026-03-10_2_req_36_pl_13_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8826/2026-03-13_req_37_turno_unico_plc_7.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8836/2026-03-18_req_39_turno_unico_pre_2.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8840/2026-03-18_req_40_plc_4_unica_disc_voto.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8838/2026-03-18_req_41_plc_5_unica_disc_voto.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8850/2026-03-23_req_42_turno_unico_pl_13.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8865/2026-03-26_req_43_tram_conj_pl_15.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8872/2026-03-26_req_44_tram_conj_pl_14.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8882/2026-03-31_req_45_tram_conj_pl_16.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8887/2026-03-31_req_46_tram_conj_pdl_1.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8916/2026-04-06_req_47_tram_conj_pl_14.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8915/2026-04-06_req_48_turno_unico_pl_15.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8917/2026-04-06_req_49_pl_16_alt_lei_1.951.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8923/2026-04-06_req_50_prorr_prazo_rel_req_38.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8924/2026-04-06_req_51_pelom_1_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8953/2026-04-14_req_53_tram_conj_pl_17.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8947/2026-04-15.1_req_54_tram_conj_pdl_2.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8995/2026-04-30_req_56_pl_18_forma_conj_ldo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9016/2026-05-06_req_57_tram_conj_pl_20.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9021/2026-05-07_req_58_tram_conj_pdl_3.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9022/2026-05-07_req_59_tram_conj_pdl_4.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9062/2026-05-15_req_60_tram_conj_pl_21.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9071/2026-05-15_req_61_pl_22_alt_lei_2.833.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9063/2026-05-15_req_62_pl_23_ant_50_13o_sal.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9089/2026-05-22_req_63_unica_disc_vot_pl_22.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9087/2026-05-22_req_64_turno_unico_pre_3.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9106/2026-05-28_req_65_prorrog_prazo_comis_pl_20.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9132/2026-06-08_req_66_tram_conj_pl_24.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9129/2026-06-08_req_67_for_conj_pl_26.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9133/2026-06-08_req_68_tram_conj_pl_25.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9144/2026-06-11_req_69_pdl_05_merito_rural_tino.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9145/2026-06-11_req_70_tram_conj_pdl_6.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8688/2026-02-18_req_1_ass_jur_prorrog_prazo_pl_68.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8861/2026-03-25_solic_ouv_08h13_sol_pl_4_5_6_.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8862/2026-03-25_den_ouv_14h10_sol_plc_4_5_.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8948/2026-04-13_ouv_ped_inf_hist_den_rua_gustavo_sanches_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9109/2026-05-20_e-mail_minist_des_ass_social_familia__.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8591/2026-01-20_emenda_geral_1_verbal_plc_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9044/2026-05-13_emenda_ger_2_mod_1_pl18_ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9136/2026-06-10_emenda_geral_3_pl_20.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8523/2026-01-05_ind_1_nome_sarg_enon_sede_guarda_civil_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8524/2026-01-05_ind_2_sec_m_dir_mulheres.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8525/2026-01-05_ind_3_infraest_ruas_ant_dimas_c_jcamarano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8526/2026-01-05_ind_4_bueiro_r_cons_lafaiete_1300.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8528/2026-01-08_ind_5_estr_rur_agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8529/2026-01-08_ind_6_adeq_renum_prof_educ_inf.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8535/2026-01-12_ind_7_coleta_reg_lixo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8536/2026-01-12_ind_8_poda_veget_prac_dona_luzia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8537/2026-01-12_ind_9_redutor_veloc_rua_jose_severino.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8540/2026-01-13_ind_10_recap_asfalto_rua_sacramento.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8541/2026-01-13_ind_11_notif_prop_lotes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8550/2026-01-14_ind_12_equip_centro_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8560/2026-01-16_ind_13_drenag_rua_joao_leite_c_rua_maico_f.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8561/2026-01-16_ind_14_troca_lampada_prc_inacio_p_m.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8575/2026-01-16_ind_15_capina_etc_rua_tenente_freitas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8579/2026-01-16_ind_16_poda_veg_prc_jose_firmino_p.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8580/2026-01-16_ind_17_estr_rural_reg_penedos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8581/2026-01-16_ind_18_corte_arvore_rua_delfinopolis.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8582/2026-01-16_ind_19_notif_prop_lote.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8583/2026-01-20_ind_20_ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8584/2026-01-20_ind_21_atualizar_vencim_servidores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8585/2026-01-13_of_22_tempo_serv_lc_173_plc_21-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8587/2026-01-20_ind_23_poda_veg_r_edu_herin_c_r_plutao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8588/2026-01-20_ind_24_tv_centro_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8589/2026-01-20_ind_25_ventiladores_atend_sus.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8590/2026-01-20_ind_26_redut_veloc_av_dario_melo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8592/2026-01-26_ind_27_poda_veg_not_propriet.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8593/2026-01-26_ind_28_casa_apoio_passos_mg.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8594/2026-01-26_ind_29_estr_fazenda_mariangela_outros.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8595/2026-01-26_ind_30_estrada_acesso_penedos.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8596/2026-01-26_ind_31_pintura_red_veloc_av_fran_s_m.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8597/2026-01-26_ind_32_ar_cond_sala_curat_ubs_mitermyer.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8599/2026-01-30_ind_33_revit_trecho_rua_ant_esmerio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8600/2026-01-30_ind_34_revit_sist_drenag_pluv.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8601/2026-01-30_ind_35_paisag_cruz_monte.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8602/2026-01-30_ind_36_serv_rua_franc_camarano_outras.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8603/2026-01-30_ind_37_not_prop_imovel.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8604/2026-01-30_ind_38_retirada_lixo_rua_ponciano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8605/2026-01-30_ind_39_sinaliz_trans_esp_iguales.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8606/2026-01-30_ind_40_revit_asfalto_rua_artede_a.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8607/2026-01-30_ind_41_dren_pluv_rua_jose_almada_outras.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8608/2026-01-30_ind_42_faixa_elev_e_m_acacio_c_l.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8609/2026-01-30_ind_43_redutor_veloc_rua_chico_guerra.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8610/2026-01-30_ind_44_limpeza_trecho_rua_clodomiro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8617/2026-02-03_ind_45_revit_sinal_trans_b_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8618/2026-02-03_ind_46_brinq_crian_defic_creches_cmeis.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8619/2026-02-03_ind_47_limpeza_urb_b_jard_sto_ant.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8620/2026-02-03_ind_48_limpeza_cemit_saudade.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8624/2026-02-03_ind_49_brinq_inf_defic_av_dario_melo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8625/2026-02-03_ind_50_vaga_embarque_clinica_vet.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8626/2026-02-04_ind_51_notif_prop_lote_rua_franc_s_f.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8627/2026-02-04_ind_52_limpeza_urb_rua_bambui_c_modesto_c.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8629/2026-02-05_ind_53_melh_estrada_acesso_s_leao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8630/2026-02-05_ind_54_caramujos_africanos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8631/2026-02-05_ind_55_sinal_rua_americo_b_padre_vicente.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8632/2026-02-05_ind_56_poda_veget_r_roberto_saint_m.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8633/2026-02-05_ind_57_bloquetes_r_ant_esmero_av_jk.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8634/2026-02-05_ind_58_placa_proib_desc_lixo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8635/2026-02-05_ind_59_redut_veloc_r_vitor_soares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8636/2026-02-05_ind_60_poda_veg_b_alvorada.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8655/2026-02-11_ind_61_asfalto_r_joao_leite_797_final.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8656/2026-02-11_ind_62_asfalto_ruas_b_morada_sol.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8657/2026-02-11_ind_63_asfalto_rua_ari_almada.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8658/2026-02-11_ind_64_asfalto_rua_crispim_e_c.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8659/2026-02-11_ind_65_recap_rua_lenir_soares.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8660/2026-02-11_ind_66_asfalt_rua_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8661/2026-02-11_ind_67_asfalt_rua_n_s_livramento.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8662/2026-02-11_ind_68_cameras_escolas_cmeis.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8663/2026-02-11_ind_69_recap_r_quinca_mariano_lagoa_martins.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8664/2026-02-11_ind_70_vaga_e_m_dep_euripedes_craide_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8665/2026-02-11_ind_71_vaga_cmei_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8666/2026-02-11_ind_72_limpeza_r_beraldo_soares.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8667/2026-02-11_ind_73_enxurradas_haras_do_preto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8668/2026-02-11_ind_74_pintura_sinaliz_r_ovidio_r_francisco.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8669/2026-02-11_ind_75_extensao_rede_r_jose_franc_miranda_penedos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8670/2026-02-11_ind_76_cobert_e_m_lourdes_ferraz.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8671/2026-02-11_ind_77_dren_pluv_r_heitor_de_lima.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8672/2026-02-11_ind_78_onibus_escolar_jd_betel.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8673/2026-02-11_ind_79_kits_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8674/2026-02-11_ind_80_estrada_rural_faz_bonsucesso.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8683/2026-02-12_ind_81_recap_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8684/2026-02-13_ind_82_recap_r_jose_pinto_costa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8685/2026-02-13_ind_83_fixacao_calcam_r_beraldo_soares.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8686/2026-02-13_ind_84_limp_manut_estrela_branca.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8687/2026-02-13_ind_85_ubs_sarah_vitoria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8697/2026-02-19_ind_86_acessib_parque_pca_guia_lopes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8698/2026-02-19_ind_87_recap_r_maria_natalina_cunha.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8699/2026-02-19_ind_88_torre_celular_anselmo_mata_rosas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8700/2026-02-19_ind_89_reparo_r_heitor_host_r_humb_sansoni.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8713/2026-02-23_ind_90_asfalt_r_sto_antonio_padre_abel.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8714/2026-02-23_ind_91_coleta_lixo_r_heitor_de_lima.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8715/2026-02-23_ind_92_const_praca_r_d_pedro_ii.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8716/2026-02-23_ind_93_revit_passeio_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8727/2026-02-25_ind_94_extensao_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8730/2026-02-25_ind_95_rua_cap_parreira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8742/2026-02-27_ind_96_recap_r_artede_almada.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8744/2026-02-27_ind_97_dren_pluv_asfalt_lot_alvorada.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8745/2026-02-27_ind_98_toldos_e_m_dr_avelino.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8747/2026-02-27_ind_99_pint_faixa_r_sev_veloso_flor_peixoto.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8748/2026-02-27_ind_100_campanha_mpox.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8764/2026-03-02_ind_101_farmacia_movel.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8765/2026-03-03_ind_102_red_vel_vila_agr.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8766/2026-03-02_ind_103_const_escola_nova_piumhi.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8768/2026-03-03_ind_104_populacao_surda.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8769/2026-03-03_ind_105_interlig_r_joao_rodrigues_r_deusmiro_teod.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8770/2026-03-03_ind_106_limp_vila_agreny.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8771/2026-03-03_ind_107_entulhos_vila_agreny_totonha_tome_novo_tempo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8772/2026-03-03_ind_108_limp_r_beraldo_soares.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8773/2026-03-03_ind_109_canteiro_central_av_dario_de_melo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8774/2026-03-03_ind_110_limp_r_cap_parreira.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8775/2026-03-03_ind_111_limp_bairros_cruzeiro_s_j_tadeu.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8776/2026-03-03_ind_112_sinaliz_nova_piumhi.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8777/2026-03-03_ind_113_limp_av_dario_de_melo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8778/2026-03-03_ind_114_lotes_sinaliz_r_jose_almada_menezes.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8781/2026-03-04_ind_115_limp_av_bairro_sitio_pamela.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8786/2026-03-05_ind_116_area_recreat_pint_e_m_d_lidinha.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8790/2026-03-06_ind_117_semaf_r_sev_veloso_flor_peixoto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8795/2026-03-06_ind_118_bueiro_pca_guia_lopes.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8796/2026-03-06_ind_119_ver_shirley_capela_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8797/2026-03-06_ind_120_lote_r_s_vicente_r_honorino_soares.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8798/2026-03-06_ind_121_reforma_pca_guia_lopes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8799/2026-03-06_ind_122_camera_r_maico_r_joao_leite.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8800/2026-03-06_ind_123_aparelho_hemog_centro_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8801/2026-03-06_ind_124_coleta_lixo_r_irawanington.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8807/2026-03-09_ind_125_estrada_rural_farias.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8803/2026-03-09_ind_126_recap_r_liberdade_r_baependi.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8804/2026-03-09_ind_127_limp_resid_geraldo_sansoni.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8808/2026-03-10_ind_128_vaga_creche_.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8810/2026-03-11_ind_129_redut_veloc_r_modesto_caldeira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8811/2026-03-11_ind_130_estradas_rurais_mutuca.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8813/2026-03-11_ind_131_estrada_rural_mata_rosas.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8814/2026-03-11_ind_132_limpeza_cruz_monte.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8815/2026-03-11_ind_133_poda_arquib_estadio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8816/2026-03-11_ind_134_pintura_faixas_r_d_pedro_ii_r_s_vicente.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8819/2026-03-11_ind_135_limpeza_r_ludovico_rocha.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8820/2026-03-11_ind_136_limpeza_r_clovis_couto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8821/2026-03-11_ind_137_ubs_sarah_vitoria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8831/2026-03-13_ind_138_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8842/2026-03-18_ind_139_extensao_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8843/2026-03-18_ind_140_reparo_via_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8844/2026-03-18_ind_141_placas_sinaliz_acesso_sao_leao_corrego_meio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8852/2026-03-23_ind_142_estrada_rural_jacu.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8853/2026-03-23_ind_143_recap_r_silviano_damasceno.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8854/2026-03-23_ind_144_recap_r_arcos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8855/2026-03-23_ind_145_ubs_inho_firmino.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8856/2026-03-23_ind_146_recap_r_avelino.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8857/2026-03-23_ind_147_cobert_escola_jose_vicente.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8858/2026-03-23_ind_148_usina_asfalto.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8859/2026-03-23_ind_149_sobreaviso_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8860/2026-03-23_ind_150_dren_pluv_r_americo_arantes.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8866/2026-03-25_ind_151_sol_fix_placas_inform_tea.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8867/2026-03-25_ind_152_limp_mato_camp_fut_penedos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8873/2026-03-27_ind_153_imp_faixa_ped_trans_piumhi.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8874/2026-03-27_ind_154_rec_asfalto_rua_pedro_veloso.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8929/2026-04-08_ind_176_ativ_esp_defic_munic_joaom.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8930/2026-04-08_ind_177_cron_limp_bueiros_munic_joaom.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8931/2026-04-08_ind_178_elab_exc_cron_canal_faixas_joaom.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8932/2026-04-08_ind_179_recap_r_ant_pira_b_vista_joaom.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8933/2026-04-08_ind_180_revit_sin_transito_helvidio_menez_joaom.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8934/2026-04-08_ind_181_revit_est_mg050_haras_lag_bca_joaom.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8935/2026-04-08_ind_182_impl_coleg_tirad_pm_joaol.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8937/2026-04-13_ind_183_reparos_asfal_r_deusmira_m_rosa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8938/2026-04-13_ind_184_manut_limp_lotes_r_sarg_veloso_r_raf_tome.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8939/2026-04-13_ind_185_manut_limp_lotes_r_jose_alm_men.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8940/2026-04-14_ind_186_sol_prog_red_apoio_tea.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8941/2026-04-14_ind_187_sol_exec_criacao_unid_prot_social_crasii.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8942/2026-04-14_ind_188_rev_massa_asfalt_r_heitor_lima.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8943/2026-04-14_ind_189_rev_poda_arv_r_zoroastro_c_lima.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8944/2026-04-14_ind_190_real_est_tec_const_quad_esp.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8945/2026-04-14_ind_191_inst_cob_pontos_onibus.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8946/2026-04-14_ind_192_pgto_insal_grau_max_aux_limp.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8949/2026-04-14_ind_193_ab_camp_poliesp_criancas_com.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8950/2026-04-14_ind_194_inst_drenag_pluv_r_rod_mourao.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8959/2026-04-16_ind_196_mur_prot_calc_r_joao_p_goulart.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8960/2026-04-16_ind_197_impl_dial_diario_seg_adm_publ.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8967/2026-04-22_ind_198_com_prev_acidentes.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8968/2026-04-22_ind_199_simb_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8969/2026-04-22_ind_200_redut_veloc_rua_aloiso_a.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8970/2026-04-22_ind_201_redut_veloc_av_dario_m.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8971/2026-04-22_ind_202_parq_infantil_prc_tuiuti.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8972/2026-04-22_ind_203_not_prop_imoveis.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8973/2026-04-22_ind_204_plantas_bibliot_pub.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8974/2026-04-22_ind_205_supressao_arvore.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8975/2026-04-22_ind_206_recomp_calcamento_veget.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8754/2026-02-27_of_63_mens_adit_plc_7-2026_.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8767/2026-03-03_mocao_1_amigas_que_correm.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8623/2026-02-06_par_com_1_pl_65_da_nome_juliana.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8702/2026-02-20_par_com_2_pl_8_exames_stacasa.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8704/2026-02-20_par_com_3_prest_cts_saae_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8705/2026-02-20_par_com_4_prest_cts_mun_dez_2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8696/2026-02-20_par_com_6_cfo_proc_2_prest_cts_saae_dez_2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8736/2026-02-27_par_com_7_pl_9_desaf_bem_publ.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8734/2026-02-27_par_com_8_pl_10_altera_lei_2800.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8731/2026-02-27_par_cfo_10_par_prev_tcemg_2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8749/2026-02-27_par_com_11_par_prev_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8750/2026-02-27_par_com_12_pl_12_acord_coop_tjemg.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8751/2026-02-27_par_com_13_pl_69_dia_unid_cotolica.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8789/2026-03-06_par_com_14_pre_1_aprova_par_prev_tce_2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8787/2026-03-06_par_com_15_plc_3_cosip.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8788/2026-03-06_par_com_16_pl_11_subv_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8829/2026-03-13_par_com_17_pre_2_aprova_par_prev_tce_2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8830/2026-03-13_par_com_18_plc_4_alt_lei_52.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8827/2026-03-13_par_com_19_plc_5_reest_magisterio.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8828/2026-03-13_par_com_20_plc_7_mens_adit_chacara.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8847/2026-03-19_par_com_21_pl_13_req_36_rep_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8848/2026-03-20_par_com_22_prest_cts_saae_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8849/2026-03-20_par_com_23_prest_ctas_mun_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8912/2026-04-06_par_com_24_prest_cts_saae_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8913/2026-04-06_par_com_25_prop_emen_lei_org_1.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8914/2026-04-06_par_com_26_pl_14_piumhi_verde.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8919/2026-04-06_par_com_27_pl_15_direitos_pcd.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8918/2026-04-06_par_com_28_pl_16_alt_lei_1.951.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8922/2026-04-06_par_com_29_pdl_1_brilhantes_mulheres.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8962/2026-04-17_par_com_30_prop_emen_lei_org_1.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8963/2026-04-17_par_com_31_pl_17_denom_sec_seg_publica.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8964/2026-04-17_par_com_32_prest_cts_mun_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8965/2026-04-17_par_com_33_pdl_2_boina_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9058/2026-05-15_par_com_34_pdl_3_dia_maes.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9059/2026-05-15_par_com_36_prest_cts_saae_marco_2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9134/2026-06-08_par_com_37_pl_18_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9088/2026-05-22_par_com_39_pl_22_alt_lei_2833_loa.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9090/2026-05-22_par_com_40_pl_21_50_13o_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9091/2026-05-22_par_com_41_pl_23_ant_50_13osal.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9092/2026-05-22_par_com_42_prest_ctas_mun_mar_2026.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9086/2026-05-22_par_com_43_pre_3_altera_res_1.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9135/2026-06-08_par_com_44_2026_proc_21_prest_ctas_saae.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8613/2026-02-04_par_rel_1_pl_65_da_nome_juliana.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8680/2026-02-13_par_rel_3_prest_cts_saae_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8681/2026-02-13_par_rel_4_prest_cts_mun_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8679/2026-02-13_par_rel_5_prest_cts_mun_nov_2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8682/2026-02-13_par_rel_6_prest_cts_saae_dez_2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8725/2026-02-25_par_rel_7_pl_9_desaf_bem_publ.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8722/2026-02-25_par_rel_8_pl_10_altera_lei_2800.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8723/2026-02-25_par_rel_9_plc_6_prorrog_prazo_alvara.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8726/2026-02-25_par_rel_10_par_prev_tcemg_2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8724/2026-02-25_par_rel_11_par_prev_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8728/2026-02-25_par_rel_12_pl_12_acord_coop_tjemg.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8729/2026-02-25_par_rel_13_pl_69_dia_unid_cotolica.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8763/2026-03-04_par_rel_14_pre_1_aprova_par_prev_tce_2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8761/2026-03-04_par_rel_15_plc_3_alt_lc_41_cosip.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8762/2026-03-04_par_rel_16_pl_11_subv_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8791/2026-03-06_par_rel_17_pre_2_aprova_par_prev_tce_2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8817/2026-03-11_par_rel_18_plc_4_alt_lei_52.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8818/2026-03-11_par_rel_19_plc_5_reest_magisterio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8812/2026-03-11_par_rel_20_plc_7_chacara_recreio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8837/2026-03-17_par_rel_21_pl_13_req_36_rep_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8835/2026-03-17_par_rel_22_prest_cts_saae_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8834/2026-03-17_par_rel_23_pres_ctas_mun_jan_2026.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8893/2026-03-31_par_rel_24_prest_cts_saae_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8892/2026-03-31_par_rel_25_prop_emen_lei_org_1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8894/2026-03-31_par_rel_26_pl_14_piumhi_verde.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8890/2026-03-31_par_rel_27_pl_15_direitos_pcd.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8888/2026-03-31_par_rel_28_pl_16_alt_lei_1.951.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8889/2026-03-31_par_rel_29_pdl_1_brilhantes_mulheres.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8957/2026-04-15_par_rel_31_pl_17_denom_sec_seg_publica.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8954/2026-04-15_par_rel_32_prest_cts_mun_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8955/2026-04-15_par_rel_33_pdl_2_boina_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9031/2026-05-08_par_rel_34_pdl_3_dia_maes.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9032/2026-05-08_par_rel_35_pdl_4_dest_saude.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9041/2026-05-11_par_relator_36_prest_ctas_saae_4_2026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9043/2026-05-13_par_rel-37_pl18_ldo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9042/2026-05-13_par_rel_38_pl_20_viol_mulher.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9066/2026-05-18_par_rel_39_pl_22_alt_lei_2833_loa.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9075/2026-05-20_par_rel_40_pl_21_50_13o_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9080/2026-05-20_par_rel_41_pl_23_ant_50_13osal.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9076/2026-05-20_par_rel_42_prest_ctas_mun_mar_2026.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9074/2026-05-20_par_rel_43_pre_3_altera_res_1.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9115/2026-06-01_par_rel_44_2026_proc_21_prest_ctas_saae.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9137/2026-06-10_par_rel_45_pl_24_conv_sind_prod_rurais.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9139/2026-06-10_par_rel_46_pl_26_nome_quadra.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9138/2026-06-10_par_rel_47_pl_25_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9158/2026-06-15_par_rel_48_prest_ctas_mun_abr_2026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9171/2026-06-15_par_rel_49_pdl_5_2026.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9160/2026-06-15_par_rel_50_pdl_6_med_20_jul_h_mer_cid_hon.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9173/2026-06-17_par_rel_51_emenda_geral_3_pl_20.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8564/2026-01-16_par_cont_1_plc_1_alt_lc_cargo_s_m_seg_pub.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8559/2026-01-16_par_cont_2_plc_2_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8565/2026-01-16_par_cont_3_pl_1_rev_geral_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8566/2026-01-16_par_cont_4_pl_2_rev_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8562/2026-01-16_par_cont_5_pl_3_duodec_poder_leg.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8567/2026-01-16_par_cont_6_pl_4_superavit_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8568/2026-01-16_par_cont_7_pl_5_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8563/2026-01-16_par_cont_8_pl_6_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8569/2026-01-16_par_cont_9_pl_7_subv_sociais.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8637/2026-02-05_par_cont_10_par_prev_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8621/2026-02-05_par_cont_11_par_prev_tcemg_prest_cts_2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8638/2026-02-05_par_cont_12_prest_cts_nov_2025_saae.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8639/2026-02-05_par_cont_13_prest_cts_nov_2025_mun.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8622/2026-02-05_par_cont_14_prest_cts_dez_2025_saae.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8640/2026-02-05_par_cont_15_prest_cts_dez_2025_mun.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8641/2026-02-05_par_cont_16_pl_8_subv_diagnost_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8649/2026-02-11_par_cont_017_pl_10_alt_lei_2800_estag_tjmg.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8650/2026-02-11_par_cont_018_plc_6_prorrog_prazo_alvara.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8692/2026-02-20_par_cont_19_plc_3_cosip.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8693/2026-02-20_par_cont_20_pl_11_rep_subv_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8694/2026-02-20_par_cont_21_pl_9_desaf_bem_pub.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8709/2026-02-20_par_cont_22_pl_12_acordo_camara_tjmg.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8741/2026-02-27_par_cont_23_plc_5_reest_magist.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8755/2026-02-27_par_cont_24_plc_4_alt_lc_52-2018.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8805/2026-03-10_par_cont_25_pl_13_rep_sta_casa_.....pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8823/2026-03-12_par_cont_26_prest_cts_jan_2026_mun.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8822/2026-03-12_par_cont_27_prest_cts_jan_2026_saae.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8863/2026-03-25_par_cont_028_pl_14_piumhi_verde_2030_.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8864/2026-03-25_parcont_029_pl_15-2026.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8881/2026-03-30_par_cont_030_pl_16_alt_lei_1.951_cmp_.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8885/2026-03-30_par_cont_031_pdl_1_brilhantes_mulheres_.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8886/2026-03-30_par_cont_032_proc_12_2026_saae_fev_2026_.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8926/2026-04-08_par_cont_033_proc_13_2026_mun_fev_2026.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8927/2026-04-08_par_cont_034_pdl_2_boina_de_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8992/2026-04-30_par_cont_35_proc_16_prest_ctas_saae_4.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8993/2026-04-30_par_cont_36_pl_18_2026_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9019/2026-05-06_parcont_037_pdl_003_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9020/2026-05-06_parcont_038_pdl_004_2026_sapl.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9064/2026-05-15_par_cont_39_pl_21_ant_50_13osal.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9061/2026-05-15_par_cont_39_pl_21_ant_50_13osal.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9070/2026-05-15_par_cont_041_pl_22_alt_lei_2.833.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9065/2026-05-15_par_cont_42_prest_cts_pmp_mar_2026.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9105/2026-05-27_par_cont_43_proc_21_prest_cts-saae.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9107/2026-05-27_par_cont_44_pl_25_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9120/2026-06-02_par_cont_045_pl_24_conv_sind_prod_rurais.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9141/2026-06-11_par_cont_46_pdl_05_merito_rural_tino.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9142/2026-06-11_par_cont_47_pdl_6_med_20_jul_h_mer_cid_hon.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9143/2026-06-11_par_cont_48_pres_cts_pmp_abril_2026.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8538/2026-01-13_par_jur_1_pl_1_rev_geral_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8539/2026-01-13_par_jur_2_pl_2_rev_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8551/2026-01-15_par_jur_3_plc_2_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8552/2026-01-15_par_jur_4_plc_1_cria_cargo_s_m_seg_pub.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8556/2026-01-16_par_jur_5_pl_7_subv_sociais.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8554/2026-01-16_par_jur_6_pl_3_duodec_poder_leg.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8557/2026-01-16_par_jur_7_pl_5_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8555/2026-01-16_par_jur_8_pl_6_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8558/2026-01-16_par_jur_9_pl_4_superavit_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8598/2026-01-27_par_jur_10_par_prev_tcemg_prest_ctas_2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8614/2026-02-04_par_jur_11_par_prev_tcemg_prest_ctas_2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8628/2026-02-05_par_jur_12_pl_8_subv_diagnost_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8651/2026-02-09_par_jur_13_pl_69_dia_unid_catolica_piumhi.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8653/2026-02-11_par_jur_14_plc_6_prorrog_prazo_alvara.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8654/2026-02-11_par_jur_15_pl_10_alt_lei_2800_estag_tjmg.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8676/2026-02-11_par_jur_16_plc_3_cosip.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8677/2026-02-13_par_jur_17_pl_9_desaf_bem_pub.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8710/2026-02-20_par_jur_18_pl_12_acordo_camara_tjmg.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8740/2026-02-27_par_jurid_19_plc_5_reest_magist.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8756/2026-02-27_par_jur_20_plc_4_alt_lc_52-2018.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8757/2026-03-03_par_jur_21_pl_11_repas_lar_s_franc.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8758/2026-03-03_par_jur_22_plc_3_chacara_recreio.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8785/2026-03-05_par_jur_23_pl_13_rec_fin_rep_subv.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8851/2026-03-23_par_jur_24_pl_15_direitos_pessoa_defic.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8868/2026-03-25_par_jur_25_pl_14_piumhi_verde_2030.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8869/2026-03-25_par_jur_26_pelom_1_alt__art_103-lom.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8871/2026-03-26_par_jur_27_pl_16_alt_lei_1.951_cmp.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8884/2026-03-30_par_jur_28_pdl_28_brilhantes_mulheres.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8921/2026-04-06_par_jur_29_pdl_2_boina_de_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8928/2026-04-09_par_jur_30_pl_17_nome_sede_sec_seg_publica.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8985/2026-04-27_par_jur_31_pl_18_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8986/2026-04-27_par_jur_32_pl_19_decl_grup_serest_pat_cultural.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9015/2026-05-06_par_jur_33_pl_20_prog_mun_prev_viol_mulher.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9017/2026-05-06_jur_34_pdl_4_prof_saude_2026.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9018/2026-05-06_par_jur_35_pdl_3_dia_maes_2026.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9030/2026-05-08_par_jur_36_pl_21_ant_50_13o_salario.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9057/2026-05-13_par_jur_37_pl_22_alt_lei_2.833.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9047/2026-05-13_par_jur_38_pl_23_ant_50_13o_camara.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9048/2026-05-13_par_jur_39_pre_3_altera_res_1.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9118/2026-06-02_par_jur_40_pl_24_conv_sind_prod_rurais.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9117/2026-06-02_par_jur_41_pl_26_nome_luiza_quadra.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9119/2026-06-02_par_jur_42_pl_25_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9131/2026-06-08_par_jur_43_pdl_5_merito_rural_tino.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9130/2026-06-08_par_jur_44_pdl_6__med_20_jul_h_mer_cid_hon.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9148/2026-06-15_par_jur_45_pl_27_nome_van_van_quadra.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9163/2026-06-15_par_jur_46_emenda_geral_3_pl_20.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8611/2026-01-30_of_77-2025_prest_cts_dez_2025_mun.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8739/2026-02-27_of_79_prest_cts_jan_2026_mun.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8875/2026-03-30_of_80_cont_prest_cts_fev_mun_.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9174/2026-06-17_of_6_contab_prest_ctas_maio_saae.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8891/2026-03-30_pdl_2_premio_boina_ouro_2026.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8644/2026-02-09_of_39_enc_plc_4_alt_lc_52-2018.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8646/2026-02-09_of_42_plc_6_alvara_fisc_func.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8545/2026-01-14_of_15_pl_3_duodecimo_poder_exec_2026.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8548/2026-01-14_of_20_pl_6_aut_repas_subv_sta_casa_.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8643/2026-02-09_of_41_pl_10_alt_lei_2.800.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8802/2026-03-09_of_gab_74_enc_pl_15_inst_pol_dir_pes_defic.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9084/2026-05-19_of_140_pl_25_repas_sta_casa_m_piumhi_.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9113/2026-06-01_pl_27_nome_vanderlino_van_quadra_poliesp.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9140/2026-06-10_of_159_enc_plo_28_ratif_prot_inte_consorcio_.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8743/2026-02-27_pre_1_parecer_previo_tcemg_2022.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9040/2026-05-11_pre_3_alt_res_1_2026.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8689/2026-02-18_rel_1-26_inf_col_resid_sol.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8711/2026-02-20_rel_3_req_152_infor_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8845/2026-03-19_rel_4_proc_1_req_1_mag_piso_sal.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8966/2026-04-22_relat_5_req_38_proc_11_2026.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9033/2026-05-11_rel_6_req_11_infor_ref_tarifa_res_sol_urb.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9110/2026-05-29_relat_7_req_52_proc_15_2026.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8573/2026-01-16_req_2_urg_esp_plc_1_cria_cargo_s_m_seg_pub.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8570/2026-01-16_req_3_reg_urg_plc_2.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8574/2026-01-16_req_4_urg_esp_pl_1_rev_geral_adm_d_ind.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8572/2026-01-16_req_5_urg_esp_pl_2_rev_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8571/2026-01-16_req_6_reg_urg_pl_3.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8576/2026-01-20_req_7_reg_urg_pl_4.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8578/2026-01-20_req_8_pl_5_rep_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8586/2026-01-20_req_9_reg_urg_pl_6.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8577/2026-01-20_req_10_reg_urg_pl_7.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8647/2026-02-09_req_12_form_conj_pl_8_subv_diagnost_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8707/2026-02-20_req_14_tram_conj_pl_10.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8703/2026-02-20_req_16_retirar_pl_68-2025_casam_comunt.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8701/2026-02-20_req_17_turno_unico_pl_8.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8695/2026-02-20_req_18_forma_conj_pl_9_desaf_bem.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8712/2026-02-23_req_19_retirar_req_13_infor_magisterio.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8717/2026-02-23_req_20_form_conj_pl_69_dia_unid_catolica.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8718/2026-02-23_req_21_form_conj_pl_12_acordo_camara_tjmg.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8721/2026-02-25_req_22_for_conj_plc_3.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8738/2026-02-27_req_23_unica_disc_vot_pl_9.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8732/2026-02-27_req_24_turno_unico_pl_10.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8752/2026-02-27_req_25_turno_unico_pl_12.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8753/2026-02-27_req_26_turno_unico_pl_69.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8733/2026-02-27_req_27_turno_unico_plc_6.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8759/2026-03-03_req_28_for_conj_pl_11.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8779/2026-03-04_req_29_plc_4_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8780/2026-03-04_req_30_plc_5_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8782/2026-03-04_req_31_for_conj_plc_7.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8792/2026-03-06_req_32_turno_unico_pre_1.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8793/2026-03-06_req_33_turno_unico_plc_3.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8794/2026-03-06_req_34_turno_unico_pl_11.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8806/2026-03-10_req_35_suspensao_proced_4_req_11.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8809/2026-03-10_2_req_36_pl_13_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8826/2026-03-13_req_37_turno_unico_plc_7.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8836/2026-03-18_req_39_turno_unico_pre_2.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8840/2026-03-18_req_40_plc_4_unica_disc_voto.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8838/2026-03-18_req_41_plc_5_unica_disc_voto.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8850/2026-03-23_req_42_turno_unico_pl_13.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8865/2026-03-26_req_43_tram_conj_pl_15.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8872/2026-03-26_req_44_tram_conj_pl_14.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8882/2026-03-31_req_45_tram_conj_pl_16.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8887/2026-03-31_req_46_tram_conj_pdl_1.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8916/2026-04-06_req_47_tram_conj_pl_14.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8915/2026-04-06_req_48_turno_unico_pl_15.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8917/2026-04-06_req_49_pl_16_alt_lei_1.951.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8923/2026-04-06_req_50_prorr_prazo_rel_req_38.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8924/2026-04-06_req_51_pelom_1_forma_conj.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8953/2026-04-14_req_53_tram_conj_pl_17.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8947/2026-04-15.1_req_54_tram_conj_pdl_2.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8995/2026-04-30_req_56_pl_18_forma_conj_ldo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9016/2026-05-06_req_57_tram_conj_pl_20.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9021/2026-05-07_req_58_tram_conj_pdl_3.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9022/2026-05-07_req_59_tram_conj_pdl_4.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9062/2026-05-15_req_60_tram_conj_pl_21.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9071/2026-05-15_req_61_pl_22_alt_lei_2.833.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9063/2026-05-15_req_62_pl_23_ant_50_13o_sal.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9089/2026-05-22_req_63_unica_disc_vot_pl_22.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9087/2026-05-22_req_64_turno_unico_pre_3.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9106/2026-05-28_req_65_prorrog_prazo_comis_pl_20.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9132/2026-06-08_req_66_tram_conj_pl_24.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9129/2026-06-08_req_67_for_conj_pl_26.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9133/2026-06-08_req_68_tram_conj_pl_25.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9144/2026-06-11_req_69_pdl_05_merito_rural_tino.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9145/2026-06-11_req_70_tram_conj_pdl_6.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/9170/2026-06-16_req_71_pl_27_nome_van-van.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8688/2026-02-18_req_1_ass_jur_prorrog_prazo_pl_68.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8861/2026-03-25_solic_ouv_08h13_sol_pl_4_5_6_.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8862/2026-03-25_den_ouv_14h10_sol_plc_4_5_.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.piumhi.mg.leg.br/media/sapl/public/materialegislativa/2026/8948/2026-04-13_ouv_ped_inf_hist_den_rua_gustavo_sanches_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H557"/>
+  <dimension ref="A1:H593"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="197.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="137.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -13421,7172 +13763,8108 @@
       </c>
       <c r="D282" t="s">
         <v>33</v>
       </c>
       <c r="E282" t="s">
         <v>34</v>
       </c>
       <c r="F282" t="s">
         <v>62</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>657</v>
       </c>
       <c r="H282" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
         <v>1053</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>16</v>
+        <v>1054</v>
       </c>
       <c r="D283" t="s">
-        <v>1054</v>
+        <v>33</v>
       </c>
       <c r="E283" t="s">
+        <v>34</v>
+      </c>
+      <c r="F283" t="s">
+        <v>62</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H283" t="s">
         <v>1055</v>
-      </c>
-[...7 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>16</v>
+        <v>1057</v>
       </c>
       <c r="D284" t="s">
-        <v>1060</v>
+        <v>33</v>
       </c>
       <c r="E284" t="s">
-        <v>1061</v>
+        <v>34</v>
       </c>
       <c r="F284" t="s">
         <v>62</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1062</v>
+        <v>657</v>
       </c>
       <c r="H284" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>16</v>
+        <v>1060</v>
       </c>
       <c r="D285" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E285" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F285" t="s">
-        <v>1067</v>
+        <v>62</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1068</v>
+        <v>657</v>
       </c>
       <c r="H285" t="s">
-        <v>1069</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1070</v>
+        <v>1062</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>23</v>
+        <v>1063</v>
       </c>
       <c r="D286" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E286" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F286" t="s">
-        <v>1071</v>
+        <v>62</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1072</v>
+        <v>657</v>
       </c>
       <c r="H286" t="s">
-        <v>1073</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1074</v>
+        <v>1065</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>28</v>
+        <v>1066</v>
       </c>
       <c r="D287" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E287" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F287" t="s">
-        <v>1075</v>
+        <v>62</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1076</v>
+        <v>657</v>
       </c>
       <c r="H287" t="s">
-        <v>1077</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1078</v>
+        <v>1068</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>46</v>
+        <v>1069</v>
       </c>
       <c r="D288" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E288" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F288" t="s">
-        <v>1075</v>
+        <v>55</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1079</v>
+        <v>657</v>
       </c>
       <c r="H288" t="s">
-        <v>1080</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1081</v>
+        <v>1071</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>50</v>
+        <v>1072</v>
       </c>
       <c r="D289" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E289" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F289" t="s">
-        <v>1075</v>
+        <v>124</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>657</v>
       </c>
       <c r="H289" t="s">
-        <v>1082</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1083</v>
+        <v>1074</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>54</v>
+        <v>1075</v>
       </c>
       <c r="D290" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E290" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F290" t="s">
-        <v>1075</v>
+        <v>39</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1084</v>
+        <v>657</v>
       </c>
       <c r="H290" t="s">
-        <v>1085</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1086</v>
+        <v>1077</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>10</v>
+        <v>1078</v>
       </c>
       <c r="D291" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E291" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F291" t="s">
-        <v>1087</v>
+        <v>39</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1088</v>
+        <v>657</v>
       </c>
       <c r="H291" t="s">
-        <v>1089</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1090</v>
+        <v>1080</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>61</v>
+        <v>1081</v>
       </c>
       <c r="D292" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E292" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F292" t="s">
-        <v>1087</v>
+        <v>39</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1091</v>
+        <v>657</v>
       </c>
       <c r="H292" t="s">
-        <v>1092</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1093</v>
+        <v>1083</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>66</v>
+        <v>1084</v>
       </c>
       <c r="D293" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E293" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F293" t="s">
-        <v>1094</v>
+        <v>99</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>657</v>
       </c>
       <c r="H293" t="s">
-        <v>1095</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1096</v>
+        <v>1086</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>70</v>
+        <v>1087</v>
       </c>
       <c r="D294" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E294" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F294" t="s">
-        <v>1075</v>
+        <v>99</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1097</v>
+        <v>657</v>
       </c>
       <c r="H294" t="s">
-        <v>1098</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1099</v>
+        <v>1089</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>74</v>
+        <v>1090</v>
       </c>
       <c r="D295" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E295" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F295" t="s">
-        <v>1075</v>
+        <v>99</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1100</v>
+        <v>657</v>
       </c>
       <c r="H295" t="s">
-        <v>1101</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1102</v>
+        <v>1092</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>78</v>
+        <v>1093</v>
       </c>
       <c r="D296" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E296" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F296" t="s">
-        <v>1087</v>
+        <v>99</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1103</v>
+        <v>657</v>
       </c>
       <c r="H296" t="s">
-        <v>1104</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1105</v>
+        <v>1095</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>82</v>
+        <v>1096</v>
       </c>
       <c r="D297" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E297" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F297" t="s">
-        <v>1067</v>
+        <v>62</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1106</v>
+        <v>657</v>
       </c>
       <c r="H297" t="s">
-        <v>1107</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1108</v>
+        <v>1098</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>86</v>
+        <v>1099</v>
       </c>
       <c r="D298" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E298" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F298" t="s">
-        <v>1109</v>
+        <v>62</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1110</v>
+        <v>657</v>
       </c>
       <c r="H298" t="s">
-        <v>1111</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1112</v>
+        <v>1101</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>90</v>
+        <v>1102</v>
       </c>
       <c r="D299" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E299" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F299" t="s">
-        <v>1087</v>
+        <v>62</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1113</v>
+        <v>657</v>
       </c>
       <c r="H299" t="s">
-        <v>1114</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1115</v>
+        <v>1104</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>94</v>
+        <v>1105</v>
       </c>
       <c r="D300" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E300" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F300" t="s">
-        <v>1087</v>
+        <v>62</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1116</v>
+        <v>657</v>
       </c>
       <c r="H300" t="s">
-        <v>1117</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1118</v>
+        <v>1107</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>98</v>
+        <v>1108</v>
       </c>
       <c r="D301" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E301" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F301" t="s">
+        <v>62</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H301" t="s">
         <v>1109</v>
-      </c>
-[...4 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1121</v>
+        <v>1110</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>103</v>
+        <v>1111</v>
       </c>
       <c r="D302" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E302" t="s">
-        <v>1066</v>
+        <v>34</v>
+      </c>
+      <c r="F302" t="s">
+        <v>62</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1122</v>
+        <v>657</v>
       </c>
       <c r="H302" t="s">
-        <v>1123</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1124</v>
+        <v>1113</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>107</v>
+        <v>1114</v>
       </c>
       <c r="D303" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E303" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F303" t="s">
-        <v>1109</v>
+        <v>39</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1125</v>
+        <v>657</v>
       </c>
       <c r="H303" t="s">
-        <v>1126</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1127</v>
+        <v>1116</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>111</v>
+        <v>1117</v>
       </c>
       <c r="D304" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E304" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F304" t="s">
-        <v>1067</v>
+        <v>39</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1128</v>
+        <v>657</v>
       </c>
       <c r="H304" t="s">
-        <v>1129</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1130</v>
+        <v>1119</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>115</v>
+        <v>1120</v>
       </c>
       <c r="D305" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E305" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F305" t="s">
-        <v>1071</v>
+        <v>39</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1131</v>
+        <v>657</v>
       </c>
       <c r="H305" t="s">
-        <v>1132</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1133</v>
+        <v>1122</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>119</v>
+        <v>1123</v>
       </c>
       <c r="D306" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E306" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F306" t="s">
-        <v>1075</v>
+        <v>99</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1134</v>
+        <v>657</v>
       </c>
       <c r="H306" t="s">
-        <v>1135</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1136</v>
+        <v>1125</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>123</v>
+        <v>1126</v>
       </c>
       <c r="D307" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E307" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F307" t="s">
-        <v>1075</v>
+        <v>99</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1137</v>
+        <v>657</v>
       </c>
       <c r="H307" t="s">
-        <v>1138</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1139</v>
+        <v>1128</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>128</v>
+        <v>1129</v>
       </c>
       <c r="D308" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E308" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F308" t="s">
-        <v>1075</v>
+        <v>99</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1140</v>
+        <v>657</v>
       </c>
       <c r="H308" t="s">
-        <v>1141</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1142</v>
+        <v>1131</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>132</v>
+        <v>1132</v>
       </c>
       <c r="D309" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E309" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F309" t="s">
-        <v>1109</v>
+        <v>137</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1143</v>
+        <v>657</v>
       </c>
       <c r="H309" t="s">
-        <v>1144</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1145</v>
+        <v>1134</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>136</v>
+        <v>1135</v>
       </c>
       <c r="D310" t="s">
-        <v>1065</v>
+        <v>33</v>
       </c>
       <c r="E310" t="s">
-        <v>1066</v>
+        <v>34</v>
       </c>
       <c r="F310" t="s">
-        <v>1067</v>
+        <v>137</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1146</v>
+        <v>657</v>
       </c>
       <c r="H310" t="s">
-        <v>1147</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1148</v>
+        <v>1137</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="D311" t="s">
-        <v>1065</v>
+        <v>1138</v>
       </c>
       <c r="E311" t="s">
-        <v>1066</v>
+        <v>1139</v>
+      </c>
+      <c r="F311" t="s">
+        <v>1140</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1149</v>
+        <v>1141</v>
       </c>
       <c r="H311" t="s">
-        <v>1150</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1151</v>
+        <v>1143</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>145</v>
+        <v>16</v>
       </c>
       <c r="D312" t="s">
-        <v>1065</v>
+        <v>1144</v>
       </c>
       <c r="E312" t="s">
-        <v>1066</v>
+        <v>1145</v>
       </c>
       <c r="F312" t="s">
-        <v>1094</v>
+        <v>62</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1152</v>
+        <v>1146</v>
       </c>
       <c r="H312" t="s">
-        <v>1153</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1154</v>
+        <v>1148</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>150</v>
+        <v>16</v>
       </c>
       <c r="D313" t="s">
-        <v>1065</v>
+        <v>1149</v>
       </c>
       <c r="E313" t="s">
-        <v>1066</v>
+        <v>1150</v>
       </c>
       <c r="F313" t="s">
-        <v>1087</v>
+        <v>1151</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="H313" t="s">
-        <v>1156</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>23</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F314" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H314" t="s">
         <v>1157</v>
-      </c>
-[...19 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>28</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F315" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H315" t="s">
         <v>1161</v>
-      </c>
-[...19 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>46</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F316" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H316" t="s">
         <v>1164</v>
-      </c>
-[...19 lines deleted...]
-        <v>1166</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1167</v>
+        <v>1165</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>166</v>
+        <v>50</v>
       </c>
       <c r="D317" t="s">
-        <v>1065</v>
+        <v>1149</v>
       </c>
       <c r="E317" t="s">
-        <v>1066</v>
+        <v>1150</v>
       </c>
       <c r="F317" t="s">
-        <v>1087</v>
+        <v>1159</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1168</v>
+        <v>657</v>
       </c>
       <c r="H317" t="s">
-        <v>1169</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1170</v>
+        <v>1167</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>170</v>
+        <v>54</v>
       </c>
       <c r="D318" t="s">
-        <v>1065</v>
+        <v>1149</v>
       </c>
       <c r="E318" t="s">
-        <v>1066</v>
+        <v>1150</v>
       </c>
       <c r="F318" t="s">
-        <v>1087</v>
+        <v>1159</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1171</v>
+        <v>1168</v>
       </c>
       <c r="H318" t="s">
-        <v>1172</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>10</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F319" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H319" t="s">
         <v>1173</v>
-      </c>
-[...19 lines deleted...]
-        <v>1174</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>61</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F320" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G320" s="1" t="s">
         <v>1175</v>
       </c>
-      <c r="B320" t="s">
-[...14 lines deleted...]
-      <c r="G320" s="1" t="s">
+      <c r="H320" t="s">
         <v>1176</v>
-      </c>
-[...1 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>66</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F321" t="s">
         <v>1178</v>
       </c>
-      <c r="B321" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G321" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H321" t="s">
         <v>1179</v>
-      </c>
-[...1 lines deleted...]
-        <v>1180</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>70</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F322" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G322" s="1" t="s">
         <v>1181</v>
       </c>
-      <c r="B322" t="s">
-[...14 lines deleted...]
-      <c r="G322" s="1" t="s">
+      <c r="H322" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>74</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F323" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G323" s="1" t="s">
         <v>1184</v>
       </c>
-      <c r="B323" t="s">
-[...14 lines deleted...]
-      <c r="G323" s="1" t="s">
+      <c r="H323" t="s">
         <v>1185</v>
-      </c>
-[...1 lines deleted...]
-        <v>1186</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>78</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F324" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G324" s="1" t="s">
         <v>1187</v>
       </c>
-      <c r="B324" t="s">
-[...14 lines deleted...]
-      <c r="G324" s="1" t="s">
+      <c r="H324" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>82</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F325" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G325" s="1" t="s">
         <v>1190</v>
       </c>
-      <c r="B325" t="s">
-[...14 lines deleted...]
-      <c r="G325" s="1" t="s">
+      <c r="H325" t="s">
         <v>1191</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>86</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F326" t="s">
         <v>1193</v>
-      </c>
-[...13 lines deleted...]
-        <v>1109</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="H326" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
         <v>1196</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>210</v>
+        <v>90</v>
       </c>
       <c r="D327" t="s">
-        <v>1065</v>
+        <v>1149</v>
       </c>
       <c r="E327" t="s">
-        <v>1066</v>
+        <v>1150</v>
       </c>
       <c r="F327" t="s">
-        <v>1075</v>
+        <v>1171</v>
       </c>
       <c r="G327" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="H327" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
         <v>1199</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="D328" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G328" s="1" t="s">
         <v>1200</v>
       </c>
-      <c r="E328" t="s">
+      <c r="H328" t="s">
         <v>1201</v>
-      </c>
-[...7 lines deleted...]
-        <v>1203</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>98</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H329" t="s">
         <v>1204</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>103</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G330" s="1" t="s">
         <v>1206</v>
       </c>
-      <c r="B330" t="s">
-[...14 lines deleted...]
-      <c r="G330" s="1" t="s">
+      <c r="H330" t="s">
         <v>1207</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
         <v>1208</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>46</v>
+        <v>107</v>
       </c>
       <c r="D331" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E331" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F331" t="s">
-        <v>24</v>
+        <v>1193</v>
       </c>
       <c r="G331" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="H331" t="s">
-        <v>1080</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>50</v>
+        <v>111</v>
       </c>
       <c r="D332" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E332" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F332" t="s">
-        <v>24</v>
+        <v>1151</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="H332" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>54</v>
+        <v>115</v>
       </c>
       <c r="D333" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E333" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F333" t="s">
-        <v>24</v>
+        <v>1155</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="H333" t="s">
-        <v>1085</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="D334" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E334" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F334" t="s">
-        <v>24</v>
+        <v>1159</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="H334" t="s">
-        <v>1089</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>61</v>
+        <v>123</v>
       </c>
       <c r="D335" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E335" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F335" t="s">
-        <v>24</v>
+        <v>1159</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="H335" t="s">
-        <v>1092</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>66</v>
+        <v>128</v>
       </c>
       <c r="D336" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E336" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F336" t="s">
-        <v>24</v>
+        <v>1159</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="H336" t="s">
-        <v>1095</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1221</v>
+        <v>1226</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>70</v>
+        <v>132</v>
       </c>
       <c r="D337" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E337" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F337" t="s">
-        <v>24</v>
+        <v>1193</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1222</v>
+        <v>1227</v>
       </c>
       <c r="H337" t="s">
-        <v>1223</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1224</v>
+        <v>1229</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>74</v>
+        <v>136</v>
       </c>
       <c r="D338" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E338" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F338" t="s">
-        <v>24</v>
+        <v>1151</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="H338" t="s">
-        <v>1226</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1227</v>
+        <v>1232</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>78</v>
+        <v>141</v>
       </c>
       <c r="D339" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E339" t="s">
-        <v>1201</v>
-[...2 lines deleted...]
-        <v>1075</v>
+        <v>1150</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1228</v>
+        <v>1233</v>
       </c>
       <c r="H339" t="s">
-        <v>1104</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1229</v>
+        <v>1235</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>82</v>
+        <v>145</v>
       </c>
       <c r="D340" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E340" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F340" t="s">
-        <v>1109</v>
+        <v>1178</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1230</v>
+        <v>1236</v>
       </c>
       <c r="H340" t="s">
-        <v>1107</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1231</v>
+        <v>1238</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>86</v>
+        <v>150</v>
       </c>
       <c r="D341" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E341" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F341" t="s">
-        <v>137</v>
+        <v>1171</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1232</v>
+        <v>1239</v>
       </c>
       <c r="H341" t="s">
-        <v>1111</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1233</v>
+        <v>1241</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>90</v>
+        <v>154</v>
       </c>
       <c r="D342" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E342" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F342" t="s">
-        <v>24</v>
+        <v>1242</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1234</v>
+        <v>1243</v>
       </c>
       <c r="H342" t="s">
-        <v>1235</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1236</v>
+        <v>1245</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>94</v>
+        <v>158</v>
       </c>
       <c r="D343" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E343" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F343" t="s">
-        <v>24</v>
+        <v>1151</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1237</v>
+        <v>1246</v>
       </c>
       <c r="H343" t="s">
-        <v>1117</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1238</v>
+        <v>1248</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>98</v>
+        <v>162</v>
       </c>
       <c r="D344" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E344" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F344" t="s">
-        <v>137</v>
+        <v>1159</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1239</v>
+        <v>1249</v>
       </c>
       <c r="H344" t="s">
-        <v>1120</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1240</v>
+        <v>1251</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>103</v>
+        <v>166</v>
       </c>
       <c r="D345" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E345" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F345" t="s">
-        <v>24</v>
+        <v>1171</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1241</v>
+        <v>1252</v>
       </c>
       <c r="H345" t="s">
-        <v>1242</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1243</v>
+        <v>1254</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>107</v>
+        <v>170</v>
       </c>
       <c r="D346" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E346" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F346" t="s">
-        <v>24</v>
+        <v>1171</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1244</v>
+        <v>1255</v>
       </c>
       <c r="H346" t="s">
-        <v>1245</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>111</v>
+        <v>174</v>
       </c>
       <c r="D347" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E347" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F347" t="s">
-        <v>24</v>
+        <v>1193</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1247</v>
+        <v>657</v>
       </c>
       <c r="H347" t="s">
-        <v>1248</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1249</v>
+        <v>1259</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>115</v>
+        <v>178</v>
       </c>
       <c r="D348" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E348" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F348" t="s">
-        <v>1205</v>
+        <v>1159</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1250</v>
+        <v>1260</v>
       </c>
       <c r="H348" t="s">
-        <v>1251</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1252</v>
+        <v>1262</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>119</v>
+        <v>182</v>
       </c>
       <c r="D349" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E349" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F349" t="s">
-        <v>24</v>
+        <v>1178</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1253</v>
+        <v>1263</v>
       </c>
       <c r="H349" t="s">
-        <v>1135</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1254</v>
+        <v>1265</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>123</v>
+        <v>190</v>
       </c>
       <c r="D350" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E350" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F350" t="s">
-        <v>24</v>
+        <v>1178</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1255</v>
+        <v>1266</v>
       </c>
       <c r="H350" t="s">
-        <v>1256</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1257</v>
+        <v>1268</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>128</v>
+        <v>194</v>
       </c>
       <c r="D351" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E351" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F351" t="s">
-        <v>24</v>
+        <v>1178</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1258</v>
+        <v>1269</v>
       </c>
       <c r="H351" t="s">
-        <v>1141</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1259</v>
+        <v>1271</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>132</v>
+        <v>198</v>
       </c>
       <c r="D352" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E352" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F352" t="s">
-        <v>24</v>
+        <v>1178</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1260</v>
+        <v>1272</v>
       </c>
       <c r="H352" t="s">
-        <v>1144</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1261</v>
+        <v>1274</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>136</v>
+        <v>202</v>
       </c>
       <c r="D353" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E353" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F353" t="s">
-        <v>24</v>
+        <v>1159</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1262</v>
+        <v>1275</v>
       </c>
       <c r="H353" t="s">
-        <v>1147</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1263</v>
+        <v>1277</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>141</v>
+        <v>206</v>
       </c>
       <c r="D354" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E354" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F354" t="s">
-        <v>1205</v>
+        <v>1193</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1264</v>
+        <v>1278</v>
       </c>
       <c r="H354" t="s">
-        <v>1150</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1265</v>
+        <v>1280</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>145</v>
+        <v>210</v>
       </c>
       <c r="D355" t="s">
-        <v>1200</v>
+        <v>1149</v>
       </c>
       <c r="E355" t="s">
-        <v>1201</v>
+        <v>1150</v>
       </c>
       <c r="F355" t="s">
-        <v>24</v>
+        <v>1159</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1266</v>
+        <v>1281</v>
       </c>
       <c r="H355" t="s">
-        <v>1267</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1268</v>
+        <v>1283</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>150</v>
+        <v>16</v>
       </c>
       <c r="D356" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E356" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F356" t="s">
         <v>24</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1269</v>
+        <v>1286</v>
       </c>
       <c r="H356" t="s">
-        <v>1270</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1271</v>
+        <v>1288</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="D357" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E357" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F357" t="s">
-        <v>1205</v>
+        <v>1289</v>
       </c>
       <c r="G357" s="1" t="s">
         <v>657</v>
       </c>
       <c r="H357" t="s">
-        <v>1160</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1272</v>
+        <v>1290</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>158</v>
+        <v>28</v>
       </c>
       <c r="D358" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E358" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F358" t="s">
         <v>24</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1273</v>
+        <v>1291</v>
       </c>
       <c r="H358" t="s">
-        <v>1163</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1274</v>
+        <v>1292</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>162</v>
+        <v>46</v>
       </c>
       <c r="D359" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E359" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F359" t="s">
         <v>24</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1275</v>
+        <v>1293</v>
       </c>
       <c r="H359" t="s">
-        <v>1166</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1276</v>
+        <v>1294</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>166</v>
+        <v>50</v>
       </c>
       <c r="D360" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E360" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F360" t="s">
         <v>24</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1277</v>
+        <v>1295</v>
       </c>
       <c r="H360" t="s">
-        <v>1169</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1278</v>
+        <v>1297</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>170</v>
+        <v>54</v>
       </c>
       <c r="D361" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E361" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F361" t="s">
         <v>24</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1279</v>
+        <v>1298</v>
       </c>
       <c r="H361" t="s">
-        <v>1172</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1280</v>
+        <v>1299</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>174</v>
+        <v>10</v>
       </c>
       <c r="D362" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E362" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F362" t="s">
         <v>24</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1281</v>
+        <v>1300</v>
       </c>
       <c r="H362" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1282</v>
+        <v>1301</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>178</v>
+        <v>61</v>
       </c>
       <c r="D363" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E363" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F363" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1283</v>
+        <v>1302</v>
       </c>
       <c r="H363" t="s">
-        <v>1284</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>66</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E364" t="s">
         <v>1285</v>
-      </c>
-[...10 lines deleted...]
-        <v>1201</v>
       </c>
       <c r="F364" t="s">
         <v>24</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1286</v>
+        <v>1304</v>
       </c>
       <c r="H364" t="s">
-        <v>1287</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1288</v>
+        <v>1305</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>186</v>
+        <v>70</v>
       </c>
       <c r="D365" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E365" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F365" t="s">
-        <v>1205</v>
+        <v>24</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1289</v>
+        <v>1306</v>
       </c>
       <c r="H365" t="s">
-        <v>1290</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1291</v>
+        <v>1308</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>190</v>
+        <v>74</v>
       </c>
       <c r="D366" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E366" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F366" t="s">
         <v>24</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1292</v>
+        <v>1309</v>
       </c>
       <c r="H366" t="s">
-        <v>1293</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1294</v>
+        <v>1311</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>194</v>
+        <v>78</v>
       </c>
       <c r="D367" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E367" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F367" t="s">
-        <v>24</v>
+        <v>1159</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1295</v>
+        <v>1312</v>
       </c>
       <c r="H367" t="s">
-        <v>1296</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1297</v>
+        <v>1313</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>198</v>
+        <v>82</v>
       </c>
       <c r="D368" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E368" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F368" t="s">
-        <v>24</v>
+        <v>1193</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1298</v>
+        <v>1314</v>
       </c>
       <c r="H368" t="s">
-        <v>1299</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1300</v>
+        <v>1315</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>202</v>
+        <v>86</v>
       </c>
       <c r="D369" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E369" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F369" t="s">
-        <v>24</v>
+        <v>137</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1301</v>
+        <v>1316</v>
       </c>
       <c r="H369" t="s">
-        <v>1302</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1303</v>
+        <v>1317</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>206</v>
+        <v>90</v>
       </c>
       <c r="D370" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E370" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F370" t="s">
-        <v>137</v>
+        <v>24</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1304</v>
+        <v>1318</v>
       </c>
       <c r="H370" t="s">
-        <v>1195</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1305</v>
+        <v>1320</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>210</v>
+        <v>94</v>
       </c>
       <c r="D371" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E371" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F371" t="s">
         <v>24</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1306</v>
+        <v>1321</v>
       </c>
       <c r="H371" t="s">
-        <v>1307</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1308</v>
+        <v>1322</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>214</v>
+        <v>98</v>
       </c>
       <c r="D372" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E372" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F372" t="s">
-        <v>24</v>
+        <v>137</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1309</v>
+        <v>1323</v>
       </c>
       <c r="H372" t="s">
-        <v>1310</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1311</v>
+        <v>1324</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>218</v>
+        <v>103</v>
       </c>
       <c r="D373" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E373" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F373" t="s">
         <v>24</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1312</v>
+        <v>1325</v>
       </c>
       <c r="H373" t="s">
-        <v>1313</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1314</v>
+        <v>1327</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>222</v>
+        <v>107</v>
       </c>
       <c r="D374" t="s">
-        <v>1200</v>
+        <v>1284</v>
       </c>
       <c r="E374" t="s">
-        <v>1201</v>
+        <v>1285</v>
       </c>
       <c r="F374" t="s">
-        <v>1205</v>
+        <v>24</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1315</v>
+        <v>1328</v>
       </c>
       <c r="H374" t="s">
-        <v>1316</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1317</v>
+        <v>1330</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="D375" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E375" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F375" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1321</v>
+        <v>1331</v>
       </c>
       <c r="H375" t="s">
-        <v>1322</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>23</v>
+        <v>115</v>
       </c>
       <c r="D376" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E376" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F376" t="s">
-        <v>1320</v>
+        <v>1289</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1324</v>
+        <v>1334</v>
       </c>
       <c r="H376" t="s">
-        <v>1325</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1326</v>
+        <v>1336</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>28</v>
+        <v>119</v>
       </c>
       <c r="D377" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E377" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F377" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1327</v>
+        <v>1337</v>
       </c>
       <c r="H377" t="s">
-        <v>1328</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1329</v>
+        <v>1338</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>46</v>
+        <v>123</v>
       </c>
       <c r="D378" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E378" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F378" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1330</v>
+        <v>1339</v>
       </c>
       <c r="H378" t="s">
-        <v>1331</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1332</v>
+        <v>1341</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>50</v>
+        <v>128</v>
       </c>
       <c r="D379" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E379" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F379" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1333</v>
+        <v>1342</v>
       </c>
       <c r="H379" t="s">
-        <v>1334</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1335</v>
+        <v>1343</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>54</v>
+        <v>132</v>
       </c>
       <c r="D380" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E380" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F380" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1336</v>
+        <v>1344</v>
       </c>
       <c r="H380" t="s">
-        <v>1337</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1338</v>
+        <v>1345</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D381" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E381" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F381" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1339</v>
+        <v>1346</v>
       </c>
       <c r="H381" t="s">
-        <v>1340</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1341</v>
+        <v>1347</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>61</v>
+        <v>141</v>
       </c>
       <c r="D382" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E382" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F382" t="s">
-        <v>1320</v>
+        <v>1289</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1342</v>
+        <v>1348</v>
       </c>
       <c r="H382" t="s">
-        <v>1343</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1344</v>
+        <v>1349</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>66</v>
+        <v>145</v>
       </c>
       <c r="D383" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E383" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F383" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1345</v>
+        <v>1350</v>
       </c>
       <c r="H383" t="s">
-        <v>1346</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1347</v>
+        <v>1352</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="D384" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E384" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F384" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1348</v>
+        <v>1353</v>
       </c>
       <c r="H384" t="s">
-        <v>1349</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1350</v>
+        <v>1355</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>74</v>
+        <v>154</v>
       </c>
       <c r="D385" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E385" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F385" t="s">
-        <v>1320</v>
+        <v>1289</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1351</v>
+        <v>657</v>
       </c>
       <c r="H385" t="s">
-        <v>1352</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>78</v>
+        <v>158</v>
       </c>
       <c r="D386" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E386" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F386" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="H386" t="s">
-        <v>1355</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>82</v>
+        <v>162</v>
       </c>
       <c r="D387" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E387" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F387" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="H387" t="s">
-        <v>1358</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>86</v>
+        <v>166</v>
       </c>
       <c r="D388" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E388" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F388" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="H388" t="s">
-        <v>1361</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
         <v>1362</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>90</v>
+        <v>170</v>
       </c>
       <c r="D389" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E389" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F389" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="H389" t="s">
-        <v>1364</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>174</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F390" t="s">
+        <v>24</v>
+      </c>
+      <c r="G390" s="1" t="s">
         <v>1365</v>
       </c>
-      <c r="B390" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H390" t="s">
-        <v>1367</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>178</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F391" t="s">
+        <v>55</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H391" t="s">
         <v>1368</v>
-      </c>
-[...19 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>182</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F392" t="s">
+        <v>24</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H392" t="s">
         <v>1371</v>
-      </c>
-[...19 lines deleted...]
-        <v>1373</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>186</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F393" t="s">
+        <v>1289</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H393" t="s">
         <v>1374</v>
-      </c>
-[...19 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>190</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F394" t="s">
+        <v>24</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H394" t="s">
         <v>1377</v>
-      </c>
-[...19 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>194</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F395" t="s">
+        <v>24</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="H395" t="s">
         <v>1380</v>
-      </c>
-[...19 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>198</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F396" t="s">
+        <v>24</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H396" t="s">
         <v>1383</v>
-      </c>
-[...19 lines deleted...]
-        <v>1385</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>202</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F397" t="s">
+        <v>24</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H397" t="s">
         <v>1386</v>
-      </c>
-[...19 lines deleted...]
-        <v>1388</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1389</v>
+        <v>1387</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>128</v>
+        <v>206</v>
       </c>
       <c r="D398" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E398" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F398" t="s">
-        <v>1320</v>
+        <v>137</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1390</v>
+        <v>1388</v>
       </c>
       <c r="H398" t="s">
-        <v>1391</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1392</v>
+        <v>1389</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>132</v>
+        <v>210</v>
       </c>
       <c r="D399" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E399" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F399" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1393</v>
+        <v>1390</v>
       </c>
       <c r="H399" t="s">
-        <v>1394</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1395</v>
+        <v>1392</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>136</v>
+        <v>214</v>
       </c>
       <c r="D400" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E400" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F400" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1396</v>
+        <v>1393</v>
       </c>
       <c r="H400" t="s">
-        <v>1397</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1398</v>
+        <v>1395</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>141</v>
+        <v>218</v>
       </c>
       <c r="D401" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E401" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F401" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1399</v>
+        <v>1396</v>
       </c>
       <c r="H401" t="s">
-        <v>1400</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1401</v>
+        <v>1398</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>145</v>
+        <v>222</v>
       </c>
       <c r="D402" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E402" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F402" t="s">
-        <v>1320</v>
+        <v>1289</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1402</v>
+        <v>1399</v>
       </c>
       <c r="H402" t="s">
-        <v>1403</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1404</v>
+        <v>1401</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>150</v>
+        <v>226</v>
       </c>
       <c r="D403" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E403" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F403" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1405</v>
+        <v>1402</v>
       </c>
       <c r="H403" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1407</v>
+        <v>1404</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>154</v>
+        <v>230</v>
       </c>
       <c r="D404" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E404" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F404" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1408</v>
+        <v>1405</v>
       </c>
       <c r="H404" t="s">
-        <v>1409</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1410</v>
+        <v>1407</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>158</v>
+        <v>234</v>
       </c>
       <c r="D405" t="s">
-        <v>1318</v>
+        <v>1284</v>
       </c>
       <c r="E405" t="s">
-        <v>1319</v>
+        <v>1285</v>
       </c>
       <c r="F405" t="s">
-        <v>1320</v>
+        <v>24</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1411</v>
+        <v>1408</v>
       </c>
       <c r="H405" t="s">
-        <v>1412</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>238</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1411</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="H406" t="s">
         <v>1413</v>
-      </c>
-[...19 lines deleted...]
-        <v>1415</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>16</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E407" t="s">
         <v>1416</v>
       </c>
-      <c r="B407" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F407" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="H407" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>170</v>
+        <v>23</v>
       </c>
       <c r="D408" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E408" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F408" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="H408" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>174</v>
+        <v>28</v>
       </c>
       <c r="D409" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E409" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F409" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="H409" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>178</v>
+        <v>46</v>
       </c>
       <c r="D410" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E410" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F410" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="H410" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>182</v>
+        <v>50</v>
       </c>
       <c r="D411" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E411" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F411" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="H411" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>186</v>
+        <v>54</v>
       </c>
       <c r="D412" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E412" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F412" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="H412" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="D413" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E413" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F413" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="H413" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>194</v>
+        <v>61</v>
       </c>
       <c r="D414" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E414" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F414" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="H414" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>198</v>
+        <v>66</v>
       </c>
       <c r="D415" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E415" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F415" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="H415" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>202</v>
+        <v>70</v>
       </c>
       <c r="D416" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E416" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F416" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="H416" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>206</v>
+        <v>74</v>
       </c>
       <c r="D417" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E417" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F417" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="H417" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>210</v>
+        <v>78</v>
       </c>
       <c r="D418" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E418" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F418" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="H418" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>214</v>
+        <v>82</v>
       </c>
       <c r="D419" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E419" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F419" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="H419" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>218</v>
+        <v>86</v>
       </c>
       <c r="D420" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E420" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F420" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="H420" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>222</v>
+        <v>90</v>
       </c>
       <c r="D421" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E421" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F421" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="H421" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>226</v>
+        <v>94</v>
       </c>
       <c r="D422" t="s">
-        <v>1318</v>
+        <v>1415</v>
       </c>
       <c r="E422" t="s">
-        <v>1319</v>
+        <v>1416</v>
       </c>
       <c r="F422" t="s">
-        <v>1320</v>
+        <v>1417</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="H422" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
       <c r="D423" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E423" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F423" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G423" s="1" t="s">
         <v>1466</v>
       </c>
-      <c r="F423" t="s">
+      <c r="H423" t="s">
         <v>1467</v>
-      </c>
-[...4 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>103</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F424" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G424" s="1" t="s">
         <v>1469</v>
       </c>
-      <c r="B424" t="s">
-[...14 lines deleted...]
-      <c r="G424" s="1" t="s">
+      <c r="H424" t="s">
         <v>1470</v>
-      </c>
-[...1 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>107</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F425" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G425" s="1" t="s">
         <v>1472</v>
       </c>
-      <c r="B425" t="s">
-[...14 lines deleted...]
-      <c r="G425" s="1" t="s">
+      <c r="H425" t="s">
         <v>1473</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>111</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F426" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G426" s="1" t="s">
         <v>1475</v>
       </c>
-      <c r="B426" t="s">
-[...14 lines deleted...]
-      <c r="G426" s="1" t="s">
+      <c r="H426" t="s">
         <v>1476</v>
-      </c>
-[...1 lines deleted...]
-        <v>1477</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>115</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F427" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G427" s="1" t="s">
         <v>1478</v>
       </c>
-      <c r="B427" t="s">
-[...14 lines deleted...]
-      <c r="G427" s="1" t="s">
+      <c r="H427" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>119</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G428" s="1" t="s">
         <v>1481</v>
       </c>
-      <c r="B428" t="s">
-[...14 lines deleted...]
-      <c r="G428" s="1" t="s">
+      <c r="H428" t="s">
         <v>1482</v>
-      </c>
-[...1 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
         <v>1483</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="D429" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E429" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F429" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="H429" t="s">
-        <v>1340</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>61</v>
+        <v>128</v>
       </c>
       <c r="D430" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E430" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F430" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="H430" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>66</v>
+        <v>132</v>
       </c>
       <c r="D431" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E431" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F431" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="H431" t="s">
-        <v>1346</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>70</v>
+        <v>136</v>
       </c>
       <c r="D432" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E432" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F432" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="H432" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>74</v>
+        <v>141</v>
       </c>
       <c r="D433" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E433" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F433" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="H433" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>78</v>
+        <v>145</v>
       </c>
       <c r="D434" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E434" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F434" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="H434" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>82</v>
+        <v>150</v>
       </c>
       <c r="D435" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E435" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F435" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="H435" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>86</v>
+        <v>154</v>
       </c>
       <c r="D436" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E436" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F436" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="H436" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>90</v>
+        <v>158</v>
       </c>
       <c r="D437" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E437" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F437" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="H437" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>94</v>
+        <v>162</v>
       </c>
       <c r="D438" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E438" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F438" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="H438" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>98</v>
+        <v>166</v>
       </c>
       <c r="D439" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E439" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F439" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="H439" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>103</v>
+        <v>170</v>
       </c>
       <c r="D440" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E440" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F440" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="H440" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>107</v>
+        <v>174</v>
       </c>
       <c r="D441" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E441" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F441" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="H441" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>111</v>
+        <v>178</v>
       </c>
       <c r="D442" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E442" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F442" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="H442" t="s">
-        <v>1391</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>115</v>
+        <v>182</v>
       </c>
       <c r="D443" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E443" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F443" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="H443" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>119</v>
+        <v>186</v>
       </c>
       <c r="D444" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E444" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F444" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="H444" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>123</v>
+        <v>190</v>
       </c>
       <c r="D445" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E445" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F445" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="H445" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>128</v>
+        <v>194</v>
       </c>
       <c r="D446" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E446" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F446" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="H446" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>132</v>
+        <v>198</v>
       </c>
       <c r="D447" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E447" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F447" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="H447" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>136</v>
+        <v>202</v>
       </c>
       <c r="D448" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E448" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F448" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
       <c r="H448" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>141</v>
+        <v>206</v>
       </c>
       <c r="D449" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E449" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F449" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="H449" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>145</v>
+        <v>210</v>
       </c>
       <c r="D450" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E450" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F450" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="H450" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>150</v>
+        <v>214</v>
       </c>
       <c r="D451" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E451" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F451" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="H451" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>154</v>
+        <v>218</v>
       </c>
       <c r="D452" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E452" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F452" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="H452" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>158</v>
+        <v>222</v>
       </c>
       <c r="D453" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E453" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F453" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="H453" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>162</v>
+        <v>226</v>
       </c>
       <c r="D454" t="s">
-        <v>1465</v>
+        <v>1415</v>
       </c>
       <c r="E454" t="s">
-        <v>1466</v>
+        <v>1416</v>
       </c>
       <c r="F454" t="s">
-        <v>1467</v>
+        <v>1417</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="H454" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>166</v>
+        <v>16</v>
       </c>
       <c r="D455" t="s">
-        <v>1465</v>
+        <v>1562</v>
       </c>
       <c r="E455" t="s">
-        <v>1466</v>
+        <v>1563</v>
       </c>
       <c r="F455" t="s">
-        <v>1467</v>
+        <v>1564</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
       <c r="H455" t="s">
-        <v>1560</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>170</v>
+        <v>23</v>
       </c>
       <c r="D456" t="s">
-        <v>1465</v>
+        <v>1562</v>
       </c>
       <c r="E456" t="s">
-        <v>1466</v>
+        <v>1563</v>
       </c>
       <c r="F456" t="s">
-        <v>1467</v>
+        <v>1564</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1562</v>
+        <v>1567</v>
       </c>
       <c r="H456" t="s">
-        <v>1563</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>28</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F457" t="s">
         <v>1564</v>
       </c>
-      <c r="B457" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G457" s="1" t="s">
-        <v>1565</v>
+        <v>1570</v>
       </c>
       <c r="H457" t="s">
-        <v>1566</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1567</v>
+        <v>1572</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>178</v>
+        <v>46</v>
       </c>
       <c r="D458" t="s">
-        <v>1465</v>
+        <v>1562</v>
       </c>
       <c r="E458" t="s">
-        <v>1466</v>
+        <v>1563</v>
       </c>
       <c r="F458" t="s">
-        <v>1467</v>
+        <v>1564</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1568</v>
+        <v>1573</v>
       </c>
       <c r="H458" t="s">
-        <v>1569</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1570</v>
+        <v>1575</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>182</v>
+        <v>50</v>
       </c>
       <c r="D459" t="s">
-        <v>1465</v>
+        <v>1562</v>
       </c>
       <c r="E459" t="s">
-        <v>1466</v>
+        <v>1563</v>
       </c>
       <c r="F459" t="s">
-        <v>1467</v>
+        <v>1564</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1571</v>
+        <v>1576</v>
       </c>
       <c r="H459" t="s">
-        <v>1572</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1573</v>
+        <v>1578</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>186</v>
+        <v>54</v>
       </c>
       <c r="D460" t="s">
-        <v>1465</v>
+        <v>1562</v>
       </c>
       <c r="E460" t="s">
-        <v>1466</v>
+        <v>1563</v>
       </c>
       <c r="F460" t="s">
-        <v>1467</v>
+        <v>1564</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1574</v>
+        <v>1579</v>
       </c>
       <c r="H460" t="s">
-        <v>1575</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="D461" t="s">
-        <v>1465</v>
+        <v>1562</v>
       </c>
       <c r="E461" t="s">
-        <v>1466</v>
+        <v>1563</v>
       </c>
       <c r="F461" t="s">
-        <v>1467</v>
+        <v>1564</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
       <c r="H461" t="s">
-        <v>1578</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>194</v>
+        <v>61</v>
       </c>
       <c r="D462" t="s">
-        <v>1465</v>
+        <v>1562</v>
       </c>
       <c r="E462" t="s">
-        <v>1466</v>
+        <v>1563</v>
       </c>
       <c r="F462" t="s">
-        <v>1467</v>
+        <v>1564</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="H462" t="s">
-        <v>1454</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1581</v>
+        <v>1585</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>198</v>
+        <v>66</v>
       </c>
       <c r="D463" t="s">
-        <v>1465</v>
+        <v>1562</v>
       </c>
       <c r="E463" t="s">
-        <v>1466</v>
+        <v>1563</v>
       </c>
       <c r="F463" t="s">
-        <v>1467</v>
+        <v>1564</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1582</v>
+        <v>1586</v>
       </c>
       <c r="H463" t="s">
-        <v>1583</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>202</v>
+        <v>70</v>
       </c>
       <c r="D464" t="s">
-        <v>1465</v>
+        <v>1562</v>
       </c>
       <c r="E464" t="s">
-        <v>1466</v>
+        <v>1563</v>
       </c>
       <c r="F464" t="s">
-        <v>1467</v>
+        <v>1564</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="H464" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>206</v>
+        <v>74</v>
       </c>
       <c r="D465" t="s">
-        <v>1465</v>
+        <v>1562</v>
       </c>
       <c r="E465" t="s">
-        <v>1466</v>
+        <v>1563</v>
       </c>
       <c r="F465" t="s">
-        <v>1467</v>
+        <v>1564</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="H465" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>210</v>
+        <v>78</v>
       </c>
       <c r="D466" t="s">
-        <v>1465</v>
+        <v>1562</v>
       </c>
       <c r="E466" t="s">
-        <v>1466</v>
+        <v>1563</v>
       </c>
       <c r="F466" t="s">
-        <v>1467</v>
+        <v>1564</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="H466" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="D467" t="s">
-        <v>1594</v>
+        <v>1562</v>
       </c>
       <c r="E467" t="s">
-        <v>1595</v>
+        <v>1563</v>
       </c>
       <c r="F467" t="s">
-        <v>1056</v>
+        <v>1564</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="H467" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="D468" t="s">
-        <v>1594</v>
+        <v>1562</v>
       </c>
       <c r="E468" t="s">
-        <v>1595</v>
+        <v>1563</v>
       </c>
       <c r="F468" t="s">
-        <v>1056</v>
+        <v>1564</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="H468" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>28</v>
+        <v>90</v>
       </c>
       <c r="D469" t="s">
-        <v>1594</v>
+        <v>1562</v>
       </c>
       <c r="E469" t="s">
-        <v>1595</v>
+        <v>1563</v>
       </c>
       <c r="F469" t="s">
-        <v>1056</v>
+        <v>1564</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="H469" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="D470" t="s">
-        <v>1605</v>
+        <v>1562</v>
       </c>
       <c r="E470" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F470" t="s">
+        <v>1564</v>
+      </c>
+      <c r="G470" s="1" t="s">
         <v>1606</v>
       </c>
-      <c r="F470" t="s">
-[...2 lines deleted...]
-      <c r="G470" s="1" t="s">
+      <c r="H470" t="s">
         <v>1607</v>
-      </c>
-[...1 lines deleted...]
-        <v>1608</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>98</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F471" t="s">
+        <v>1564</v>
+      </c>
+      <c r="G471" s="1" t="s">
         <v>1609</v>
       </c>
-      <c r="B471" t="s">
-[...5 lines deleted...]
-      <c r="D471" t="s">
+      <c r="H471" t="s">
         <v>1610</v>
-      </c>
-[...10 lines deleted...]
-        <v>1613</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1614</v>
+        <v>1611</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="D472" t="s">
-        <v>1610</v>
+        <v>1562</v>
       </c>
       <c r="E472" t="s">
-        <v>1611</v>
+        <v>1563</v>
       </c>
       <c r="F472" t="s">
-        <v>1056</v>
+        <v>1564</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="H472" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1617</v>
+        <v>1614</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>28</v>
+        <v>107</v>
       </c>
       <c r="D473" t="s">
-        <v>1618</v>
+        <v>1562</v>
       </c>
       <c r="E473" t="s">
-        <v>1619</v>
+        <v>1563</v>
       </c>
       <c r="F473" t="s">
-        <v>1056</v>
+        <v>1564</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1620</v>
+        <v>1615</v>
       </c>
       <c r="H473" t="s">
-        <v>1621</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1622</v>
+        <v>1617</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>54</v>
+        <v>111</v>
       </c>
       <c r="D474" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F474" t="s">
+        <v>1564</v>
+      </c>
+      <c r="G474" s="1" t="s">
         <v>1618</v>
       </c>
-      <c r="E474" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H474" t="s">
-        <v>1624</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1625</v>
+        <v>1619</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>70</v>
+        <v>115</v>
       </c>
       <c r="D475" t="s">
-        <v>1618</v>
+        <v>1562</v>
       </c>
       <c r="E475" t="s">
-        <v>1619</v>
+        <v>1563</v>
       </c>
       <c r="F475" t="s">
-        <v>1056</v>
+        <v>1564</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1626</v>
+        <v>1620</v>
       </c>
       <c r="H475" t="s">
-        <v>1627</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1628</v>
+        <v>1622</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="D476" t="s">
-        <v>1618</v>
+        <v>1562</v>
       </c>
       <c r="E476" t="s">
-        <v>1619</v>
+        <v>1563</v>
       </c>
       <c r="F476" t="s">
-        <v>1056</v>
+        <v>1564</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1629</v>
+        <v>1623</v>
       </c>
       <c r="H476" t="s">
-        <v>1630</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1631</v>
+        <v>1625</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="D477" t="s">
-        <v>1618</v>
+        <v>1562</v>
       </c>
       <c r="E477" t="s">
-        <v>1619</v>
+        <v>1563</v>
       </c>
       <c r="F477" t="s">
-        <v>1056</v>
+        <v>1564</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1632</v>
+        <v>1626</v>
       </c>
       <c r="H477" t="s">
-        <v>1633</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1634</v>
+        <v>1628</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="D478" t="s">
-        <v>1618</v>
+        <v>1562</v>
       </c>
       <c r="E478" t="s">
-        <v>1619</v>
+        <v>1563</v>
       </c>
       <c r="F478" t="s">
-        <v>1635</v>
+        <v>1564</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1636</v>
+        <v>1629</v>
       </c>
       <c r="H478" t="s">
-        <v>1637</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1638</v>
+        <v>1631</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="D479" t="s">
-        <v>1618</v>
+        <v>1562</v>
       </c>
       <c r="E479" t="s">
-        <v>1619</v>
+        <v>1563</v>
       </c>
       <c r="F479" t="s">
-        <v>1056</v>
+        <v>1564</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>657</v>
+        <v>1632</v>
       </c>
       <c r="H479" t="s">
-        <v>1639</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1640</v>
+        <v>1634</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>16</v>
+        <v>136</v>
       </c>
       <c r="D480" t="s">
-        <v>1641</v>
+        <v>1562</v>
       </c>
       <c r="E480" t="s">
-        <v>1642</v>
+        <v>1563</v>
       </c>
       <c r="F480" t="s">
-        <v>1075</v>
+        <v>1564</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1643</v>
+        <v>1635</v>
       </c>
       <c r="H480" t="s">
-        <v>1644</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1645</v>
+        <v>1637</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>28</v>
+        <v>141</v>
       </c>
       <c r="D481" t="s">
-        <v>1641</v>
+        <v>1562</v>
       </c>
       <c r="E481" t="s">
-        <v>1642</v>
+        <v>1563</v>
       </c>
       <c r="F481" t="s">
-        <v>1075</v>
+        <v>1564</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1646</v>
+        <v>1638</v>
       </c>
       <c r="H481" t="s">
-        <v>1647</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1648</v>
+        <v>1640</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>16</v>
+        <v>145</v>
       </c>
       <c r="D482" t="s">
-        <v>1649</v>
+        <v>1562</v>
       </c>
       <c r="E482" t="s">
-        <v>1650</v>
+        <v>1563</v>
       </c>
       <c r="F482" t="s">
-        <v>24</v>
+        <v>1564</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1651</v>
+        <v>1641</v>
       </c>
       <c r="H482" t="s">
-        <v>1652</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1653</v>
+        <v>1643</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
       <c r="D483" t="s">
-        <v>1649</v>
+        <v>1562</v>
       </c>
       <c r="E483" t="s">
-        <v>1650</v>
+        <v>1563</v>
       </c>
       <c r="F483" t="s">
-        <v>413</v>
+        <v>1564</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>657</v>
+        <v>1644</v>
       </c>
       <c r="H483" t="s">
-        <v>1654</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1655</v>
+        <v>1646</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>28</v>
+        <v>154</v>
       </c>
       <c r="D484" t="s">
-        <v>1649</v>
+        <v>1562</v>
       </c>
       <c r="E484" t="s">
-        <v>1650</v>
+        <v>1563</v>
       </c>
       <c r="F484" t="s">
-        <v>39</v>
+        <v>1564</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1656</v>
+        <v>1647</v>
       </c>
       <c r="H484" t="s">
-        <v>1657</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1658</v>
+        <v>1649</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>46</v>
+        <v>158</v>
       </c>
       <c r="D485" t="s">
-        <v>1649</v>
+        <v>1562</v>
       </c>
       <c r="E485" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F485" t="s">
+        <v>1564</v>
+      </c>
+      <c r="G485" s="1" t="s">
         <v>1650</v>
       </c>
-      <c r="F485" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H485" t="s">
-        <v>1660</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1661</v>
+        <v>1652</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>50</v>
+        <v>162</v>
       </c>
       <c r="D486" t="s">
-        <v>1649</v>
+        <v>1562</v>
       </c>
       <c r="E486" t="s">
-        <v>1650</v>
+        <v>1563</v>
       </c>
       <c r="F486" t="s">
-        <v>62</v>
+        <v>1564</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1662</v>
+        <v>1653</v>
       </c>
       <c r="H486" t="s">
-        <v>1663</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1664</v>
+        <v>1655</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>54</v>
+        <v>166</v>
       </c>
       <c r="D487" t="s">
-        <v>1649</v>
+        <v>1562</v>
       </c>
       <c r="E487" t="s">
-        <v>1650</v>
+        <v>1563</v>
       </c>
       <c r="F487" t="s">
-        <v>39</v>
+        <v>1564</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1665</v>
+        <v>1656</v>
       </c>
       <c r="H487" t="s">
-        <v>1666</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1667</v>
+        <v>1658</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>10</v>
+        <v>170</v>
       </c>
       <c r="D488" t="s">
-        <v>1649</v>
+        <v>1562</v>
       </c>
       <c r="E488" t="s">
-        <v>1650</v>
+        <v>1563</v>
       </c>
       <c r="F488" t="s">
-        <v>413</v>
+        <v>1564</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1668</v>
+        <v>1659</v>
       </c>
       <c r="H488" t="s">
-        <v>1669</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1670</v>
+        <v>1661</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>23</v>
+        <v>174</v>
       </c>
       <c r="D489" t="s">
-        <v>1671</v>
+        <v>1562</v>
       </c>
       <c r="E489" t="s">
-        <v>1672</v>
+        <v>1563</v>
       </c>
       <c r="F489" t="s">
-        <v>1673</v>
+        <v>1564</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1674</v>
+        <v>1662</v>
       </c>
       <c r="H489" t="s">
-        <v>1675</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1676</v>
+        <v>1664</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>28</v>
+        <v>178</v>
       </c>
       <c r="D490" t="s">
-        <v>1671</v>
+        <v>1562</v>
       </c>
       <c r="E490" t="s">
-        <v>1672</v>
+        <v>1563</v>
       </c>
       <c r="F490" t="s">
-        <v>1673</v>
+        <v>1564</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1677</v>
+        <v>1665</v>
       </c>
       <c r="H490" t="s">
-        <v>1678</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1679</v>
+        <v>1667</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>46</v>
+        <v>182</v>
       </c>
       <c r="D491" t="s">
-        <v>1671</v>
+        <v>1562</v>
       </c>
       <c r="E491" t="s">
-        <v>1672</v>
+        <v>1563</v>
       </c>
       <c r="F491" t="s">
-        <v>1673</v>
+        <v>1564</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1680</v>
+        <v>1668</v>
       </c>
       <c r="H491" t="s">
-        <v>1681</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1682</v>
+        <v>1670</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>50</v>
+        <v>186</v>
       </c>
       <c r="D492" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F492" t="s">
+        <v>1564</v>
+      </c>
+      <c r="G492" s="1" t="s">
         <v>1671</v>
       </c>
-      <c r="E492" t="s">
+      <c r="H492" t="s">
         <v>1672</v>
-      </c>
-[...7 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1685</v>
+        <v>1673</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>54</v>
+        <v>190</v>
       </c>
       <c r="D493" t="s">
-        <v>1671</v>
+        <v>1562</v>
       </c>
       <c r="E493" t="s">
-        <v>1672</v>
+        <v>1563</v>
       </c>
       <c r="F493" t="s">
-        <v>1673</v>
+        <v>1564</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1686</v>
+        <v>1674</v>
       </c>
       <c r="H493" t="s">
-        <v>1687</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1688</v>
+        <v>1676</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>10</v>
+        <v>194</v>
       </c>
       <c r="D494" t="s">
-        <v>1671</v>
+        <v>1562</v>
       </c>
       <c r="E494" t="s">
-        <v>1672</v>
+        <v>1563</v>
       </c>
       <c r="F494" t="s">
-        <v>1689</v>
+        <v>1564</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1690</v>
+        <v>1677</v>
       </c>
       <c r="H494" t="s">
-        <v>1691</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1692</v>
+        <v>1678</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>61</v>
+        <v>198</v>
       </c>
       <c r="D495" t="s">
-        <v>1671</v>
+        <v>1562</v>
       </c>
       <c r="E495" t="s">
-        <v>1672</v>
+        <v>1563</v>
       </c>
       <c r="F495" t="s">
-        <v>1689</v>
+        <v>1564</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1693</v>
+        <v>1679</v>
       </c>
       <c r="H495" t="s">
-        <v>1694</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1695</v>
+        <v>1681</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>66</v>
+        <v>202</v>
       </c>
       <c r="D496" t="s">
-        <v>1671</v>
+        <v>1562</v>
       </c>
       <c r="E496" t="s">
-        <v>1672</v>
+        <v>1563</v>
       </c>
       <c r="F496" t="s">
-        <v>1689</v>
+        <v>1564</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1696</v>
+        <v>1682</v>
       </c>
       <c r="H496" t="s">
-        <v>1697</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1698</v>
+        <v>1684</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>70</v>
+        <v>206</v>
       </c>
       <c r="D497" t="s">
-        <v>1671</v>
+        <v>1562</v>
       </c>
       <c r="E497" t="s">
-        <v>1672</v>
+        <v>1563</v>
       </c>
       <c r="F497" t="s">
-        <v>1689</v>
+        <v>1564</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1699</v>
+        <v>1685</v>
       </c>
       <c r="H497" t="s">
-        <v>1700</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1701</v>
+        <v>1687</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>78</v>
+        <v>210</v>
       </c>
       <c r="D498" t="s">
-        <v>1671</v>
+        <v>1562</v>
       </c>
       <c r="E498" t="s">
-        <v>1672</v>
+        <v>1563</v>
       </c>
       <c r="F498" t="s">
-        <v>1071</v>
+        <v>1564</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1702</v>
+        <v>1688</v>
       </c>
       <c r="H498" t="s">
-        <v>1703</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1704</v>
+        <v>1690</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>86</v>
+        <v>214</v>
       </c>
       <c r="D499" t="s">
-        <v>1671</v>
+        <v>1562</v>
       </c>
       <c r="E499" t="s">
-        <v>1672</v>
+        <v>1563</v>
       </c>
       <c r="F499" t="s">
-        <v>1087</v>
+        <v>1564</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1705</v>
+        <v>1691</v>
       </c>
       <c r="H499" t="s">
-        <v>1706</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1707</v>
+        <v>1693</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>90</v>
+        <v>218</v>
       </c>
       <c r="D500" t="s">
-        <v>1671</v>
+        <v>1562</v>
       </c>
       <c r="E500" t="s">
-        <v>1672</v>
+        <v>1563</v>
       </c>
       <c r="F500" t="s">
-        <v>1094</v>
+        <v>1564</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>657</v>
+        <v>1694</v>
       </c>
       <c r="H500" t="s">
-        <v>1708</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1709</v>
+        <v>1696</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
       <c r="D501" t="s">
-        <v>1671</v>
+        <v>1697</v>
       </c>
       <c r="E501" t="s">
-        <v>1672</v>
+        <v>1698</v>
       </c>
       <c r="F501" t="s">
-        <v>99</v>
+        <v>1140</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1710</v>
+        <v>1699</v>
       </c>
       <c r="H501" t="s">
-        <v>1711</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1712</v>
+        <v>1701</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>98</v>
+        <v>23</v>
       </c>
       <c r="D502" t="s">
-        <v>1671</v>
+        <v>1697</v>
       </c>
       <c r="E502" t="s">
-        <v>1672</v>
+        <v>1698</v>
       </c>
       <c r="F502" t="s">
-        <v>1713</v>
+        <v>1140</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1714</v>
+        <v>1702</v>
       </c>
       <c r="H502" t="s">
-        <v>1715</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1716</v>
+        <v>1704</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="D503" t="s">
-        <v>1671</v>
+        <v>1697</v>
       </c>
       <c r="E503" t="s">
-        <v>1672</v>
+        <v>1698</v>
       </c>
       <c r="F503" t="s">
-        <v>1087</v>
+        <v>1140</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1717</v>
+        <v>1705</v>
       </c>
       <c r="H503" t="s">
-        <v>1718</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1719</v>
+        <v>1707</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>107</v>
+        <v>54</v>
       </c>
       <c r="D504" t="s">
-        <v>1671</v>
+        <v>1708</v>
       </c>
       <c r="E504" t="s">
-        <v>1672</v>
+        <v>1709</v>
       </c>
       <c r="F504" t="s">
-        <v>39</v>
+        <v>1710</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1720</v>
+        <v>1711</v>
       </c>
       <c r="H504" t="s">
-        <v>1721</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1722</v>
+        <v>1713</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>111</v>
+        <v>23</v>
       </c>
       <c r="D505" t="s">
-        <v>1671</v>
+        <v>1714</v>
       </c>
       <c r="E505" t="s">
-        <v>1672</v>
+        <v>1715</v>
       </c>
       <c r="F505" t="s">
-        <v>1067</v>
+        <v>19</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1723</v>
+        <v>1716</v>
       </c>
       <c r="H505" t="s">
-        <v>1724</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1725</v>
+        <v>1718</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>115</v>
+        <v>46</v>
       </c>
       <c r="D506" t="s">
-        <v>1671</v>
+        <v>1719</v>
       </c>
       <c r="E506" t="s">
-        <v>1672</v>
+        <v>1720</v>
       </c>
       <c r="F506" t="s">
-        <v>1087</v>
+        <v>1140</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1726</v>
+        <v>1721</v>
       </c>
       <c r="H506" t="s">
-        <v>1727</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1728</v>
+        <v>1723</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>119</v>
+        <v>54</v>
       </c>
       <c r="D507" t="s">
-        <v>1671</v>
+        <v>1719</v>
       </c>
       <c r="E507" t="s">
-        <v>1672</v>
+        <v>1720</v>
+      </c>
+      <c r="F507" t="s">
+        <v>1140</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1729</v>
+        <v>1724</v>
       </c>
       <c r="H507" t="s">
-        <v>1730</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1731</v>
+        <v>1726</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>123</v>
+        <v>28</v>
       </c>
       <c r="D508" t="s">
-        <v>1671</v>
+        <v>1727</v>
       </c>
       <c r="E508" t="s">
-        <v>1672</v>
+        <v>1728</v>
       </c>
       <c r="F508" t="s">
-        <v>1732</v>
+        <v>1140</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1733</v>
+        <v>1729</v>
       </c>
       <c r="H508" t="s">
-        <v>1734</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1735</v>
+        <v>1731</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>128</v>
+        <v>54</v>
       </c>
       <c r="D509" t="s">
-        <v>1671</v>
+        <v>1727</v>
       </c>
       <c r="E509" t="s">
-        <v>1672</v>
+        <v>1728</v>
       </c>
       <c r="F509" t="s">
+        <v>1140</v>
+      </c>
+      <c r="G509" s="1" t="s">
         <v>1732</v>
       </c>
-      <c r="G509" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H509" t="s">
-        <v>1737</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1738</v>
+        <v>1734</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>132</v>
+        <v>70</v>
       </c>
       <c r="D510" t="s">
-        <v>1671</v>
+        <v>1727</v>
       </c>
       <c r="E510" t="s">
-        <v>1672</v>
+        <v>1728</v>
       </c>
       <c r="F510" t="s">
-        <v>1732</v>
+        <v>1140</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1739</v>
+        <v>1735</v>
       </c>
       <c r="H510" t="s">
-        <v>1740</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1741</v>
+        <v>1737</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>136</v>
+        <v>90</v>
       </c>
       <c r="D511" t="s">
-        <v>1671</v>
+        <v>1727</v>
       </c>
       <c r="E511" t="s">
-        <v>1672</v>
+        <v>1728</v>
       </c>
       <c r="F511" t="s">
-        <v>1732</v>
+        <v>1140</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1742</v>
+        <v>1738</v>
       </c>
       <c r="H511" t="s">
-        <v>1743</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1744</v>
+        <v>1740</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="D512" t="s">
-        <v>1671</v>
+        <v>1727</v>
       </c>
       <c r="E512" t="s">
-        <v>1672</v>
+        <v>1728</v>
       </c>
       <c r="F512" t="s">
-        <v>1732</v>
+        <v>1140</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1745</v>
+        <v>1741</v>
       </c>
       <c r="H512" t="s">
-        <v>1746</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1747</v>
+        <v>1743</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="D513" t="s">
-        <v>1671</v>
+        <v>1727</v>
       </c>
       <c r="E513" t="s">
-        <v>1672</v>
+        <v>1728</v>
       </c>
       <c r="F513" t="s">
-        <v>1087</v>
+        <v>1744</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1748</v>
+        <v>1745</v>
       </c>
       <c r="H513" t="s">
-        <v>1749</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1750</v>
+        <v>1747</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="D514" t="s">
-        <v>1671</v>
+        <v>1727</v>
       </c>
       <c r="E514" t="s">
-        <v>1672</v>
+        <v>1728</v>
       </c>
       <c r="F514" t="s">
-        <v>1087</v>
+        <v>1140</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1751</v>
+        <v>1748</v>
       </c>
       <c r="H514" t="s">
-        <v>1752</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>16</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1752</v>
+      </c>
+      <c r="F515" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G515" s="1" t="s">
         <v>1753</v>
       </c>
-      <c r="B515" t="s">
-[...14 lines deleted...]
-      <c r="G515" s="1" t="s">
+      <c r="H515" t="s">
         <v>1754</v>
-      </c>
-[...1 lines deleted...]
-        <v>1755</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>28</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1752</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G516" s="1" t="s">
         <v>1756</v>
       </c>
-      <c r="B516" t="s">
-[...14 lines deleted...]
-      <c r="G516" s="1" t="s">
+      <c r="H516" t="s">
         <v>1757</v>
-      </c>
-[...1 lines deleted...]
-        <v>1758</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>16</v>
+      </c>
+      <c r="D517" t="s">
         <v>1759</v>
       </c>
-      <c r="B517" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E517" t="s">
-        <v>1672</v>
+        <v>1760</v>
       </c>
       <c r="F517" t="s">
-        <v>1760</v>
+        <v>24</v>
       </c>
       <c r="G517" s="1" t="s">
         <v>1761</v>
       </c>
       <c r="H517" t="s">
         <v>1762</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
         <v>1763</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>166</v>
+        <v>23</v>
       </c>
       <c r="D518" t="s">
-        <v>1671</v>
+        <v>1759</v>
       </c>
       <c r="E518" t="s">
-        <v>1672</v>
+        <v>1760</v>
       </c>
       <c r="F518" t="s">
-        <v>1760</v>
+        <v>413</v>
       </c>
       <c r="G518" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H518" t="s">
         <v>1764</v>
-      </c>
-[...1 lines deleted...]
-        <v>1765</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>28</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1760</v>
+      </c>
+      <c r="F519" t="s">
+        <v>39</v>
+      </c>
+      <c r="G519" s="1" t="s">
         <v>1766</v>
       </c>
-      <c r="B519" t="s">
-[...14 lines deleted...]
-      <c r="G519" s="1" t="s">
+      <c r="H519" t="s">
         <v>1767</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1769</v>
+        <v>1768</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>174</v>
+        <v>46</v>
       </c>
       <c r="D520" t="s">
-        <v>1671</v>
+        <v>1759</v>
       </c>
       <c r="E520" t="s">
-        <v>1672</v>
+        <v>1760</v>
       </c>
       <c r="F520" t="s">
         <v>39</v>
       </c>
       <c r="G520" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H520" t="s">
         <v>1770</v>
-      </c>
-[...1 lines deleted...]
-        <v>1771</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>50</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1760</v>
+      </c>
+      <c r="F521" t="s">
+        <v>62</v>
+      </c>
+      <c r="G521" s="1" t="s">
         <v>1772</v>
       </c>
-      <c r="B521" t="s">
-[...14 lines deleted...]
-      <c r="G521" s="1" t="s">
+      <c r="H521" t="s">
         <v>1773</v>
-      </c>
-[...1 lines deleted...]
-        <v>1774</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>54</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1760</v>
+      </c>
+      <c r="F522" t="s">
+        <v>39</v>
+      </c>
+      <c r="G522" s="1" t="s">
         <v>1775</v>
       </c>
-      <c r="B522" t="s">
-[...14 lines deleted...]
-      <c r="G522" s="1" t="s">
+      <c r="H522" t="s">
         <v>1776</v>
-      </c>
-[...1 lines deleted...]
-        <v>1777</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>10</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1760</v>
+      </c>
+      <c r="F523" t="s">
+        <v>413</v>
+      </c>
+      <c r="G523" s="1" t="s">
         <v>1778</v>
       </c>
-      <c r="B523" t="s">
-[...14 lines deleted...]
-      <c r="G523" s="1" t="s">
+      <c r="H523" t="s">
         <v>1779</v>
-      </c>
-[...1 lines deleted...]
-        <v>1780</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>23</v>
+      </c>
+      <c r="D524" t="s">
         <v>1781</v>
       </c>
-      <c r="B524" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E524" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F524" t="s">
-        <v>1732</v>
+        <v>1783</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="H524" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>198</v>
+        <v>28</v>
       </c>
       <c r="D525" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E525" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F525" t="s">
-        <v>1732</v>
+        <v>1783</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
       <c r="H525" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>202</v>
+        <v>46</v>
       </c>
       <c r="D526" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E526" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F526" t="s">
-        <v>1788</v>
+        <v>1783</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="H526" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>206</v>
+        <v>50</v>
       </c>
       <c r="D527" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E527" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F527" t="s">
-        <v>1158</v>
+        <v>413</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="H527" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>210</v>
+        <v>54</v>
       </c>
       <c r="D528" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E528" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F528" t="s">
-        <v>1067</v>
+        <v>1783</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="H528" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>214</v>
+        <v>10</v>
       </c>
       <c r="D529" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E529" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F529" t="s">
-        <v>1094</v>
+        <v>1799</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="H529" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>218</v>
+        <v>61</v>
       </c>
       <c r="D530" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E530" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F530" t="s">
-        <v>1087</v>
+        <v>1799</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="H530" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>222</v>
+        <v>66</v>
       </c>
       <c r="D531" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E531" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F531" t="s">
-        <v>1804</v>
+        <v>1799</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="H531" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>226</v>
+        <v>70</v>
       </c>
       <c r="D532" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E532" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F532" t="s">
-        <v>1804</v>
+        <v>1799</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="H532" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>230</v>
+        <v>78</v>
       </c>
       <c r="D533" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E533" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F533" t="s">
-        <v>1804</v>
+        <v>1155</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="H533" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>234</v>
+        <v>86</v>
       </c>
       <c r="D534" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E534" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F534" t="s">
-        <v>62</v>
+        <v>1171</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="H534" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>238</v>
+        <v>90</v>
       </c>
       <c r="D535" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E535" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F535" t="s">
-        <v>1158</v>
+        <v>1178</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1817</v>
+        <v>657</v>
       </c>
       <c r="H535" t="s">
         <v>1818</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
         <v>1819</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>246</v>
+        <v>94</v>
       </c>
       <c r="D536" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E536" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F536" t="s">
-        <v>1067</v>
+        <v>99</v>
       </c>
       <c r="G536" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="H536" t="s">
         <v>1821</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
         <v>1822</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>250</v>
+        <v>98</v>
       </c>
       <c r="D537" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E537" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F537" t="s">
-        <v>1087</v>
+        <v>1823</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="H537" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>254</v>
+        <v>103</v>
       </c>
       <c r="D538" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E538" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F538" t="s">
-        <v>39</v>
+        <v>1171</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>657</v>
+        <v>1827</v>
       </c>
       <c r="H538" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>258</v>
+        <v>107</v>
       </c>
       <c r="D539" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E539" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F539" t="s">
-        <v>1094</v>
+        <v>39</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
       <c r="H539" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>262</v>
+        <v>111</v>
       </c>
       <c r="D540" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E540" t="s">
-        <v>1672</v>
+        <v>1782</v>
+      </c>
+      <c r="F540" t="s">
+        <v>1151</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
       <c r="H540" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>266</v>
+        <v>115</v>
       </c>
       <c r="D541" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E541" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F541" t="s">
-        <v>1087</v>
+        <v>1171</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
       <c r="H541" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>270</v>
+        <v>119</v>
       </c>
       <c r="D542" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E542" t="s">
-        <v>1672</v>
-[...2 lines deleted...]
-        <v>1087</v>
+        <v>1782</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="H542" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>274</v>
+        <v>123</v>
       </c>
       <c r="D543" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E543" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F543" t="s">
-        <v>1094</v>
+        <v>1842</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1840</v>
+        <v>1843</v>
       </c>
       <c r="H543" t="s">
-        <v>1841</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>128</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F544" t="s">
         <v>1842</v>
       </c>
-      <c r="B544" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G544" s="1" t="s">
-        <v>1843</v>
+        <v>1846</v>
       </c>
       <c r="H544" t="s">
-        <v>1844</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1845</v>
+        <v>1848</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>282</v>
+        <v>132</v>
       </c>
       <c r="D545" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E545" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F545" t="s">
-        <v>1075</v>
+        <v>1842</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1846</v>
+        <v>1849</v>
       </c>
       <c r="H545" t="s">
-        <v>1847</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1848</v>
+        <v>1851</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>286</v>
+        <v>136</v>
       </c>
       <c r="D546" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E546" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F546" t="s">
-        <v>1849</v>
+        <v>1842</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="H546" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>290</v>
+        <v>141</v>
       </c>
       <c r="D547" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E547" t="s">
-        <v>1672</v>
+        <v>1782</v>
+      </c>
+      <c r="F547" t="s">
+        <v>1842</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="H547" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>294</v>
+        <v>145</v>
       </c>
       <c r="D548" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E548" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F548" t="s">
-        <v>1856</v>
+        <v>1171</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="H548" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>298</v>
+        <v>150</v>
       </c>
       <c r="D549" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E549" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F549" t="s">
-        <v>1087</v>
+        <v>1171</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="H549" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>302</v>
+        <v>154</v>
       </c>
       <c r="D550" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E550" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F550" t="s">
-        <v>1067</v>
+        <v>1171</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="H550" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>306</v>
+        <v>158</v>
       </c>
       <c r="D551" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E551" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F551" t="s">
-        <v>1071</v>
+        <v>1151</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="H551" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>310</v>
+        <v>162</v>
       </c>
       <c r="D552" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E552" t="s">
-        <v>1672</v>
+        <v>1782</v>
+      </c>
+      <c r="F552" t="s">
+        <v>1870</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="H552" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>314</v>
+        <v>166</v>
       </c>
       <c r="D553" t="s">
-        <v>1671</v>
+        <v>1781</v>
       </c>
       <c r="E553" t="s">
-        <v>1672</v>
+        <v>1782</v>
       </c>
       <c r="F553" t="s">
-        <v>1087</v>
+        <v>1870</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
       <c r="H553" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="D554" t="s">
-        <v>1875</v>
+        <v>1781</v>
       </c>
       <c r="E554" t="s">
-        <v>1876</v>
+        <v>1782</v>
       </c>
       <c r="F554" t="s">
-        <v>1467</v>
+        <v>1870</v>
       </c>
       <c r="G554" s="1" t="s">
         <v>1877</v>
       </c>
       <c r="H554" t="s">
         <v>1878</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
         <v>1879</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>16</v>
+        <v>174</v>
       </c>
       <c r="D555" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F555" t="s">
+        <v>39</v>
+      </c>
+      <c r="G555" s="1" t="s">
         <v>1880</v>
       </c>
-      <c r="E555" t="s">
+      <c r="H555" t="s">
         <v>1881</v>
-      </c>
-[...7 lines deleted...]
-        <v>1884</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1885</v>
+        <v>1882</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>23</v>
+        <v>178</v>
       </c>
       <c r="D556" t="s">
-        <v>1880</v>
+        <v>1781</v>
       </c>
       <c r="E556" t="s">
-        <v>1881</v>
+        <v>1782</v>
       </c>
       <c r="F556" t="s">
-        <v>1882</v>
+        <v>1193</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1886</v>
+        <v>1883</v>
       </c>
       <c r="H556" t="s">
-        <v>1887</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>182</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F557" t="s">
+        <v>1842</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H557" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
         <v>1888</v>
       </c>
-      <c r="B557" t="s">
-[...2 lines deleted...]
-      <c r="C557" t="s">
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>190</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F558" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="H558" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>194</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F559" t="s">
+        <v>1842</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="H559" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>198</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F560" t="s">
+        <v>1842</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="H560" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>202</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F561" t="s">
+        <v>1898</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H561" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>206</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F562" t="s">
+        <v>1242</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="H562" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>210</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F563" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="H563" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>214</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F564" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H564" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>218</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E565" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F565" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="H565" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>222</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F566" t="s">
+        <v>1914</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="H566" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>226</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F567" t="s">
+        <v>1914</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H567" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>230</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F568" t="s">
+        <v>1914</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="H568" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>234</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F569" t="s">
+        <v>62</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="H569" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>238</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F570" t="s">
+        <v>1242</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H570" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>246</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F571" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H571" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>250</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F572" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H572" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>254</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F573" t="s">
+        <v>39</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H573" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>258</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F574" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H574" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>262</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1782</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="H575" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>266</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E576" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F576" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H576" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>270</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F577" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H577" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>274</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E578" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F578" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H578" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>278</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F579" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H579" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>282</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F580" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H580" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>286</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F581" t="s">
+        <v>1959</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H581" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>290</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E582" t="s">
+        <v>1782</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="H582" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>294</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E583" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F583" t="s">
+        <v>1966</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="H583" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>298</v>
+      </c>
+      <c r="D584" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E584" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F584" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H584" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>302</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E585" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F585" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H585" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>306</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E586" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F586" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H586" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>310</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E587" t="s">
+        <v>1782</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="H587" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>314</v>
+      </c>
+      <c r="D588" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E588" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F588" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H588" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>318</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E589" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F589" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="H589" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>16</v>
+      </c>
+      <c r="D590" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E590" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F590" t="s">
+        <v>1564</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H590" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>16</v>
+      </c>
+      <c r="D591" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E591" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F591" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H591" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>23</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E592" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F592" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
         <v>28</v>
       </c>
-      <c r="D557" t="s">
-[...12 lines deleted...]
-        <v>1890</v>
+      <c r="D593" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E593" t="s">
+        <v>1994</v>
+      </c>
+      <c r="F593" t="s">
+        <v>1995</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2003</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -21103,50 +22381,86 @@
     <hyperlink ref="G533" r:id="rId532"/>
     <hyperlink ref="G534" r:id="rId533"/>
     <hyperlink ref="G535" r:id="rId534"/>
     <hyperlink ref="G536" r:id="rId535"/>
     <hyperlink ref="G537" r:id="rId536"/>
     <hyperlink ref="G538" r:id="rId537"/>
     <hyperlink ref="G539" r:id="rId538"/>
     <hyperlink ref="G540" r:id="rId539"/>
     <hyperlink ref="G541" r:id="rId540"/>
     <hyperlink ref="G542" r:id="rId541"/>
     <hyperlink ref="G543" r:id="rId542"/>
     <hyperlink ref="G544" r:id="rId543"/>
     <hyperlink ref="G545" r:id="rId544"/>
     <hyperlink ref="G546" r:id="rId545"/>
     <hyperlink ref="G547" r:id="rId546"/>
     <hyperlink ref="G548" r:id="rId547"/>
     <hyperlink ref="G549" r:id="rId548"/>
     <hyperlink ref="G550" r:id="rId549"/>
     <hyperlink ref="G551" r:id="rId550"/>
     <hyperlink ref="G552" r:id="rId551"/>
     <hyperlink ref="G553" r:id="rId552"/>
     <hyperlink ref="G554" r:id="rId553"/>
     <hyperlink ref="G555" r:id="rId554"/>
     <hyperlink ref="G556" r:id="rId555"/>
     <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>